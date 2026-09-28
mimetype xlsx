--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0925db55acc5ed69fe12b09589de6d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32661e817a6af2666bc32ab386b58c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309514fbb661c97dd4e75e25cb0b3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe3f65087dbafa58912d301da8d72f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b51bf0aa099c0207f76126c367425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7052d0aeada8b6164ddd65f9015886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96a5d9b65066853333cf8ce7cc0b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878c60ac769c369fe5e9766b22dc1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd03646c31ce4fa0a5fa79b6992fb2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542b9140891ed4bbf717272be38a7b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516877a03c06cdbd9dff3f970b8dec7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19fd7b326d5e62b47d398e2faac74a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c436a14973a69b720cd14457cbd9f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab12a13dadfbed0373dffffadcdda614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b0d4f88eb5928ad1dcf6728b6aa415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd611f5b9e1071f68b1353fde5062e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d7c5c32f8611c45f552410f1890417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d7d3ed6176d52925fb9f6cf77240a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb397fcdab4f1f9f02a3955ad057c2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99528edf6b9ba0e3830b34dcc52834520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f5775a01eee4553e1dc427f4621921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a557a92a476c1a3077f4ebeb0db422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1603effa0b6b39d9cdd37302dbc2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75e0cbe826ec7dece5057a12a0b0df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daafea82824147d8da8187c35dc6b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8a401f632e141239d14c8b426a8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841673b358e8560d95cef6b843acccd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7248007e0bdbbe85236f5f0be2aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15ee440d9f42f00e729b7f35d3f60529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace24ebedc82793b0925d6742c389f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf76c329a8b5b0609f3d3cdbace8f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e216719f42edfea046986e9c8063732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a907881de43a39faa6932722caa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50b9bca1ecd5e510eb359fbefdc1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0704d86ccd456422640f731cdc970b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c43aaf6f446a8b76d68e84f3244e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345356bf71e5922148d145eb5fd3d30637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00bd4931459ccd591eec4f21401ce738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275917ce9af8df91cd288c7c1ab9156239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5aee02e5ec834d69b7fd5257f99c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c14600c1dde194ccba4cd605ab5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143408165299af0333bfe5ffa48db9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23888bfdbceb3f68226ed9ee970616443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a587c2ff64208050775b7d7098ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39330fa64ca8b492ee6ee71d36fd23bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f5bb80256b485544f92a3801935046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd8fac245e866182b720bb0ed025d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955801ccdd5fa830c767419194ce3e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0b4e85f0b2bfe74e04aa73b832b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583546f3cba7a92a5fb1861f3114f1e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aadd2602e1d0c16f1040f93f2b8d0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19edb13d33e6cc08eefab7bad0411a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d505805a99468f012dab4377052b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0324760de3745550c06be7b1df555054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969cfc9a15875695bce08532a95fc5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836d2528574d4c47515057cb31754f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c402de0dadc8d346844ce760704257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ee996cd5d31cff4bbd4d7862a6a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da655a21780ad430038fc3d1a75462559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19943d34eca6eb44c7e579d49048a6cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a8aa8992a10a94088923e08d6bd1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704fe28f1d4de3ac4d96b1084922b2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18145c9edd03d5521bbd15842b166963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e7692e0a85ba9ef511f3f84ebb7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99839ba885e56cb97d5694b6e7d14ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f54da47d99ae20fe4935e26d3bfe3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335af269b9bd6f5bd13344e17048266967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2ba75121d1863acb7256e1f5cb12168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d2a547833b62deed677836ac1cc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e11c80bf0360584d2026a4029e8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1c675817b189a56b6f49be75c9b9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c442d9a4d3d174851d0e0b64fd37b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde0f892fa1eabfeea2d44fb8c564b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b0c78992270886d99f783108fa44d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327ac19cee3d0de53fd84f62ad6cc1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161da755b0857375f227925fa93f5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4b4f25c4524e458c477bc1ef5f3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d1ab7c4e67020bd42db965345588e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ffcfd15c60d2a53df20d556cc5df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96dd4d8a5ea3159e3aec0666c9b2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374526174fa46586b38fcb320c33fad581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09306886c54626e2732151945ea094d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a08d5102afc4ec005a758114ff3ce383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3fabaecf177211cf829344696ce2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a307a61c634ca1fc282909268b53d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaa5cfbd92f0f00317c203e6a12d6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9b2655b6e9a04263d02f1b20c33387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51c10f06d8eade0d0b10ff3cbb3d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed296ecb294a2d215f6845e9f8cfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200562a3f3f7d99ce0586b032c598e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95458308c3612b1fca9b35bc43d8c07c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d1b64ae0eacfba0e6b6213c1e095a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ac665cccb3ab72b58e2ff5217da493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dbfc3fa8ca1a48e6acfdbb8a46b5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a48657dae45946a5d3d4b2e7d72e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb64dd30c0daab15b821d0670b89dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f2ad63afa7e6050a8253165e4bfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f7e27758100e13818d6d79a13e7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be4ae95b54f15839dcaf5f4f0b850099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa23b6ddde99946a9f1cd0e7e2b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422095a023e2cdcb86633f3f842d3982101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce271af205640ff777822211cebb5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ddba27e6b57da3022df4315cf037d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a687edc1b9d454e91610a5f48a8e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977f682b65163528ab2befa835f815e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4762fede53ca76ccd5fd32115af309106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568ef4732ad9153dcd723c2c88850a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112d3e58212fd0656bd886e64448306108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2252f0cbb85a13e1ccedc060b7bab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898bf6cedaacbfbf0ba406dd7b97be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41f5570bd864816e0a15efb15cb1a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda621e343cd558e8bf435eac7ef071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b04eaad04a3c0985c0a31399f3796113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd795fda93bf0be007d57d7a4b5adab7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c44b34d5b278ece89841a3a661a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f67a3e84ba621d538d6934644a4479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87851dcd562113df545886afbbe8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d813166eafc4eb7be7ef0e9f73b5d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd514039399121f0ec8e10624ca297119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1b458ac4de6d1467fe045baaa19c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b32873251315ef5e181e6cda2acdb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8846a2efc5f3f148623aa3c987d90ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02693016d2912b62bbfd55e970eed7b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e453e51c29f6e262add9f099002b030124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba698c947b86a046b17e326d4a79fdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78f46c9f4df091abb64a86dd1065e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6e564b9f48b0ea2c4d0996d935c41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb676818399f940c0a9cc80c6b009c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25960d4b8ca236cb8e84bc390f7506c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9586664e71268ee14abe173cc65638130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335aef6c9945537aaad70de7c34acdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cea0d782339158552f2d5f5aacac1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb9d7a0acdc2e21fc470aec1a592d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a9c9e4009576e372626d4f94eb18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa859a61f025079ae99ff80a55e6df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34064a52a481c44955894113b69d96c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92919d3667866162cde7333acb8dbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024728afc17279761bde00261eb37f99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36a4556cb79a9a8cfd687df326d65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03bdce84493dd6f3a33b445e7d2727140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09646a6e87184801e03a6d869f47c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b825ade20524e5024961f624ca24e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865da5abaffd3305ca242448ffa99b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bedb60f58d604b5a4d4843847a043e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820c60f56c432be722e768e790e9db4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5034828edb314c465dc4b7abe2ea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411989afafd7508c17900e142bc8898a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d053cc9b4f1f9c35e1f781e5ddab121148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed372b6230f00d95780ea5a00022fef2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81690989044c79dcb095922059f064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540ddc36ca2164a85b2582f6ca20e41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59c8d42d842fd99b897acb7652ec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f3238099852e4ae8c71621de7e26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279094e9f066e2804626f16764c0ae3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307f071c6a687e12487355168764a78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ac3eb3b8a81039d47b0a116e9259b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78ad7dffe65c5c572c1d2522d2f44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b931d65c8a046100df54bb7f92d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bfa8945cfcd5ff33af1c0d6a07a38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4446eac7f550b356868bda4978341e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650487d3677b71ec1955d79a3e4d5343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3358a34b303d79a95363ed20e6da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843838a555a16891fa7a9a27d16538ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc15c9f0132b1080b0720fb75d4646164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf725bbfe1cd9d4b8a8c641bfae57d4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b052c7493214048e7a47d69fe54d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cd5602b21589ac8e6379beb7012aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d9df5f25a0f396e916c2a846fdaac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc2c15ba997676b75f0b99169e5c88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1364784dfc9765741742c8d87b81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de974617c14fcb98910b84881ab9c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99789d3f297e28ea73dd15af00e503172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c24b14675aaab3d7665e0a2ad04bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0941a7336b48b9da5539dbabefe7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421ff6f3e9ec43e2bce55af0e4846f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8ada1993bcf5b1779eaecf94ed03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eeb90ca2b70aa416bcf95c2adab4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821085ecd7095fbd903b893628581c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb833d3ecfe35b3d553edf3878bdda3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6520a6a93f13e7ae9eb89024b9baf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a8d29b8239de923989e6fd8f3798e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d8440de7a4dfb749fed570ba7cf16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b23f84a7a31903a2fe8bc7785e4a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29581563c4d8bc8e2a0f52e581db97c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f2b1b88c20ac2b4936b920a1cfc8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec81eb87945fce587ae486c8595d5aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260746c07190a1b7ea35243ca70a9d49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2a303b3e9fdc1b0acb253d7099d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0adec69a5cb20e4d36bae49ebfba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37352da2a1189f72b0b32718e3089190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b42f3db94d6865f168f26736d7dbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2a60f112a4dda7ae35356b918b3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453b5beef9e462ff66e2d32c716484193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7d6925a387c45d099caea25439ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0803c8074627a83c3f028dc9bf7e3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2439d579ef2ef296f1b9de1b1abdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04311a3761b7e84d0378b0006401f3bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed00aa8380e1b561ba90b324411128198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf8b2e6442782a4e03f8481463299199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a55b7201d87de652b1293fbe02319200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d7a00ffed994dab2037d8deff88c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d36cbb3bbaea443450d7737906864202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839996f7cdf87a907b4a0e5c46a1896203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef916bda6a02b904a6a7c5db43c44d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc22ab5b930d270e17b88c76038d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1177785818139384864dca25eee918206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b05e3a07585a4af237b8d871009b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04015f79ed470af521a6cffb46e26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3520dc667d5a88fef9ab145898fdcb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33e16be61422c84274d54b0219c65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df1d1dc20d0d9eea3b22e34f900471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2821783fbe693c1d7aa510011ceb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c53c8bae172c0f649df218d24efd33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8322e2f2913b04d22e6f8f9896f7ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1fc65c2038007cb676fa3ea41f76b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f82a2c6f61b17cd913dba3bab51a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a24c06f6faa30973829f068c36ac21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c75adb7756c9c552f5a1a4c7bc9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c5fd7de554259eaf12d4a0b7b263219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af718744b2f038925e5f255393fa20a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e330205859f72556c1ff838d1876c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83f7c6240a9bcbbe4f704f3410d8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd5f3a4884636ffe0e835a668ecc3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a41bbdc1e4dc2719fb1680c77281224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a722faf2593db36743cf9c485864225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b085b3ceab80755f8413a5585f12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5da1d1da317fa478741642fc5be0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0572ae8cd4d81007140dc1d14ac92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5354a02abfebcc9ccf0802febc7315229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee343f5ee710326413869f427b4f4ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c722487cc006dac33e02f9d08ce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2daf2e9ac75fb89ffa9978164ae98b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524681e0b01045d6994c07c064812bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109c67cb925e2ca29c04a4e99c970b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbfd029db1b86b638531cc9f55821235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ea609f95880194ab5dd3648ef4f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e4b9e80ef59cbf09c0125c383ca04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4516c76fc95b37646fb36186f27893238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42a51b15069bbb3201f968e71d534239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8e2ead295e8fbb67fc1b5940e211c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079c2c46dbfcdceb0da59de9dc8618241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d0e21d2500b4365e23bb6e1f40e69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e54758f58e711b766161bdc8d2d6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0886f00af88c6bdffa6be182a8e56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed045333709d534d786d004aec0803d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb94a715f1e1f8b6e43158e0dfdcc7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd296675d1912713a7bcf6f3e6ce2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c8f22fa4f8355330d544f1079570248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996363d8f60b2a60b5b7a7926ce772e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66fe3a4a1d88231d8a709ca1b4da06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b1410c97759102d78a9e82246bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0f6aea98abc051e258b330a38938252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad809b6985ec5f0140dd45b0f58c820253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b032c23cbe72e3883f6fdb083d9328254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd61b80807a8a44b0469ffec33fa5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c33c868af959b6c575f1906a9ed95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5340037c0e88bc10baa4f5858ec5fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2f6cb938285b15db397aa64d52e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6a01cd639cc5ffecef81d43541a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e959275233e26647b946e9f57fe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c608282dd01f25c014203e85a1ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325bbf26fab3ac940b9a5b6a679108e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb1abd3f9a2f22eb02b0c1fdb73abe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207e84dc29d9165c7f91bee4b6d5c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed44c4f04a16a140dcb87f1ea85030265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28aa9472bc72eb1f4741486a54a7df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a245da92e2c40925b65a97f1ea6bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7975505af597a3e8259db2df1c0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334c0c9fcc17cfa431178ce420450e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f90ddd2531bb01a9de42046abcf01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0283effcd14cfd586c0e8ea08f8fe58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ea6566e417f1e4c67222f8bbd391d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f0233ddbd2007e70b53e458704bf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc7ee092efa260e9bfc9a1729c5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6f6e4ab6190e3f6a57e1959e285be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9733252dc823dea57b6846648f3114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48fba1700b6b615e5dc1cbadbafc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21120996b6ede7ab773deb3721e724ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb44a35ca5866f78fe781ff5b6450b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb02d5b5f9793a8e9e5b272441a394280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fcaf8d55c49a7f32aafd30df6d25d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c84bfb4c6946fc694a040de768ab1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73ae168c73e1db5a3cd2e673fadeb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135f2be297c67f6b58fa91324cafa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce2255aa32b29a60b5a491b31043f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661557cec1e71d7312552f7430b0fff9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9106308edb8f58609cf2f830f182287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0555c04e6402beff1b99e7c0d04dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b358d0e7d334d1b5741f05d99da1e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff795667e4201b026287fb06edb0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e1f9213f07985c1b4a2924b0bed1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe51a67618ca4f09d7cfe69c13588292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c830487c24320ba85c8439bbf2599dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60c4b4836700fa713f72fbfbd929b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba712bb675e517670af98bce44ac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d412fd7cbbc598f616b601a3875a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7b7169b1b2e5c8df66858984a4dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6586ea4f999b768239298d287cdcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413d7ac5fde388870cdcd85b66d307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9925b7806d258a9748f6f7952b5f106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e436b2cd13bf4f2e9c4bc0aab4ab9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf280c617df2c394be944a3bdd834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13decdb2ee97568fd0cc0d4d022706303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df8a4d278a79b1fe2f9e623532d81c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255e0d978c60aace55c25d85920b70b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493701210555860f6c452a93402da871306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fd6fd7eace8a696719e56358da89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214624a7903cb7c65ca11ca97e2356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df539df033b5d5a62127c4866d9cded309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83770a20c8bfa4cef2e93b49d435924310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6f3daa95360551f812dfd2cbcdd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd6ba30ec75f357d9169fab97c97e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c87b1e428d1bdb3ef83d9751015d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaaddac29a1fe181bc9067d2acabbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250c450c3f04fedaa817f8bc09838a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627c63917b3ae2c42108f375635396316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacd5a2473a660ba5daafeb7441f37c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f72a2312830a8ca34565abbf739e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905f9646bd34a33ddbdebc9c0dd2ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a8a0a19a663b579f57ae9fdd806eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf9a28e4b7ea28a8dee9ad275274b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2addd227258a396a4e91f20c561c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dfb119a855a82fd9475854f33eeab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9479fde5d449e8952e35f36288c1528324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee37378d14caacb15c04ee3d466c06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e1c1b3c99c6b7612cd447c0c71d38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75960f525cfab7987bb4cc0f02399e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025c6a2459cbd36fcb4ab636e4c99d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15989fe65f934edd19a4979f8bdf62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765e54cfcfb6e2df23a9530e2ff6367330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ae694724f87fa60fda77738113d6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc3668130cfe36db7ab1805971905332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c8e92bd5a0e5bc17f76d7f6dc818333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf06798a91389b82d2a530f5fad978c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f4392237b3f33a37e5277143dbf13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31644492b37bd1c847437d05c073e920336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09f389c05ec3f720073f60720ce6ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ab3aae0d78b03adfa53afecfc07cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c094f1b9f99e1ce51274c6f58c75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cdec7d69b0eb7583044503025d9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387e2dc32c614f68ea005ae6c3b58a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85dabd194b85243011a5370038231342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20255ecb5bddfd12d95bbb5825a3d75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70ed082694ed6b31f39d626a97dcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b00268ec81bae10af2da3e4044f1df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d9a3c975b95418eb9abe02fc6480346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c236860cb81cd2807bd75a70fb106b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797f73c2162c285bfa3090613cd6e03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941e0ee24c65b167a7451e1a9cdee61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034d85b8cb27f7eb402aff239aa773a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730821c41dd7fa461a457e1d7b5fe1bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18330d76ed2625d12080cfe38d80651352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d594a856010fae5b9ad4de1cdfbf025353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286726d925946a0f6abeb717015dd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf4e5ed278b3465b5ba889a07a601a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3775e07137fd5f13edfd419334a6668356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00abcb7ecdaf16373f9c5ed008286357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e37227615339feac7e9685be27a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928557ca325c8a4659656973a983fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0762551b627b98c83d7de54b201d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e2a8c7dc230d76b3a31174c429772361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c961dedee8d4b1294446165311b83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78fb91120f3eba34f64e06ee83b28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d928fde22f2db25c3082d5e2eff26af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c991b83d20df182deb603a55507fb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741657aa3c1eb7e71096cf1785b3cf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c7803868a998c60fa0b28c347d22b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a996e6d7fdce229db6cd64f39e6530368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0fc129f0236d8b8620b97e0b4dce0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea271068dcc921ef20f84bdac246feb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddcdebacdd4792e1e6a66243d30b0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beab5130878468aea86b3db631e9c31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fffe0dba36893cfd9a6c1ffa5c5a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077a0821cb3e7ff9ae8ec6f82a78c36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc5ac5b1ca238640832620794d611375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46edc752e3f1f507419f2316e1ad9b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e575e62e1a8263a61ea57cd8ffc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a353718689935ece83ae7f7da1d4605378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09126400a1e6f7a0d544852ab5e0c56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508895a07c65725315f0e6a58c241b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e324c7b99ad5f1367c881c778f4be5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eabedd905c689838f95c5e6d3b4ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05695951ed76ce2f884ccfe0bd68db90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f96866810641b41071e283b8a6378384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4d875789bf85c43ebffc7b1aed7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb6111bf7b43a080d803d89051c6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef64400f1ab12a14c7ac54244f3fe3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e0a6fb506988491d594ad3151da4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffcb1b53f3b34960d632bbfd1b591a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597583213eaea76aaccbef378936abec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ad38f36f4494d487695c7f499d18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310594dcd9f48c4c5ad4fb6ccfe2e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ddfcaaee4c216014179db1f3a389f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f57cf1e7424ae318e49f5b725b941394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e6fff75097af15b8caf1396c42e7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800746600222cd74b79f4f851ac8d731396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c60bdef4058ca9489e863f34058170397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f86502af4b3cb05bd49fca2189179398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e3afe12b7c41d11b1221a6c37f66d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c24d1f8a27c5302256cc38f6ed22f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42fa5072a32003150c5f592f956ca0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c288346d494eb7d0aa08f0f07c8d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd030785da5c3d2913ff5216a66125f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ab9d00f436a01aec615be5fd2aa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980209b87656c50a39758824238fee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0536b34f603d85fa3ebf1a6038a07e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2639552ccd0f46e54dd098701d91e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16853f451d56d927274b0f0ed9897901408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4567ec6bcf1c0d788c6e8193dd6860409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a3b8ac9bb937d5be2340ac1c9206f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a235cf2798125228e68fb05d6373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9410493ff71a9084c07577651b23156412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fc3465bac7e52297c94f70205dff6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183c8da48fab27fe1cb016f03322106414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4a753e68a9bccb2f261aca867ee98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be81a39216e1c0ebd7483376dbcca2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae73528a2f9b988fdccac4b970f6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda4912873f9dabaa2c8b4a0f87b38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7f3d225791f9576051cb1b61e28b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d972f7523b192784682d804eabd350420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c224227952b16c70eebb849c4a2b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886270d8ac01f2b5f97bf19df6ede622422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13797ad1e3de5cfd9331632a4ad0978423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a91fcaa12cb9f208fddd909d6f0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab44971935d2cb2d2aebfd829255a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c97ff80da865ba537cb96cf5b245426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d626f95819d2e2aa02a794e35557427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628e3d8ae4abc83dead05e99e816cc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f7cc2c7076873bd6d6f9660a9ede429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cd715e5b16c048b5878fa380af2fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee7e182def2c74cc302073e5a28cde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804faa46994f4d8e41cb4df02faa41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3221e9a75f430912c24c592b0b703433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4704c085ae4cbd580e7dd2eddf10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f528e53de6b1c784cf93c9eb14515435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3fc614234777baa711c4c0e5319c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66041bf4acf3d91d79435cfef45b9bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c6bd8be436ebba421f5467fbffb48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd009e75c4118582c0485004473ad6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20da611e4c1c2f7788dda31bc9885f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860ad120f9602f9b2e38d1dfa9e6dee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb578af22541634d8c82e1c1df059ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01eda4608361496fab9d0666def7b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be7f5e3adc042db68cc77c06dc0d62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ff828cbebc2f82ef905fd3f9796ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eadd9289ac0b056a1da5fd6a1924a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ed9c344ae7403ea004e86eb4d436447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45eafb8f5f144aabbae096e6afb63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382fb8a41acabf403b81e15c558b6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e19c1859a561817689a97464fcb97d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688218db73e7b393444cb014527fe34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4425e395b773c3936b7cba5d45ae20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df40c88e6dbcfe5927fc3b12853e437453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b711a297478362c3d918a5794bd0102454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267037e20eda1c7916f908097b0f729455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1aa1f1acde5b664ee7f386fe1bca7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8735e51c58fc84110b7cf4c9558208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314059bb3f8f5ba50862df2875c2b93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c24634d0e9e7c088c052612aa7257a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc520b143c50e7852d68feb4a372f9dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab947bbcd22335f9a9762189e9a3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cf65ca88d6a0f114c566564047244462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8b9601d9d250657aea0da14ca48a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07278d15288c30cda08c375743ffd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007896acee24479d73a305f678f908465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272dbabff4262ab71701615fa5b8c36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c004e811360003ca76a1e5c4cf56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec3eed8ac885c97b86c9f93212a2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e7ef75111c89c83ff18c10f3e5f3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae9ad2199aaf98d9ef9894067769c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef68c96eac399c41c5d1d1d9a2cca4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383852742135e3d71e4d86c86bf0d7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6bcb432174f66bee9e203a6efc8b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc1a15629f232a886abebd921041a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b989a39b73b6a2e16951ddb463cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45e4ebd3178eab748d921eca93133476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76d2f84e195409a5185332c3bb2a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f31c6ff4edb37bbacf28d4dbf0002478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711eb85bc89d4b6a0b129289ebb161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c18121ae3cade55a163f204d11a18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db9b0bed3e1cd19b5f3a6e1daf2408481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443854552bca544da1097e29c5d093482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c07dc64073fcbebf0f2b39714b0795483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12047d19a1937484f4a0e780debc26d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff7dae9fd4cbef6bd574f5b1f2f8a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6027d721e2c28334908b26d2782f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441d8884459b75351218bc2ede5bf47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75886c531f5b52344139e7dc1ddba08e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a98ee2f56cfe43dc4caaa3984d346489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d29ff60e14c169f7fae3174034eb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd03a7cff409d8aab773a44484db76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a94050bd9a82a25a4907aed82c77ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4f085b9d810552982a50bdf745543493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609310f815754836784fbca8aa9bb1ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742e82914c6a70c505a2f3467c46c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fad6670143e65233aa638fef81d54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e28984db41cf59f8f349efee6102497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb05c624f4ee6a878966b15c8bf22a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd9f4685ce25314ccf519250cf765b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ac94a60f8c09eef76bb1e40d22006500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ee97615841577a60cc44fb679f27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ef1cf64f8b74e48e5f7a1858da3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c78dfeb62629680f94e8d2721dcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908445b468c91949578b417ed3e15c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5377828052123288345a135d70af90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adef998886c7a974bddca785d106b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202863614252ea7deb0a78b059d2b1bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640122ac475a93b711f1e966b304aaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868fe06c7d7ccd0234a1de50a20c872509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44c36070fb5b7a82a61c3478cb0cd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b7f79814057676a115ea168a36589511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47095521a667e581f19918890fce9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a3ab5619b67831e89a07d708abb57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ba7cba4569e790c17034f9c62822514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a88ca36d0f3e7c9333991b259e8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d2253abb78785315e63689f48d39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b76af824c91548562b7e21b06c06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177fc23eb6cb3238b2b804599ff884518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f20e4b2ce86cac5af47638df01de4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf352c02c17e0da58c42b1607418c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a963a87011e139d14ecde0cc8b347521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f5ef77f606f440e2025ab392b6d0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9672d3f68e08e95134a23a4315124523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3711bd0bd4a48c31ac2ceb7435a41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c427a1cc7384042baa9c62b38cfcea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ea18598861836b06b769a03d179b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8380d39a0b4b9c5e01a76cc6b4caf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd1846cd03367a001fdc625bef6662528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fefcbf94ef5483d7aff938b0b2a0de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e5f80ae20447b82105abf65c6fb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197a877e7192a924e64a296728c3fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed6e3d6baec24837c1b68726c86680532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f1337cd1b2eca27d43077d9b129f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446bd1aee51b75f4565edb0c65f158534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c18d936fe62b3561e21e3f1dd465cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8777fd7ed63caf413973d4233ced6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61fb11bbbc1ec4125beae6c3368156537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339134866b538b35e179e790da5d188a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5394e75ab9becd64e66e923b43500a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57b6906b408d7af5d9332e53a44acb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c009c0415bcd4b22f7a593fc21c55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1add26fccb81f4677baffcfa978943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae356fcc8f7f45f6e444898fdd7ca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa69874a8618acb707e8eeaca5812544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480066df369dc0bfd5f55c4742fbfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57e64cb5e2db05f2102ac45fc7603546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671efeaa4508b1978fc5d576bf9c9f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c928e71af7d7a51b2b00030142ae7cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbff23daf1ed8c56a298cce9d35218549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d2c223e2c358f01bc8f399355031550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b145f96ce48149f05f60afe71414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54dd7bfef087029dd0cf0e19dcdcbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89df5421de69206e38f8fe5db09030553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be1caf1915d281f0efd4b4bb98874f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72ff8103d1f40bcc39c31249759c66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64709ceaac82b33ebdbeca90e5da051b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c16d22e858029ba4530bc0b41d424557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767d03f04073e15d91c1a69a908a2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e14d9ed69d0b599e5d782f7096637559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567ff539a82ec8bd184dc92c09aad5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c3844462359ad0d07e38e6370e90b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085e495e1847b9a93e640572ad49d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa448a234bf032b435ff0c57505b303563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d626b0064dc0ab964194edc7ac63cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5fb1f9229578a68ba509fe486b94b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ac5a8e2d4a55ee64ca8a3de4614d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922fbb57629b604c34f8910905bee5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed26324d8075facf499a09926831f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb0b731a27baa015fb5bd47a403190569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aceb40c9e660c3a3be9835acd46f45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da138c5293c25f81e3761f0cecdd71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdefa12923ceae0af4a1f7210cc12a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302558e59c7f07fc8a6de264990a21f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c91ab8910c252cd6c284e9c712a5d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e92ab94d25af03da1a15371a7e06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30711397e3d85865ed89fd307904a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e31e249f75baadc45cd60a4a66b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cbbac4130d3c8120e2021a015aca6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a4795bd58a64441ad8e07efdb36c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c931deccf2ed21e2627e4a37c38c55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378712c36c58c82bfaa9ad9222821b09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febabe1e91464f8bd2fe5f404d54d4d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5234e5d5ea08a93993f808afe647a29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b80ef6e013b5d37d3ea7d23b30bef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff63c8fd124830cfe19ca3bdc29ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c19d4f664bf777c13298f7ec342a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a04d02f385935c12fc02be6ea1ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d7e12928dcb9a4738809a382debc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295cbd544dd3c3b0184eefa5df5a885589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968efdeda967b0aac18705298887d9d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfe3bd153a7c5ab3c25767bee736e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4dc089b9681169725b81eb84ab1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e53485dc528edb3f136dd2f0d984593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf775983e02b55ddcb5ac13c49463a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d7d59bedb377b527dd8e2ab9711db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10b7b9d75bb16d2faafc834af0b5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b08d8b491ab69c59a5f276dffd5ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25243977643babed982cfff821a854598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5eb99d1b0ecfbfdb31732f3619c7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d615afb99171a6d88adc2b677b6a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c810ddcd2dc4860a806e4e527a888fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5268b39c69e048e86f06f9f7147ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17cabc1861bb04f692723d47cc9e4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5bd0ae9f07cbebec889cac423e25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef853e2c1d2a5aea1506643af7123605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55bd5e164a32428901b0f0ff37b11f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f7e9a2ddea4acc895c0f12d5b8f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da738c4852760e2840123cda611c4a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709bc9cd9a2966878126d0584eb124609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529bdea0d3f97162dacfbd17e00cb62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5d689723e16141ff216ed8eb69eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1397bd6953a9eac7c3c7fa2df619425612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d18583889735f78bfbd29bb5804e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c932e7288cee6db7b1b489216a26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be713dc3689b1e2ca70951a44d5008c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f3ac96b5e894b59aff45ae1bfd4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a997a5fdc01cbc57210ef370ac902c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e72fa83e39d1924db633fcc7e14e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289994a5b05c77dc98a26c6556c65e4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e55646bbfb8711cc4424bbc2690c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b32d0c6c619fe62c5db70c6abdae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274b465922a9b31ef4578d1b75d0ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b619f9cda59ce6a6a099b2e3325185623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300d0f5ab3eaffa0ab7e9f34dfdc01b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa5dbae8e1e1010cb55488e59d370625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4deb44670fdb1425523c2cdc5317b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b65b512fd0b62ccf0e859b275d9ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc914d264f632feebf2aba26b709b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e0d464755957398e1982c37b0ff46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5060df07f799b358281e7efc8c3be9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da4d572756a1c17ba4881b2e4ffb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6036c681891cc699f052369707f4934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a7a491904d4cd8dd216fd559b856633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa07432e9209c841cdd0c58dc20de85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f190923cbfd2166446a0cb036001a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1fd85058e2430b613dd16052b309c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aab33129102ba6ee4f5a8cc7ef421637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f20b42b18f5870f38ba806b2220c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257eca2706c92fc8e8b768df9a968a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bfb3d056338c51aa9cf823af447e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982fb67c86a7aacff3078b6d36d2a80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f79919ca04107fe75c0941e097b202642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3300a78e2f6933fca48b2b993411f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9275433a75b572c41b6332b8fc8695644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cadaad533e370d625a14acdcaf33a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8d6dfc500976a404cefe2ecb3034646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adcb58fbbe44017941108e569abee5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd08547113f5918afb76b0e8c792e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3364acc6e831141d7b6c9fb644d228c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594543df6af123c3f08b551b6c752a72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b11f6a58ecc66cfa4eae48deb0b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223c7b4af9f658526ee0c55e15ca7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5b22de6c012074475310ce3060f9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155638d73f193416db4bc1afc673456654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d89f4e9dc37b36e63ff7fa28b47a0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e20e2c6311c5e958612e6806f4e7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee011e42a1f94a21e221d16abfa73281657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596fcd871607331b965015135467540658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f47e36cfde28d69fb27465ffb2c6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61298194c3bd1a3efe45f41a0b265d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a97ab42cd5a148ec099b6f4185e0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4b293f4f2f825529b668726a9969662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974c62dbcbe5c16d6e119f4bd5f7d52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804888786197aba6b8a4001cc5c495664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aff0a15c3ffecf46339243e47845a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb08ba5e984a94155cd272757a0d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d05afca27ec780fad93e1a2a99406667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ba0bb4db2cc2a4979a080551c102668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bc326b0c18751f671c381c6cf71e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a052ba3ef5536cf0c773cd2309ac2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2185dbfe922caca61014e44137bb2f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5074c357f6218c88006458d97cd87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978fcfd76743f7380d3011905cd4306673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979df55538b004a7e780c604bde2d63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e074ac0fca54c637609bac9b144034675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880dfea0446b067e3d113c93d1807a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f3e7348d9c49773a9d07ea92745b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281af168cdd2f96ca898d0e3990f362678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a459a6552e191061f3c15465b52f15b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322cf23e07d1f9fa2ba7bd453ffc27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e2c5437acb6d7665956c00c563e5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f0d0d33e14c43f2e6f6e3fbdbed5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dc4c6356eebf505bab0e4573812d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de781ad75da00f57162a97b0f36efb92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8fbe1297070eb39f541c6896a2ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3275bdeb1427bcdf7790cca4e579f27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740bd931a73a1e5caddd9d73599927687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1296a14c04996d9f83646690a56a46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801344eb0dff586eb7f73593e812798689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7057d0f3e7a44fec2e24a6174dce4ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5621b9b1e57c51fdc726938f672f5b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40883ca85f2eb154e292389a1cbbfdcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77c18624c163ea17f057285e5c800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048acd12bc20dc91cbd2e4a41f2994b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555082753aeedc694d7a4aa6caec3524695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399a271bc33d1948f1eef97982f7788696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b91333338e0394f07e136476eab15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d2efe66ea8254ed8c97ad4bca54b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa12749cbffc089dc01f877d6d7132699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ecb67d6603be6075f3c57f83812c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be450eee6139f1eb89138f7b7f8d3d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790be9f7e47b7eccd265bbb9c528ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21e9d50561696f8b901a86b740ff7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817848a35677493c2b134a1493a9da8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150675dabf098e647f9385802f677430705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8632fe39f3af19a0c1e68f4054378eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d6452c8b4993508a1ca2a8026da2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1944b84a0713f0bf1063e3cbc0d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a15e533f2d964f8c23e6c9cb9b719d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994894d4ca9f172f315bd419d86db6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa6acf9eb3cb5c9d4b7f5dbe9ca84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d4a1848b58f54dfd843dc2e696a31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdecf5d8d7f2dce8346f973781fa7dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890788dc32ecdb5abedf806aa3c33b71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b276931481a98be4efef86c5ae541715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cda090c454589910be81d2e9ecf59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe341fabb7334e4c623ef36015703c55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b739fabaa3d287daff9507475d98380718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3836560e5727bb9bf7ca49f66f6f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92cd0c8a4e1afea43d07c694d18ce8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc075aa3a4aab41cacce069cb3ea3e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8fc48d1d6aa41eb2dcc8682786a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b788ec9243177b7fc319bf29733af9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d1a73dbe84dc64c6c316333bf5f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721e8969833a3144ea23d743e3b4966725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90fe32752bd281f6eea3ce94777bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479764ac030b3a25e0667d1f4e439d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce609cdc4922c06ebb25f2622a2b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958c15729a30ddd7203750c570fdded729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b45877cee3535b023851ad3bba6e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404b03aa8e8c10622ad779bc63b550731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d77a65320b4bb1e543e55e219a89c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd85b442b99ffcbec2c4468f2caf9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04077f682e493e1d6112e9d0400be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee9178f770c48b59678ad271fb50f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57dda8ccee1ed94a13b34d45776d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26eae05249d17cf802ce6b0ddaa12e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9482b3d2d37c5fbb8e37d9ff2bc1f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377ae2e6526fe2be5e12c8da11d0e8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712cb336514ae4bd4b1ad32cec0fe03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e6a50c50a957bc606aa69c69d7247741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001471ab6778570e5cbf345ac0585f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d2693a795256d73becca15656246e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf567256ac94bbf354841dd68aacf4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3bba84c10b84ad39ea56b3906011f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de20b1b1d2f9fa3e99b16d18d19865746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98370522891a21ae0b6f21a7624006e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded88f27b9343e72c76d2476d0405419748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af138f3a8f3b7c0ffd911ab0042d140749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119746c21171eff5c62fb3619b0f47f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c0ba64062a25add754a8f3bf9f2e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9b168eec4c1b9992deebf4f54c9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec5137690869d351856d1085d1180e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f62b580f6e76915fe2f93bf580832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1104d42f28a0049d856f93a53e15b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df82b98271f87e62f1a931905d6d4b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e5bebe46cad827eedf85d1d26be8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d739a37b5b1fbb9896a558c30c8c971758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289cbde89d880deceac8c09607011ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77156b1a816069f0e31b8a1726f8bc4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459165ec33fde4481f9502dc48d216e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659c19bbf85c4c27c88576c8a94e73762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9ed1403d839f60660510883858d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356cd5dd8cd62a64e6f5bd6918f454f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba27089c6144e268a25f12675737a35765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa96cb57f129b66d186e66ffdf74f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466a8466920dffcd524a17d471d738767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e5fab1d231144319e6f4b5cc5baf7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15c32fc4dc3f2e643858503ff25499769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647d41fe484e981d7440b422bb509af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0317d9ea6ad1ef2c5501c60f96649b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855187dd61750380e74f6507872037c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801de7ab19f25e5b1f5f16267061276773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816787abb8fb733f650fef76d0b2a3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58250e912f9bda6666423995ac7c49a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15ea8562beace8c0b4e98a7b5e0b62776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e3f37212d6a8cbd3ea259b055ba0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaad57f3af53bc129e2d58d9be2d7b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc50ea4b8909793d71376d922f5d6d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d96d61d60c7b7c6f7a4436e91fb79780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc6dc374021374968b3b5ddb56b022781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5141007280283455ad7bf5453710e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb04c5bb02b6bbcc96b375c7e1bdea8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa4ce89fd7c5a3fae3a506477938f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c92117a2a4f3d390e4058d6237ba93785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf92941be8a7da8ce1e6a294965215786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5180099d250592ab8f91ebcf333c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc538dbb2dccfe37eb014887c8d26368788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa840ed2ad09cbd51557e9799fe9a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca4696ca462d1b6cd623012d3469b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a71f1a5ff74fc89b4f1a6f4c5a03f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a60993055f46f6df2ccd200475158a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ff6415ff768cd079b9ecf8f2942e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6950bd5c41131b742305b88babc728794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9545646dfed34328370196fc1652b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2334b7e94d4958d77843e211d635a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69caad4deab240eef6add4e8f91e8d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d973e464f84d98344b7203d77165ee1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257941ec4a5e6a0348fc9b090ed3ab7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ede93551437a7c3d6181f4758e69800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7850ee02d4611a3134a71cfbeec02801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625bfe4246aebd285e16a64bed8394b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2657d1680ef4e17673ab5ef496d76803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90913d5e42a06468b3d80fea193fca5a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a8c8af5975386304e37809a5a02d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495f761dc16acca38edb6f34d823443806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361e931943f390c07143234f7c5b063807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f237f7cec21790bf858b1c5e7d07fd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e8e28b04d7be64c1a4d5e1f29e4c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ef89c6adcad5d4f35b008551f5ac8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa75d5af638eb55b7cd471d3cb9811811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52acbcb1fc317f9767a12ea04cb8e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a196d75d5e1cf3b4b448015f2ac697813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e7015a83e3900e502e6239f71fc46814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a92b90508cbeb40b28a17c923d63eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bec3ed20d310634c25ea7728329fd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e20b9c87273569a9a37b453166d14817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc1dd84cba6cbee8be3391ed0b0446818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d9e7f7f8006609b9031359db7022819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398d4faf8bbc03410595fcd37b5365b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f300a67f8412cc8e68686523830d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826c6d4a3b9dd3ea394d8932f80b75e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88745300a01e6e1ea61a3777c60e4ff823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322a5ff242e523e95b7b436c878fdc8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e96a1d0ed80eface18d32d2832433825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5a30241278c83dff6059700826a32826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f527aa183d1a03bce20682468b95f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b74663255eb9d325e252ab5840755828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fbf665aa63a347f481eaf6980a32f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c0c77b37feaa106e84b23ebfcd3b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2720a1857ecd2503a1ed26190e5514b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ca7ca5390e27f8d885f6bd554f62c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc1ce967efe3e161e084a8060f0c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07189038c96ea3c545cba96aedadfb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b063eb0147ddd92fd9740f46e1012835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6577cc28817f14ca21e723dd94ba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e62e731f912ef43aa23692834024d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e93b8a8f7ba4a7c7c8b082200800e5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a0f73a8d4b739acb263067ae1a03839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce6d85008cd6341765c76d33afc73840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ec3373f622d86a840cb83369415b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f713a58774c5d16f5f7950684b0acf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea19d6af87f7b4a3d4a8b66fd06b4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9cd7a1ff1970bf9fc8fc165a99c4a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e292fbe9a7a56e226fcf1d0693d47f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc43da2f42daa080d106dbeccc94346846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53358594f598f12e9acb986e8a6731e6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875956e4e4b1752b235c993206d69d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17ffed81346e33f86c8a79a634383849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83afcf9cc5112ad734c8c93632c4e5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffff345de15772b58fa191ee3abf9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead09d71205da8aa84fea5520de817852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc526e1cd9739ad978eb8a7dd33a04a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbeb942dcf4d349f338a49082b2788854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571fb04d71f2b6721277e1b04ec1d9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55dc66aa27b00baa85be1feac7505d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8833d00507771b64d5e59bea373ba857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222c0d028a3a5102a1db8983006ef8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d78b35fe8a46bf98394a77b3706f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf6831f84524eefc6627b373ef3c1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273d5b478a6202e805c64ac72e3fc45861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b570d941a4dc874cac818990fedc8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b3c62329abd5475258fe545ee2522863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4d8fc9c8176a915b5ead51ecae91b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f9f3c43b528a9b36cc8f48f74ec7e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7535c33d8352b04e81d28b489a9110b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a53f6efadd57500f53b5cb808f08867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62abc8f097e729cce35c756aed4f2a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce921be6ca584b1989194b3a8321ea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563fbaee844c4411ff1d5034da16a55870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192380b7a1aa6f0d87b705caf2a43782871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee639e41cb224da02b73b5d6f1e3e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8b2d40ef4a497fe1ff782f76b31f6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcb8fc2493bc088f37d28bce015079874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c828b431dc0966b547200c80f2519875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ac2266e62bfb7a87d8309e05d6f74876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146eb8e72167f86befc70d7707d8e4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88267375ecfc96c1a78aded28f97112878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee125cb4015442e11b4d0457b1745f5c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107fc2af62858c7df7019b0bf669846880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234203f6c7bbaf5af065efcd23bcf8b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3ffe810b74ec11d620b183f39fcb8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3160f8b4934fca68300b734b35320883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd0cb0f417177b6ae81aa86160eba7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e4e58f1d5b09ccba5af9c6f639f91885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5e9753ba13c32d45dbee133c3292886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1a38c0759124f970439438b38040887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e3fa874440570f5ec7e00a0f39ddb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a3c454cfc0df7371aee50a7b584f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f61d199b63a06c61187c64056c669890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff124114e94e6169f678277853fb797891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9148d178b6330ba7b4802db25d1d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92271ef8d13822720671976ca28b505893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf55d6c03c4fb4fd427fc610d8bada894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48a57cfa58cc6cac8dc88b3eb9e33895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1373bdd5697f06506ce217802df8693896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f99c53bfb0b95d0e64e64a1b3ab0e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f53bff3c56193e13a063409faa6cd2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593bd02f188bba4b5dc9a02a25ea9a6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fcbcde4148b73f955dd57eae232b5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ded6847484b4b6ba1ec744437762901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b68bdbf17a7bd0b326f35cee60f97902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879a619abaeec73d916f1523c1a6fdd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf940c9b0b8e76fd6eaa0c21d58d39904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50843541eabeca28bec3e1c1dff0d26905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb9808bd9a4e04ed28c2ba7a928ba906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad5a0a99ac061723c6a94d38e73f1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689647a0d95f7677db3d97a247b7ca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904604d166e115a31ae0e26cf38756f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429a665db7eb25494b349239f93ad9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf4b15c6fa7334610e347bcac6a6a8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d1c8de28cfd89b6c47101889eba2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9455db53e33cfcd0c1165864c9a12913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce204a259f1ec2886782db98d7f92a7c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f827b79eb43a9cf74d029a764ba71915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c3c8c608d2ab1e67f51f15f34a0a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c35eec4c58db31eb01ff971ebf2a2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b49dfd9f124ccce651c48f755304918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba295a6915be94132bc85ca4c9e629ff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea25f0067fa62cb5406deb2bd1076920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824132365ca8d8e697342930a815f202921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b212bf46fc6d637764836155dea9aba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c24b074c03623b10433e20cddf70c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0085463237f844557d4a7c1410098924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a76864112e9eacbe36156d1b04136925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d27af46885f5ada5a6e3df061ebfe8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82cfd445d87056b723112079a3f22927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff90a6cf972fa2fbab45896713e5ec928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69825a366b8f5bb3ab753f98ecfb7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd6d5dc004cd6981da605df0fcdeb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37044b4591aeb31935b21845ba3ed7c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce815f1b2635787e8c8bbb3013a5095932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab48ab065ee99e2c95b0433158ff50933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579589171a545cb851d4fd8dc2f521934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993944125c99efd65eb56e6b63155536935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a817cf23fd57d27ecbfef0f3ba42ef936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c9f4075041f773c02cee022cd400937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e09ec7b2c79ff013e87611afabdbda938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18de6a2611832af7641f99c0971c7d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846fbcf96d5fef49ca63644b18d52b9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f1e63b2525f2aa6d8f2638117427941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc0e785a391b7fdaef17bbcada200942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee452e10dc45b044c1280e0d2cfe64943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a11a9ce6fb674fb8e3551b46f6b1d4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a25222b0a5c202900683d5ea9023945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b18e079df4353ff5aab56cf24ff19946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4927b7a62837443bca49b4c230eb1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10ee7d08d53b32fc8df2ee526964c0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc90e9eab486686df4d24208dfb6c9b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c91567d999a13663887275149b6a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e741c83805c75ce99232cf5731e8f72951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b515344a8b3e5126b09575d215fea75952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21895f91a97f01d17743309242c46086953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c7271cad8f1f4a3bda6d3fc4ec1f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d028b50b29cb596958a8d2f47b6f9ce955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80caf269efaf2902f945d5911a7a18956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc65c0320a10128f961ec530ffb49d1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22c93450485cd86e07f485b460771e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc612e10c065192f115a6453a2e6fd52959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec06edcd32027785f9adf202451ea960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9b6e874e67f7c7befd074067ef88f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af8be8767a9c50b8b461f74cfde721962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d1c148e9d25e3c25d4d9b01fbe509963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9650b3220b85286d2d203bba760f4fc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4d0ff25f218eb12827eadcdaaf8c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eca0c8c548c4c84b0fbd5c18141af966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83e502f3a572ebbddc3dcfdcff6f2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e1380c8ef1a25d9bbb45ebfc52d04968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221c48581a76eb1ff52a5b97365c25f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e664f4f09ec3bb4a2e6ef510b084584970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb9107d5d20e030eb9228c6287fac5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae94ab676212fc15e8a836636f129bd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60974f2dc25229f67c6d0125ae1e5bc8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426aa2b5739532379cbf438c9090b00974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb9986cc49aa5f4ae74b6be26545d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7d37386c69dec0d06ff0f446d59ed976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565fe13dc504880b1834dbb5e71db62977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d9900ae5c60b773feb739470ffa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7f70482b150a74eb1ff26cc2206572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1171bfecfa8c999dc090589161363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4293dab16c97b283bd05cee4a1a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7617e6ebd384eda8717f9a913c9b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef3603413ea42ee0460fcc0b43f3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497f9d03f466d25ce2c3e0fe7c9f387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb754d913e0028be6ef1d4662f378198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1711f720a0d4095e7392bb786096f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ed1a63f0e71fb4f016dc9e05b800710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a9997f7e44b63842a6bda6834b38011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd213a89aea42547a4810ac5b42faaec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf86f70ded3ec32d244847a359bc3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ba9b2f7f90e42f44ae95ed65252bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16976885aa6c52f5007828ab75e861915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f98ae5c5c2d5a2b83ffb7dd9877a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9dbecc616b5fb08924ac9eb86dd0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d2769ba1b4621b12a0cfe0447d0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fd435ab8f9b4ee8df28e58207ac319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74774690ecff4c22e7da6e366c290f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaba0f4fda178bda8dcf86e84aae1f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ba48857b3a2328816b1b6932d66922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0136357a03397848f11646086cab51723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7edaff3611024ee2004e551170d0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfada3065ad557de3e1ac4bd35f13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e7366f839644b0fb5f546723ea5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1683fafb058ddddc1af6fa4cbc14227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6512891ed83de1a689e34a3182d771c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676c44c9f31c10b344fed177171f8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5867a6aa77dea241faa3a74db55d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdf2f6a50201579c6a3c3b9b7b7c1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f3129a82e88f2d0c481846c0f0bc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861fbe3411a6f905100cb6ed8f873c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8daca19205a339a7a941e4ad868fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0f38898b3e83a2b24ec4d9357cad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b5a39d367b2a5f2b592c4f427cf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8128eae7e53363cec4601ff42527637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e544bbc8eaff0d1bfbc5627e6c31c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f454d84ebffd4e12e3232e0174bf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e1eac9cd13dcefba459ff3110dd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb8ff36edf3aa6eb1b2cbbf178d16c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010c976664eb5cff31f924845210c8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d25810cf4811ca61f8838f61edc41c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a479cb9f7cbf0410e29e6b86c659fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8155a79a49a6d6bb19392715721a87545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74ca50314a804ed27d9c831febd1ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac798dac7cf528d46323db1372b50e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ca2fdbb5b7c8f22b2c34562c3a9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4dabb0df7530ce1340e643bd9d03749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8942aaeae2d5e12f7b03e0fa329c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49faa529371156b47c9ba89313581751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c45c21cef3d8fe435cfd6049da07052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ded67b1749b7ca383157e559c96f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7275460228e41d4c1f6958c3d2d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efe5ecc1bd1adc7f7fff54f793898655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9316fed18331e30cd164d91c4e7e52356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48185fe624cda0e88f70dfec1914ad1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae623625178c0a1573452fc931689f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231d57ab6f1729d91d6939810c4f6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ee3e53a11b777bf2953d1c0faa6da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27c3c44d38792fcc60d36eb0fa93a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39558837e193e9ded7843e235bd2bd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a37090fa4c7730acc606076611d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae75414599cd727c16cadc4467689d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b03047dda79dc4cfbd3aca9fe4cf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157598c4060285f9049f69f13274ab966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1445a19ea67d516066bf6d8ac6d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abccbc401753e029b70fd27ccd20768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1467161f820e2a0038bbf42654d8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc93120811d559b75eebddae07ad0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219ee8740723b0ec7c28a522f3298871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12923a52c7a321db29e4bb438046ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1e9c5cb3a160bb2f31fd909b5571f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd6249c809a758a0cbf91584c979ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d51d6f1313fb944cb60634edff96475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2107150890363bc3d4e2784e136a28b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f855d6abcd581a30fc977aacdf8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e130642ee29d4efff0e9545959f8cec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ae860fa0686ec0ac6b219f1c033479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212bdc534ec8a527cd6d1c7cbb0126f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff19e2ae745a1635d117a382e4006881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618bd121bd5ea6c800b26f9b07aaa5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215969ef13bde38390bcf0dc395561183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd350e381e967b69ce6ecfbeefd17c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d49d8a3ca24729ddf3cd82b1f6d80a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb3f0889de4caf3850fd98167821886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c7af46ca3416e59e3c44d5b81ec487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60948660d84e43d273c525faf5683a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0aaa11297f61ef38eeb95b0707e2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee538e9c677bd1de2de77c6fb06e8d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c404417d20e8e71ba7163c015a79ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945647af59f4bc443a497bc1e68195492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fa19d2338df265e946caf2f1d6ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c57fa746d0de625da8ff6b724a017e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935792bc123cee5b4a26ea04044599795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e6a9dc76c16d9cf531289e931d74596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c12283b90a31cfd23c9117de6f9ee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e570dee20dde6ee30926358de2ee1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f090ca2c191e6b4a706f7c8cb963099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac3542222f7268568c2eb80b5f288100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170eb35b459d062e09e4151a03e984f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9794ea6a732dfca352fd1c51d3dc6d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8645770571c6ad69bbc2bdd6a48928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81563c187f579057ec9775dbaae271b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40271bbb8ef71557373f6a5f85d58f72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83022064da8266ccbc625c437f9fd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999d807092e5192cd75860e19ac0ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c40bab3c1aab35da6360e3c50165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cb7d950c9427c57b0ae1ae71eafc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d53df5edcbf1dca5d0f022662883c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde9ffabe799cea5afd44ed0478f03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f35c970327eebf31c4fdb74ce85f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078a9bbb9337afeac5a3de8da7628c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad432b0557ed296358916745b97cb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800fdda8ae678616ad7ce868399331a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c75bd21f3b3fa4a8e66abd8d25e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9943de3171910c8e3e6fc522690cdd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f9a550d41969860671d7eb2708329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b802c01d4b2178e42f58e8e0adfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5b773926ada621e90be84ab1c94e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d029b538997e431cdf4f840c21ef3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18cdeec9c5984c8a38fc5c8fd53bb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e013d03992e0a661bd8133144659123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb58479010a1f9cba3c3b4fe9921e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c6cdc84b8bd8eeacb39f0b203133125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98906e6e1d6d020cbd9a1b5a705e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d843a6690a1fd319ee7c8101cfa839127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96070a31e539f25191b13bb0cf23ab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e540a8aa524856e6e50a2c4d44e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b67b454a76bec39966bfba7558e22b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc70af9e3cb4392a4ab144e252786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1e862ef40923d9004cb1358a1fde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dcbad0d4d58b42350e6943ff1c819133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b198fde69881a5e46a84e22df9a876134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26957398733a0a425f829abd4739770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dae0eb676ec94f2207cc5a330ceb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664fcc73144cee4dfb1bdcdc187878137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30de4989362b57106a3089665785cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e348e01fe327e03a8ae0e30ff1d778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d187db3dcada98011495a6468b03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ae08d54474b2f8b2325425c1ded8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512fe5ddfbe1b57aafb3adeab31313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c4d6d0cd0830a76180a4cd6205a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5128a5ba3c69d46d4b6d73494b73f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ae6100d36d2bb9f3bf0ab5ac73e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f38f50688e0a8d580fde70309e80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396d06cf57481f6ed87e1744de1708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1ceb9961505c5aa1951dec23bf66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d064c025fec2c3cc9b120555ec506bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e982fff5446b78499aca433a3beb08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f472377d1bfcab6f5844c1649fcb6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b05efea14a067c1fd80f1e6518ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d04f28e9a7ed66b43f9800664f5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d655aadb92ec52fdcfae6e14024d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3541408839bc86918946b0c6de23b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5e0f44b92b6828b8903a1ccc49f07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b43b69aee26252362eea4d7620696157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0037a5279d4f61696a0cf42bda68cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c73775172e29b3ac5dcd866943de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0303afe2528149328862cbb04ae1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a48d9225079127dccf2e0e90d54e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fab72be32e65e387837d77b554c4be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7ad46c15ad787e7e245901740c641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f8c5339eead7c620effaab2ea9d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ff9e761bd836997323148e82f5b08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951865a7f189f4a04dec0e1d6a0e779166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba147c1a4b54f73b2c93df8ae587b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f616a6f55caedf7779bb7d1827db3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb3ebd8e9f875feaf6738e8411183169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e7b51bc56e82af7919c4abab2abc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fa55be664e8216d4df88c769f19ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d595d1a3e9953d40bc3b627eb463f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5182d82457706ab5ff2c412028b586173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c572ca973596e64508371bba7afadfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902dadd6c4760a3a08b0b5151b20a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f39684fc93b4e4995d8c85a25d9c7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e00fc9f0e9cbf333e66e1e2e4dec81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c449641b3c08b723d18f48fdf13dd60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e227c228815f57fab46f7a6f65fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096090eb17425d39084f1d5a7f0be93c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d927cef19808a0de7db2ac1bec6c9e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad8923a7db3ab8115112b6a7eacad3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ddb379dee7d4d37c825bc6d4b3553183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb19cdb2199f7e4a5da51fda1249e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99588d59a37df85f7bc4f64d75e04d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce6ea590fb57a1495036137294d9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00060455761b04c6b633a780aeec72e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df434cfcbb6da9754a688fbbe6976188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa1619cd0cb652aeac387decc2dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734fe80ece5f0a1b1bd577e8857d18f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69dbe8d737ac6e311f072c0969cbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498c196277639bc84b4a6302ecf4813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa4c0bb88fc1200402230d548f4a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7aea51738d62c1675a5c435edfe31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2db1e394916f9ea0e273767aefd67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690555b1b8e8daf4627f152896afa24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cce1b3261d4320b9a23c80c8c8191197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c5fa1135b4f8ebddbbfacf09836d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e302f28dcb8ee94595b054b3f0c346199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e8ada7040beb8e56d4f87055cd8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555edbdcb7a35ecac3e5884c209fc43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef391a8d5c68a9c15c7867ef6c1684202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f324e228d0b3d3570e6a93de79d95e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1368b0c41800283354673f687caaba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef3c082ce7219e3181ac3fec9bec4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc75fc9437bfd69e0fff4d625d2c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15bfab5f4c9758c6539b753e94b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffd6a6a611c7bd77ecaf09d21a3ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed860cde202ba79bec176da35c33a6fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee4b5cc22dea1b8bb2029d9011988210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bfa92815ded8cdf49805dd610a36e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb1d87bb407aeedfe00d68692244f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28fe2cbb30a6693543e2363b3fbb1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec8771aad8ef5b6fb58967902b0694214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776e59dee2e64d1e6a3d0e8b61d3a84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bb412e8dcd59e02fc6678114a5d88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154a05af0621ab6c56e49335875f96a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c796ec3608b1802877a54417dccb150218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a71e73ad585016fea0cc8b7bd3ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174719999ddd7c68768273392d202498220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e4b741b340c82486d0624404ae05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4839e0da09b2bd6796f582aa3bbb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfc0d9d74f7fcecf1e3e3759339d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca71eb1fa6143bfdeb432ef6e6999a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cb890d6cacf1997edb81db14ef93d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c757ced0ef21ca1332800ef1cff4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf8361f9ee25d38f4837f34f744b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fdc238a2f80efbba272ff4536c39d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b77d8c7c874be7adf6ec8af28564de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae461a90ce0bcc078f0e2b91785f2e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9a42b2deaed21d57f45c4be0f5ff8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4795185674ee32468ba40c07d461232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8266f29a06aed6d2362931327c6819233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4332325659d66d98724c01c926d7fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0afc41a33f72a4f3c2a13e1fb6a9a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee47f2d18625369bf1930ed1edcc22e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1fb3e9774af0edefae93091f391d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e39b50b5c2e89a5992a0b23de08fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d306964e8c494193cea63a14672e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dffb77d5c077dfad679a664765b74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc27d544c6191404220ce78eccc42b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a8c4cd3d93f294a8a8d47ee85949242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed2ba49e349fc9d021b688d7e396f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f3a939408604a917476847ff7daf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945182e2046342ea355aa76653e1b400245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31189085b13153448a46c313cd9000f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db30a098957669b0465e43514cd4ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d768f0b814594c3998cd5726310ec19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4f157733b6bd179a156f3b5e05371249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d978cca7035d800505ea9b87da024250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55b449b1a83593fa6896742d1a5920251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ba1c7a594316852f89174d1d6bb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22649c19e53d3a2ce6e480279ad20100253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7184ef413684e0e8b70191b8e45c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdaa79f658a3b240e354402fe2e042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d180eb00944f7590abd1867035eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e44582cc65ced1f5f477040e00da5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9ac855ca908a90b50167d3cb8bdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a4a3eea392c0b46633db5af5deec5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2068b6e62d0e3767aab3fcae3e6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148040832272525d21a99bcee4a06fa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28a3939f9ccb4f84f45e42e85e6cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7942531541bc3922ce49bafb84a642a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266cf98dc5971620521df1693c1583a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d068370d6cd41283446602deb02890265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037013cd6b8f47765842d4a22d09672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db19fc5756f53750c1eacd33d2f7f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b173e310ba7d11618d593db8a99890268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a04679e3cf17b5bedc0c8daab2a10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28837877d24291a3de0d299db08370270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19184aabf081f6709c08185b9e0f9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e0f331b65f611e4a2b794423d930e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfc23a42dca98c5db8aba91bfc4aae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599954a33792cf08fde5895070dba7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626160244bb0202a95d44056d7f93517275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b028404b766d96a839148bb289c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae0f723c072588e9b04bae3f3086fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944345c39fca374cc501cfafd19b48ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c8e52a797f3e803dc1b8cfc3b027279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23849be97b1ca5628214c2fa621b4a1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7919e6af431e59c61a877eed16aa7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945f7fbd8d6c1a89736fc36bfb6ffc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9d58c6b91b30c1995f67ed768d94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d3be1f38157987e53b3b85dc7a00c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97059f5b0be16846618ad2e2816709285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6aa19b331861d0a16e8595df37780286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d0e9262512141bb0d97fa47eaa8a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a57efb4e47f3233b0013ddfa1a6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b5e0628f7af537389b3d44a59ef9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36401cc2a8881a93cfd02a776f90d14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23503cd68faef4f2e1abd1624a36c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3274bdee5442203ca043d1b8e24c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8154b054cc9e0a66436bf792e25fdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0223a94034e0f75a7aee39e1fa7fc11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ac998686c7f9e3ee7ecc110c1549295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b8650d141727e0cf5acb35266620d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8850f53e709eb3f4c5f4f707ab6ad0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d4ca66a99357bfc7ca3b428df0490298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1163025c3f0b23f40b8f4af30b2685f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307382c86f45afb90d802e46c4576ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126cf5063330e68e98ad7a58163d6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82fdddcee4655e131602e398f8b834302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007daba7c9ada43051ea804638cc2bab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e24551a694210a95292315214bff5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312404edd31d270bc6ed1a1e1b6faf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b440ef1eb5b29eadf7510d97e0bce3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb54320179822203456b0f7acb40a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7587431578d3ac25634bd2ba49d75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d16a46085fb35171c8d6913efd477f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ca2c77aca132382f60f6824b9c0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b09406e7902252018ff255f3a8bde1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072d844df80eec4f111f54ded4726f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e64a929e959b021569303e66f4d4c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1015677ee05153a5623465c48d21ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9473ad5c944223f7b14e52f6f1e4864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fad5c2f130598af58183cc13ebfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293900c0bbf1de569bb444d376e3390e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e9c9bb4245d98868ac0f1734ec43e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b31631eab38efa566b7a99401ea1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aada751837dbbfdf3d4411cc14075320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ab9e335e273b9fe6fb0159dc37f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d17d27c896354a59e33efbdc1644a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f956ce14e1c8c62d7bb9b7a6e9543323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3d6eda5285ec8944e16ead05b2ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb9c8d08c7ecc06ecc0370848601dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632cba06e3a65fd82fb158f5078439326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0763fa957215e82a31e2472fa61c91a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66aff34eb91f17174836f3fc073c0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f5bbe5e496e5b5d6eb98affc0f09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16250da09c5cbc6175803e00bd5e029c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b418975bc66ab0f64b58afe6dad6b49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8444a3ac931f5a0f5059e0c039f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f05853a1a3526aa6f69860ffc8b2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed50031c86cbe07911bcc34c6c76610334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c46a7a1fd727de64ab0cc754d059f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f6d4c34f6fb5d895d3dfc9e1c45a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbadf9c46c6d36f3d848f24f2a6eafe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a7e604e632abd9fa221e2fd883320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57466a946231f012c812b82b5b94970339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999217f6dd58a290b03026898e077d66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ceaf438c58b7863dbdef373609b1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dfc1fe6f55065fe9fe9aa577a86f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c68c10234a697cefa6e675c967b1b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad5889b9bb59f12d207022332c539c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e647646cef924c54a87a0b228f4310345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890d28a2266085024e545988acfca3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c67cc6d2ae654d0db244bc61dffc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b652b6bf69fea4887895153c59d14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254941986fd1ac7fa3fbc66ec73d71ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defaab2ff62d78672b679575075f736350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0838f8ba5c3d159d9479cbd71bde3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e716ca80e67033d8c483f6882c86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30440c46bda5eef98d673ad3b1fcfda3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66205c055fa06c422c4f4e5d803ff89e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae89df8f260b827be6ddaa1cfd123355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e684d5e793b3097c9ec22c807ba561356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d023e26e125c538614e95010266ff0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2746ebaabf35915a5c2ace8a654b910358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8dfc8e94f3b39e823a72a35f270e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be472c5467851156daed7254ccfb04fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7599bfa43a68fe76f137ca380059361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902c13c6b47a766f604128b4798c5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63252c714bab8db1ddbe3dbebb93f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45fdb08298f48bf8befc14ac066bc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b61e29006de0675a52e47b9fc7f481365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c448b4995629bdc86672745c5c4d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea96081d04e027d291b5879a59d17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3025d5c19840c2ec8bf9b11df4998368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c662af697c2fe43772f55ca0f9cae79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7bb623499b6c6f8f7f8f87dccac39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2ca2cea07cd8b70ee9eadd6b9442d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c4fa46b5ac590cb3b9c95bd66484372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b19d2426bcb44f2b375ed7be8dad8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e140cd1c59e599c9afff1459473e5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c656fb3a466ab09a01fffa9e0fc547375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39caeb42ff38c7dd2356556a9ad49ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717723a2f3fbd8d5c23cd1ff46eba72f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f5a464b55f1a953c4953048b644b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ab72634e39918a5fe0dd1c31a98e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01044d8bb408a1deaefb831b87f292380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da6320b4fc6f768a030fc8e10ea43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f356f7712f58749a52f1817cd75391d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ae5fbdee05c8c1f6c1ec0d64dfc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d2b63f6c613f811bd8e3a274ded3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee7d8044595ad61953d824a9a8d505385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58813e2a8ccaada830c5cf774d2efe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f7f2581db240a5ef06d8417d20d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad623fb180b84c1b1322dbf1b91700388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c281c166c8cd8adbbc6ec4b372e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba84a5dc124e12971d1b9bdac500171390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de483e736ceb269ac1b20f22b1cabb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbe06c657320413c5cba73a9296a2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b603f3b0ae8925e7cd2a1b4dadf1ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902a09fa52b4037e64bc50c602f9c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aed8460a8e150211d97d958861dc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7161fe371378e233627e958c8899e2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0987e1c7558c8a1282e632e207939bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbc73a912554c5a38228015ed2147a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aa9f0aaf6830ad761bf3749dcdfef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbda4097d60a6436ca667d95a12d33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765bd9a5a08ffc2d212b61a28eb300401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4aa53170cdfaa12515eb5e5ca74c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1796caf5ea1cf29ba068751c25c06b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a87b63d5f060a99de843b9ff9b75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e9ec333eaa2fd082e806cd1d72fba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0734e23bfc5036805ab3b9fd06234c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a3c3ef2d7e268fd47f88400f5ea17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e1d2332a86d7bdb0bd7a26bac7400408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a129afe833d9dfe06df388b305ca48d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be3458b821bdea178953f43bc16444410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c9a423e090b03b45943041fc30c80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693d40f0fffc3961f4d3956bd63ad1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53179ab264b183692ad11d8a2fc315b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984632ed3620208c1d6f902ff30340414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e31f23cc1db47c47bae302523ac7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c40b68e5318ea0b3f5cec42f3dfa4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1a11e9a0a3efe7602102a3a05f43b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d89c05dbefcf12ffcdb985360fcd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e53de7d68af4f4e413530174fa1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24451d55fa870aea377135af0b002f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b27d63e0400196229d7b0307c39ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ed2402a2cfb56a6161b973567935422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd77b8dae57004a6bbefdc1e9dc50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebddf49c8aa4dba663e9e22013dbc11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44534aa0383dc698bddf154d8e29df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf33569eea17579f517f9ebe5c2a89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6292ca6a8923e193066c639c476a1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f23a72627e9f649de65026d913f35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd46cda215d9c554b8e2c644b8a7ade429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d330e85f988f91bdb8c2469f06b7e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dfc7da55ea2403be083074a40442a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f272649bd05f25f76cb5bce9753a06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7516c260d46a99f56e1035275030a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27eaf3c55ddb82a3c7c2c86a7db2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad50556b79d5ba5849b9b2979f50d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9afe83a198a9a27b496c08ffb2b2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778846cb30acbe9bb01c94213075719437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceac9d791082a65410dd061b689b8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317801ea54057486ec21fd8268490dc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3869f44ea4aff27d20852f559430440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a031e0405fc38bec29a062bd9ffb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263c68db72587b91ba71a552d125f84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a59a430e1e7e2b0393d8fb611e519443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c44738b12427a0397de5bb1ae2827444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc2277c24ae111cad0d4c2f1802b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc506ca6e0a303252901267e3c774c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0483e205464a408a8c6684423d838447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878c276a5bdae58f61431962fe0271448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c8f12b2c8643b057973d64c66b59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd55a0809d671045f67709bd8bd091450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10cfa1a304f1d58f8a52f8c519fa2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0e1a0993978d652165afd65d80de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768a122e66366c0b462a55d07b96f87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619743664a6192b81f667ea0f830c57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547e8c513c2d9edb2fdfdbb84e2087c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4120ef15c671fca85c3d9e3b8b67efc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1de96345edd971dae28ede10fffa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff4c1b62ff406e9cda73ec17f592a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e20550cb0213648b12eb3cf54e0c10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9beb1d16d3b51b8295ab61ce004e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c84e33c010577241acd74eef6b45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5366af7bff4cd162cdddf187c1a3f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ae23de9e9b76560a45bac55c48d93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e03b59a03a52fa694912faa1a26a3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c8135a802c322014328bb0f39c720465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e57d87af7d1129446ab3a2b90c89d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151d2aba9649028a25b7bb3291335e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138e516d1e13b2327dce31b69b432a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee291df1ff7395073bac5ab4bf056d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4934d2857998e7aad8b6fa18f22dc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53bae5130bf94a67b45be7ccd482f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a21945c7f873839570e8eeeb5e44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c0aa421c557549be8849fe1ebd202473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447979fcad441209265f46a830420b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3bcab5d06d81fbf7a08031fad465c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f180c8886e829cac891a0227387da5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac54929e48d9ed25333de34be9708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425d5a65a91ac785f4390a37805b3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007b19e279a5d7208503398f70c6efa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c328e0f0cd12c5321979b69cfdc30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e81c5330c2561e25dc84b4496b4ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b400174b21dfb97ea50b5ec20d3f7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190ec861eb9291821ba47854582a559483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c1ec7a350d39fe55cc1d55a349376484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf8cb44db953a699dbff9654a7eef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863119ba11fd796fd732237488d5a3e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516224da11b0db563ab21ad66346b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae808ea906ca174dfbd5eb502f3a677488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a793b6746d458741b1615dca9a3309489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3f8e625f6d67f6e069139bc819f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95616aaafae0f98bdcb68a85a0b62677491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356c58dcd5aa62335cc3b0011b3fb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c096a388461087e2df22dfcd2ac25f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2056bec6ea1eab2b8a587599085a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087735c361ff7469fd85fb80eadea5c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f9e1c1d698cf899bdebf4c56dc3cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110bd15381fa64fb99bd78dbaeee67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbbd81d142fbd7b9f08dd210198f73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3e9c3e9321d5f080c16626559076499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f751a3c7ccc1e683721d8b21fdad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88501685984077fc0ef1fa3e797393db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cadca57b61747aac83363ddca94c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc18d08ba9952988a892dd0d93bed8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635cdd397ad87d82ffbace308254c63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4896b463e590e7fe51b59f34c428d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37493b8e31d5e065a4d7cac04d0119506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946cb927111dd2541bf0c78bad39a3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd29ee8f8c5aa5faa23f34ba4e78d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea0d6a9c6e642c9b03619e79799e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116081cd4d70fda17d78c971487adb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5efa89c04b72a047fefc73a5593af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d888d95de5c6485dc362c023683548b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af134db5ea3f25b8be037773ddc7ca50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209335c870d669bf2a7adcfbfad2c88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f3cf85f6e6ae715293f2ddd73a816515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a4ead93c1cf2e74ab73418a67ae0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55d7851f2e51e0c0faf6efc28f03c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5cbfbe358595f0f2d5817942ff1e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5951fcb759580c682a0f3addc5a667519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c4c4c7ef639cf43360ec3c033d89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413274d332ee0ec44285333fa0603fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3fa6fd568d774489ba3df4f4ee3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf9b9add29188243314ba9790e4cea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ec01ba9497ec19a99005a3a94662524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868777bcc30a85fee78dce345e3acbff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af6445a959cbc3148f535e60554782526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ecc47e3bb9aaddb42b6c457d3f4b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160012e43381a1f2d4b94af7e38ee3ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37ed5a4d5556341e4e4e9ce3df648529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f281e08af9505d41bef591ad4a108530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c46d2493a221ae17dbfd261805114531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7cfa10dc2fd8d6be26bf2c31d0d23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a88e3c52220344278094205cc10d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b0dcca199b5672ab9e2fe5db3f86a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695660c0d8d2c3d45df77e203e79870535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b895a708c1e0704dc61c1d0b436852536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc3aa87167ad45f3f0e0bec0a610f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c8dc41ac8e303fffc985c420207d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865436fbaa3053a9742a9d38b87bc3eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edbe55c4ee7f5abe7f789ea93bc0ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951957dcef1b68906b6bea8ed4e0a12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbb39308b820c3d78de948b02c4211542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cec57b1a153bdc6bcda4bd9691f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feefcf277c7e044a0cc239fd217c88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c859dcc64baebbfe87cdcbd0bbc0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1feed634476c56963ccd531128d519546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba81aa0b08e2f13d23bb60c0abd541a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a27c26c976a779e8c19c354a01ef20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c06a26d6576316bfd4f2cffee941549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae16d467e22014434090dbca21d317550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87168f3bb6a4b7c91eb0b6580e70aed3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a2588d88c6f4e396f60e626e5223552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fd94d6626ee72d20e806aa01e4718553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe60317737508c9f38fea479af14d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa24eaff888ef61e71c4337c08e1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3cc195c6d60044593ba42d6a31285556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18271de07159b7a069f3b5f158fe135557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5ff0760dbf038f243d3d9a1eb3c60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e5f66abd384b117bd0ae55b71583559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60a256eb3d09bd2cfe8361fb3ff6b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af036032945b158086c75abb16751561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed14841ef2294bae78fdc60a2519f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d7784d69f553cc41789ac46669369563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c54fbd2c52491eed205358cbceba32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cddc414c757cf7073cd6235b0e60d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f944f5758d956dac9d238266ec57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fe16478513cc962deb070b9a83ff5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33d1da0956b7b838968b86ae5fbc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6973e03a6eb1c875816fb4c8f7bae81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d44477df50c1c9dfc550d65bdf3dcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf845c3eb838781405efbaef05dfec7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d483a397d9ddf413344a168987616572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296d5f04cb72c3973be4dd75ad642d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece4a13f435680017840c29ea31b651574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd6539d80411154472542507b65bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a053a975159044d1711f194c3499576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e06d5690998c833e354ae09a05bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d7161cdfac31d8446d0d73b0434bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a5f4bd95ff4cfa49ac5efc8dcf9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe176261aae82ab560ce66243e0794580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aadb21482c894208a643e841da00e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db2975a83d5b5c57841768b055f8a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf88361b4110a616cb9dcdfa918764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998a6d07d1db64931a381bb41c6b055584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b6c2e12315d0d45a4ee1480221377585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f120d9f8937a22f7c2890b44c77778586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9ed8121ffb2f33721cdfb32e5a90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242ce3dbbb5ce52c1b472f2f86123a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7448293b50f60b945fc858e10a6d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909749e1aa913af5491eb4f722360154590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8f299a8e64092928482a4463f3991591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1b9888588e90a41d787258e63fcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f06cab6943605214e0cb5714f4a95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9602321dcfd3323fec681115521128f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146894b28e1366910ed4814d18022f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68e060f657cc3c3ef5457f9aa2c2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11f509751d7ac7c00e6950ebfad0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8ef8d9125929902da7d36a03b6d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075958c3ec82593ecb136aad884eefa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a908a58741f706708efbf2cfd547600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3761da184241ee867ae0fb69366f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907519d8158e22e129eaac2d0f4a66dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa20932c05b371da137cb130b691c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058598e2e0de7869860017132da2971604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea1a0a4b4ce9e39e4c8c19457e70e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd358acab6a41bca06162d217e6bd9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6257f1991b4e9e144aed93396b5c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a44e33e70c198c90177125f91c341608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6684fdad8bc1c1546e05e4379ab79b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e94a3112b05f81856189e20031b204610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6158307b733b37353fd7a1b4dcba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395fcc7810b2b97c395236052800c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4380df5455ca49b0fc2b3cd7d58c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681964d190840f6159b7e933864443f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdf0ce3effd59fbfd8da20e6068851615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c8f6a33d91762fb046e54e35d9779616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3124a047b45369fc8cde7a1f86f4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90282f2cf19b925702c22ba5d7c023e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87611bc166e949f4c121fcac31db5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cf62bed5c70c65f1db850fe35b80b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2f1fa0802af1d9c526a32fd85ad6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c684be3b997973fc0cc28bf6d574c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed64a8c059aa084e28290d180c36be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0861ceda6bf7ea3479c2e58e5b1bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94bfc9692725e5be1838a12d28c08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a0c2495633c814167a354d5a0812b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24531d6fade4bb7caab63df45b38b7e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b86fab31db48c49c7a280ae4c566a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ccd0042d1f41a9016ed5d66c0225f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501a92dad426dc36ce0f484361b325c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6bc93f43521788294242a1d0459f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b8e243261d2503fca54acf6e6939d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dce694166071821ba8fb22fa062dd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01981a1f58917aa51413af026e79b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd57888eba5e2e9f31b8a33862954635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c27b502afef861368b048104dfb8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70222a0615ba594d3bbec667eb15ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d8973b068bad013734700fe4b2a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a44ba174a7f8df34fd2352a507bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c68869ba6211ef797a7914a1cb6ae3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99428f099e7c08968b77685ee3ca581641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b605257296f2239a6014c2ee0a0e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a7325897c1fb06670ead36662ef62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517cdb7797a35fb2f1a385cfe35b407644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425e07f4600f44fd58497c5b91b6c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6bb1b1ac33d5045befa5b1be7015646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bb57e99cd749f13d86f7f2d8ba10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f18923bde6b4f45491ebd72d4c203648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20c02d949c8e4c3a8c80f667a0184649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7bf1a7aff8c137b0ee82449f430c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbde51c53f639e35a83858c6ddf68b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f267f134278be84d187ac95362d1c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c11b17d9ace6d56bb8c014c01a0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639785f8fafb29f83d856c20fb533466654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718370e5a141f5252efd4aebe2d293655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ad68be1e53838d064ab4ad73cce9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b03ff4a0d2ea28ba8bb49899952ca3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb2431c7031c66bea1c063bfb3f276658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17cdc121dd6c847a8c8fe418603841659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ef3cc4c32bbb78deb61cdce247c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6c24ba6d198b06b77304200c241b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72926da95a84953f8b4bab1098ceee95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd548058a68658e07a828ab5b787f0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08946bb120937a08a049b1667c4e0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319402b59c70e4143dbd90dfed85e96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b695cdd37833417b40383c0f435d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad77df28ed3f49475621daca4dfcc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c1470051416f1c829922a67b2ee8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde5d9364eeeccaeac0afb281875cf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4af6d6ac84d69c43fb1eab9048d63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4cc92170172249aabdffc1d4489c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ce96ecbeafb49f74ca42dde8b17bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e63e7014d5923ee29ab3a67f583b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85451ddba9a899212e99a76b16b4bf45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8920a033c6f3a068de330550daf13d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df166abba4081d7027899edb24424c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a718e7b642560bf86193d9df85af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bec0d720ba3f0cdfea276056059309678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdac64156e00136c7c8e6a038a855d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857bcce0f259d061aa9e505d847c26d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e6f98b5cd8af0c08dae8276fdd769681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9815bbd2c04a85f472e418ab5da5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fc5fc1d1e52db7198b56ea24978da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f53fefb2b339acab9d6d02d51e75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdd77d111f68cc501518907bac04ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ccfaec45c2a31950dc892159c7f01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18aed137872c0028bdfb57ef653f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d02bb883dea3811d9259fe818c190688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdc2b4824183f19be9e5f79548ef95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828fdd236905c046e384af612b43e67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef7c806e1660041a8e544a1efd2e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4853ca1f7f67e66688ae83abf4fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fdc22f67631cb40dfe0b1422219d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747a8af22774298cf95e4b2143e6da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f270ec67422ec5fd05fbe2f427cbb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4986fced5c6731cebba24b514ce1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea7e2840434ddb7a67c31420516f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3d2af3b1eed083aa4d2431e80174698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524ff36319c9505be739852a8945198699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864c98d99019f273600bc73ab67724700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfba23b0c6651de0d02ee8dbe44ebe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3a5fe974e784be60028c09cbb01bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67603d4891ae41f64b09da08256ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc873e91b069b71c9f976abe952099704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014f4ef2eb15e769b9fcda85b406d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2fa84f9e8344f025cbccd82de1db9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a9bb71a6a66bc9018d50837c41fd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f633aa91aca455c90a010c58cdad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a804428e6ad7ac4dd022125ba5df0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a306f29a0aa58afa4fa3bdd5ac9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759bca8d8faf4e579afb575ab2b9b93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056694bf22be620c44f174551e74c81c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f771eee84665923539337fa2808b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e314158ec1aa6e11139e12caba3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156a89fb94ab40f702a7682c2d09dcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397c805610a16b4140bbdf05b9a0618716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410813d1071f06c2de9c554a4eae01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea324351e4b4e711808931873f20d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac70fc2c76d3146a3b24e620a36d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8ddadc79d0c6c9714bf1b72daf23b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9147122ba1cd7e428f44f4f7ad9b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc70242f8851cbe10cd3102a6f16a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea680dcda81d4d0e93dd145675f740c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691a65a147ad6daa683a7e4f80cfea7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0f45b5ad700a1ae71c9d1fe7e5b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc503b1cb133825877e431e57e6110726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7965e251eaa339f58d43dffe80ba2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d23c4857305ec5e49c686cc1442a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a16fbad0f262947d6d43e1651b16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3034bc786e4cc8b9a52f15c13c041730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2f564aab25aa2893dafe734b3aae7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ceb9bee7de329533493764dc001dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12d983e94475a6f84d7befee2241b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac94307dfcf6790975f684e7abe91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d526bab97f83a05c5b10e8fe02a56f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f86046daec7f9eedfb0ca0c8a760c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c35d7a78f58981c3555cca0408406737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa428d3949f9627c87f7e77ac5321715738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba005b4c66c010445de313a2c8cb56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f94d9e6fdc29bea5fde43cef2ebd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38f95c3e2837ed5257882a6f1bf1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f94b8e1ef1695af160285a236f420e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd981bd081bbf1a0192ee0ad460f72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb85dfd6b097e8217b9609e9bdf7c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946ac32870a3b2d62dd1a033b9d977745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffca3700a96a6cd352681f80c782e49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db50149ebcc0092a31fd9b7e20d126747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9018e6804dedbb5245cc1e4e04424a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884160cad79dbff1ae48f409c7df4305749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e9011170065d036469035e0d7d7eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97d9ae6e71ddb839593c330f1921a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b522e995ccb6e3d25e4d857a52ce5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d3ea8e2c71b86bcbcc8e1bcb70c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfac5acaf7626e3c67febedf8d35ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff4fe183bf968a7c9a9d3ea5ca0d47755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea383d5310aeb0542eb86eacb7273d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2455eb0053ddb4123465521ecf71c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f838ae58d13ebfd569f109f7747e574758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8905daa31f2bb44f233e9cb9535dec1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b48440dacb7db1ef55e8fc8136a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d606801ac0f7ead686c48fdfb49c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c17deca09eace33148e5d7471ae1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707b1818132f36e7891df047207e46a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bfdb2cb76cab6cec2b5b04f301b73764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6483257268c2cdb1666be974a2ef9cb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cdaa100388556bc7210d4800d656b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bd1c9e0b2a4e851f12bfc2e317a22767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10a91ea4492de8144eae38cfaa635768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bace5a2bba0c899447df0399890c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf72422176435b7824e6005069b2b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ded98bd9004e5b9db89a381caeab6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4bb9a203045f90cea9b260ee311c4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb51bc918ac13153274bcb4bd4107773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69aab284cf35b118f2e9a18c627ddb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9691ba3de55a1ca6e5243fbaedd6686775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a364e716e9d2efae3d3b1951249fe09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d89d6bd226cb1f2c9aa4cafa02be9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d2a32f24c282d2c2201476295cb5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8133709b905046e8f9d7f8308121779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fcc197bc9f9f556352f7c39ea272780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bca3aac1e201296d558d27abc12a57781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a821a9f1d348e7089ef2d7806dee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53908b4125df2b3b662fe82617f67f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b3646566158c79861e2316e9c160784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af31531d5d8fe64a4d10079e5073be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99d07dfcb549aee7b0597e96d22be5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a529f86d6883f9e099adb062820b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c29ad36e363fbf923c033e07abffc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4cb929871e375454133bc15df8c0f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0812a2acc7e2ca7dac2a54f92a1d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952eebfa754e339e760786ba4cc087f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c3c5471f226253b995a47788656e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc051929b49b9a34d4efb47b77238f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092d536703f8b26ddfa408670d0bc6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce83f4f7e04c31c1e7a3cd84afc173b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7d2f6de79451127441de049df326796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cfbcf42b0d2fbaec958fede76a546797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7eef5947c3d17fafa7c5d0ef6feb7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca9420e6052d8b2c1417b8c159352799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9bf3a1624866930db8ae6f7dd6d1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913bb6d6ada2df9613645b9d714ddae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a7ea8f6b4d28decee831b9ca92905802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a961a677245ef2dda03825aa4b96803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1e3abafb2de413dcfbeacdd9a7291804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286170653554a18993aa3d1bafe96f11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6712b4e1f9e197980b7bb84c1c44d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f18f2b071d434f3f99c2d285dfe30807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e450aee96b9974c66322156f39dc3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faefd2cff3d8ff3e01a2bb8971ed16d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538108621f9911ad0519e26fb728927810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4eb6da8dddeef83f30beb995748f1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9eced5b3b9817e085bf138175455812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01a9baae4afe18723518bfb65357f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579dbbb285dfc7d58ebee697a33a66814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e1393aec62d485296c6fadaa97c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795656879caf1b9041795f9bac9c1c1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec32a498f9170943df73a153c01914817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8bc3da3e84e40c374ffa83e5b6ba0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1369a114fe96bbfdf532e19db7596819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacdebeada661380a1247e0b9fdff60820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e726a2b4dadc25058022f2b720ad6e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f37e7c0d5dc7d2d4c8467e9e8fefba822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73fbc5d392aa2c9c27592d01adfd3c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f88a1d41b6da75a6c1c3230c26445824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835777bdacad09251496191864f7b94a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f76902bcb83f4231cb0962078f563e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc881bb4237ac8af70349488796e34827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a1701a9b0a98122a65d6411da553a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab92ef6de324671023695a5fe69d83829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc850c38eac68a303ff0c4bc6e9fd18830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f0eb50c72ff1fbf10a0edf6320a9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4001ca276c56f10da1655750a70d5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c649264c0246beef358df6313b26833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82f8af830540b1e4c0eee948801a64834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f00481f43dac858730b5fdcac3449835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b49f831d13c17a716489cd250e18f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462310366e7baa0738f7bba6fe97e878837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f966a7d3269262cff2349868b932a1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45255e7ed0d6c062280e2ebdf16d2eb4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c3b3bc4a3c29993a05d523b663fc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2a7ef79fd63265fe3532e5ccf63c9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cad4167e9571f9b54a6ce2c3f9785842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6043daeda81cf52de4d9cfe866d1c51843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baa19316526939cda84819f7818816844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8c0cc0057ed037488d0b1a189bb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5f117b622f4e7bad58d336ecb16f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de14cdee65929c2cee99a6eb6d36907847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ef6c597f9655b3a9ac76d3af00fda848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498029f5033b5ff7dfbd0cbbf742dc7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036ee1a04957b8dc43450d8d24f536850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074dd823149b48e4791e8b4506685a0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766010f248c5e7ff4c1c4606994f8f8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ae30b205ae916f64f7b70015714f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d1fbeeaa936cac08637ac4e283aa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936dba5acd81461feddc3f309ccc397855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e5b759aa5bd3060e5a86a3d103471856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd5f9b5f032742775f8589ed45099857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c2e660517481a5ceb2b9e50dee1d0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf6623fe8c802b86912e093298e15d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c559702b5cc62f19e26cef58220a7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19a1604509311de8aa196e1a9e1c2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fc85cc14ae74601b7e7eba60a55a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e6d76ca33300e2f6aee09c0d2967b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84187090d2a2ea4671ac6d77a21a16a6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247d1386d3251875eed0370d7055c11865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02663d7325f2d75d3895f6fe7629ebe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663107479b22494534a97d84fd12d7e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14153841a90993434a9c2f3990f77a8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6897715ba7f84353d1bd0885881ff869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c5ae3ed7658c499c888ee33585db9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9440fc9489a45b3c497404c59e44c0e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb86b4c39a43b61ec0e8b510c7f92872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc10bc3b4b3631a373a91847b7ebd3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a32c23ad6095aa5de7d7195e55636874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3169811d32919cd7b26f064ba8ee1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d96d9b4673300ef42d50115a94ff41876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5fb6380272c92d7641a7be471456f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736947dde1723fc921efe24ec9e6a766878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7397ea0d903cf01a00e0b2f5395c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024f56f33cfb6b662b1117a3e72ef1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b435e6a9f7d0054b6ed8a5ec4e10881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec50def1582390051c9186d1128e2d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b81a948ccffaccea323248977dd9e6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657560b554660feb16ff2de9ba4875be884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ccb87beca4cb65796641afe58e53885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a14f4b3b1091834b242793f9e964886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5c669eb799baec2430c938a5717ca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3039ec40feb06435f4a013c951866888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e6be461b02d070a5ff642a886a1d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf323cd15bc2667d753892a17c763fc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fcaef8ba529bd7eced6147a4af4a4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecebcd5f1a76529e62242a993d1a65892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cd4ba727206b59c6268ca94aa162893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450dc68caa351fe7a52afce8e3dd184894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25539ae49386060f6c95a3de333bd9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e587530b558cb721a5779e5177f2c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45abeb7e659c7d5cd59d8b85e81d2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61924bc7c13240cd1b27e161e1585d3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52784008eba433cb702517f0f46af56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb8b26865cea5839ceb6178e87061900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4421bf22e21db88ee6876e5f3b90b8d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c402905550432ad080a59095a6e25902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f3d89e4714861e81aae0bdc8b7f7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35614d1eba9561da0cea5f507ae56810904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63f9cc0290889eb76abc5c138b7c3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa90b5a6f1d98855bf33ea93352c1c9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557bf8c2d375b8aebb8a28357416a93907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0d91a09e6d07120cc651c42f6856908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffebb588d8092987165d0032de41bd7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033acab6e1a86cb2dbe5783f960be3f5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634e53abd640f769dc518e61b42b62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c23bd2c19ad9b40e506d5413fc11912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253904302236f851ce1dbdfc201a3bc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd7a85355728d7fce7b8d66219e26914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c61fa4f3e1b949b13c5d218b0aa8c2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc014cb69db1fe9895e9d49ad711e78c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7b77f68b4b3b25f7fe0f0a79f946917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623205539af0626655dd5700dcce10a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e508948ec851a9768094109fc2e9c9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c7ae08e4506246c78e21b23dbf8a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da5a70d688dc812cb7eeb2ec4c10e8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6428a8510c07085577b13a67991e72922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d894cc9875ecb2abf9ae7b29f110923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbc5dc165a631385939e15f21782aa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf651bd71a00774f5a3b3e89a341da5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb81c2dfa5e38e11aad26d9454a791926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2919d0f506193171ddff9ea7ac704927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0cd5ead04d497794044cc9334237a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741908181c25735d2e647954404bb69929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34637ec3b1819623b19514246e7678930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af8588e14ebfd8d44ea7a0808b3faa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2198234784f90f24e6b7a9efda98932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382fc8384b83403e7bf7bd830a3f66e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e86cea709ba96e8dd33b8a13cbd793934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffad0e67919aa8a9e4e5d9ba6efb10935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1b105df9f0c2da7cf01d5bd47def936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de54a0a5420bae59749600451aeaf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e138753c2dcbadc50dfb641b550ab55938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf439484d6b4acdc752c84e164667d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd08caf226bbb7aef4cdcf89730ae940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325fbff374ee48981ab92e6540c5e8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538c7bed97cc17cb07aa363900ee0c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956a63cb31c22b6291336ed1c8c2e1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf13bd96cd28c50689aa23aeca88c8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967deb8b5c0c54660684341be6db5ed3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac2df654af03d430d1af95320d18b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e191e90cd2df3b5e3ff1334e11447f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5edd6417f7cae81dce29fb09e6b3d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5574df568b8020b3773e3a68f48a12949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4c6425b1185bfe479fc427a91607950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad5ed6acc3136362f4d656f6dcd2b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8701fd635414a4bccac613bf22cb1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73178a4335ab1ed0c7c760235f880a06953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eef1f4c55075489244a3b5587300ed954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262724627414f005406dbdd068c5fe5d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe073e76242505bc5b8a91278bb41e5d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db3401019386b56eb9bd5e2cfbc6f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9063a20612e69c1d3bf9e1c3064b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb83198c2124d25cd8a518437d1dc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257260840f4da8046f6fe33966bce243960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a73deb54d65b0b93ee90c219148c7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34376644d66ecaeb3421bea49f0d3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4c26e6947cd4d34d5237d6a9d567963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ca6248208920fcbfae4e5a3f6cf1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ddb2991db0a40dcba3827377eb21965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0a18d87bc2996eaa1b60e70df815966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d104e77172998065599cb4f70e9e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a7390c1b8b6b1cff8d109c518e98f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676ef61440256476580c0ff0f3c6148969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556606949f6d8e8472b75af6bb2de3c3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b51b4a5b469e0b0c49ca1635513b4e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649a813e64d2fce83f8dd22ec56b50d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e374627ffa7dca213241a391863bb8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5d4cf4455961cbad1f20d292a750974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573cdb257e9b136cf7b262df3d40a13975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff083325719136cc9548ff5b4be6d0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31cb9c8091852be3039baa0ad7edb977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>