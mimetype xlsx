--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97414e89f208659a52bbbe90cf9e461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ce8df49d239e3da6aee5700630e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085b08cad94d2c536406730ad3ab803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514cf2df909dee9e2e1763efec06e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983cb8f5d5926f21aedaefd6e2b2c0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70b68eb8ea2a35e36077c46e8337d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a473f397bfb8f78d39faaff85c347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7164472521c07ddc1af499c2ddab78d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00250bafb129dbe0d1928f42a9e6fcf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb7eb11dfb572f453c6d4f214e7cdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af232f239d0f55d42d24ccccc7b66e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556084ef54505c5b4dd0f801c96b7c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f168aa3dd0d059402e78295ec6a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b97322d13c4f7f5907216d1530ef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bacf1b1978bd380640be090731e9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5328765a9763d49da7f5094794a8e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6e20f1dcfe738789302614de9db217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bda71d61245a9ceb7e90e6aa3fee5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d9b116373224f101b74aac13bc53a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b863c22ced6f97adbaa8263d902c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56a0ee09d51c0c3254d64884679d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dfc82c4b03623e979da175f54487522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a7a10600bd3d61627f84cb6276f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6fe8fba8c83a983d1e5ef7a52cc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397405b72ded8a8cf46219954366deae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534cd746e86af508615f09c063e8a0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b1135070274aba0a4d49419c213127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57f9e5aebc5930e91f1b5ea0099d7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828ebbbd07b1ac7c4cc741a4796dd8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b7e628bf4e7587e7d90d199730ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7fd709deedcb040f607245413997331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a5502d9e2e26afe40399add9c7f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e74736ac12a3b03594be250035f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf654c78cf31ee9c15be7b4c7088ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced060924d29efff3d1372369b3a3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1ec5b56709c20f9f5e818d18fd23b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198df17417ed33213221d4be3f8336937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429286d94a9ce3560e2e62711b2c53238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa3b7d07d0412c9a52c3117c5c099c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985cdbff33f1d3ee9868a93c5ac105940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0508ebb2a60e75141e9fbdf820a4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc251faeb028516ffa73532b27a8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44c446ae30b03be04a6bac69acd7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db12a39e23548ca6ebba96206eeac644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320975f20c586df4c836ec20bb08de645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906a5fb88306393bbe95a713dddee546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e8b667b4d5ee1e913ca77b7c0f4e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81862e79ef657652d60d37b34057647248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d8993659d494eb5e01902bb08f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36e6674b2d694cbf2a2738d8acde4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3628c5cc4fc894bb896f5c424f7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d26723ab520cbd512f7026bc339e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e034313c0b4bccde19007e01aea853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ab45ec74980c0960e88c79258259754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07c0421cb2328becea8b769c4ec9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0aa2feb635ec7c0500c2d5586e84b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b05fb6aed823febe229c4cc1a22ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b75977dda408719c9c39dbd6255658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92f96df2b04602e295ff47813567b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bdbbeb35a67d2952e6dd06f4828ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b090319b6f365ef1b81d9909570b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5b2e07ea241534273ce822cbf99a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78155a1edc72fef6ed13094f4bac23263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac75d6ca554ff8723a53376d94e0d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031899cbfa87f8f6c22c46ba46d89dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b8cbf9537edf24df1ec8ad45cd9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac075295c633dfbf76ee4a5a5823cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2bb3025327d695bd2325fdb3675cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b981c277049af2c522338dfc44d87ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef37d499606fee3e1df9b55448f5a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c6f0d8c41f5a2b6bf7341343c43b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef1bbe7fe4e454095632ce0987983472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4b5cd19cb8422306c87d290fd81d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df6327956401d203c050d210ddc97a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f393b32955f6b4ca3cd332d14733f1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963b3a4baaacb75a3cf4b78d7ed659a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c17693079683eafbfa6d00e7a871277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a00f4b6d9cba3c8aeb88db21f32c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dc6b5376df0d9455f41ffef81cd5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc8ada320570d48ad87173c1a91f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e45a25ab6e3795c8032dd7806d3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437400abea8fb10de32aba81d337a8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597803c89260533044a50d35ef2d70883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ac6938468f14b3a0b9b3e371a921b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786dd8d64b36f9a36e4a6d2800a36c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a054068fdab951ced91d10e2de54d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd7da723010712fa65573aecbdfc5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a206c9873587e96b1e03a49c88f5a2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb735e8e0a4b96d2425d10fa5777689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09cadf938a0d7e6bc980b417a3302f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466dd9bc18fe3e5853be6e78c323a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f95d622ef264b08213f8a380f304792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc99a47fc939f77b579dff631352793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc09238d85c96f43a1f3a47d2f43d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d5975e40a22bf02fe04007cbadb8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2afd093f216a097271e2cd6bf33e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ef947e41b2483c9b08e1eb42d49e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deded4bab296ef708c0316be002d1e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b81e35dadc2e12337328f0a7050b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d2d3deebe142584c1aa877df3023100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44a6b589b9a7195b67e96b643988a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615941e38f73b2240527a7490c51e2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f795188f65702afe404cf8d27ce6ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92be6cbdaf5161538c047008ce8cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f843570280e6aaf1b9f0ed4260fc50d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de80d3a758bd15a76345b277d8b0867106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085eae2932334665f767ba4907ab0be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75551108d09f0547721b13bc2a195108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb13082b994cbc7cd730ababcbb2656109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0194bf005ca4223c79d67d4d7b5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8595036d87b3b2e1813eb0b9dfdc4c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1264ec35971827e87e94cc0c1078aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b6a695fe3e40c15f64116805a5869113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd068b2333aa17e05c6aacc1dd58da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a8a34122394854654fa9e33682e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d525024b6fcca425f1fe9b54b71366d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b590cf78cff81bcc5f68f04ae6e2c4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fa39f4bac616aa7631e64034e9ac8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6dc475f879327b6e0532ed2611fc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b98d0b91804b49eee0d312f7929c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20e9c6ae50dab2d0ae066aacbf06b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421267179c38cd5fa3642ae4fe894c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b289bcc190f40404139627e019f86dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07ed88628b6c11f14da712d464ae5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba853a5e87ffa51908ce15c774b1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7502d64664450d5723ec00450a1a852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79507ad03a0e517d71655054c059e69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c496d46a0c1e75d74c0e7bbcbac63a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846047c0665493f8fd611afa04569ab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f455047c00b832941d014e46819f6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee111925c4a43bf8badcb86dee462b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365215c0cf9168e89f561c585de8b5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630385fa93b18d963c1c175ab58b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9515163dfe7d4c744372d495115e71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af27a9796b0bd7d6931c34d96bd18b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aa4421e54f8f1a8ae4e6b69e2b887136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98538abf61998fb30f17a8cf9cb00d97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f554cb75a09a71cb3cffc3e62987f39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256980e4165a6638ecab30f69975c16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c171c374041682e2a34871cc4625b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d57edaa7a98c0a3e63802a9f61d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a90b41f15c9e563a942af4a572f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feba8e530fe5750dd78a68f64c8982143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a854758dcb13048751844c403effee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed884144aaad841c31ed5b14638f36e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250204cd209917cee0298be971488a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a5fe4974a78ab28daa520ecbbac05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b66307b13faa4779165a5b9d5f33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90884880d39810d92590702e5654c60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9a9f2239a18e167841f248506776e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05dae5263b6f81e08498f4dc87d11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3851ff73824afd797cac3681d4493152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67cf67dc5d9dc983de71b9c581a3fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83324e32c03d577fe9eee9f145654271154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac18b6acf2848e0bea7c559221947c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db255b7e66262d9214faff636d9148e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9617af874892a5d393f2faf3655bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8298b2fb1eedca951f126c5242ee8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b32f1c88be8ec65e38ffd219eb26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692ff1c0a56f17ebbd3fbb93f92160160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad2d0716e8dcf63c18f3f9ca21249a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ecb24a7a150e9074e7214fb626e41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e5b558bc3be9a12947b348a838c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0225fa8205c976b3ed4e96d309a4be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea1b5de13200502967015a879d2a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b103c41b5f167bd5515203f37335dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f135107374a6b6ca09388f96182114167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bf9f68f8b42413ea9382a02d99515168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c631a4c2069f20b0980417d9548dcdb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58d8d0d1298b7384f2ebede39b4d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc20d8176ebfe00e6071dba71df4947171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b3dd8f94a1c87f8b5ea562f3a6ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71424e91dd6b50a137737357aba2b7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726443ffec083a073d92b53f05d5865174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c91f7f303e16e1b0586b0cbdf3253175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f4322a6872ba4c416dc2dd8af94f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34472251b1e011b439372dc211d0b44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556233e018528495775b291f24fb7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011938cc0892bb5dd388fc76b22813d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88a161f7a4e57187e746b6f9c3dee9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0995aa7bde3a2339f6aecf52edba8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d01c4d984e887c88df923836c582182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9cf7f97d1aacee6d27e0e893f1e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983423ba23e47ad95815f543ad9ac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e88169f5d3a2de9020dad2a96c35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84350d3f81063945ea5bf7703bd1f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656e3a70f5143d0f9be3a1c04e421a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aff05e6bf516766f752b7e2169a08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fa8ad04e1f951858f6d92936dd93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106acec1bd5ec9a617b2895802b3cec2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed07adf7978587e77c89d91126e8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64d57968fe03675d8c8cf7a211589f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c5210ba00e29715ec4e9375b779a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c24708339fcc01b30a20af5a5772194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff28c7514466a76c17a6d7d2771ac45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa064c23ebc977860317f3d61a5642d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233278fca66460b0685bfe0fa5babbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7ef61ca465f18a8adedf958f88068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07060abd2b9df04c4997bcb9f0dcc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4cec2e8a7c923d7f4966230077829200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24f081783775a0f935ead9f361edad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029826e7542857b694218b6847d3913202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5d9182717532d4d81f3186a6b7639203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41ef7fe6e8068343dfef8fcd17028f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e44684dda4e9b8cba84aa768d8da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fd5e31d37eeb8ec81c725f421e9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe07ff573ab431f791adf259a1bcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521aa1e2311fdf8a3aea7711d53361a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec69c9361006017052c31ddb207006209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb4b1c74c3757a8577dbbc93d7bf16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515c2d17226a3528344d543cc7cba7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdaf2aec9539e18a5cc8238a7e1b9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b6a5654a66ae23914515951175619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa476d877c0a3dd26da20cbf5c2a9c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055d1dc7bc342a2a7954a74eb8bde37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace3d0df5c4a13eb0c542fd7252611216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1dc5b30807424ee420fda0a678a29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7a1cf661535fb9bb14a1f0ddfbb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf86c468351831d17dbdbe91c9764219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9391479ed9b4f26e3c252b5a1ca323220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11b32f77aa94a0c7e40d5906f7c32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda906c8429e6b8dcb0dc5f57126d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0507f660349080b7b10968312576e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a82140c5971ec2a20445a768bf692b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb20aca352097f23329a9b166e1c0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74dca219e60e289b224804d15e88b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe21d082f5bfe07889b169169bf2ab7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42092da7a31d7c1c7be2ed172dbd12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd13eae5591e12b5e509e06b9847e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d25d56764ff6de6158eedacae227230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134b4f0cb5f2d7324f84afda295d70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc32b7c2f27a377ee03d93d18147f55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad67c0bfa3259146af12a9d2b7b7cd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025e997719b118fc819e4e5be2c61f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88dae4f185a40b5b620e202801ae0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123ac7d677bd7c83c221545f0335344236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd18f049d5d539266c216868400b476237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9361ade2a69768b11a93d5f78650ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c5edea69b23dc3b424a098b50bf69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc787b482c99c99a83517f0fc377538e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca871f11c79a4e003f5fb1f9ad117b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe72ed011c6fe8c797dde01136e3718242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6096ca7e34be262ca4e65666427db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b5a86367253230d4f772dcab95a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66796930a4c24f05df6c6b0e379a6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4db1ad07a60311d7eb2eb8a60ae54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aca3cdc74b866c2c5d940e78f362d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2f4f95af99907309bd488f5a1148248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d26f57eb94c1a2baa9509e518faf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787de2258f7845cb4653c28450ef8ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979872bde1bff7730f14876550f6e4b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce75ce004b60fdca9eae2a6c9b5be1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56135dae77a96dd97f8479ce7aab0db5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830187c536537a381d54feadab46f84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfc1d29e64010e8af186d16b14caa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762792f657ce3fc5cd8c19aaf2b983eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754d84a59b20065692a47e3b2bdd3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a35088b8425db0d005014237be1af3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac33f2da2e189981778b5ecfc98751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fbe721c76bd92856cfe0365adf47f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efd2a3dd87d012c08e68c471e6f86e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda2460230c13453085f1fb6e4fb8ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b5f4c1c00ee7ffdc35c663786e3ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b108a94da36710734cf481ceff5d70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4c4e6d5d803257f7604312e5bcad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa610aded4b5043f42c39e81e7ff62d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44c7ea1f69a3b6eae7a4f1fe792b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4326bcb7714ef486177f147eea04e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaf83c0c80fd507720a482a2c67b0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073376dedeab22043f5705619a611ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4fa05b57d85fc640d249926e9700e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226562f5b32e2299f71d7b2ba69aac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d0a31cb7756be6d765dc36fa475c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c38f3923f5c1ee8f7f61fa4fb9ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009129f81659ad3453c0a38a0058116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2120aa4ff2d8eb390d304dfa46746276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982450cb3bd3b8332dcddd00b24865b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa956bb758919e3105dbd5df78bb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058716a50d03a1bb257e209c2cdd62e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b789903b587db5c4aa422f2d63c2f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aa33ab3b074b298aeb945ceb5a985281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13c9593d26e7a838c165deb52edad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4929049fcde8aaa93fc4ed14af6c1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed4910870458851c7713e33d3f9190284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816875d8b0c21193216905ebf09fb20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c53231022d49c16b3d6e65dec73068286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54f4d2d517cb5811fdd96eb8d674a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac899dfce20088b0ae2c5ed35d1ab3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08c2166e3d050de206fab95717c52e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91f2e6e6e72defece56df43d437be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff334c487a4103cb099b9e99e3ce2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c085ad35252c4989f345c1703e5fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77172b5a08cfe245135f6dc27d2e28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a242c751222804081d85125dad96a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2898b05692bd2a0bb9c4e98b6a2493295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b83e7e9fd0d5e99ba66d315ac74b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f50a933234f9026ef4d5e296fdc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a14495fb81eea87da4efc7dcd7ab0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3c2b1722281859269fb9d1205d42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccba7f5943491b69a010421c5892dde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a5686d9ed344c5173938483b48a86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce029b6a5b7442c6ba1bf34cc5dbf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb7a210097cd0c4483ea5ca89092b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262f81d28a51975e70f5d0793ea4f18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b86c864f1cc4880b5a973bc45211305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d14e4b8a9884cc8dee89eb7ba5bb14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fccea7c24f5e33b6ee24e80e60d30f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b68b0b495cfeb3fc2d4ebf80275c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa50d2c0d2f373ed958c9e6196cde3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca5d166251198103777ba61c2b3bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b202ab6cd1415e58d55d1c0e29092311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd8ed2c18e14bae96245ca184feb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd6537392510f336f9daa2c2255f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572596ba5e1a5e9b35159d240d723fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b20e64a1fdffc0cb34855db4842c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0aad69c1de09c40b0db595282e241316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbd14cea55b8e9d725801fcda99236317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a78b45cfe0b5c9a2b63b99be607f7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97f7cbc80dfe136e7d954306606e57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b47f3367a585dda88bdd9c204d019320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7eac954cfbbd87bcd2fb901fbada8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cb84104e2c64e9e4150f5a05ed8a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3aa5520f19ff62a071c0c98bfba93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f498695eda714bbadf19ab490d61fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8468617349c187b8085fbabeead9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973c710ee892b774b479b69d1383b8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b0a2ad0dc8f942ecf82b174406216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910dcfa91c65756f7a84a350e602343328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f34745edc08c640e8c28b2727dd48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0457a1b0145b3525a16f97681ae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4002f0c4ed1c4f28f16d10bd6a59b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983bc8de7f6c781e7f8a6c179abc72c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05086eb4b51fff5f4df9d3850b735333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad1f7d5149621e327f166401f03d3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e35840155968801b7df7861fcf9874335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2090ad64763d9a4ccb912bb15660336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a722028972c9cc7f62821152504d32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe7675b8b89d427f1b7f59cbf9f9e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b94a592cbed625c4a5c5b1c1d1193f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49610a1f69d24e556ead975a83e78ccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc1b67ee30cf403cb473f07b047506341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad18a66430e8c10cf511212475906342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9e2dc506742aefba16e4f95f462f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739646b9b0b5cde35a3d1109b469465c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7a41433b2de4d6b882be7df65414345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007009fa694abbe1c2c0c1016e897a11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77335b202de89ee7d0fce402090c697e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de59529c485ebd1b22caf82521e201348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9437a9fc34642cf7cc8214717ab4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96657e904ca1e217dd5dccbf92abf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ea047e3202efc020faa05203fe30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd09c1ed14d33d62f9247b190d64e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70f61fe5ea7b423f9f709ae2938c70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da48a8e9cbfa695a2a1370377630ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f70fef44f5ae69ae91e5ded10b67b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646bbbdac9cb9bab2fda062d4a7b8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8982a145b779e46e0bc23301d71297357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82902ebe8b53aaf3fd82e7bc104ee5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f99a086d3c844470aa9d01d0975e62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0f4be060562f26cd096cb894d104d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059571ddb75ec3c9f706a327e7fbfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6de441567ad57be9965e169ee93284362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f44f19e05e53fda7d235fa9b07c74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d61f2cab3c7e8adb3d5262b84b19b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175b92c927bd1bbaf9bbf3bbd6b9c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747059aa9a56c4a4cdb077dc3fe54af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c52ffd18d21d65dff7e9c993cdb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b30d8f04faa561a14d7ec4513bf5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd5acd0b6da5dd53e0796ee52f797369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727224bae12c924992038d452ab8b6fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7f14ebef9d61e8c556e7ce83b5b9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc5dd1e18ca71f32aed2f081113a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b352672903bb1be759116583aaaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ccdbe0fbfab1a8bd33c5ad57155ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc5aa8b730b2efa16a8e161006f424375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62e3f923f3d167de77d596c71a5817376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde821505e44d628f97c912c38345d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d5f4339e32210b9b3fabf43911ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969a91f1740aeb53140a5eeae9aea1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790befc664d8d1dcddf9974e360506d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6341f661b8b580e8bad6e1978df4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f3c62f6229fd7417a351b3f2a52e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469bafc70a9d8088286864325ff3bae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc71707d162211efb372d20fee025b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385cac8b7073366b6a95946b12f178385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0fa18d46925d026a775a1d4b610e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a9f06a48c23d149f451cc9775064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7ff6b25dfe7168ec18f49410fae81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f61c33414ad214c0491e212e3e9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1194bb6b6e656dba7f61638386e77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6070a1fe84b7a1ebc97cf29236579391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885217151d82f8e7f068815b6fd3246392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078167ddc5348fdc0de0d52b0123607393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33354baf1f323beb6ed9fa3a76b593394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db60fa6fa93aaad261b91acd06437395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1186dd238ae7ff4571e5387cc05a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d087cab895f8cd4997ebb8e9f315cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201217c42ff4ee4b52d43f14a19a67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295c7f5c3c5c178cb7a99d321925955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc745f1c288e15e4bbafb8e1ab2db3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4418b2e4637698ae5e02981b21a76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262820fdfe7181b4348507d1dedfcea0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaacf02e933ed1a844d24ca548df961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a78816fd19e3528bb0d9c086b0aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd62ab11e33419813916b725616c7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e51fa09cbba3fdd95acd3af0b7a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7190edbcee648f1ab4bfe76e530d95a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690eaa03cf2d76d67cb32902b697da4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b57de37919c1cf3410a9cfd19af5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb1780ec62889d44a56ef58af2c810410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2e89d45fa41acef8b8df21bc9825a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e456cef0067983f6894e508160c5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38629cf42e24614f4ae55c806f462e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f38ad699433ab09ad0b1bf04ed3f97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab1818e87cd78bbbb909d0b2467f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1286e669f0e45c9afec73f017e208416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd8140b530d7a51481ffe59fcd821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070710ab18cb5be89da338b7e5a92f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36778f4266ef582d9977a3c47574a43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954b3f4b212ee2d83ac75fa26799e66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1449c2254d0d4abf4b4e3bd0cf2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f2681d3600c5e09784d68d45f25b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce818e981cdf2efa86d1a25f63c2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625b96cc316cb2f1113e51a36384181424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f684ad9aa5d34469e2ddd85f34c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d8931150712c82a19bc301241273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed853c194efe20f52c9540bc930e302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205077d0790a503285d2d8b83004f71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9380c2fd8246aac6764d476f74f769429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6b7f825b7a14e9888f4a2c3b13c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab999cbbe57c5391b5869c306a4fe4e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42af9ec5bf652066b3f095cc9449bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c2fe56795eec8cb8d137f7d6b02f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d258cae376334e62a28334ca2e42a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c8230cd390787721303821fdfaef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c16a0e512865af77e0495aac9252436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69971f9ee2a33103cbec120d2079a635437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c826ac50b50e1aefd0b8d3dfa33e65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50655a299aef6dcd4b1372916f88ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a2085824645019fbc43a128bc194440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cde8f6f3fe92a4c2a4eef88e7c3ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af43a2873eaddc6114a36e07c5afba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efa11e0edbf9dc9929a67b51d199ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a72f5910c0ac4c8ce806a0312bd67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34115c9290c279c149e8733716bc2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986dfc23840c959d6f8bc871976df6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210e01df61c7e9b3e73ff13efddda2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a69ad28e3e8047e4302c9f3b91473448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95971670f8f2dcf8e4d5edd4ee5ec4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cba46edb85b899034a818d58468b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978769f3735f7ba89e3222ac93adcf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc089c5fbbea2baa134af94a4e5a15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21d430111f9b3d6006ee702e3efa86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e320ad3fe242f0dd65a5a96ad9e30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db45d5d908eafcea392ac85d03240b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31a1910fa28e7a30df0d0a37427020456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d61e1dda9dd93b45fc061774f4703a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b9f97f5a4bd2bee6e769c713e2953458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4fcf6ea2254010225e1f196947154459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc18c1af8d43d601bdca01d717f2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abddbc465041c0a454cd93061bf6d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e66d66bf0c0dd401bbaf0dd2019dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c226907d4e462d3fb1d36dc59021463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea3ce9676b9057d01f9208caded5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f011a7153486112dadac056e472096465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9050f55fdb0f2a86984d46a7fa76ea2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57189b746ee9119d6c7637773fbf0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846c5ef2833cf0c573057772629a9ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b9c73037e6796314a006ff573305469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64bf0bb9c8d2d4d0513c6ed61344b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315420eaa187cb8b389a372b4871d0d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c7ab1199e8632f4bbbb7208a86b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d8514379d578fdcb4b4930465d8c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ca1686b9397822facbe874a454b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21368a1c59f440dbd3bbcd46e92879ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372b8417d56b5b28bd7c618e47cd191476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e627d4086d17cab902c8d50d487f1a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82cc7cec43b50b0e320b25bb72d51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57e4bf06ebf9a57ede52eb969a5ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81ed690ceaab44cbe2456211e2b37c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d4be363f8dc6339c5c0ae82e318a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b95a78e53f222a843bf2b03805c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e54e0a9d45a590e42fda8731bf576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86837b9c9e8f113ace96cc584e3ed7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6051f17164701fd8c171c98f901e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ada500bc54773dc26dfece6fdb891486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9cdd60d5bef90bd4cd6996ed79c0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c0ea45c5d27d8c91a4afcceeeaceb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f237d4ac874419f3de81e1cc1da02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb77238b43e8d75c20bc7606563859e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e39c44fe3045b8b1563ae2d7751d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23d3c189a9a8930381855941722b94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55b3adeefb604fda19c36a9e97ba3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73e8fabfbed86793ba89959fc284e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1ae8868d2af2a837c9146d4089fb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f3f63a7208109357de8f2f5e7724496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da7d7007f668456951dcff085450a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a5d75739a6261c23af9fb1a11348498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f601ffd39cb39ca64b28564a052b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcf32c74e903df695d9282e58d4e2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880617b9fea0f10ed863f0228867b0b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71adc3d60847620ebbfc018a9dcd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b02ca3ee4b81017226ee846341e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b26c6879c7966272fa58e020ad390504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ddcd95dcaed445a59fcda3bf9ec87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f27c4131ebfdd7a64f155a7a7a988506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac31dbb53228491d3bab57a57fdee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396f13fe5b521e812c48e86c82c6771508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d9afb26d7d85e201b06f65f4530c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bdf01c645ba8c3e9190938b6cf98b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d777901e75281197a6e5f9b1a9c7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f119e8ec58adce09498b8b6e853a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45965838e9173452e9d8dd023a8eaf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525ddb17d425b7d39205c1fb8ca2547514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ee39da35a43e7b5d056dee0e6efd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903fbac612d4712097b476388ebfbb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce88a189ea4db4126e68322d78e9ba0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80939aeb7e679282a7943cd1d09ff815518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c28eb081c67fd944f2771caf814f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448feb73e06b5defb21b9090e249ac6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82276baeb5e03772fcfe566d9abbe5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb0c46e55b37a1af445c4ae04d3428522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda58effad26952b39972d7bcc7390e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8065ce7c371498443cba6695903d385524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e73bf7caf7ed9fc6f60ade584b61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797796caaabf1b8d45b50140b63a6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b7c8af0a7af894d828ce9914c335c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d416b49e7b2d1d0c03fc60db23cb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3fe557e5ac400e2acfb4b833b2be6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4b846ceea9f2ed8a3385b1c823bbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8cf003cfea9584d271e2dbca27d9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2611c96b2ed3e6656ad2ba1415bbc86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ba0bed3cf78f7a89aa413abad8a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088768cf71688874b57029dd8fade50c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18992b6fe12b381f80a624c041ab99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341fd022057b64ad7a86d3cc1d9e0d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9dc4a212f9aae18fe5ed121b3e482537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528aece33b54ea460fa6bfd46d06105538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d15b025708c73ee16749e3a2ae793c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186053fff5ea7d83f41e7aea870b043540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbaaae19794af168ac5760b3e955f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49495475b575d948a5fa29f77f1b6ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a9cf1db84c6423d3a18f19eed0b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a962ceb90fd0bc0e912240a6b5faec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aca00c70ccff82c4a9cc5aae81476545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4c4195d58e1d9687a609e3f0ef73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf935c9ce899e1c8b37ddc118f614752547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a446a2006edd3293d7d63e28c27ff7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09086bb3bab6edc833df21b5e23296549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d5406dfb80522b0672262aa45fb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c457308ffce77d877ce8c66187aa897551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce7f68999076c201416868f8a058b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4281137efe6e4018442057b2a9abaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169961a5f607a2019e2a4b55f15910b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749f7feceb8763fa8f6bb9100c4e9e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb22e348cea3f810c3ce1a610c641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f9e08f1625256b2e3fc9301d955d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358761186a0287fdc860ff0b95a126a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b7f8edcbe6980e305befa73fd5728559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5eb82e32f9ac327b9a313c5b26d0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a021a10101ab1892433e7bdc20293a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465393d0bbea1e33a3960d0db07475c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cb7930f40ef2044fe3bdda1e4ce62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de844d54e83bc91808696d7e934b5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3d8a035576784927940cc2e1423dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76399bb8b310d4c32b261c4ca39fe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdb2c72970db2092ea9a79e30da09c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d6278a6c9875f1c9fb071117b8d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f993e4133da7574781608ec7c8847e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f61d3129f4213424e39b303a5efcc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519a7eb63d532921f58847f730db62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9892143811a564001d906f08aedf2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d46e4368fc91112f042b00f1f6f1c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ede23573f0317a3b40073cc7822f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b34d7165190889ae9172df659d30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c6432f20ce83da56706772704315576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025b156858a84d2e89859eff1dd8a3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb96854e8cb6f66a9043b9090e7ee3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f395aed59e025162db1d51d8b6df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8269febd5773790682dea3f24b67b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da966cdff1a59c23d9b06cfd7682b7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fdbcc5a1a2fd3bf72c5b01a6b614d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882230bab489e0d0ae9c13302be2af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4cdd4d81514a1e7c564ff0a0c22c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406b9102dffe7c7a3ba58cd1c15ab89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6a3781cb35064a939d8d6a4d44fb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36990efad6384aea134695d443087587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad714be8a77dd2c1e1fe760b433b29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c93ccb9125dc30cf1bb37ac75866589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1edaafb5f33c42a640f5a948e23809590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0889ada11996992e396aa255669899591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45a88f7d3298d60a758902f1787b01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3aebd2e18ec2b3f2f8525cbdf953e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534b141111da487e3625732f78942ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacab394ec5636b0b013609b2317f44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4068aadd0a52af7746183f2d21dbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739fe191a884240abd4a056c50b209597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535497c93fbe95fb812b7956eee63ba3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9fa4812a944153c19ce2ee944abb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf10a1a9be614acd737dfd85a4187e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeadd71b3206aed538c04fdd7453104601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777bd8af5392c8b7ca556dc7a56112602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b5bae21767f349e3110673077312603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378fab0cfeb9b6977056a9a694a6ec1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedfcd5a0f25bf5d92cbd5de4b0f6e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a520ca4e9567b8fa90047fe8433ca8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c69926fe99360ebff3b92db4e14e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06356d58e5a7f3a9e3d822c8047aab5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9684bb72850522221c25db5143d656609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0d61dd50daa5e89337356339e087b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c970ad55d9fff9d585b00379495ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5ffbd7698084093086f1e1bfd1126612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3773d319e2ba8f6c7f90c5d7b8e81be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810549d81f81cfa8d4fd72703ee6c8db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5fbeace0311dfc9267a74e34cd973615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7912af8852fa99458e697b2e706b6f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc91d4d587ee69da138351b3470e8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5135fe74ea908269c5f00bf13bf85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd8be3d44e33bb5fd5d8b89be67565619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce6efb360996f2e0f95bbf1814158620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba47340f06acab3db4b9ec5c28454621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6048f8580c3231cba1f601f3c3b1ea0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbe0c06de242e0af78fb71f2424e19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006f6123a38a14ee91413738e6fdc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7549ea574eab66479748980ebc83b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aa1100aea289bcd77c63cab97cadc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57beaac522e1964cc32e502cf6ce85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623df460597803aa298c854ce8475737628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e232599efa915e5b319cbc714647301629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77607ea08e76dabf37cb017b66e6c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba517f5cd97109154ba701a45af749631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab69678089ad74395425db06f323e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc912e479576b2c61e40e22303b0751e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350d6be8aaf773fee5fab0ee21a387634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269043b4b63b37d86b8eaffe01d128a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f712885b91bfb46b5f281e95c097a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc5c5f3a49d5e013f03447e194f233637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d687e2131789ba0171ef87a1b7a6f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6780fe5f17379d331877c88c5439f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14c700a2fc9791a259c010bbacbc36640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930450d0ef61a09e15c0754bad678377641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd1b7aad58bb2bf760672a76f0f6d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f0c9c004d3342a6edd0a5a9933c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd701540a1910d9d75adc2046b8db0ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863e46ebc035aea0caafb287ffae1bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea34406526d87d7bfee0091001b38e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e517a2db3efeccbbd09b85ba4c18453647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978af2ccd9dd76c610338cfdbbcf0b2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a497a2a25cee9bea635d4c7947375c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fe2d0a5dcf8d1f339008c5d65f9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f51fee22071478ccb59b999f700a37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3efd52330d7b83d752d0b9b1ea6a7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6689badadc3adda7edbebe0b9a6b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f869dd9d9a08a7fc12c936e31254084654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaebd7d2791bbf9c5f1f9f46c25843d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b300755d7ede1d0c32567b5198c367656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994528ab66232213e05d867a9df43d02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb291802451a55c0ed8844983d78ca3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b1d9c38764cb549a8a267b3e3618659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e68767272141e53e770e29ea7218660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af975ff7acfcede848ecc644438ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd121c5ce2e97777fef7226011a3b303662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a16721cddaadffd410d7993bacec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323bd9f35a11395f85d56c25edf46fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b9028416dcd306ac0e975b0224e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf0ef23703c67e438302ef5322fb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932643b35dbb60417685057230a1bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e4bfdcc4d0c1f1220561287bc34a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda23039a991ea6092b60c62c8aea86f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9b5686db52311ccf433081eab659670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1ed04826dd917f2c7806d9de01609671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3b924ef8cef0901f70dccb44257e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b4b9dfdbcb158824c16c6d2f03238673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6f2e492faa9fef7e3fe23f612229674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ab2d289d147976a866434762e9d7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2fc6dde610cb81da5bcddff4f4802676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a5ff380635221705398928b32575677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ef5f582ff72837022e2b9af8844b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17fae476dd6a6696e48fdd612cd08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd1bc177dcc2c009dde5ffdce518e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f89de21999c8492bb50e4f99aad5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f501ba4deedd91e2a0c9e696a83e4d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2dea0bf42cf38bab5a848ebf16b40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24302701d04d57417e8954d93f1ea5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7bf459ef920fba78a3713c49805e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10110636e66dce754726f671d4e900686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b22fe9fa1a9ea3d0a516ed0ba4336687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805dd5bebecd383f7cfd8e65ec9fc4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272968ce98145c2f6f390ca57b05506a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b48aa1e809dac8697ad88ea0ec7d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8cf374a8b473e3d4e9a60630ed72b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec81d622b2a4e72447bd94a9079ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830dd337ab9832e72648d93e9e57f69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f08f20f1be4b03f3f177739c25db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b72e21c9d3e51ad8f0b23cef68767a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6b302f2e408abdaa95471d4d49438696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930ac48220d9e9c8a14e73f4108a71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37ea52d8e2f98c5bdeb0ecd74926ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393b63e88f6e2c8c223b8c428b8a0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc8f53ea4b88544fb50439241d344700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af491ef68693ff96fba4e5e82407b88f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2001a2a25903c76b7bdadde9b7b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca16e8839ed2d8beb4ba83901440f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8dbd9b68e950547529f7278ff3c24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a988e5e7e4757e4c905c097c3220705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083442bc11f76fa546a7f90d0a95fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51bcaf4dab07f4c3d2bb991ddb8a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497094c08c8fbff4a7f50b8d9a6b8908708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8cb8011bc85e9e2032e6a92216b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ebcc1331621f1100a2e1d71c3307b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f99a6e6a48c21028f5a890b2be1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617479951b57935a580158ee5797c6c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8976c40c06bbd8b26a301171f2f1f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cde0158bf6303e7ee844734b9759aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d92306f0dad1345b1b4ca06078880715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d03e879a1b31add70301785356b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0024cec7987efb6c23a0609956bdb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265e90514adab7ac69a895ea8d5bd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da90e79998ee44dd43b5f4f3c9191719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a483c34f64cd331a2aee7986de5d74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edac79d0c7bf2f520eed11cc78ec6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec678c27509f52916d848bdee8f0cf6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1052386bc14cf606ab27c5e9c2cef9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939f875ce824c3e6250f7828ee0d1ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e911f40f0ed626eceb617d82f4a61a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bc10250c1a58a3e6c47ceb0913f77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8934d2c6f2403808fdfb147523438d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc48e39010215f4d9049e726ce912728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44af13752b619525b2d8c35ede8bfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2c8111225682ec635bb3f70c010a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2dad206e537e5a25e0b51672bac3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866685e8281f2105dd5d3c497cd485c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88749377c4d111b864cb594b37469e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2b05975da9244457a7903b51095ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918295149e284b0f2dd7c9f253b7d044735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b6fae5c37899ce515a374c90ab93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c588e0261a7ca58b38d550f139f7db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1125ea2cdaabb52ba4ac7e3997b123738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293f6e6d1ca0da3021f2627054507a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060afa8299bf2fcc0908d3f0597c2b70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b8e5fb3ea691c12bf573cc5cfb605741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cef982b6ab0fdd5550f0d50c9b9c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c47d3744b9f2aaf25a08073bb687743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f24b42aad551f123b36a21fa65398744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa39fa5055d9697bcfcc9d53f6fcf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9554cf0294ac795ed51abb181f5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810cc36414a428a75e1d79ac5c2b930747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c710b1cb683b2ac9c1605d197702ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f996c52e0941b338a5ecd5d4342197749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9316b536be107019e59c034e311b39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02df791be773ff9061a628e8670060751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e7be61f9589461979d8c1834791aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63554961043779635e5aa0e53d69883a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c82f32f771413f99b2e71d5b438e82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd7714e1873f6b99ba6122e6aafa6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df1aed95dd64a5fbed1d9c2b0e992e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d561e0fa74626ab27b5c30eedb69ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1334d8b199b50ed37e5ff1c23f0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969311ab5efa7131014d206598ae83759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5be256d651064e6c46a23f0da7440b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f22574f1728f1f0c385a3fefe036761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7566c5ca8433478795bc984810927762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85aa008832b0bb751fc84a3f1c9b38763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1bfd367186fbed844b1c8a994604b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19efea6f60ff6bcb909d0e04d9281765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb459ea6201a540d423c9824e6ce4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce99b906612692cbc456317110816767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa811ffae2dedfd3ce3f83dd362a9c2a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4fbee1c54048ed40ca2aa2af965e6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d31e8cf7c605bf4d0271fdc8473ea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412dcb5f079cbf806910e93a55882c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598f817f41e1fb638d4c7aa743bb335772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99d80f5142013f36a46a25e159cdd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c5f92d9c59d93d4f1dbcf6fdd541774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dcf68793144f18c1cfbec73632c02775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef6fbd1d080f14f78c64e8b084d1b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9203511d1876836a56579abdb729777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f0f18762b6e9d96eb6ce809c0d2ba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3e41b871fb7ddea6f432c846a50b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e6fdda5bd570b9e005239e7ac2870780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920fbd2b85a42b13f42d0fbb86271a4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7733c6abc1501fb4c667a1c4ccd31782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67ab90c2ff590e19cfd5f50a2f79bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b3fb5eec1a50eff9495346f2b2e0d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a11abe467286ffeaf4dedb5dcc8e7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78503b45e9a072e0d37796f13ebea282786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6885c18c109e98b83e42f69e24d13787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb71f491927f9fac0fe6b47c017a16788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb47d3da33afed51c1571ae5735520789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5348ad49a565ad4f094e306345f0f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba367665624ab6ec5197209d0058b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1660d7c53550e371a26b659052e9b7a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1bdd510dcc5e862a9c7aa2be0a237793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17af67b228fe3e7f7ec2ea4fec71cd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb112f93733710bddd257e6c7ae275c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee51d95330fdbb88f42c4b6a050cd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ab92e72879434a5e43d2b8929ddcd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733490e8f03ceaa4554bbf32ee0a9f27798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c7e93dfc5d15ab8279d34cf242e8a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b7626c7c7792b6f9f97a4833b6956800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e9ebc9067e0f71bbf7f54c05df3f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89317c4ade0917f1e0e3061f72bb1279802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71832c1f616ea8626dcf9d913008e340803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d90bcbc66087a414313655a3d091804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff97cfda161fbaed31c16f0599063805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110f6c5c5855699614d2dabd714a6f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8b370c93445a431ec523f0ab790fb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41dab451d526c9034ffe8abd8a8d57808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d447981a6af1068cd62261f346b324809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2de60fc85db65e1e4f6a346a37e0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8075233ffc67589c57ca56ed54243811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a229876c3ae1d7cb3c9b40ea9c479b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228cc342cfff12af0cb38e1f0787aa2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8fbd563ea889d1e05f347ae3e4652814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9cfc6a7756d7c525d4769363a9b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe47ce6ffda581f024827e1551f6b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2ae0f4ad2236cd9a288fcd68e6fb8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f9121fdc2f61b03f91ba97ecfecd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad21c848f24a73b0a768914587aa5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96e42acec96c783d1e485df5732b59820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ffc3bacd4da661d08818ece486f88821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77385850e84ac63a72756c5424981915822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc535d9f2e75a912cffee9250c1efa75823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fc03eaf584496a7db77ede39eb9ed824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d6a84ac349625eae66afedb754e6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768bc74f804363f4ef2bbb8192d9d25826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dbf57719e55c9076cd2ff9e49b6c9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770d06f3892c63e390d0ab4639259fa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cac0162c20335c8b07f9edaeb489d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b09a704740463bc0a4fd4b56f45dc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e2be1e44d1f2963e15e80b62b3dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0fa93941b8c4603145d6369621ef832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69e814ab427849d8d0a2508a5c49d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f3cfa89542e6185db520d199ff0fc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a95b09d4cbaaba18345acc1fcfc71835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9583c3c7b60337d952b79db048d0e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3cb5addde9f10d72e87b435b751c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec741364461fc21f8e94ad199c4228f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e78714c7ceeea20c0bbb729ca0f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8b3186ee94b7072537229190b6344840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bca5889f51ca9dc09894f9f9b1d491841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411dda50d0f1885bfa09bfe888174d0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222ad532ad9efaa2dba5499cc271652843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11a1320fbff3353374c5c2ba7f4c20844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bca84c9159bb07a6f073574d395bea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d65cb78d9f7a349c91157b71697ec3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212b1bbecff0a4579a3b38817bf3e2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d25c8b7c33b6a3209ff8ed16a1fca848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0410c4319925efbfdb0c9ee96efa391849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d434a23aa1efd4bb0efeabcf2326850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513008e3e1a39159aef8443b715905a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef68c3d8075135cae03ae7b4791cc3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0e4c54bbcf013304ddfa5bd8c4bb3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed4a8df460083a8e63038df5558237854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971907f7799196e3ccd9c8e4e5c74b0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f69d778ef9d4aab2a35a2b8a6d1d32856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37cd564f54188ed16146dab28d5d8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9653c649f9c0a06636a02f5109754858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dbe71ec29694c9b3790cf190780ad859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914e4bf14638d6daa37c8d74be7443860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73092821350414a127b787dfafa3777861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89f31e23408a69231c4eba4ba6e92862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc429bf5bd83dbf24eeff672aeae10863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9283b1febb33b28781c732a8225c60864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22fd7c9e00a9b5dc5916872218fec865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f8cff68b588a337ca43270410c8f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496c0a924ae92a0d418eb37ae8da8a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a7036089982e97c00b4debfbfb98a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774664504d6f6dd4c442be5b468024d7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b7012c5a86dfeea2738de12403e58870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb18fe726b4cdbf20f04e82ba87219871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aaa802c220b76056463d44b971fbd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad4dba753bde78afec7b3ef15fd0f6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72ed3ff64dbedb828a8ddc3cd2695874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2df4411c29fd3d2fa0473cfa9ae476875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbead31b8f6f4185f989c8e83cf4ec876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbc3274fcd236a1b41c23d8a0a17a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3922bb388b82db5586a5068885ac878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32313850a3c0dd5f857c51af25dc2939879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c9674864aade18d2be15eb0dc96c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7ee6fdf69930239ab1a42d1a76ee881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ddaaec5ffe02169d663b6acab82be882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479273ba9e921ed68bd3d82b55bec728883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074a3ea468ef612b544dabbdb2fb542884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798a968f087f7ed824b89c572bcf46885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ecdb0d07ac747a0af259bd48a0047886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ff71327e9d488abb517a3600b5412887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57c111b20b2b96ad4b811e9953ced9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79338363698ba07855563468f4ba2a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1f0f0977da2592e4d4b94c8ce6fe890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026637ce87ea83afa1cdb82d81ba279c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f938465c0685e147f009735307d546892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf667dc3a36eb2ff6a784b0d5ccdc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e46fd9f8f27d10db85dcaaaae6f6d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386907f266b23fe0327d922ecd8f123895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9def29af365c54108a7602924f05a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9f7f43297076dec0872d7c853291897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3d412c331ff7fd8578768061069dc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d46a3fc329fc7e6de11f2b2d304817899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a91ac09827b6b0e2bd47b0564ed95900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ae7bf0fe176bbcdf1fa6c60dcc44901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df6e9f6437a1e2c91ac1d3eff7b54902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382084153ffb79495443a2979a761c4c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2dc168c0a45782536a813ec0a8327904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de720d6d9abc6f3ec2d5a2bf0c2fc0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3622a87a9e20e5f22ed8e4681fac906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a60ed0352f8c4d3db6d72fd09427c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ea187a59d3776e10b4e478acb98a0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e55fe237d78e4939be416f8c481ab909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630b952e61158654fd6686253ff3fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5679a6c58c57072c1e2840a557ac26911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f922352c693379fadb1b45af181d9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499fd93943b2c0c829a0c7eec293069913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebd10f6b308425ac21f8954c3c56d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534674b9414c0c437d790040445aa27e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87174147e2f92ce5ee4b13adc6b5eb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782994c1a5f371f1f1ba5ca9fdacf5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4225b0bea4a7335ff9ba095899f0a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732e63ec423305d467d66a08cd7cefb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248af2946e643f1212149acbcac8187f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ddb003338024247350ab9bd275c1a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415be3b35019f0d84d8a5b709578a940922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9cb4b7df46f77f593c379e8637d76923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa757513d79c53c9a9d9954da90fb4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159e2aa3d8bd33e3fb0ab6bd2f7ba9c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff5ed71e1e703af2bfc03f023670b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572efd8ed3cb85e2811b8b9af473e0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdc016204674a830d0318d45e1089f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769233b22467c9a4276a9331768a7b7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c22ef354086e6073ebd988a923462930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220c1a722e8d40611f336a8707a3a9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d241ced978f61b2f68bed2eaafe7de932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053c2fb4ea9ee4f657705f69ad55c4f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e8f4423dd5c254d45db582017c9e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4f595d3dbcf93a45af73338afe442935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4832f3dab91ed103785c64a0c2c3a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69d8ed8fe214454ff5e0306b55ea5f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1271c83a5952573f9c81cd687dd7a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863985e1d1d35320bb6887dda409494939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd25b83b373379ba6b0307c7123cbe3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d18b16215012290815b1c2f92bcd5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86ca08c3d35c3b7253e4f1b6d2e239942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef6ef68a879785987d2ebfda4f98e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70628f1268716e2d7d870aa5a336129a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ecb3ad8a4e47a3f327b6e05dabf64945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf486cd251c2c2c1f2d749bece496c3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b20d56f29ccbc8cc8f8240a0b027947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b083bfb1b677c40aa62caea2100388948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c779565df96b69b2ed1879f82681bfa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f5b129218347830b0ebb16fcb435950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139015de567dcc6fba892864f03c0c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8719c87cf2ead8d6b7695e6cdebcd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266382ad9d017a6ef70f5c60ed8fa35953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9888b912ab56eaab43b1fec11e1646954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e098942474a43e52070605df1e58955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13190ea03019288bb4b7a971b5e2b4a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc02ef6b2fb79e736989eb240e80ea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56823a629a92cedcfad6dcc2bbb77e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3efdc9c9f8dfcde9d66983919fb46b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b4916478bf3102cc82b5641a7ae4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf1653df3889add765b7cb1c2ef142961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d789e7989e0190507c7cf09017e7e9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e64e2bc85e9986929d681e9bf53d64963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba904ccb5b801a0813838b3717247fe6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0abb88327ac49fb685dcbe7026ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574b6334fc29d0425bb5c2601a3e68966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9066afaf439d024a05f5a5c3db2fe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f069869170a3a327ede095b143ef815968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffa9e9f7632078d9270d6f16141788969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0c70f8ca81edd157328792032ff16970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce246d3c8c061d7d7e1f21585935561971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fabb8b5d5eb645a3094dceb2711217972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7bb639ec2d631b4496f74f4d5de5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0a375300ec9a047342dcf1bd5c6e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697584289c72022363c2535edab8b54975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bca42f3270a7c2597c490cda11c110976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fd3d1626a03372a68bf3dc74611dc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153172629ef1039fa72199f8b7566d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba61338ba3dda275d084d23f64dff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094703bffbe6e9ba354f6c95c95181583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422a23006d375adfa1becafbcfa2054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb30eae4279092d1fc1bd89450b99a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c3afe39d76ea846e1e06b114b04c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26559342fa55e62bbb7c2f14f2589dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b8e624716b9372aa3eb9f9a057ced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276372ed5a9511f8fe267fdcce552f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9595cce51f3fc76a7b4b91e149ca5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462a45159879cd8be9520c2aeee1b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f5d0b698df5b891cf2f050f5c06212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ae2906c62bac219fc9b26436c63813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8577e7e29a9e1652acd4295c663014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f3c555d284efb575db5f35f56c5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642249ee0de8ae846b1a91b3903157716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcedfb9771862fa50eb7fc7d45ef8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4433b9aa16fea0edd8c4eb0913a57318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f54f3f4d860b04509feed7414da1cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87fdb2d4dc2238e57d44d39b8fd4c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e143a47ab3d739c8216b6483d452621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72454c97f83b40df2dc83b01d6e8fc3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e8426935d502240b02431fa0a85bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d5ed70aa3c175ed694c854be271724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0ce56d1432d09289f1653b30029825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d47b7069ddac2486251b18e9e77c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81da3bb700a1a05863c51ad314a97f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bc112fb8455f5e954ca6fc5eeccde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741b5230f8d7e68d91bc1a47a46f0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8bd8bec36b971c72e93191197113530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0a3b321c354471852be4e94c8605831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3288bf4c135e021eed739c8889d6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721238201248aeabb11675b4694216033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae9d4d80bef17b649c0ef6a664ccf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e8a0dce39e5673ce02f0daa362ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32974e2c6c2345d7516d4e9f84dc5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650a76356f30fa4ad128830d643055a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a02c635c41d72c4511eff4c41eb5ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce69adfb0c91a5204be214e03b30b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d0330efe3c6f16f556080eba4b27040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a7534ae4f70c80fce4a0fb81c25a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee697d07c9718caccb2144d0a80d6c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b0cf0b2d3ad0cbd4113833fdcdeda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb45351ae6a12841e419a401c0704f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eed23e54de8e4300ce8c73ad17be645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd390d0446843d137f3bc10417ecac1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d9c03649bf44bcdeb045b5c57514247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8a75e9856235a5a088b24a1ed74b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817be1a8c32299dc0d6f75f34fb612b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57907b1247248d9bc1732dd3e7986d4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054800375b6a89178fd2bb18d867423051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72511138a608d7fcd03f9a08354bab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0ff454c4788e7c8d7c9f9d5108fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494cfb9cca72259dd57197bb65f3ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c205c3b8bbf8667e723581691ab14155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bef39cc018193efb351bc07328f6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0a128a246819f1da02068d2cb9b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9f618ee87bf3da55b37c75d561b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb85d5e891541e5be15665fac96547059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f681bd1fa91f17877b03dbb3e3097260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560883f55ebb887e718f6f9295913061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da3bcdd031a520c41104ea49c6f8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb190316883975656f1f49430f5fa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e8e748378ac75d84fc1e2405c1cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74b8b0c2bbef2081d7f25eb1ed5eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818182d3d171420e10b8ccf10ab92a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1d38a721bfae98573f4efab39e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9fc4b3376a0ff4d5800e37e7a40e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba09b5cc6e007585c3aa6b7214f9ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f9fe2757942f02016dde161d06ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414515819a016d812f6342e1a6c934e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf29998bd85bfee4c387f27889d9c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24604ce1fa10fa1ada81e580c940827f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7d4f202cc7ee2e270b8e30d1cba5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc688b5d3233191a0dabacb80a81022c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e9cf8aa1dfa48e450ebc7c850b10276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68f8a519ab4cd4768a9060f72614d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ef9791242eec07d3aab16d2e2b35a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f457cf21ded8939b3cbf14a2ae26c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08126bae53eb7c4888a30eaafb8f62d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad0e565a944cc196898479b5f13d3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e8d7c0808517b2a90644288b9cddf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca68bf7f3eaf4600d97765f12a4bca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc7c939231e4d32ff7f9ff5f4dac8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036f8ed81943d1151fef740e1a5ebf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c40d413803de4e3ec405dfc4483d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914c98af86fd1bd2fc6aba98a333b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194214532a326dc47491f0378ee832688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0cb0a9c3162010f9dda98f2e5c1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04efb9513fe40554af5f5c18d7434490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06e153dc2a69f49396b367d84b9c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2936e5bfded117ff54e4a4fee71cb9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86104161e71450cc5abba8670473c12593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33b0e22968dbe7640077fe513d909694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274b741044f38e6189a92e7d55292e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ac0f71429eefd9eab5ba4cd663e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5924dd27608e3e39812471019533d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea4017ce215b2e1306da819bbd3f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd831f48f4c33531150cbedc63fd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634eb7016168fd6096d13b11d4db20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9dfa03178c26f607ea7bb604176c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165341e500294f44c49eca3d5c4f289b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866494c9aae8dff02afdbe1cb6e9b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a661c23fd3b875bf90cc82c899ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544852062452c1a8ded2dbc5034575c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be166a167f943c304ac171cc37f06472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd9ed8b4ab7abc7ac1deeba8f0e90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898789d7356aeb7b55ff8a38407c962108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb810847068a157e31c27d1668bce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788c13f78b667275e449527e90d115110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a288031269f46013611bc628ce625f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d37b2d5c87fbef208cbdae663b25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb062954101c57c4abfa767efd6eb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e757aabc45a61b109a6fa40566df2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af61a5b80fe085b1cab255c5d398678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d46b1f09b93d1aa6bac1691f213e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e89e7e940a466951f422b213d6cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d5357009209b91c5d3f730b63851d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac984175479018154ad4aa50eead0b24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8516cdc157142efd917413964bbc1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299831a3b694870c7f96454d30c6777e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6dc7ca4003b17944b176e0dca36f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf475aea53bd0aa08ee2a5620bc3a28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df3fb483d711843aa2224984e0304124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbe7c190421c6cd117d6467c9fcc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f545a2b2c646f595c6a7bb292d87a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f552ec300eddfd75ad43d98bf24c06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a23e2a0fe3de9ea3dfefeb9eadb39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2edf4f68f6e42dfbff58192708e27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4282ad339ecae57dcacfa7eeeba7cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d807af9486b8bfa0cc1d26554895b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f3c0796f3050fa191d5409383650132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e95b6671e7115678d61cd30d8a10f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899717302bd20850842614eb06eb1b30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dcffb2c643448cf0d5efec912eb41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44e6737efba23846a2ab7e89519f85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348311ec072a62f06a8bac9ed13ac90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb031e283a7d18f4b5c680c2a49e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7722525986ac407ff5dfd6a84bcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed85ca674e73427df967529a01c1b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c9bc15365c61ff53c8e0f31021b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bb981ca5a5bbb3176da177fea88d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303887dac531a1b5176c898a0d1e2c73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f29dceea3d5497a03b86227779b9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ab5f46c1381eac38e3af75f4727d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c1636f9194fb5bd1a1a889afde0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ab23a2f0a553735f5334d04c5309b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237bcebdebea09c5df3d0dcd2de0f69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7083aee122aab1930af669ece1575149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce4d3dd4e568c74e66ba823dac55b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c4a864b3ae83735074535b2823d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e900a88dffb0f037ec2bac06fc12b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e57deabee222590d3fbdc0a5755e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0a720b160efec32e99ffe1fe9541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb130e89dcbab19566d40c1367e44a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427613be7f53c50558d15c476dd743a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43151301cf19c09015fc29f9dca54b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce603debec0c4abf8c78fdde3d826b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d1e2604c0bd1dac6f50db4d09c4c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75813df5508f8eb4e971dfe8ac44b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d91cd362285a3d2089b8b3557a86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d351f186d1db72364c019d50074c4db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f977f07c2d9f2188e71bef7667bd4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3456be3e57cff2dad606b456f8b7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3481adea528b4499f8b6ba818af8d69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc842c1afff0e249368fab25d2e9c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b0274f7df332cb6607e770573e88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8694400e75d6dd6b71f4a94b9d7977168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e6fc2c91a6ac3fef3293476380c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078df124ba5d752f5b7ac0351a9824b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9d17bd35020123edfef29384e9e3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314674f4c69a9cc03f94eac58c0c5252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e4aa7a3d975d2a209ea113f0091f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976e9bb98955a8c72fbf42083257e71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc88327a37073b60c7c72b151153f0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb9419832bd12923eeac92c31a2cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942181944abcac6ddb72a29aaed36f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d09c78829c39213424f1ebce496196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cdeccfbeaf0be6f74bbbd6ac3ffc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a5d36b9d37c96f06011986addc9a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d400062eb217c80bb4762898ef1aa86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec5d4c06a868c625de0746b3ea31fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dff3a965c097c97dfb3fc2a28676f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532faac32e259d334b4d4c6710689d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4559e9d09466b29b01eb763beb0dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04f415c78afbadae33003c13309e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e036c3c5033020c08ba04cf91adac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758862cc06a3988f0572e9031b90fb0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444bd1c47201c5f2cf83d23ae2347b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e97a5c34c066bfef3e8ced72164fdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3392ff5d528fa7a66289c01ba39c81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8cb1f10e8895786ded91b86b16bc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824552ca701a1ad76ccd86393ee7b4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697820fa071b88ac386ed327b35371be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a00a9c6b8ec11afc6235a52e3fd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3c5cf7aa04b55cfa94b9ff8c68be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23970b347a1fe82c5e2af5ebde783c57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aeec3149c47e9d8cac7aa645dcf85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7198c3d59d77c97f65c3b7a74b8701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5407eca31f7014d65f185f2940574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa50501d75a2cab645876cd1c66472201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301cca44581f35c79a0fd722c58ce6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cced4788c9a9e463c2ddf3d337caead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d6cd0e78b08b782fb91b32a35f970204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494d7a555a144d8bac0e1335eb5697205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefec9aeae41945690008fe71551f16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69cd1691bebbef941bae21e9e258e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c0634439e1685ef2947c6b55316b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f183f0d5dc0d101077b19bc245db43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea748b207f8a00a51044d7b21145ccc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd1e97b6dd3358163ba003d62a66f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ea72eb3b82bef3569a3a3be6c7c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab282cf9285a2e85e5301b33e3ce9fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77961593388d4f1d4df76f3debe43f24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0657f6b3de24c680d9e35784a3895215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb255e2314a9fd0af4b6c4bab6fbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9eed20e7b0dbccf9f5a9851d4823c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59cf23c66a0ca6eb517bd0808580b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4062531fbc7a850edc5b294d1f3b49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab49e867b34cb1f2daf821f1b048dd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a410ca09517b75e39502b7be42e5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c5fa4444efec0dc97990859bcdb21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15edfcb20ffcbf07095389287d3d686223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4eb35b5513a5a9af135787a70848b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16b438f74ce8e03efcc8194d9fc5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcca3fe9ae9fa93872cc740f27dfe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d43f78df190d3e9a9afdd7f6da4667227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957396e31f814ef5d6de94fd3d20fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c7259c8a19fa114a7a3a2a5e140d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb3cd05a566679464eb620e68374c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806181e6ce98f50388c03f8b391c880231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267c22d647814100510237b5709441232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622aa703dfcd7122fd0858178e6af58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc3344acf4d32d3d32cf5d564ff0ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a103668e00e0d4c5d5882f2197762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d997458661d3fe65047872195c6ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4cd0657a4a41a6689c925ec395fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fa43b3cf580513f33f9976385d24e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa8107cf32aa1e38f9ca81c48cf4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa88d8f9bd11a008f926ea197f725a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b95ec693dffe5647b597aaf03bf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93b1541ad01763a347205d99ece453242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625c7384a929960d227d86a766e644243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ca30cc92dce1fa63c8e96c2b71cb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b4df1c79c88c1ce14bb432073db2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c94bcb19d521653ed474ab098ac9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f91cc714b036a6f2fc415820494b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e19a7e0b541ab6191d1e0e85701c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac0da1ee6feb59e3af9ab3876d8695249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac189842cea77a77d2647f477727832b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5b42f103d32b1671ebeabb8d8bcf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d61709b3086035cab735a5906e6cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae59b9422ecba28e5e1e59990c96d33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f66b1fbd05d484002fcfbeeca2e259254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eeb0269e0b490e330291ab395ede9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf4b23c7266754141681e68882e512256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdbac16e70e34bb55e23eac6aa9f9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ca437785939e334adb01823a3a63c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289361d5cd996c9647193c299a332e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de249f85a99ae984139b5f07c8f58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97faf8a9921dc9ae89ed4fd98aa2523261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884236af9811061cdaacd80f0f27947262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381098f8c97e5f79199aa2b601dc65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bebd0ac2175786472a05d731c04f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121540b0f1471eadab333e7e9b0164fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04a5bb985cdf2776fa523ba3c6e3a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c758893558ba97c40ab0d7867cf804a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76e024a02ccd82147159b25d2df4fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd9e52ed5ecd4c1f0d65eecaa81200269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83509ebab4853230e38be7eb3fd3a964270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af81f177fd338b19f9a5fd22c21ade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e88f77bf65c30b68556bb05e5b92b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd44f6df6c184d9e49f5982ba0f3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87388d7d1833ef4224225e4cbc748e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd45914fc681d75e070f9ce56a01ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0850b2c2636aa84ff8b5c3cddadbe7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a478c6db19d035bbb5f2841369c74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5792568e2b83fba7c1cc2e619598fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c15f7982ff9c20c0328cbc290514279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0eef4d89724b07846eb71f408b2d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1be0c0baf334ce7c8e187f927d2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2ecd20f366168a552d4fe6831729282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486af63c4e398636a3f477b59064456283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421c6e00ae3e56239c074c131a3ae7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120ed2f001219d9542b9db7e7e66b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da37a6e22d9824a5c870f38e05a42b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783860f2f763d8c5f41f51745d73c497287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaef9de7e6c1dc34d59407d971b403b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe5441b6fdbfe7d2a103664681d76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fef155e8989511bf8db4ddc853773290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab5dcbd92e3557cd39208f4ff50177291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09e47b4a00cd1a4c4d4e9a33742b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b32d3d45f62da6c892000c75887a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1f613a7e21e3ae44ff7f04f2da08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f7284f5a402d0dbdd4d94b8a304b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e804044d8048c0cd5a09304e479f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071e5d3f8a362d0dfc7a3527e97c1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d5e5a0cc096077f025a8fbffb781a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23c0f4a1b7481f5d9c136ea0678221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1705a792501fa449daafe98408d6a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d275ab9b7b30b6eb5e20253b7ee00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e864cff8bc803cdccd6d5582b18b60e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a32261c9c284cb07a45809097f541303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252852f4e57cecc7491f6023e247e79c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4c68e2a11f19637c5e07c64f16edc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3edd374127fec8660269bb2bbb3ff1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe82aa16117b968fb5445bcf66054e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360952cd3bedbb52bfb6dd832ea2115308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47dbc02f1f65e19eacd7e2c52c28e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1890c78c1152b031da9540fcea1e68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b62cd4b79cf9abace6c6a813e654311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034652a27514319be4411b8509b6ee0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb7cbd09d2ca29f3b4d44b546a9dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6729b87d4a1feb0a83b55bbdb566d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58348bf9a563a200ac28cd8328f45a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2db0d00403e004d328a92c55ce7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20b6c0f2a694ddaf670087669d552317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581ead00d2fa64e2084fda1eac9eea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eced77c10727213e14bb15aa12bf99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81834169413ad31cb1bbca8e86f5ea6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24db262393153d4eb9f051140fbc5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d55450b36c5ea71c67d2e98133c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4fea1941520e18f30419e33c28266323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bffdc70b61a8afa83a9c9f11f5ca60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6dd536bf3ca78a4df6f8c9d9665bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7576a8e5316ceb77400b451e138a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759150c4c853b51a4ac0516ef6a19916327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147de6a5d24636e062fe3a935d5cee2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977497751270d50874af710f1da40f96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f9b9067e1bf0ff4e53ea789af6698330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf802f648c461b977337949b254c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a252ee9f5d881338a33e811c44d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3e31761c1ae2350845732cd50c63d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbafa044d9288486341293c8eb62d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a942b1d5fc514d64b04233d7a69ae8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2fe8eda71c8ee508a12d9698ca06a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda9443ce185464712b6c8e712a3a0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d4cc8156c4e7f11b745644674dff0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e6daa3a2635245f6813b83b0bd2a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c44d8d69feadd3d620ec7d9e682b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089632ddaebdec180292907d4af00d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb9b73e49fb7111358966b23004d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedc41a2567303f0765dd4f52f7522b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c43c1681cedf33ff940d73574b34a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7480bd96d7bffe8098ddc2c8b84e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734042c9a20e174cfa2950df94d0311346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cab5e785b8d24ed24c09eb31ed33a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a7777913f344c925de9d00aeca46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e709ab6faf5bd2dc801296e39eb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b1923ba6ad909a542e817f8626dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d3ad81f111b28efaaf12cd0cc5063351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609dab35387a01b1ff6ee0afcf4dac8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07798a9cb38d5182e284a1ab3b5c087353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ec8d505ec5139a089ccc617077db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b435dafd99781b2d81f647e44d5948355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d94af28e0a0e73227037dc532423356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f30fda253f82c1b87ab5b19c6658357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91fa8e6ba2efb0832acf8aaf1bd35e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57a6d5cd92a5a709ecfe350f809044359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb605968b7c92bbe2d7023d9a085cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fdb5dd2b81b650e538a03f2baa94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9fc623b80bf2c0fc149e6cae57d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae670f24f0906904d81e8d71776e08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262811e564c30b1055411c6c287f49c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e59ba933678c4ee40693351742c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b478a778402dffa52737a1b6c3f7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc3b03daaf12a0fc8f00e97c65362367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58f2d460a449415c0e24a80c3ce4fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37fff828925ecb58d97cd8a64ba7e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2fa1011f4a518ba5a2a588539e049370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed67dfba66803dc16fcbe30e330432371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535ab37a792685f2b7a3fc39ed1a53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028f2a30a045218b4aef6e142e1acb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110cc2f946af4a6dd0353c6d92aece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746bd49053bdbd3aa402b8c5ea22748375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe5952423cbf319b3fcb719931165376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357815fa69d6524b7008a40224088553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f42e834628b766d9bf5abd431bfdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeca1c2841d90da4edbcac5e1f4501379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a50cf6d49b3e5e2e84306776bc36c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e1914628a53190becc362a2b42f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c096f088f643d87dd979ce57eac367382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d8c251157cd8f6c107c94a4584a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86e09297ca1a58ee4529e22d3b273384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9f2e9064324e39f735e6a25147133385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e489f5dbb1d75809de54c483a00d2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323882e0de4669f33451e526a25a77a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7374b84ec3b00915f624e2e18fd28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007afb6b28a6163bed77cb7545e7a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff17e48a9f755a8f03fb20e6cc737a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7b42039318a41948ffcc2266e74d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff68cbb2b4c95a52a0107f86c23d029392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459476044bfe6f2c1c1af70e47ec53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2728bd17ed96f16b9bcd5623c7cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017bd2c7485a4a258a97367bef528af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85409497795f89a191f649140659ce92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4403608b9992086baa77699e2a6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316aeb62431a4a8d4262ec080fbe116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea25d8d2d26aa08a5f805b6a56642399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eb24313f4de137212cf8f0a612b32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab376a4aab2cdcad5f28f1b6e77301c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4d5c6bb138fd16d0f52f6634623d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad5c5a4f6dc0fe8930e16412b7f9b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e99c987d831d637e6fc68a5931e15f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94df88a40fd990142283164edab90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf213a159e9f7837e94242ec3c7c4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f99c407d034f7a0c7c1314ea9e754407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3968d9f8aef804b8d03402a86c9680408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c41bd1fbff6c2c635f2837a1b33b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30e0b65c964ef04463b4e10cb1ffa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f0d3213cb1daa9efdc63cf510f09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651651b0afeac8a3f4499c89a255e29c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b3a6d5d1214b1d9214e302cb60986413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9966693f24429093888e5e3e98abbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac50ff9c04182caac6b8b378e7b8570415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3e0fc8245fe879952842e70059d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d27f39571d7a252763e283ed0d915417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965c47548de532b84903e3f77522dc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59b8d5b172b1f2a4b1e5d738b1836419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1894c1d02c461de3a9d60f767a5db94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236641672aefc2316e34b94fcd52f3e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79413a76238978ca9d3fd8b4fff2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d4c22bfeb65d747092176fe3e13f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5b51a2c4e3b2093a2e14e91d9035424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815090f6f68e9153c766fe3c96e1ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a62bbdfce288d51bb901e7379d30d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ad84eeb12a5a3ba5a0ac7b079c4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db96c73e88dbdda86375d2597f8da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756924e0fbedfd20400cc87eca44120429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f109509de33b8721a0dde0d7b36e0f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d3996d2cba3b033cc79f526af0121431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723116d23b47934254d6d9ab69619f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b886e8d009909f57e5964a1f800cae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0e717994bfba2e5512f4f2e397955434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadde9f9ac99b04a1f353058056b17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d6e1a090cacf9ca4e4ca78d928c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089bc5284abee9c282c67d90842f32b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213cb8b50b89f105d4fef4fb370ffed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408c6cea837b02a478881ffc628204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b29b248d1389f429ee203776c94c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604904bc0fe71def62f6ce1957eec4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b0023119d81fe3c8c520a91e89af1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadec4ad3c1b015e3fc4a4b0c00668443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c95d4709ac252b7e1ce2a1f0c925a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d343223486c339596edd833fd5934f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e32789dcc397a88cff880a816334c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31247ab856bf46e3703107262ea62e04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98248785d3448a46df1b6e1ea30ef294448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318af2a481be66f8cebd0daf1e2485a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e730a98232f310b64f831c2deed78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff438102ffe97d3ec98267a212056d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae0ae1af9fc51b576d57b230039ff1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42ffbfce4042b37b3282264ad69857453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00635c02151963885fcb5ca0099385b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295234ee946137af7f53d29f6260e6ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51231b50f2fc7c6265a46b9c61d1e83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9cc77d18c7e895844261c706724f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940a1467cff093b4f6ec7236ef11631458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca980871fd25c8952091fdcead2f2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c7b078e2411ce6c6f11f062bc60d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4a57a2b5392e8d782b43bbd26ac30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc996c7711c60425b1f28a1f86db9b4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8a4ad6d8c468df3a746a2a082d14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f4bec12b81b06988ce9e27cb9865e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3289cbb8fb588ebb8429df16634cc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fc9238585d54447762d829629c8c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8305f70076dbe4c24d3e73f7fd07c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e26d41f78b18f103e3e02b90bf2b1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f553432c983fb5e7afcc7ad6fc0fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b46c847aaf400a41125a65f239bc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3406f41d0df82da3609e9f66e9a082471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4920fc8ba4e15b2c8c4eecc9ca585ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b407a61cd389a450330346a07e0c167473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae516600c1d7367dc01097f2e405f74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b39e78c84fd9f2073ee0d9d1027f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0eb3ddaad9d2d11def2bf8eddb6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ce9dc1a447d6576733f575fc0a0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ad74f8e8abdd3d3e136595c58f73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b61535aadb8a786d1c6d240617af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33321f72ff7dc347cbfeb08a77b50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c7db968c4cd8b0300ffce4d21a167481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863a1577b73ce350571928eaa98ab3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650098cd639fde46e9f416834fe5a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c8815e751a6c1ece22d6bf3361c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90b740d59388bee215a8cadb3ff68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a536d17bb192a13eb3a6c4f7ef775486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d36e0cac9ce231c668cdbdb7188fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3a8037eabb86fdbe88a26d0afeeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e522d2e0127ecf2c19a74b1f00c7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e9e0610d30eb1e56a1e510e3ee9a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b46cc7964253ceb90e10b9e71947491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feb27f0719ed5acc527047242cab4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6b7875e5b1a039331b0b40a3b067493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3f1064db7a01aca296abb928ad73e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199155301556f9d861e4adc96ae604495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a56a1ace463ff756dca7b7929651d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad081a41f1c613438a291727360368497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6706fbf969d499fcc7f4bdf4bf6c4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91891664df29f31e86c82964d53efa73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cd0cfc248bdbccea0c37b6d9ebd23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f4b83473eb72309f049e8b7d760bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced422f25da52b2df57e9570c361b15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc1013c9878020bd5ee6224418d806503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d649db5c26dee679fde937ca4e1de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6193b1daf18455bac531bbccff76ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02338d5e60f6a86ae58a9a9049adfd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339402d838d5e902aa16f7426f9cda79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44412542b85d09791076edd63e06c760508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6bbd1e05b02b26540b8cf2fe7b0c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eb33e95ff610d43087840295bb020510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d36c5cd07c8873458444d8172f2da6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a802e26796bba213411d1e9cb4f3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739cec120689da9089f49b0d6dbc60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16980e56b0d4531576581ed97aaaa1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481fac209ceac14237cbe7496177819515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5055560d98e3efec2c7b42350b32e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa3fc6a262b981420b617041ad2012517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25eb676d48afbea461dada9b5d335b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8cfc91afae1b2d990086ade2022fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4757ab1264fb27dd8da1e6dcad160fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5f086ef9b3a4dea76c40fbd39519521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cab27a630b73ef842c1627c085fc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd9436697c486fad4bd392f50eeefc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612c433d3e5077f15cb9410b7f3bf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919d42e37f517ba9319c6360e1f06f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4a2c47b5f1a3c4349f9541becaac1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103aac3cb30f23051a85a23388b5891527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0f812f03b18a76682adab2e368db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730a8af388f3d7fe21c5817ca6b10d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0891a86048b1f4f61ec7a0a7d2ede530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ec5a43574deac63eeb9e77a1f6919531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d438539ee7a75e4179e55e96ee672cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5892b4cce671bc88d6e33b4dbf78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8736e0b8cdc1e2c64e5917c3729d349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89db73d79ba30421f309c199e39519535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f8dc6846568e53caeabc75b78d18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3582b7ffe1400774902664cd3903537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee477b2036449cd72e0ff0a51a2a13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5158eeaa9b988f83020258dd8f1872539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108c944590fe2d13a8685b729d45f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1a420843196db3258a99155e6e29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad725f180e8279b26bfcfccc2dfe16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ae25c899ae0799817f0114b9fe09b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d205d51e6701c808e65383a9f641295544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61b6bc940fd0c888888ea85b33b21e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7611d73f93e52de33ee89db870a9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df809dbcc105657d63ae45faf5301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c202226291dabb70522354aa73c93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c1d64adf1dfefaae385efafacbb43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97976e38ca5e6850feaa92b167ae7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f445c7a61124f1bd713baa1f98051f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c65fa2727b4c9ea9981321a5a11f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d7635286d8c76906063a62f21780553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c1189d0769fd3827a87f2f3b2b155554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9dc70453ff3cda5b7195c6eebc9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf606a81a50de5d627c93fd8ac3ee3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db5df99ce06a98fbab255f72fd44b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383cee1f730a4bbd278356355431f17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f6c9be8f8b981dd81539f1a6a02ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b8a9675594f0bfa1568a10c90685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b0bba61155a1cd669bd8142ca758561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ff6c1c4b668b461f6b0ef7b91e737562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8cb3ddcd7c056547fd47a58f3458c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec9b0629aeff5fbb2649a1b54fe52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67194b6a42e5f349662149346fb9087565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92cda8b96300af2913243d83413f40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05bd3d2aec29dc855436f445657e25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c8ee980f6c581936ce7c12c9f4d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f5b5ba45edb030972bcb1de1f996569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b27dffbaaed61036d62a7d25a5f69c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454933e2198bbf4a0654ebdec99fc0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caa50ba91008fa5516a1c7e7dff1d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47573e19491f2625ada3d5258cebe9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ab16d5e525e1015aac4bf3b511ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966971773f06a53af341cdabbaf80a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bf0983212aa694cdaee91612fca61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471228e40246d7264336c2a35b703e8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646c9d7442d2d1c1a6041653b5b691e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2528af567f94bf504c171038703e87e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217e4b910fb8bc03c7de6bf13332de8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62a8d4ca04fb207b916bdc4c1bd27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd11289bd04b11cf581c167a05a91f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7f7ede49a51134a6d1d24ced6180583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba27d08975f4469cc2ac90360b72f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0482e80529ea3dff1fec1c39bad96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e5c3b4a56e75484b22115fd57969586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3d9e08f128b0c08bfa54ed90d40a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd957bb0b2af83984a5a08a72f69a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589bff17df278dc90727c2e4181cace589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0425ee0fd43cea8567945bf7d2c63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05fc22d474f7cf6005515685843a01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fee37e5675572ece8cf59065be27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3535988637e67dfdfa7cab867d5ae02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817947f44adbaebea1c05c0a7efeff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8859d8fe6ea7fb7d87e1a2b5d190d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904d561a31738f861f5d6df8a8408b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c852495d31b0f2b6f442b148256270597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c75c1491baf2018eb1b718d1cfbb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a1e5c5e22c8b1d75cc6bdaf5b905f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf1474374ebdf8bc9ab832b77ae3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc3a67018ee2ec803b7ef3299418a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e290b0b6f6de858b469a10a8db3c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d538c501ad0d9f6b8ff00e5cde7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ea73c56de974feb95700b1ea374d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb243c38bae9095f976a4af4e0dcfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0915705f1d9bd3b303cdfc038e8cab0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778c0c2451e946260dc6b251762fce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429438952f63962cbefb4dfc73dbe0d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc9c0cfa1271e5b0b9adebaf335e01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34b2e69d35f4d01b25948732406378610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb55948e4f495512216e0dc8a7c2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e529fa8368081442b9ce2fcefc2a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d339c2cbfd4188f1da6992c0f8ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be194f3875a8f308f11d32b95bc3c21f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c35ff45ca42e5acc1bddc5fcedce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485782da6ab84391b3c8bdc7890e180d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761264feed4d7f31d17f9f6bdf1f682f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760523b60e2e2c8818d55db468d1d5d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e71ffb9154627327172c12d8ec00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89225b395e461eeb6b6714d38fe94161620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77810cc7edf16ed1d51d0b96aac4c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e66b39ae3792f2ea1787d27ce89df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120292795705ef17cce9bb81efab4d88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434535529b42e779e7fc01da811cc210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4715d6bbec00b8d92ec3bee6ed33d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00864c66ba49c19e70747b7c397c759f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47b20c1e262a56386361a09a61ffc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147e5b0d2ad25c1dc83eb43b73a33e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074b5fca115bfe0d1b7ad20dff3e191629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf15dfcea42666ec13ed79c4847a63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d85ab5af34f25317e96959ebe9cf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12620aa62b9142747c2b1de5960cd5b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a934d23541cf43737c7c8ad7c43a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a15e15a138d65a3a2e3ec75dcfbbea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd26e40389ed07b6e0e173d304383635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660acf01963f484c154a380508a8e7f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb25b0cda7603988bbcda42e99164e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db11385a9ae6102243ac530b73c49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b303a47b51050d996464b7631c4d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce978b61494b1fc9a48538b809acffaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad42e50a63e27d300bc54308335ea0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f391c068bce8b023916b16821c52917642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c6b404e019ff98671155656e25df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681834bd9f57a8649021db73279a82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a50d0d48d6e32eca42b8ff82f324645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76cb2f7f3e37bc61a8c07df0224440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d804ba025ef66c79a14436f7b7038c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a0576aa578a682b4414412b706e46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b12fe063eb2ed53235ee7bac6dbaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533bdb2f4515c70922d08f53f954184650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff0ca91f8d9931eafeec092a3130b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf19410e573b5f87f8eb4090bc30fc4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632175005712c00442ca0333bf3fa4bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cfed6b26e8cecd071fc9bb5934112654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4ebbc9849276b4ab1ace88da76bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705cbe6a613aae6eb867f73237087e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687fc12658785d18aaecbcc7b63998657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413517482e170dfeff94360b394acd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43ed51faa585f9205f532a274fdedc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ebe75e8ff55dc9ec2a9081faaeba4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f9ed6e16eb4c8eaa0a353b6bb3cf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b154209893ae1b2f1dc9de43e1c824662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9387e9cb946d6586af2513b1d8edd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eaebafed2acd681d6c4c32874fbf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f392d9c63b61e936a2dd5aaa23ef9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3df5685c61872aa0116e8b1d0ead666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98471da3a5cbf74cbada60c79c5900a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1810059e5f09055fb7b8f58146c798668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a9d95e2457c6b45e43444596aff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efd6060c872feb9c97fd71c7e50453670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c33d6bf1e3b0623583154732d5e7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c985814fb00474f9d2cfbc498dc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60abf9e98b70829ded9f3165d26725673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06240e85f9f3f2fefdd53ab277dc11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98777ba95fa1ce46d40b9ab30e09f566675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4885c8281471141f42d489f9c59b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce83019af5560e58e5f2f44151cd0fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966565b0a7aed0e65ae3ec11cfc12f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caccc6ad8c4868fcb5c317fe5f77a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddefe948841288098d9da75837de0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b6c99bda14b367f9eb630cf3e21e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9c912490b860822100d68c16a1aae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986832a4966704cb139e6f055e6e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483cfdf003e0962a5d29d8d27daa87c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebdb005156849ba0b0994fe4a0505d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d00de0ec31cc63ee8b1a4f08e7e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44cea8e6c8cd3430615c7ed65d31e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696260d081f68012b3160b4490e6bcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f9e65e508eb9915b608242ffaf236689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25359cc8b720ef796e8daa10501a88d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1979e76dc743564f041e34642c6cae2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184e5ee8a631910ed9a55d5da749886692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02ca36b35afb31da1b261e93d2797693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0506ed60f8d828daece55cb8024b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046246343843ae438c745fcb673a9c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555c404a3931ab8219a7d428a406ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08048899f64160e089b841878c41fa94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c6bdb1b33309822b82bf93d1fd89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd1217bc3f22fa9c93973412e67a8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059ae6cce9e9db88edbb1b77d866ed1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782a1318c66c4a33369ae017e6b609701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830209658452b6a183764e122fc87139702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b4c71d053c23666c4cbf6caefa82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b80844b7288f9cbecf09ce95ed19d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141f4d6fee1649dd2cefb6c6737c395705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d495b1ee7a93cb6f61be3050bc6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c503a3e6dec7ea9c8910c3f46a69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e188b7f47c1432a5619ad20462faf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3d4d0a428241ed8d1be3233c2e05d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986800d4a8742045b893a059678eb55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed130d84ce66fa7920b042f47da99b2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b5255e649395ad775cc03905da975712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1292e230923169a7b42950cc752a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2da9c9fb910c86ac22ebc46784ac58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e28f19323e5addf8cc5b21962a93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6d4d6388ee3c09dbeb4956fd74ff5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41ac228a38e0af8da857406c321e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89a470a52161c966a7a5987f05f9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d09cf6a25237aade7aedc3b71011a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ca4e2149419fc28852653e70d3a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f408bece35fc7de1860ed70075df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc3ac87de38100afb50deb64efe18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de217477b38ea6e869314c2cb6d93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b964ae3b75703ecc110dae11c8016724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bb43883022c35bbb9422c22725a52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdcf973c5f4c1f06db1ef1bb7f9d04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def671a3bf1d721061fdbc6e66d3a8a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d982b020869a2dc447ca363cdb9db7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88abdc001021b13ce1451239838f14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9c86e9c5bd98b95a8fced6ced204a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf49e3167148708b8f1e2c6cb2a4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e26ec80da01bd31d87accdaa2561732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef47c43b9a5c4ed722aab8a6671da38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab6409b393c58ddb06327864c8798734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e91fecd32c6e462a13aa7fe0c08c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf2f7a46c6a0217d7c867eebca870736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5328a2f14db1fe74905ba6e8862746e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1a6ec51e1696b94788806ea58208738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406bb058c344bc02ad5fc2c05e164b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874176814d9495d36a8bf150fd271c0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d62dc7aeddb593fb825b0368b5865741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f9773be9dc1b60bd8e059b3fecc28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e348415018ef5512f3508bf4d8dd8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f126e06ae64c74edf88de3b7cd6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828ec7e8402aef9876bc9770d197e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2efe05afc1a98898f26511ebf0a40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912836d8e2ea5d5af5024396685511bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ebef48b1ba7ab166ca04af9b0d84b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b389418d1f449390aafb7d59a221749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e29c534117584ad34e03ca939475750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa598eb2ad376c2bfbe6527d22809d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed30d25694cdd38a8941c0f473147a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8dfac3cc137659cd8b854f1ff97f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f22688ada6d4afd2182bad0a1098c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae833a470f7bbf4f27cf198219805f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e0a01ad1746c45a9526c9001fba46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fedb786c8dc52f3c891e3650c16a05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd260272f3d1306ff32057e44460d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ffb99f31e305ec69b9f7acd57864759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457181510c524b50df73e3c05e354a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f759f1171175700e758573ac4951b70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c731b43525bdffec7bf59229bd15e2c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df539de5358715cccfa3776a9e23bc0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2015366c39354c4db64942e89b2d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4bc958fbc68d40427ea68d1126a97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64822100bc17d3166dfb25c23db194b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b4aaa1d5a0776ec76b4ec9b097257767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a22b6ba82ac12820a699f84d36aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870374fd0f0eece95c04c233467e62769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751897b4b0ca31a0b4a72e1351e21a63770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00923a4f6ca8bc980f1cdda5e5a6d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e58749ac30ed5a6aad7a6eb6201790772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df142b56ca2e23a997c74653969c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb00832084585120dbcb165ae0112774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10e04abd717a25a8bfe68ddc781e4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ecf7883b7425e9c596c8241744d6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352cae67fcb95e77d6eb11f8594b8ee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2012a1141244fa22867a07aba909854778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b91a56d9744cfe8c7f8cc602d7564779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261636f64dc8c696471fcfe226e8782780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499e18bc7787c465fa42467c347f59781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0056daaed1aa65d4e28ed9a6f958e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e530b26ffcc56a5f4ae98f6e12d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd14fad4af7df4f4bb24714ce1816a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adcd8112c3b57de7584309c4a95787785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f9071f77779a7e17e57ce7a712e47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcefca71bcd07ebe06782d7ed2afab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145233b6b9d097963e75bab68874bd6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f04fd1ddd4f91831097cd9a6c787789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728d16b83dd0c98c59b521b64af56d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab72233777b6e131871c4eef5ae9d86791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9cadb9d543b485313d9ab9ca17dd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39234a91229d793c1687282bfbd655793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e44a4a9f7488a6f222de1557810aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a3b8da2e4cd57513d8b26bc9d37d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7df46b696373b54c8e5a29b06b6d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf5c8e00d72d612597a5f23efc6ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b7f0a48b90bdc3f9cddf7440df93798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491d285295206d4f82489fbec4e319799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a25db0b06e6f534f274eb59f9ad1f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc80e67a9aff33fa39f10a05eb73a2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38197a1432157c6c4f87f42feca9eae1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21c978435bb9bdc1caa246abb5554803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487ab9bc73dddbfaa62da4a2e9fe84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5dedf569188f20a8c6674d61bc37805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b230abce49e4ca9669cc9906da91ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7120089e23b4155fc03b03696600f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c574928b407cba5965868715a11c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65281d75f12acb0fa66093d0200aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149beae4509b3c53cf584a842ce3dc8a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da30d6d56bc214875288aa3e6f218811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e8b08712a8d18158d017ec5196a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2b646361048661519c49ea7080870813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce6221998940b9aad81ea9e1a218b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4571320dce1695b3695a9276bfdb5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0352d3336c1460878d5a0150d906c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf3660666580303ff834606c54f3c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffffec936ca75c0f1661744b095e21818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a81df654e4d2f9cb2338e971ec2fa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c7fc61bcf8f82f581b061fde1061820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673650ea538013d027baaaafea0590821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37143db1145dc11d38e6ec44aa88ae3e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c600b67aec1e68ac1c5015582a464823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520023714086ba5aef2b42e6ad18f91824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399ddf97393998849ce373500e974a3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f5d800489355bae5e385e5c9af1d8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b59b5bf6ea1d76c38b6ef2a53e31827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2850d3edaf25b733a00a25115fca7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc7ca2cd9a517d1720422f72c4087f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41168053e790f9727ac8382cd03913db830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7efc9501aeac5e4e03e2b2a9a70f5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f403e658fd1f3495bf725a0b330570832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3107975245accd009448818ab5171833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b043a9e4133f96c34e544e2f2c051c6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d672b018aa5d64e96b48f24519ed2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e68edc4c4eab806b08763606b9b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac2e5777baddac58faefd3de420c6b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae5fe2232f46bf8d2021faf797afbb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a4b0d6c549a37ab68f7815430a20c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105dae439ffd7e03ea72a1d13de2949840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71243c970a4ba7afb068fc048b3a5d5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25d7c2a0f3dac300ef2db66ef3eb8f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6b4e842116df2abca0eeb766b38db843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083221c2187909893cdec70ebcf383844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc9cd4de108aaf1c33bf762b89cd22845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680bc6ad2e442cf1fa0d4877a173f3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07828b34fe9747313bd5f2c26b31a205847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd768fcadf796eb9ae335a9af9faee39848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529295897718815f95d11b2c70b9016f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d6c87da5aea24785e730455d9fb9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3b1725dbb810ec611271b5f81af77851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecc03ea05b36c5013ad57061d02dfb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1edd23f895588287d165d000d8c7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b504014de09e8b7d84f12666301b7fc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6998b6bbf74434610ed59585ab561a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9605ccb0f8bf43be8c8efedbcbac2c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622753bbc043a1faa5c207a8adbde7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8080d1ea26df0b9e412d145266904858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e90d1d9ec10f8552031a8b2883944859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb516dce426d74013783daad5a1e8f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280a340ec67170ee71b2e7789a261c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df177a38133a4eb8a21418d60af731b2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b25eedb685ecb7278d536dc7e442863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedba806078c3254f01048e386fcac97864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dabe4131088da473a8b12475a25f0e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb051eacc743f20d0d023dff30dce92866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98bfed884cbca1f95a56809ff512f6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad00f9ec61ff0dc2586d66af9a2651b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d69f198f3432d3c994f4e0c004dd3f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc601b1cb2a0ac3b793afacecbcf214870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744e3d7d0db307b4b1d2205a3fb6cc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dfbaa65880c5b35ba5ad2647eda20872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41bf7c248aa94698160b2219fd1bf7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974fe064e3f7570019c6ee583ac1ec874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d4b5e16d76ffba66b5bdbfd57d4f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54a8fb2137bbc6e01b48a3232ab410876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357a24baf8cd329599accdbf2f482ae877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f15f8a2f3aeedbe719bdd4040df6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a09dd2b050d6501ff77e7ce02f5405879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99b514a9594957b0ec87e8dbb2760f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa13f6247145f75d25a46fcdbcbe1b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30537c83d120d206c57495fa36308b5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ceedb0a00660534fec32c070a53c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d6b6261c9317cdfdcbdd8b8c298a6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9476de28be54f0e5c8321d617766804885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa704275e9a526af6281b1fcf2d7a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed5de6c61e1f2ff960b64854150b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e37e98a2484d246009bec73bb1694d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e457fe93e5115e81de327f3a3c940889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c32145fc901db57e7be5cd4470a6f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23039669a59b0237f55eeb2692f8f213891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5806a5372ca12a2d4a60538a3b05892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed057df4b5b07767ae4a2c1ab86729f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490949a81e2447fe4a31743f4f754d9a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac01491d813c551a7f837e5977354895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed607702ad903478dbef83bc6c444896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e411138770554d444de08e3d38a7b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc65c093f9481da561f39ffed131bf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852182e110630cb01a8a4844b9f8e5b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d955783a1a25103a03fbe288452d903900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80e399f81fa6a99543c68a6563b32f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38254085810e90d9485d26d453001dcf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae5958098ca4d8e70d98aef9053283903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433350201b105b01e3456059d2bb1009904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5014ca07c52dfb0bc9d85c7a10c304905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4cd94dee091ce7cbb34b111fd8e44906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b97936622d5cc191191688618fa0af907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5144bed2436640ee1d1878e262773b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64713563c9a5cd118f5c473b1fb83732909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6793d2f12144d1a3e0c54501e7312910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b3c65c0f713aae732bb6e067afa0c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d47b815ce6b10b569003e7ce120f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6cfb13b69c5b2880752ae7413f9cc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a85da1d07b6d9ff5aacccb6f4ebc5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109506d1704aceea4f3f2640a37fe421915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62666feeca6ded86e6ce228faaa62ef916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17395608d04711d46cc49fd768115d90917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c9b1fa1b481efc290220814358e9f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e35d3cf7c993a4f117d41e3f3149d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e877a936b25eac6e2d280680f7a8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123e12af3ebc23613a6fe0c6d51805921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d40dc03e62b9f994a87369f7b8ee5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00b914e9635f20f2f72f6bbe40da8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49e1d063bbe31f4025a38da394c848924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7be8fe7d718748df43002d97ca015925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a470b220a4c9fc3c4a7e88210df4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492f66f8c08b4bd42a412d15793f75927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0445f8cf9cc2b0e477d3561dbcec7e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6fceefe95f20f19db26fec0ed517f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9cd1356bd667a06416e688408df8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9334690128ee003f446035d8520caa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e080fb2db14bf7a2266141db2ccd4f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b491ad39e3baaa3481d1b36f91d991933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce40d5edf7148c91c6037332e2f1f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece136e51985fb46d30c080c38e5dc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e871cd1ee147c6088d6fd81fbcdf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282bfd22d9da7e343b2d56eba41491a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cf395ecf40fd87adc41c7ffedd8f6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5899a2ca2adc2d828f85f0f72ff42e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2777e674459068e883572c179b008940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7969b182f39f749bf274ed6fe5b97941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ae89a48ff39a37b3fc1b0bcec83b9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253159b77bdcf115bc729158cecdea943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3d55896d16af26a5c7c26b2fad01e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efbded154c55806513453fadead767945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f9f3bd67dd81d660f1e4c51b59446946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8c2a1ccba78a9030df2a4759388e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30fd58c9b1da090c0bee41200f9183948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e97005ab7a3065294e6162b30e189949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20771f10b4f8b9236358ab38c5e9c54950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b906e21b614c45284c79c69b66e1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548015cb66e3145dd8587d876e701be0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ace93863cf6427c21663baff60d6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02e9701d6af048a0a86322d0d904a7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc09afb455329d0c5b20445fad485955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fd81a72dd38e2072aa40efa13994c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f2dc41ec03e35c9bf9249d0e42a3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b32af054e2834303288a4ee6d3f238958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4fec683946f61d8ef2d761331dbc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dd9c82dafd0ff809bebbbfd6efb7f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b86ec0164792ab6e9ef000f9f81a6c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977f0376cd3ab7b3dc7ccfdd51ee5f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6897e8625cc426d59ff273f0a9501c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863643236f5365609be625982dcb4069964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c645b0215df624fe5753becf6521a1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae3a32789101ed7bd349d4549cff1e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a079f93280fb409698b6be289db23967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8212626f52e24d7d0cd8485ceb296968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed23a0d6a3b7d94e72c64253f85b84969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fa1b6ea3802a021f0288a6b61315970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2446a40294ed8b9bfdb088ba90840ae971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e5597a3c1c75133881e3556f5189b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f049c9c39bc677667ac2380b5b564973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1046b9361ccf390a5eafd53a6c92974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87572f7834a1d46cbe9899a43e544c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4888d5552374479a0917de8cbd35b6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be4674440cf5ddf6c2ed7e9886326977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>