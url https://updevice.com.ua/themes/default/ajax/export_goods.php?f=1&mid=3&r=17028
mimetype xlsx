--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eac4060e79223223a9b641a31c8df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a5045d58d69d5542f9d40fd29a932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ecea43936661c6204ef353521aba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20979625a5a44e5449d3063b2edafe5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432d911fc51c5e048eb0fdbb5bd74ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441fd23cde252a823d2fd2ddfd5c3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5795ed5d3515d91552c5a349891207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239a1c5f2d734bd4e271cb5fe731928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8655acad9d35063f5dd87e87556f489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ee54ce36c3a01aa31ff4bfb498f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e43a49ea748cf94db2900343e12211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639c4495b780d179d1a72cba805c4ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc82edc681835da26cd9d39715fa4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193beba63da1ee2157f5a67bdc3b19914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423fecb91d2538ce9905c007718ba2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89d05c7e4bc59f62475c320c03facd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ec93482de0c658a5fccef9b6085d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c83472f44c5088db8b80e9d1653f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689dbd8fe43160ffd7c40aa5773cf7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973cb886a16163c9b86189bff031c8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9952c909eb8cae687e9a5f8d77ab70f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60791d19f35c08605a07e230c5eefa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc387ac52961e35634e3510b1287723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc7e57dbbbea720973b973f9055a6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be395709edab4ec8466c419f8103b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f4172687f250c95088295ca8a45e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e7bf11004782046f4f2bf2e2e84427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0a56dc2fd3de8b6bb099b0404c0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1418c783a2e316adfb6a91ae28836a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c981d160acbc8c36df2ccf5a078aa530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dbcbaf9b90f79ae284bd21fe1898731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168578777d5af1c4fb0e53e980ac5fec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c8b4f9fbdd6c7da53dc431d7b7c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c69799638bd38eed8cc02f399e80234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2982cda085d22d9299182e246b6c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23d18f219a7f266dac7e4575abdda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb47318c6a2f738cfac3ba49b2034637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9c8ff048411b95cf492ca3784d3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63ba24b382a850c96f63366670a5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5e676c86b39994aa13ad554443a1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522ee5d0c75679c400405209cd88eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093f22d53abe89cd6cff6f85821015842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274304b171699d55291559e9d8e54ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f24e26acbfd91187610abdba4892444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49ab11a81bce78048d2c3984ffec345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3123cd3ff452893751ad7fc7670f01146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff5ec3b8e088a2b0c1206d8cb35fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16950f607d1d63c252875507c7af848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15af42ecf07b30a696c2277660568849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048ec62ad07bc552c415f59d8585f1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e505f4708a28fc0215d7b918fb0f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa087202ea54a55c065dd046254fdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245b6cee1c3218a7e688eba43c7de153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35119c48c428e598ec9324edd2c79754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4473ed83d20648dba361f214a43dbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8b2de319fb544e2c2cb768f8159256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991eb0ae0571df3d106b32c8c0bb1f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1070d6ce715e1fbec18010f0dc3d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2103d64cc066e1e1a428075501e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7417ea62250648c0eb5a6a84b41860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f7f6bb328c5d8c10f7fb8855d6f7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69032cac1be97b50a4dc424d232eb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946d38ae4678a36e594982aff5aa6a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1834decb8c0557b6901e26bfda100964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a1708fcec481ec4d24039dc1fc4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4945021751c310c759ea99d82ccb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd547dca2f8bd8d88fb9f45eface667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819ba11fb9fb2fcfd5379a1200e61468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58228db384d6c33228a4787b898aef4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b0c728484d14eb709d8542c49ebb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2b3dc8e3f1e8abaad51282f04e39171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aabd46ca12dfa8f0f1c85c6c0b568c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120da9bd81dd13fc35be77e6e31800973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76808bc493978f67e662643db4b08cb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299ed5f3bd996b45f61a103d62773c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afc912bac8577adca0a0333fca50176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d221719f5ebdb38df97237c23120c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b85cb60392ca79877f30839656c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364604cb7a06adc39adc5e946508ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ca46bbfdab6cb7869f0324da1f5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712297be459bc688f908e58c08b18a8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c2c7a917933e8e519b657df8649d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256009663ad46b0a4619c48eac60ec6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372b6a4c9544a46599a91bb8d59ee384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff69e79d06451d8b28f9b346789adb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6813cf903eb0b85b0b031c0db736486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093a7bef13f4613645c7500535af60d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3354bc4a265ab3ca26c5ef4457a5de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55131366a1b36462130813ed764a43589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f438123d7b80a1c2d3efc6db25994190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3832ab4de529032232165a26706091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2695e105f2905ecb7bf91374e1e938292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadc0d7a4164e9cd65febb414b484893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403ea4e6bf60a653dd1665fce8d1d5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d8ac269820c472f86cfcb6ed85ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d0e73f7a7eb1a2ed9912dd38ae68296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b36b0633b98a398cf4da152fcb54197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290906630978d959cd49857ab5b295b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8b55ba4a19af0ddcaf9537fa4e6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46885ca15ec77221e0e9b999d8ccdb90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec4119efbc79973502c12a5024df8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d55d44239da8b8c769fd68d8bc8e1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e96c470db54e8fce8d44218ed939103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f198a7170439739cca48731a4e22576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536138a8e0d0e0a10627c2579ec92a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3419203d55d2d12897a53f3f48c7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00999e53a0018d76a0b1decf14a20b8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6683b591830374e538643b3da70b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3ec4f368c807012dd9157b400bbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d399eee416677538342fca3ec8ca6a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6799a603ae117958b4423cfac8b769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8de2b6483a6cff91aab6fac7c5216112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7261effd1de25e27d18c2eee580b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3a6ed70c6f5f4cff0b65145eeb2f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3abd70483a64b91c2135b4ccb92f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1dbd037e411b6cf5254c5db0e3916116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812111169260053a768fd7e1e52a02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fc927f77726d5b02ae8ebc6b71220118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d891c52dfc53435c1e386cd4a1a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab7fdeac759a08c0a548e94cbc8b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b810e85ef06dd68d9505847fb647121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f14ebc7d57b6b50efc78da4c77ab89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e6fb9e8789ca68a5247bfe83601b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e86144929eb44c6224bbdbced93f98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf13f17bce416cdb982d27eb8f4f07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e640856320f7bf88b8efdd371aeb49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229bdd5845c3ac69ce8e4db13dd9118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763785f87fdf6da108c273c5703118128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff080c524c0b5b8b779cb92f4d4c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043a4c1071d356e40e5bdc8190538a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a40d48bb220f97e17b370a377f452131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af62934450b8e7ed86092e7cae24f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f24ffba609642f51e08bf4a127d7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cad7396262843d016903ff1a1dedb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784890609252806e65c95ef9b0074ba2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d438e3a33a9a5fa9a6e5f3be226c19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4dcc0c7138ce24e994fb12210fcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6584e28bd6641300e66bb35dba5ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee059a4b334220b6d69433f8e74e0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601693decae2de2546aa139c531f2597140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e8b041735356bce701e715a55c8ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ab0f9de01debdd2a053f6d0d5a8bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4495487e6275eab053d24a91ae3897143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2c001b20880c70da8393d3e1e6347144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccda592665626ec727b06b14b480fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a418e7f59f603a7e4e4bfc7057d21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c184b93258d2bbbbd1fc1f2ba023147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb9273fee77d1c4ab5d9e423a4f9ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42543165184ec5f5f710801b5993f081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa3d3fa5761341b3cea3e2d6c2bd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce3d58ab4cd69bbc770a3fa572515151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba440f8b87ff847b83d8db72f27ff56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273fb5e145306076c5e8ba2ab6ad035153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7716984a0410819809440480a33944154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f8813a5739345993b359fe93a400155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ce456377c2e4a71e948ef1baa4c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fb0f12aa6c856ec366ae35919102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0a5ac1f1480178aab9c838d06008158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d529123ecf57e68bc77afaee4ae76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b03b8673d28b6050f842f00db21a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f518843011283dfe75d47f48fc1f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89428be5cf01ff74c684d5fff020ecc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42595e30703cffbed0503965e19b29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dcf803cfec2018eda214dcf42644f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45fb01066d26421d9b0e0611a89f41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8bf039d7c6270be9e0af22781384166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855f5468924476e8629150bf5aec75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665406529a582ac4e193a7769a1456c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8a3bca7f47485e322056b859ae66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe8ad5b162cbfbed49265fab6bd519170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1faa29166ef213cd49ee9377df46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe32433e0cd102e1acd607124bdd3ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d7ec895c4ec8ec5741f81ca576a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185f80ba0b6c7ada47835ba03190595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b231417d639ed85dc113a9d65f0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee4e6f5d9f7e157bb26e86c730f97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34e557d663d42f47ff9145398ba45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f2c0d4ee388b979caedb7ed3663db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48ce95777c8229d1c6872e27454e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830ac0f1bfa7aafa2a36e17ff75912180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43f1c43f2f99571dde481c821a90c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f06c48ffcb2aa64aba682a51997c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087545e20c0ca32ee21a196a47331c6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5e12acc53a3cc87472b3a3f801e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530440778e14a0032f048c1d16b15df4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d55e099d23d58081948c2a53ad488186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391acdf5bcf4bbc1cf2d57661a4ef4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c82e5ff2c0d971a2d6564b8e6af59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d8d3c1315694dc8670fbe1bb45d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300e683ebf1364e6fcb89c69f62bbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc7ceea5b770a84691df820ac63da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b62676506f59c520abdc008788d77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630628b83c4ec4e1564fc20017cb3707193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463d22e74dfb6bde0600aaa86d6402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f125228c8b9ebb1df6c74d3fa04e69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf5630b330666f3dbb08842e916430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256205708c4675748a451e030b0863b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e909557192ddafd5b3ebf28a8151ee9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a856ae3456d7a2f9cde2cb7487ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb77b88cb46383f246030cda93114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf08ad935f164ebdc76d443d7dcb481201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c72c78e6b05b2e9d4864d53b96458202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76357715656f7642d6752c021c898203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828de879d212a5b5090055f2930cf4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9a5e066dcaf95a7f08ef26249a02b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030e1e92f5bfb7f7b2ac707661d8797206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605d66382e5e2d4f67baf8055523156207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f71e9eb84e539bb7335ccee9f7ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800150380594025eaa425a4caaa5fd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfc785f1f6c7cf0409ee1e52279ea0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6a895f5685534d12cb09ad057c49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de3eb0758038ef2158d7fda845cdbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ba54b969016f5a0981266d1337a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca2019b65615eb9b404880afc1b9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a8d3f58c9f07d1294212ca124b3e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18db430f0886ee870b27af7349010216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd72d208edffbf1916cc2bf5847b6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c73eac9bbbf9934d9318e02ec88453218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c64e83db5fdf9702e2d20db63cd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32308bcc7c7f1a4651b6ade0131ad65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d765eefb74294c8e992befbf393128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d47e5b59d958cb58437247bfbb18c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8626da04188f3759a03581cc584f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f837614a19de77ab072b4b04e570bee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f869993624b6062697eca6a6633e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b6f193763dbec470992e9b63d40e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6828bb178704114f4e0378cd3e393f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f3e2bd67e7dfb39d172d674cb14e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d16943ba681ff7d632380b51d7423229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e031ca264a4e29c9213e701d339f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606f8ca9b9303e137f5f76aefed79e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560db7e9c6a0260cdb0129a68a7d14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f74de64c82a626badbeb671b224a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5319421cf5c9bef71ec4be03b674a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58c856c92cee17816f0aa8ed97d5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79440522ef551ba3e9af3c2d7f165c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c23098c878610e8ceb09a707bbeb16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4d7829f18df2aa3388c477d765d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a834fbc0972e0689596cb5b2ee4ca9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da405046fd721b7b648e08270626cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf3fb59532b50fc13a75440ec1d17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e1d921b2bc175f83d4a3c8297fd98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644ff95e5117d7016c390a28267671243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb9c0a3a96f6aefeeb604b3ae8382244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf10ecf43f2383bfaab715ec2ae2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b4cfa7e06f061a9b54b5edd85615e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8effe18175d4321e83e3f274aa5fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6817ceda3d19372e5802860944877248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46886b6f88eac7db819379159bd26023249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff393ec53260a21bec9091348057c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178e51d20f565e0b7e8678da263aaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9c8a97d76a95f9dc82db63af074f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c13c5f698f7b22b6a9ffc3d50250d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cfcff744fc291778f687077cf6452254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baefcc191f725ced7b83861e343a672255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975009f5f93c72992fdc10f38b413b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376fa96ca021201d6b8b0fedc8a3e28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623673d6c9df9f368e2ea056fdd0c47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950837e083c584afb13a3065ae42e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd557b551a551e85a5bbae154ec13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd83c279165f95af8f4f8cdd1de26d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253121fc3493fa166502beff9dd6fe05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c984a67d8bacb73860702e63b365d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb760015493ce84516ae86cf6524d14a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510902f40cf1a541567bce743bff639265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587466faa3a76bb36236a5edb2be66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463e514eb9e92707ee959e05a1ca6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bfe0529e76da03356f6b8594e7c10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea74ebad8483af9ca24aca388ed400269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ca196b9f5836cb7101ec1a929bf8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831ccb198863f792fb7b553e1fd368271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38055ee5a8457ceb21f45910a4d6b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321234f9b5aa214999846b2c07a4b34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ecfc003a6793070445c98ffa6565b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb33b905f4edf8ad10076e6a9e7ed9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addc6ddaa4da73c94d9f2ffac2882c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498334c4e54cced18d51206185ba1c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbde4676b79297fc0f052dd6ddd8a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc4dce47e7999b7d58b4c7ea0130c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68e5cd0412e82665e0cea564fb7e4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ec4cd623061433c7d6bdc933be65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588031fbd1b857ea33857f3c3a3f32a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ccc2cd36a86e2213be071c428ea3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3e2d3ee4e7b340921d9ab2b44655b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bce0c8898f9e2b75906d31e60859d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735bbd6b8f0649b387d45982433ee5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bfec9ddcc7d4faa837c02ddea2de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9ee9b126c333cb967c77a3035c69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d791cc4f404207a7ba3507e861cb84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b8f510f1e7e3a3258a057b12061a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f0d3aa19891ec040b33908bbff51c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9515756eefadd152483d4f910c158f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10ba7ccc4fc26c970892ff9ce45a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007bd78a54264404a28242727c3a875294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac103a2e52ec5c7d81600fc5419093295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e71cb9bcd9ff829bb721b83eebbef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d6a1e1f4753c18c3db25137bd859297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a45acb1735e1aca6c4887d421fac63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1c750f4ae5a4f4c9a6b0f69bd315299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d840a87e454d06e4450f1302d2acf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db73155bc29dace9a664de5d1a8280e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd42d7e844b717483da5f11408ffa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9685e8e9f5923cf225d0fae0363c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd863ae15add4f257c75ce04363ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b33f0b7ebf3ad379271c5b6644a3d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b94ddbdddffeca1bce1f2d7d9722306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abdca130cb042ecf1c8fb9734baadc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e0b2c6a3f96ffb94f3a48c48b84e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca66a2573f20ff6bd70e53401da201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d516e8ff575981d38bd0f5ad8438dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652952b8bb85ecc9cfb8b1c0be6ff8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5473257fb61dd39a0c09720e6f551312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272d61365f4893087c4b3fa9a0621b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4861ba0c9a8c73c5c0480cd5d0441314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff306b47e2ff34255d5e9581a71b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f9e5735dd4d65db118709ae97cf35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2a610094f141eb234369ef55b454317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180cd5e401f520bfc521cc18ca8b524318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb09b7f010b79817923cc5b055a4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81ced5d31cda4dc84b8e1b985307f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7d5448ac05e7c5ea451936980b72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243687cac7d3035a54a22f7089e1a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f7bd4aee5ee529398369e0b6caea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a1c0fca9b432ba59ed231b166cd6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52f5987281deff3e1b509c27421a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a3349cc79f16d4546e669a557c05c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1db77ed626f67a2510310f161f4e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b804631c1909c4e845a0a47c9f8df5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9fa0c931ee16c776ae3335869acc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35ee65ad8ea47ae2c511cb83f5fce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d1dc012af8efb8fc7d2450f165b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1add7278ac0d1a6cd2860e410c9c05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4560c87f53f509fd1f1e440cbf8d1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a68eda26fa0489b2a7731cb4592449334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391aac8b87001a37b14332da1890f00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3bb5ab728c35040b9b1709a503d3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151386548645127ec641a85f639e218337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79743f6a293232551e44b8826f0196c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e617e3ebb252e6b67b3d9ce31831d99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd409178e101ff9bf8b7fcf044345a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed747d12ad99fe8dfe6fe173f8aa53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba7f362d61f2e2ce114ac03157f56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09372bf76d1cecd8cd3f8f865009cde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b23bb486fc9535be1686d61ab62f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c996878d53ef37b285545da0a2d4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d4b5bdc7784d03b391a87c7d5740e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ab8213f2091b340409a076b3d75d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a285d1469658bb2a1909fadfb88a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7311659434841250d3538ba8b9bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a9e263cebdc0a53d2b654c16b2be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac7a6674921a0b7af49da88c56c33a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9fc1a5e5b41d302be528f893132e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb63ccd06bc41e33a172204f301b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975ff461944d80682ec491a6d480a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992db6fa2d4e8fb726b9704e0fd0518355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e32b01b99d02e28d34fe70f057ff8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887789ae825bd30559e9379791441fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91137955ba41380d83d8312ccf048b7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba977861224179a096bc21ef27ec3eab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3a6ece2c1c1e252549102418d2b48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96461920f4eed828039002ffa4c31df2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa768da2ee6bd59779c965951d7b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09c5a842e04b02bac9de000858778363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87360d8597c6a665b1673ba593c517364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cace56ff2fe5d6049a9fb696a1ed98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5e58f9422f7745000404bba480c36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5f97473f1e65d72ae13f123a0eb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d1e466ff1ffcae9ef830c406fab76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67b848e3442204775adc0d52eb5e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d187cb236db29bf0c86d7cb6169fb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986b776a4819095f5fd08e1f7838f57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ab29c044350133f384dbab5e27d4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e7676423fe6d15b4672389b85a113373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac5ec9236019991e29d69fdaac165b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec1918782c8cee846976a2dc1c2318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5836b771903fb8c5af8193e18d00ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c006bae0bfea88a3392aa11d75d127377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98564720d9054665e7725b1007ba1ffa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6f9f6fa3ece45aa0d08909076c385379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0e83290fa6ff0503158ab54a1398380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89fc17c72c13a9d86c32a907f67595381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a71a2545ef723bbd0cf114c298a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405143dbe87481e44570cfb423f5727383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816b0a56a119c8fc1f64267a0248d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f7effa0bec7ce544847faf256119385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff963741c401db667bd915c4fd7b97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca353436ffbab883fe860f65d4d800c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41c5fcd8ce4d0d16335ffcf57299e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4eb6484b89001c8b23afa60fc151e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547c9cd86c44d90eddcdb71395ee333390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeefa503be2624433b8bbf9b0386ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13c17630f1e7873dbf4492ebb267b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8802e2b7376b93286fad826762d4db9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907877058f480924ee726fbc0215bd0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811529f27d2a874174481a83c8f29e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae8315f8a71c92656a449cd9c7c005396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c44b278e52c73387e5a8626f5feb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a454fa7c95a9921527d4371e33fc08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028dd7fe361335445f36cdb512d9e05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f91d38b3e2116e47df0ca5e0ccb2e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b8dfa65530880275e6793962bb3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f1fd11de60c1024adf52ad15ec953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59984319ab2d68de077f10f1b2438563403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc58272c9d645c38fbf38f07235e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3c5af1be889c7d1f89daf7c097e88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4db7ba6b4bfceb7690f8808830b52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39bdf6fc7e65f58a2c1d7788cfcdf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f424aa34f286088e994351a12a50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96547d4e8f320a0da85a706ec76c1eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6817366fb31d20437b132f0f17c94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07045763c969322ad16c6de5c94ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f41ff8fe2b0a91c7f9825facbb637412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17005e4da18b3802071b8aeeb0cab68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22751cc988881327f3378b4cbf9a12f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe2690780cacad1d270a5318889a6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7339bdd2d3d2c627f00b2523ea0225416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb5b40a55341a39b1d11656eecc1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da18d4ef9909e24191db18342d9a4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189badf8944c74f88697f0d2446a06be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97effa1761f45e37614103cbd8ec1ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a52c615da654787d63f436ff5345421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8db8a6647227a5e6a511d8bc9b720422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aa611ca9572150757477b0c8523d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f7659f5cf73faffdfe4285b0d6e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f2eeb1faf95433b8512e38b49548b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19bd9af40f0894fb89573c8811a6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb247ecc7057f50da04b3e5371fa1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103d6ffe8989f9520cbc51729323a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441b36e74d79534b7be17e8d87efc10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee8728b25a4d086dd0abbb7660cd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdae2585e02ff3b60024b712853c01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab25e9bdc4a0d494375b5e2bd31e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9f970cb842201cad48144bccfc2f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9642a7ae0ccb904616ff99a1a80dd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0acfcb05ceb3bfacf15cd606176f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c611ba23f64ec17cdb3deb5dd980e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f28d7617b95204bd4d44037647c05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c85b1a74b673835cc192823daa928f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f59626bc9c8534b78d16abaafb9aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811660dbf84d329bc6612052a96caefb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7721653b6a03800d42710f43c5d24d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a491d6db7c8fef1a1fc9c731e30271442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a2fd0acde8b552c601f33fce84b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbfba7b23e54f0880e25d4f626fb07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1cb52bd839d214dfdf2df9bd8b3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc72929b707a27e92b565bb01a27d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5287a04bc7f1ae833e839404bb2fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696397bdefe03ef2418b5cd189f574f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ae53dc23474be0484ea1c8d69a6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbcd8cde50996c473ee1c904a6098450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce108e7097661b1a37e4029d8b8e08d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483eccb68133afb7f506448dc98fecc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952842ce4837de429f0c7c529dbfcdd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df812bbca4bf8c443a95e5ce08e114454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95a9e38e2a14ab56cec63bd1c1a43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40996a2fe41be6072cb19055ec8bf9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde79d0840fb8f2fff7bd91669aa62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64301f85941b38be48debe245940dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd3d38096941cd24142a531199eb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2729e11d10753aac17802f63d1ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2ec5c311a21d8921bd04a72230e05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078006de014951e10ad44a25f9b146462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb4dcee82855a38f624727f70eb16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d8de99cd26d3cdf5823139cdca02d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66972cd6e8dde8898719a3fe4662699465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dd17257276e1c53e40130a6910663466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bcafcac9331350ee96148b4204f18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eacf7ee5ecc8bdec947e035f94539468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb7fbf91afe52e014cc3ad341f8ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841abef90ce4c9ae5d9e27b4dda347e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eaa1719585eb239d5f727a596446d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef253d8d8ce824940dc1f7c32bb0353472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64daed82184b597abe1ccc6f4a84bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcaa7084e92117ef8ae58c06cdfc81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804f2e19898e5e1ec547a3f6a47ff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a8bd6d726d936cfa2220dd200111476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f2b9868b6c52f6bcaa22d54efa06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82238c71ca929693f3feb6091be0cdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892261723042fcd352c2f3860f20764479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e634fa3d8737fc9e69a9f46576d840480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95fbe4fd4d68a3c14df8c84d09529481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62904660917e96434f61bb324c7b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619111106230ae1d80b5ff2a893578e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e3b2e629bc25f3fb48578d4e514e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87040a525ce1bbbc1d2681b7f78a30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66643503cc5d02676dd07e127a8dd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333db56db15ebf59343d0ee918b489f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19060dc76801da6a679f700f5c9e711488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f09a5a725b9c7e56faceeee554f1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03884050979ad1bc33b3fd719c4c366d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e18785cccdbb8d58478813a9e50add491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad7dcb92566d30705ce1cd2e5ad05f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9432bc0336c8369c6a1fe690103a313493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa3eb8171840d9933837192b6d31d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fcddf7c3204075f5e947bd774e208495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03b467e632426a9d56ce24b16a67a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca82bdb1b025f29e7873eaf135fdb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3a4f4d5f6db5e3d95352c66d1e58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349583d265682f01bd602f54d3763a4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861fd0c4f26ab5b5737977946fa6fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5596dd5b3d0ce509a74c00936f7c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adceed66409ee3b911cdc0a6b0d2149502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a026123dc017d8cb52944d2d12066b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8978a37034589bff9541b2e009c57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8b6611ec880468f66cb90854593b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d93bc153be613821f575171728023506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4943125db969bbb3be3d23894570b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab783e6ffb7d2edca7cd0d171fdc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d978a37882886ff66c7184d436b94ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5047946c1b531f9ddf708c5496fc062510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa46c2310e83a6ee1dddc128b6ac06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6d860042b5a9c1a023d9f16a116f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9efb827a404b681e37243830636f32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508b54151b172446e0a3123cc55142514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9340518511cd94936d89fc4d1df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724335fa27f56a13def4a671270b1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d66108a70dd7571dc719f3cac710517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d0fd5a34d96429161975419efd1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24574b2528d497083171a5a5c6e1c966519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83b21abd08678689095b146a31252b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce3c3067079b40e87079bf7214de4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd5dfc1d8cab9bd62981415e6c0891522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f0d2d643a2fc94adea1a7cdfa150523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035dbb9f083f9f1b26216cff22213b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe861cbaa8cce2c2abc6658c7b2f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee103e9c1183ab8cfb1588a3173b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c874e02eb2bfd93476e1e1d1cbda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d4bfeb58682f18e69c4ff6d2aeeb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9cca999f05b31209af8f63dac87e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f12a842de512cba86e85c6b5b038530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb39ec2ded86d65b1210c415f1489531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ad92ecd8e54814090dbbe1ba2829532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ee12f513772b6b980fe299051618533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d063c138c9bbc7bece628097dc7947c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1d3f7594841eefd254e86d9db53e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053b4708a1933592b91d8fe852be3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef539ea5d552be0611ed43026d723bff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa95fbd4f94b3b9da2f9c1aa27660538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d42b6a607d3c815906b4aca07bd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44055b879a0197fb22bb09c5eeaab069540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945624cbbebbef69f176fd91f05b32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5815b218a403b62eda66da887f8577542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b452934e292e7563da0e522e5a6434543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a0a7e09f9a0327001ee444876547544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c30454f51ab57ffd3778aa4aeba4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972726442efab2781f5d800df33cbf5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c55c5a5682581ea98ab1ec17cb4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d816f096ee0a28338258170a941adb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68384a3a5b9616746a89b0379f051ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87068b11a612527c16571fc96bbec2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a33d0831329bcb609878746354116551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a2eb2898b2aec1fbdee9c00e77bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1297f6b247b4ca0a43cc9cbea16303553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885743827d95b30f18ae04d2601ce2cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c89f68e5905d64e981032d36963116555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375cabd871d200d7c8aecb7cb58fa4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f017e72c3ad816c2225677ac5b2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fdd89660ef8a2e25455a062735cb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d6d56d9116713b3b0c5fa1971dd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152d0f987ad80f0d7416f52dc9dd069560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d19945ea2a3264cb40aba97f154b9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62120e248cfe495f4cb731bf4c678777562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a17ccd461a3a8f7e3f2162b04afba1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961059630dba1642ed50052386e89b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947db0e04aed72b6affc0045d1f6a47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321e50c808e78eb22518af56acef7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981d4264e09fae3f5d52eb296c1b50e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e908adec2ef9ef6aea47380c3a5cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6da15af3c668fd8fb257f679ed6e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8dd386a6bb8ab7f71cb924d2148e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650cbc463fbf9c9a8ea0a3117433d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e091a7e6938ca4304d121a648adb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5671ddff91c6901ecbcf827048e6ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c38658c44209d57c5b387b92c6c5fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337b2f7ddc03e35e8e16c85f4c47370575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4106ed29ff5400359c47897e4043fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd79a21e19a22b38e24b8b0555b8a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549081d7644c174f9fc232f890c5178578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c681ae4ae556edb5eed9bf85be69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f4ebdfefd7994a2a183ae1a84d573580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94b5c1656ab4f07b5c77097c79bc94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbecb6abbbe5dbe289b856152606a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1af39d30d6d6d339afbfdbc5d3f527583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d832dbb8e6d60581abe7bdabea54f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f2adacd51b102d926d3c5629de6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f593f4c61b37b87c163962cafd246b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111441b641ce8945615e4c3bbf399b39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0479ceacc35182c2cb50ee25f1784588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b8f73e09e458293e292ec61cdfbb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecb7b1199f8608b0d71a8dc5b1c48d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9552934f4f7b74c56d3e14565b92a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2cf3a99edb20c49d17ac2df997289592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de94da860500aed9341ecd46c855fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e79d84adce2f100f52cd265e93c97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab07737a6b754df7d81f2ac979a79d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3e9db915069a61820ed6082685cb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f741280576df4c5e059286e5d6476b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30874835876b305f760807f69388ec7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf701c6f902aeb482d30892dcb419599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b6f4d57fa85ffd8a7a757988029d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55dc1f89268230260a651f316364d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690462c4b0a41599b1cbb0f3efab59e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032f4bf9c681e4cc3eb8c8a5da23c9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201116ef4479f00e79114015b449e203604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03107a1c25a896de32c808f708f533f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bb824e3b2214a184c2943cee30008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b165461d34df72ef824b14b9dfa3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd970f1bcc6a967b294f172a512d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068566e3b588d160a832866def3c0921609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f74c47018a99fad21b62d972955ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0a5f09b4520cd544aa473c04a991611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a518909ca374b1eb9db8e55a6c28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b4e91de1e4e50e99cb0e0263f897613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d4719b2bf8235aa94efcc07303cd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534896b406d2d8308e2af720a90969d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494663e5992ae59e8cf93147f012da2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7fff9873bdb84bd56a83f1206b418617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68c08fbeaa31481fa0bb8f4410152618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae976da9c4a46ea195b57e10cf397b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79264e5397efc3268c029074729f539f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eeccdbc7070a7a9a5d7eed7c9cdb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a82e1b0b27e5979eaca0697d7b12c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3017541a1048bba63c36584767c8b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d2996424e160d66312bb31a16f16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8974577cf2136b578edd1b6956f6191625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8831c31fc0924e2fb4d8b41c850200626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d768a8d0fcc3593754599aa72f02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f2d4749a1ad8b27f8f7a3c2c70527628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd0d219e9897edc7bb681666d7530629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a8df1648d255c5b0ea372f348490630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c7e8606fdd7ceb04ac0884bf1de8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d55d162667ab4bc2599c657a7127632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae9ac6c79990a0e46205c892d0853f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995335a9e1e5964ad32eedde487bf65f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae289593bc2ed65b7ca0ad258341407635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a5624d3ddb3750b80f3abc1cdaf70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e5f315e346ff45af677850d5c79ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb44ee5a8c98caada7a6a4aeb01c8f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de5da79518b545c958c39e59dff990639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2bf256de7494b0b4c73dd6d263dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2e730a94ab66fae7c0aad408d9d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e446bc9822361f4ae9758101763cd43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1088da602fc8d7b6d4d2a834facc4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dfcba4f3f47b294ff843bf99cfd86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6999343bb10b8273304e210c5dc80cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f0df57ab50c99f3c4e099c8e1cae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3983165850f07afb7f85e4642eb63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e90e87a16c94cfd5b4c109d4d809f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0437c2767787469ef6abfc547d312c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a103d6386086e7e4c270a7ebcd835650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c750772c5cbe72ed4eae89d2c5115651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a05f85831f28ce00cf224f74dc267652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74274b3d2fa893477f5314e78d0b70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0a818bf02d20e6663b7012e57177654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c172a8de40f3292e2066649553fef2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658060e9485580c966f42322022ff6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7acfac934bdc3f347df6545c24486657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02f8317638123e9b368c0e0a8d9c13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0296189529caad0ceeb17559505963b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c603a76a5bdcf1db3ae9930dc4043660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811deaaaba52c3e5dc1a47b96cb2961661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b1502c635c65ffd12352d2f9ab6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215246bb86ee134230e5d04ac054c24c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a38de99f9c8cd799b59540be3dba8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3eb4146c5109394f50c50888a8c98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270141fbbf5454f9a27068a2a7adab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23574aa73366ac0e58823da1c070f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050a4b940a2d704ac4c0d381b473cb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313aa7a6e017181274faaf3c8f9979669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28106e873b1b892a19325c97794127670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2bf9e86cb99df2a35f3a3af29263c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ca387a70ddd0a66c0494c9b75ba1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f83b53f52a2f8d4f14ab694ffe811673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a0d242e12ab95e00aad8b36eeffdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca16bda344730bf0c7d2847ceccbf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb897103577ad6fdcea16ca568910676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e1ad68b60ac1254b79a7f8423f73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24e4cc90fb3c3dd23dd6809419be1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229377b580383c186abc1e9cc6c49b71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5c56d20f6b251acba4bfb4695759680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffe7710ed8a425aede12a4a7ebd841681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11298e098ff875e6d23f5fee820f76e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634706db1a6b8ab8d68e94fa9b14594683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2707affc8ca74d525fda9e5826c97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286bb431ea3e2614a3a4037df06f5a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa66e33f4d80f2f812e7f55ebe885f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ee53b0a851acbef6882e913f9151687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e43719a2a9fe2f319dc00869b03b1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c902a2d10a7018a7f1585501588a158689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d18142a18ebeb93accb85f221b5bc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c97f04bc3eefba6db392d275f5db5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2c8c7f0b0628a99706d0f6d0e5c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde260cbe0169cbe2c8ae64a6fa57a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e84e80f73f6464156d7ebad6880c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d443b5dffe6b172050168acea68f644695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05c36d0ce8f7a4c2eee84f3b6e020696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a1c450d907e50e039013a8316c51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa643e5c38a5c15b7c4e043afd7284698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63928f9e7baa1ce619f78103a202520e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8844b74197144a7e4a2844338a3548700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a3c6de001548ded31c73e957ac375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c1ae8a390133f8b03d9729d344396702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d52449723212f18ca99507cd8d5e2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7085e2cad440cbf58731fb0992d07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4775156245e25d31036316fcf8d68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb81551376d37c28ed17900e5477320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3ca2358908738a747271ab36abf14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc510796d41050395891de31aec217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ee163dc8b0e9474512fd280bab64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5189ed006b5508514f43da45d2ec7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f2b1802fe3b5000a70d46716e9cec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fef58ea463bd6c0ce6069f448ec30d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358f1e61d5c8fbbdce1357e28fef64d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57eba0e0110a8153c75f667e2d5a59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbce9e3ca4ba275db60c08a645d25f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225ddcf204437d7a662d00e66dd3a94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce2f02d67f5afe7e23a2e14c9929d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588342c346d2e66758bf807c00144735718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5675a7cd4c1fbc9bc07c59b866c93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ec831325a638ba69d7b2a63eebc41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38765ed8209e7abf77f5541289ae7b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9db803397eef2768e234051771735e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617694e6adf0a48aa468e84730a07ba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b93352910a8a6a389005315bbb8640724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e36c790f9c68b5b432afec18edf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64673960f6fa3e4633cca62293aa57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5b547bc4e296b19ef1ff0ab54b69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fcb2a66f7518504ca4381eb9380b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d592bdd80762450af18c86ed5c7561729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5a40302b297c71c7b9d24f1774186730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec08e9bca59107d69469664c506ef9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684b7d20b7bab9697b624c1676aff3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67840b769e611028f641a5a1312bf8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3eb8b030f396db023ff4dd733c86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a161b3b2f65df9335899beb341a677735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5ba286facd0705fac682e26065c72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f688cef34e9990a3061f3536aa25508737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40a4cddd583e3700a3cfaec29f0a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651212e36cf7e4f0b2610757ecace3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf18797d3eb5ae49866d9ca8a5289a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a22433a91ecbd1dc1dcdaca4fab3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515057919d69f7f99b8eec77e377871742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349db5e3b4fac23c99c23eb38de81878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349936e4a89f8eb691fcadca90d0ee19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fc1723bd467bbbcd8fd054d3efea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d6b380009038f6e0897ac1df8787746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a539f946cadea524408691830b030d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd5c512cb012c33e72976a8bb951e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d14d509e8b1ab6e3af4677bd2cef45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592358371a78eac52960dca52665f6f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c267bb5da0ba72546385900c4c844751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572a898ff2517e9373c92fd8b96dab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20d2f4b942547fcf488b9ed124f476753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eecb79df81ce995bf66d9a7b6b635754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3345e5721a9eac4ea0b5017a8ac5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6be311b033971abc7cf53bfe51e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920874e0242503b98621fe2fe0cd17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804932ab37861f89043891adf243a52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30960261967f12e145a2f889176a493759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06fbfbb2903b15fe68322893cdd66e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e6be6eb52a70acea82e6c27bdb60f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0a6fc09fcbdb6cf71f936e2c4cf2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e30162146d88ae6d99e146bb30c6d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d6d6c07edcc20f3949e9dbb318b5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f0589a7ae08afdf962233b0bce46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e6a4c168e57e0202c1743c4c808b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061bcb564ce90cf300833d7f1cbed37767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad2aa7714d28c8752fb5cef990a784768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b357c3dddfd097dbfad4574296803769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c24755de11b34d84ad51d84e8dc8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f48371d3fdc4cf7fb4bf2b96504c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9733652fec1f8e9b3e81cab3bb18adb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094688096b8dda41d53de396d2dc3d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2bc0640d6379e7aa3c3be78b6bf7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e75dc1870d5339bf5a45c73130dc1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03005ffcedc85210f9e9917a342c3d5e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e98a285f8ff75ca6ad60482dff431777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887224b6149ad5af58f0fcf050b5c256778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1cf1fff8bc734bbdd9a597b9d9c82779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ae5fb0773a4b357f5b2e9d35fe5b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b354f88c0ed0e62407d88e26b85163781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbc25f65b0fea5f2c2aa3502895e6d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b4b4021339b3754a920cb8b810199783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ee02da0577f12ae9da92e61f09dc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396aad8119e4f4e336d54f400182778785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99c4f40487d6258f77dd461be9a2d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6565f084c89223d529f851d6bf2bb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff85768600b9b46df9a80e71119a09788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c88cb8bdcbe55f3cea7ae93f71de6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11737c6f9fad5eeb6e74da2bdba9c580790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef50ae2fe8676784d2182367625b3d2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb3889372f4863b3f28ad7d122049792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036e1d63709ed4c11a6fe30925dc613793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2223fdf0e35058e19dfa8ff3747eee4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d054ae60df304b23e41259ab7d381c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e8e7a1404d3bf215b35555b094fb9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785dc4a4124ae55593079d69d9413d4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae9e22d9d94442cd27e0d1056e103d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab8643d59b508ecf6888e756cb178799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d934e9c757c0d664ca637b62b586370800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37eac1c8bb1cb483cfc815f7cdf224801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a73e330457ee1f5c375d77eafe525802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67e47c096af2ad18c1f57e08c6e84803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07db14512a10f6ae8b95febe480e8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4228344263c04ba9ed063fa7dabb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676fd4c01f6eb44c0feb66f10b0205d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a0a01c9db2bb0213d00bb036d6532807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ffde9fe6ad188c89068f551122a8e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb692b61d7e3004932ca3fa55616b7b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7babc74568fff7a520c641eabfb40b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bcc46bf04f54e1599c7ff371a92b8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb52c4c0ee4be5e517a3003ef58d94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691126126ef1dfc780ee99f06e2e06813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08a4edcfeb8489508e791fb17ebe27814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d4117a1d091e54e61bc563c9783b2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d3164098f1bdcd7c0474611b544af816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17572626e11a5fb2e9684e9afe62fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b804e0e5dd279dce315776f76f73e6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4637f13dda8c2ee2a5a98ccb847e88819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9d1a4d0612fe1e80e00f8d45109e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d387e50a09c9b6e06cc79138a1779821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4bfee5266a7645cea2d8222b1c67b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7cd102fec6290a108fba1a43c4714823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd2ad79414690c31ad11c04de7307824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b699d9ccc65d031a23778caaf0c5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f8ee305943aa8dac4f6b1465e774d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba2b53f9d5adb5d9581cd5410e0e0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06449bec8a533023d0ddd716122a3500828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c83b86a49b3c92f3f7c9b68b71a8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d107c53f70d137a9df1b35ad78d5d96830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b636866c11867347929b5f5a72218b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74a341c8ef484a2b4eb6072c8ec2b2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec982a4c316644369540df3fd5f67162833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0416dd0516ad64d5badb8e92aa365834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d7b5076c4e0af2c3a419ece2759e6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11eddb8b14f3c73a838e115bb9d6f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db18c447acfced4ba6635307bf95ba5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e6bb63dc7f55fb5745b0fcfac963838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f0827be814af1e636e09e9cfee36839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23974e51fd6c7083deeefadc7724ec3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300842f9ecdc2740763cd4e2b5d760dd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a7356ffccc1258c5328c3d322ddd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22016c7b68f10653488ece8a4401770843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e43216fcef8cc6ea981e22ae584c70844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7518b91a51d71d565911ab4dd2f1c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5947ed963a70e313bb68419134c7aa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc7729bd98110fcf87cce1c82e15d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d9f648bdd274464d638cb1767f80848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3c4d192b21e0d7aa257ce230745d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84f0af14a0f5d79169307396d2f5b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688c35845b6bd3f272877a0247ac63851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81845eeab55e87cd92ceea6019957a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4f540574bc9ef6036970d78bcec8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec10aa06d49edc81366ab572101c1d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3997bc38fd4a5a1a7b2621dad62a3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4fc7862d73e44582c7463aa32d112856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38067c87aaf7cc0f8acbe507258eac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec02c5cdc155a2b864b1fc2b2d647e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6d33cf3e1b8b2d9f3a0a71956faa4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a93eb659c5e4bba7f1154c4d8c5ff860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ee3f977dee7a765b4997db7371fb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e97ee45ecec562896d31aea9dc9ba862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74ade8187dfcb5ae30f73e4ee46d7d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887fa68ab5f39c8586cdd707b128462864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32086c2cddf6c7c426c46f269dc3e9c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185027d193b1ec65a864f1fcd5930ca5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29dcb8b5ca2f2f537048226f5295cb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bc9a634d095aceb60a36728f60e3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89070fa5aa36dd483f248238b4010b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c9ad171746e0d0de0f28ff7779212870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a21b9256b837241b80aad9f64ded871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c47502285a5fbe97d90113c99c83f5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bae697e4f577c145786c1fc991756c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4847d9a5faf4a9fad4a1f5e7a386d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4d8c061e6f1dea6869279536c04c4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ebb86a7df1a7ca4e7f89f29df5269876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fefdc79af6808eb9ef687df62b24df877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09114c2e87b7cbdf508529772ce8676c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded0ca0a434f16026a7f4ff727eb09879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d99d18cd7be842d8cedaa1d02caba880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436864c3aeaa38e4c7be5b5468faee1e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e85f3693d0801b8350096c35f45f8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7914a12386d69adc5bf82873be63883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc6383ae2e3049afeef08c2a318f5d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be410a32b773fc635264e4078d2f97d5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec78547ee40e64a1cc36911e57037ce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28ced8a23954c15400a977495cd086887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d94d875bda9470819fa974b352d2a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a44b105ec807feacd31ac6a264cf1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999184471d6f5191d13abb4c2e78b8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec047fcb7842a5f1c3af1d24d02ef891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ba319f204e2120e5c88353ac11b7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc921e704cbcb43f7e19623b82c25893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd1448766ab18794bad3eb1c7e32a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a6fcf0f85dbbbefd3e7a017a9c98e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c612c9b0211c0b5fb7b634d75b92b27896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038598c908639a1dbce67c32a14dd90897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3d8fce9a54204649f24d3bfa781e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b9e5c1f192487a3003fba1e01d066899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bbdba067f0b33f1d6996aa8578220900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c40e56134ea206baafe60a5085a41901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b82bcea5479fd75b1df6d1a476bc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ee30b953c728b790b82cf18493ba3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb4defbb35d14dff6efcd4e9e95e62904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e41fdf5f376c631a017ba919313f58905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8befde3f9c467972da568dda0f63602906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229d6384f5f0c66537358eda3ce59f9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef0d5ebe932c99c2332e5b8289872908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea48837037bf65b65a02e9a3627838909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841f27a65e26ac7120a594c6e2f718910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b5bbd3f88233d7a4a9511e0f5f695911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fa6100e9625e39eb487459926b9c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525093d9792304877033a39c1ca5360913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e723c5bb7943dfeff56504dfc3538914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296ddcacce2adf1ddd7e091d1aa887e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b4ae1dfb4b51147f5bf852a28a49916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b329915db4281a086d42f2856ba91cf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed1bffe75c8f901a0e15603a6c1144918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfff8d1ce19b27df2cefbf51aa2d9c6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0262f3e553ccac91846b2cb279616a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96b20224f5a9b75c427f81ba60ef0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17c3ff3bd64924702041a5adfd604922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95431df35720e9b50bbe4a5d0dce69e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66406805efb98dd12a4271b7e1d1c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dbbed529f959c61622b1a249713da925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489112193d36a29be1189922223f8e58926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377e48814aa862242420520dc86356e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebcf619c158b6898f0a951405757c7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2e7f1b1a50a8c32a532e284418103929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43a97cfb058839e48e0a6177735bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eb19b4fd19212a07c12391ac77384931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a97e001d3f840bd4dfefdc21c9c45932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1edfbbb413ecd6a0a4157447644039933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5f61b27cc6db5f9cca3151ceed964934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c04365a69aac1bf8a14e08eedd2f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0cfeb89838e8c07f72333b12249c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64022fab685025fb0a8261bd1a8923b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd774fb84070a15e311f25320f8e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91814798757b04b7663f218721a84e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8340af8bbc6ffe2283eb95e3bd10a7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02049aafe1a80fd2faf675920173dc7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07e50532e4ab474ccfaa69a533e89942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64c0e7e8d86882149bbf8a633b01d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e0bf4168d09f10ce12dfb12eaab9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114442d7d09cdf8a1b6c7d882282b67945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa07e73a4bb105fcd180a7bae67624946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a87442fad9343db3cfb28193abce45947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ed8ea6afbc6f26f0f15f8dfe0226948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c060a7a5ecb5030ba97af82c2ad187949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdad8086f2b06dc2330dc0be9a4a22950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8044b67e72fd2dfea798547389e2e3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60555e3e58176b776050f59d134b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99b5d522a6cfcd8cd814971af2e342953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ddc55bc07615d122d6fc888bde50954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca996b6b34b74dce4649df0c9f56b1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd8bf5851b3d081897b2ac96f393c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b927d5d788a32978e2389ed0847f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b2d65d30959adc1ec393475289244958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd50de91fb50d365c8c4decf7f35f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf39a2478950eb83ccc1bd2a204b98960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44e99e56ef16fc04b2c76bc57e820961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdcad5428b3b3c51a2503d387464bc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0fa9e8897479b818de79ac99a26bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d08e1be23444dac48ce233b41c52964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f866d8618543dfd4b438499a71cfb90965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e1f188405d78b797147e3fce9e66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cfaec55ca5df07eb185307da38ae6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73748a3dbd8b8a11f592ec6a8c40c6d4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4a5e9f4e38ca7b5ffbd06779a14a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1a6a81172b5bd3ed8c4cae39467dc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850cac2a60525aedb1dc43a7e95f3d7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075bed12727f7ac4084dac5c0894e7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036876f986a3c06093b30233048a5752973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4521b1ee9c1932b7529152aea3943974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a90157b934076c8ce9d7b4f5eeb46975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344fef35a2b40f4205316f3dde961cf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d611a5d06a699dd4f0986bfc7c985977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72516d6b7733fc56bcdee247c87151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a8afb1fe80a58fd66175dbcd6e602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593890c4a05dcd63b81b96803da91e863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd62713a697798c61f20b64a4d55884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b036ac0752ca588d05e7962f92d8aa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf1ed698a6a033f7d2b3c3b91e93b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca049cdb24b82f6984ffeb73bbd51977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a7a12a17c892da760f872e5ce30ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99eeca46df2958e7748cfc6e366559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fccd8eaa91f45c95112e8d61ef82be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50d457defec97fb932df4d141f747111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafe48fcceb26c4ca1d31559cb66ce612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248ef9ecb53b0cd0c3370eaeee08ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93b4743c55c56735e8404227c7da5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea661499233a85c9753ba36467693ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8c5769d263c531d1891c0c7e3d08916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b676a04e7b46ceb01a24c733f82217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9b2772c6db6c6327372292196a4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499433867e5ba47dcfaad0b8b4cee22219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232a9fb7bb160600df206b05bb15c8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79222746f18924ba745e750e8f3b32f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268580067779c0e87e0a015bcc181c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e1525d29d06a9770a20a9f3dffb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28f32fbba39314668f65ff83c64a6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e79141412aeb1aba2d4616d42e20825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96008e9c6e774124e6e49f86920f92226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f007448d54d3258661f891acc76b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a38ea62b9c997d7ab729d6885c7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa705ed2e5d4065c24a1264f024fb06129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1babe86ff69db020ca1a270a86844830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc84daf219378c924bed28552bb3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409809ec6854f9b6c33f495cd7f5f3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c7fafc6decdf75102309b0227a2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22143ee850e8d629f8820d1f4873e6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1c1b16f8e9ab8bbfdf14456f6ae235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61906f2f0fbe9bf4559afeb67ef4a8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce4914b927a34f1ccc3501aca5963437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e73f06a23aaacb35c737a853f940438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45081f932b13a3e5edc2c03b080ac1a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53170b0cc5aeefc22b55edc54102940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d05fcd5b70adfb45a3f0a6845e36341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d11901b005c5a9a2b14ba9e74e4bdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccffd4ebf487c95ce4cb60e5cee90243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba880bfa9d48f4513f39a08ec7b4d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663670bcbe0a674ea951696806ba3a7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc728ebc31faf0d6f509df49822a44ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece2a7463125879a5f853feb9fab36e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5159feccb9a01ceaf058ebcab37678548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa7ae1f3610089747c2fa401240a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30469c3527b18a145fa608dc6547f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa902ba3854c8be056de6e97ee9f14451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791e1516f36508eced4b2e435f563b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4946b6709f752b29500c17bcd7c209053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5141508700c9bcdf9925a37209aa40554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb113927c901f6b9706e43a37387355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0374b64d525f62130a6acb897441456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b006d80d193e1685ec11dfd3aa7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982ee2c808766c53dcb059c048e650658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267963f51e339bb116750c5881f693a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3040cff9b2b49f729dc169efd30de7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4d41c71f83ae786f89dd6ca9e669c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c4de4f9ea57dbd186225576242e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70393c28b47ee78ed7afada839bb8d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c4f64d118356a7e5fa21579c2cb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c21890812b1846ce9c17a57fb9a29865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb157623bea2b506715f21d683595766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121388022778a57bb32364c697d6460867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42c72e843943a29294e54b8a1602968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610416830e574b3b0104d856f7e0ea9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72d653372c59a7abdfcd496ac9f1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ba4ec7f0d1ff7d0cc65692cd068e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b49ff7b76e563a91b35163877244572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252258b9810bf76c453d2b9b4d7aad1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e82816f35bdb323524505433816c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065804b737ef930446293f5a645e2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337cac71b33ccc4558c3efc1c77de576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675055cea3670c85e9b46820e272811b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10cfe730ec050523fcf0711aa4cda178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cabc5ed44bfd677c48ce91d20bd8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673aa781aab791bde90ba0046ba142d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc5e0d57ce7f067ef5c73fc9cb1d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205618e2cac3a7902f0ab014bb971ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8375b73a22cacda97ac5725bdb3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175cca4e2389e8b934edc867859981384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99103f4ef16748b72340c47dc8494c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876aff668dcdc5a6d1948427ba80abc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abadea6f87eb7d2899f7101a51d10987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cb64d0860ef88abb404beaace431088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6287daac15e03d2b3145c73d856e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a064bc03623a9e251afe2121cd9d8b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ca52b9de9aebd5c11d524b34e7aae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75807db4cbe01b2e11862b8fa923ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1089045a48f6dae12456ae4efcf74593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcddec4c94010076f52d573099770794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa94590010057915370d239f943a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad4bd8e147f1299bbbde48606be96296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f812a65c165216c386dd8e53b34fb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4916023bc0c79dd4107c949e85e4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6292237597ebb8e901745f5117a8e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af339f53e11af503d2397afdf87a770100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3ac987a77f7a1df7a93c5d9c8675b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8962cee4c717afee01a56570c8466f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c26aeee7fff77f80dd2d77347a14d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5b110621f2a0ea0f84396538adf79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bb906a4d0af953a1a203255f98318105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd67e0df226ff2af97ee94fa333e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d17ac69e650061fce510ad1de8c3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516072c84c2b1a3832872b5610f15d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ea08110f023ced87a06c24712cc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9c728776bd83db9c47c51f034b206110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09a4081c5692d1cc0d4ae55cc13a92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a2f63e5fac579363663ae7c46a30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a683cf730ce2efb9a0d882881da446d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a575e338c19bdaeeb959f8c16955114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d08f6ba8ec3b4087727f603432e14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef6f673e82747c5230ec944763a4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a02e398fa1065d4bbc060a8c7a239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ae0215fe2ced0f4d3a1441aea23b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267b1fbb318febe9628e7fcd430de3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047b8ab08217877a36684caa0dc7e02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c0a69d1e4fce3d7b8acb63d881ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed35043b91b33fe5f492f7ee1c07d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a803f22c170a894ba7730581ec82280123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41810c884db1b6dcba9f888cb62919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4232a6b23f78e009202eca48e2ce0ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd1a60ddd58e8685f63968a0702676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20347837e6eec7287bd6e529fa0ba22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eac477f7ae0898d6ad829a25c7ae4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61eb9a36ed730961f8274d6da57bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc27aa0ebf3db04b1970712d6bf3d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2118540177560e331baa24cd255a154131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d0a16e4a2969c536c0cb0203b5b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a817b8126a780abbf8144467014e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427e2f8353ed899347ac0f1c51d2e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008495a79a8604c6a2edcc33e965a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca60a8299e86d4da40f57f0101cb14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2164717bf38e6d989fbb201fa70d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67645882e3e42303fc521c8c505ead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcc57c3ecd6004ead2afd4cb93e9dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2689db67e76f4a1884d6e80f9adbe78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884457ac01805a0a2ec5c4d30c4402a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfcbb869aab45bb3f0302e99e84a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c213a3bad3540d8e0b50fc6e74d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5521c56ab09aa4ec802fc909e8b81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdaa73a1fc701f52d779ee5667b811145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e4590c027d58bc478f04e5019ce1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764935e6d39a3b6273c279714273a4dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e726dace24aba43f6c7f1108b08c54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ec80abfd858dfc1e0249e0ceff11f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590d884b61bd89153f7f7a298999279150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0462f7b9d2acca18332a4852b7a9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9667c49161baa4a9500c5d320d7df4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284948503ad22d64fea8c728222b382153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ad16ac8565fb8f0f51ad2507be5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27726026d80059d7f9950f5452e7c3be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72185759fc8b3250e1fbc12389bfccdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f6180ee8cc87a202366240783c873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a40fc9fc2e1ae52f290b6a267f2bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d389fc8d0cca2c8a1d2600c1be57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad88ee5e2a3fddcad8e376422b51d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2970065cacea2359533b1d6ac8b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0a797fd8af52227a6ac5b9ba5ccac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f7f2cc3a2cf8ff170536c7b4a2bdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18454248d3158a2f77dfbe878951cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37735ea3d610b73167e1ba1cdd209a64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a042428720790faa341335ea77ce3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57feff71d75dabd52d343599c8b1f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae548a5ab3f98408e8e6a410104aef7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a793d94e099381e6b951b9d104963d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865546587269e28c22d7d84d0de3af6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500b6d23a0fd9f496d0583f9417bb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe631779b73c72851f69aeb9c621a5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af6a349aaabb54bb2655b3230284c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132bc6d70bbafd14a12e50b0c17eee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efadb1468aeb80ab2135840bf0ba0aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb280bcb2127b3ed6ca29a5fc22f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445de72219d5b802f7235bf52e94d853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a716d4e07ae72360d408e6571737178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85767cddd93c7c1daf8d395cdf9b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ebb90eefaec186e9530d673be8730180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f31558b9be5055428c505765a3a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7331a258841d08eaf3d543680bf3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287092b6f9bcba421bfc2d29adf881d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1900b08150c3c5d6810ffbfc8c2829184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84446402a13203075494b43f99bc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6df908123f3ab9bf9afdbd25c28a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1afc889a683ae70b4c29ca9111ce0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e522baeaea2211e53c782a4c1d3a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4192ab6e0938dd4ff5208a9dbd695189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4641c497d118150d4270421f5b8ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642cf70a33ffcaf30de192609df8c52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b6d0d7cc535688e826b85c82d3712192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb5b8fd377ac9918e906788434b5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128af9a8c01bdd0e8c723f72c7964c5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d44dc6d6176ed1750aebe408821b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec2788e85c05c40e969b38bbfed471196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90d3dd9497d78f81bbcb3be236df11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df553a0dee42b666d9ecd6f437e8e53b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62517a95983451045e5d0e4140a5ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5d259673acc5f7d883d7ca3f24dfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b87eef2e54b5630b1ad6fc527538a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b63446c10b02a2d8fa3055e49827202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9cecf8b0b7e8c4a05c1fdbf9d066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b333081048b9b0560aed5f9b242f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842b390ac61cab49cc1f83a3ee1379205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788db077e8cee82c0667808939c05dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac7655f6632e123d9434234b80bec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b01d7aec9b5a95460077285ecbfa8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4aa88deb12e3234782b122da3396209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea17e9584b992ad5c20791b61abca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeec7e3b612129278647c8e36e3315211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3b9c7de29bebcc792a8788a75f02e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691f83811fbb3da26613f7dc4d379a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b094bc7f3366e5a5b054bd54bafe2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b14768ed0a17260e416be3a8082cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7b21bc1b5b8cfe3d6fdf0de45c87e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b631578038952252b849e045e23580217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a00e8d8eabea422ac537944ca476b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ac4cd830f9171cdbd4c4a3f4052a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5801a44f07a16363382f81b977a34d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599651959519398f2072afb806a07209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01b8376d855fd11a994645db609bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd7a464b16dc4c99f60635dd5d8c87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436344a519b88087500dfe10737082c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1d620f7a0509edc68e9f93dba17cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a5738a02520dbc086f57a1c46a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4a7e58fd116908749fea4c33804b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afecccf5f05e1cd05c501f2d8954e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da26ec3cddfcfb01090e38873043f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6dee4920139b395e64d7e3009c853230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a6305b252b330017c776b56875f8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001683f1327956cf6e3a48f32c36595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b76df76f33e7d64855bb590894492233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604a222e756d0d57e6712961cd906a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0933a9860e0e1118891f4c9a24346235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc443e0c5726bfa2f5c068304d97c805236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f8df164f0a00828a4c96bafa5b052237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfc55763bd598ea5c9d2e960576f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f057a70568aa544928032e33fc711f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde97c37209451dd97af32be7f9eb30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482198dee4920bfb6c471990410e1fcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc01bf93bbc4903b83eed68339f52a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b465cc392fdb4281485d566ab8af6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f18324ecb629093972b9fa67f9487244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ad35fb15fe7ea4e83761f28a5be51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db5868953f39eae0c3b9f11397f39e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a96227db9ea3fae102b50aae9aed42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04467c1ad9290e672f1d37a2f7574be3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e17a4c692b776be623ba04ef3a4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f89a7a1509e7b0dc162c59a72eaeb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498731d669883098b6c025f4f61cdd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d8f2bcd366f226318d4e3e784a77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d3830f86f4f2e4787f812d123e7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c79ec1bcdc85ee950cb8972a933c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8fdaeca6642fe5120a973bcbd79c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a1dba1a5fd7cacab2a61c1883f15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b847b1eec019cc1d1d8ce8e08d3369257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9540f6f70332dffe5889662e3268f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c1f0d3132481bf3563ff2c6cc6ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ea3069cdabef703f28044b993cc45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785fdb6e1179c223f2b2bb6cbb44cf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d4a1851f0da6c120243bca741663262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874e2cdd29b704a8fef8be82be0ea12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50feb527571a03a39aa278de4ce1a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341d1e910939baf6b5e38221381376265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b2eac4ef4091cb0d3b92bf6afe23d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d441cea6ba637045a005f1b35b88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9675000149d203caa31227901f2f55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7891650e0a537811d8a8d10efc74e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e899fd8bf2663e5558beac3da2b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee598f35a1ca522a60dfbeaac0c151b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34928dc4cc075b5f04c6b860bd7888272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1268a98b99f8c2e2b1aea2d60f150de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2a80779e3fdc9af59863809cfde3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed81156c90fe1ffcd49b0f5d737f5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb922cffd4e229cec2f15c86ad928d5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42983a05c536e30b0a5f2ab97e186928277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd0a4219ec8557268263172399773278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d62714703325f91daae0522a0ac3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c0e9c8327eb307bbb25552fbe561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c42b4b95744d2c5dee9c60d9f06bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a1f237076c4930d4d2ac37fef887f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9ece36d9bedb40d54d671f7a805d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d7408c10cbc36e4e898f9511da4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428398284c369cbd7aeab9b2fc6ef97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be502aa8a9dc18588ab79d51048e081286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a522cd5138ad31fce741f5e33664a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a2acf78ef16b6c7ed1a21fa738e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1403951536a958e671ff4c6ce671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6acb2b47246ab593889f87b0d871c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca2514cfd2c884a34c3fa25922d084291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca986640ca9756fc0107c0961944e267292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65686cccd98cc4f0eddacd710d7abd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29419777c556d930754e1b2e33e29e0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1237b901aba1916566d90c85db398295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c0d19e5bbd84eba063360649b249296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179301a759125b071b03a7f9ad401ad3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be7ffca5dab8e154a3b7ccc6a229c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24f34399b1576747ad8ecd0a234ad1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654c1bdfd04f0d5f3df983ef8d919dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f4cb15399e077632ce617c2a04811301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac0fadae1d93c3fd602e42718d615302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4012ab9e2bdfc3e5858e8941b7ef19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058d9c909e0dde7d345b7a6088c2029304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f938d8f92520beeb5ba940ae2ef9359305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936a4c574f55ad5f8da5f7f082ed89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821959b29c5fde9484ad0de3099371e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92a90ca5046f4b39b1173299865039308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043e4ceebe477998687c56b676a4ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879a29db3511a25f4a65c9a19a8b008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa28aa5e46e48a057f14072dd00e1c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13866c5001e5c63883a47650db2a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dbd2b81900375029637e1b060fd2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0574b5c7d696c39d95fba436b88a5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b52f4b3e8569847a8f3663870f614315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3065e4128a63ceec89e7eb41e887316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04974c51da21fc0a832f7f8e0fa96b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919de3b39b2b6b1d4c7b5b14dfbd4f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a1bacfe2494b611973339bd34886319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847933d306c6b4840dcc72798a67cea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd6cb2eefd4b37247c19d0e9d4933321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e459707f593458669434a3963c9c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdfd65b7fda793d2b6b609a97b27ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540be5ca15668434bc20ebe424c633324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6364af7037d0d951123197ff8b654b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b280117a7879e5498570d7f2c1739326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e52121a368b78ec554f7b714d623f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed9463b0f08d124b18134a1d5c3461328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c1923332a75ffbf77e6899007f37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da7eac350a54e32548ca438d6e6ff9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998791455a845e791b0182ee54790b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd2b69bb6dc1fc6d12b6b4b31a7307332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4fcce764b6d362d3867df4df3213e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d7252e211579e002e62910da7c9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a784254f573b9d94b9df1c82e1e94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31349cb7731e611b3ba69d2927949d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7298cfd634ce8b8e491036f50e8cb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a4cb14be404c2f9162e8b1b9378b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af9e468637d304868c8ec5ac6774c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f784119478f18edd363d2a0fade412340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c277a18a84030c86c3b52c5bae9a3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea57964e7090e70be4fa377a398ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3183a5fe106655091b1a8a0cad8885343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2308a81be8531e09262e8eed1ad9df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fff7140d4a5f90b8568c2e775f899345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ce4430c7569a24ce4330a6b076ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bdc4a98afcd5f4593a6a227474653347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a383f30c903659cfee7629978262c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26844c9ed8f72b778822376b3385cbc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797fa2d7e17127aa761dd652273b9b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6631afdc954f3577b280294a6f47815351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7178e884c2ccecd484686adc5f60b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c112e346c9ba536f681b4f206f5f9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89937e351ac294a1e15a6f89df6913f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06645de74f8835c5ee7cf476d1485355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da644d53397f88c320d0b104895c52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b309b997c6e62eeaa46b369276fea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ff9504382c7493057c6de7dcb281b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce49e56b85add0da6871852ae7cc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003407eddd6b8978aae7fc1cf05a1674360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d124d8b234477c744fdc46a2b12d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad24a2320de7155cba5cc11a4f90b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845939a51904f8a1ecb297a65926792363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80ae13575ee002af478a93095c95cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abcb389a8aaec118afe02e2212fbd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06587b8a7f77b2d1d3800cc830e5dfff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e529c3730a01092b37c479a84cf89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416181fddb693b33e1b51eb017ff869368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c32bc1d54ac4fa231662bd39ead6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b729d88cd3eef054eb7fa6016ea1f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540423ce8e35eb36021e4a5e043abd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b27ddc3b3380229fdefb2f2b26e961372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6372fbffcaf64b74a496765dcfee1cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f343f866e5dbaa15616da09dc40ae57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dca544ffcdfc4bc848fbb2ad16991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba01b717bc47e7c297500804fde50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f64480dde59ab01dc8fab9e0533ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67dfabacbda57cee6becb817807453378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2fbf29335270c5e6646e494b57ffd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344bc7e842429a333f0520bd7c35f1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f00951b1cd8ac5996430c164cbee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b2ad7daecd9316d12f4c4659de32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669b6ff1f4a9cd78f195d3d5a59518f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c326c0adc23751d6d7390a7e37f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ceb7f3fb74e58228167f174c9742c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e5396c9e9ace2b3ed6cb6d2d82fb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b2394c5d937513edfd47105c55a3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2655a4c681cd6014c4a4674bd8447b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be63641fe0d15cfb4917a309b1b12b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367f86d7d94675ea235e6531a8a843f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7499069fff7815e0cb27ec477930391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5c216e84fa402d61b201d90557594392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383fdb9e2491adb76389230693aa49b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32251348c420d802681b00817837d938394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d0b5e88c5a73111fcece65ed1dccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c43fe5917187e8edac6c94006dc42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520c62f62ecd670c4e9d0c99e389ff1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ccba4ec676d33a8661a249db822c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3b70c0002b0747023acc7f79e424399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c8b09f4961458b8e427d17c005ac4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e350123c18d3ab3de194f01d578cf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf32669ed63f4e67c94621467b72f08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3156a5bf493c8405f0f74c56c8ed1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a85f6578a6996645ff747be76fac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c5efcaed064ef6f12c8f98173f2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e74b26e3ab7906f17879b7810047406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e705d42f0ad1d9b0173603e12bf37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a350b3a9451b03a4bbd4edbdad09a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfdae02fa04ed18ed5bd788d06095409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b4655ba8c4da2b881da7bada79ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb86407f79a199878a6505ca30d30a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400ba2afbb76a310c32f370f2728a9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d37cfebd035121f22c353c1341f76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d1719a882caf3ca36e862115adbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d41627d9ebf3808b7a9130a091a93a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3264fd950ffe49badd91df82e4d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845e202bc3a93a2eb360108400e34e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a903719450627df9935550a0161b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f217507e825617aa3785510dac45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00463bd52af1572cfac68c65c9268420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a62b59e7c1c97fba34976d159b85f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd646899def87a427dd1a72df3ed30e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30097a818006979489f2dfb744cb5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ff8c7bdc3c32c447c544d9217298424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b1f72332aeb63a5cdf853e730226425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028c47084e3dde4d34e234880d685c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782eb2de251bc70837a3c566c274e2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a4ae763f1397899491e4d894d0461428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307b57271a11ea56d678c6c0942813c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf6f98d58ad2b1e0a91c3b53d1e12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077de19bb2377e051a9e326d9402549b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6f040a1991d5f4fa2cb2ca4d3a5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc947dd3b77ae5aeda5654de5d454e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904040f5ed08f35686dd11d82f4430f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cba6776d21a2ce474879dfef81593435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6459f97378a95129de514ce951501c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4fd4ceed062e3360a4e14b08e0a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516cbc58df570162cf0949e851d6eb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337cd08e8f79f7c89edb47aded35f35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6878946bf64b6acbb1c5d4a437372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991741674dfd8a552a3a9ae5148aa56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de8c1c612325adc08b1f6f4177616d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e7e12d9a73e9d861fa694633d7d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc2f235edc3238fb6731f49070d00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fbba8d0eb1ed4f1c2dc01e1b626eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26fd52961dfb79c7ed7917d2ea8281446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477df61e08b286149fada0c71bd7334447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c635a1597b626437ab14b32e81cbb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e4be72b3b551f0523725251f8c4a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d161f5f731f404c82fbdbb7772cfc9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e189251cdcfdef86181c2fd5022e28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90959212b4ef726ceae428d196c88a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541034894d1e46f2daa799b0ff883b9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c7d1f6c89eadcb674b68f22fcf45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b58a50dac4d4d0bad2762d2be62ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee223fad74bcbf73b3815e25af16cca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde401e2f00bbd7677dfe3c3f3cff872457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427ee9cb9fdbef99cdf7446e6ef9d61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d2956af717a5633498aecf77376f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5877193b149f295dde6aaa7b53b44ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de71ba3f2a55729b79a5a20f783dca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a5aced8d319357be8314856fa0a19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ece0b6387a80433ba1ff8c9b700f59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efd39274b223ae6ca6c1488b25099a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e662d637f545d1eec1f7dc197bcf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d8570f1927498de0c4ca267258e58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee587ba98e233d1c57eae0fa394d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c8e6e5f41e00cc1ddd678e233c42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364a907b1dacacab44d3d28093f133a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3af56e1af3fbd45c3e88e22051145470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf268608accab94f828c13b384190471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb099416dca602a663fc097bc9a03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b249089e0771592a90182ab80d39aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619097f65db852c37aaa2a5e433e6bb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b22e8adc747a14dc9d4fe671dd0818475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11b675af54f96663cef869e7da972476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e936cbf32a1eae274b8f3358fccd0bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e4797c0a74acd790e1c27edaf254478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0563a650978f7306c85ee78d703945479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a166a5b231ab2d85087496daa26a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da6729983cea4ba5a7da2a2c4c7bab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dcadb117d5911988fca7b694239b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451f5844fc562d9153a61d3288040d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f59dac07905e47fa9482d36328740484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dfce0244de8a9b0499c9c818df25a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a712daac6231048c83270e8905ea57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c6852029e94c320c4d3cac06853a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e1cc7957c0c7348569350e3031c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a6b9142dfbf878d5ea5713407088e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6705ac8cc8617525f19b1f2bf64bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae4cef3b22e3b2392266bbd1b8372b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e027390680de4370b198be2205c8fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f652a6512183d1fa9c25af8fd8c75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed014cc1e6c393755832c5db9342ebf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ba69a8a044c3fec1de24273529156495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc091118bdf1f951f892bd5ee7074496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b092b39a35111b26e55770f5f2317df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7c60719adb0551bd7b8b2209fb12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03255c5c06c87c885c7f53c04ed4bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e0b5cb37f64d0ae6057d1c13e4b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49523f014b068673b1af5f5bf4fb26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4305d98327956b296e34c8c03f07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514244eddc68084f5649a7994e2851e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d89e20d8809c3145e5e018f71f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303ed7aa5658470eff2f9f47e9c5fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235ca1f9d3e04d418e3dd9a49d2357f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfe4cefee284c4e706d7ce93174a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233efd89fc91b5fd2c7558cff99d6a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf99d3f47d9158671201ae368b1ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a456b40c6b9587bd0b6367bb5dc5cb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123cbe9cb157cb5752edb71191660a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfad52d9f22c4ad6ddb4ab6831fb6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b03c927681db27c277a0030923e51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d5e524c4ea09ab8bf729ceb026a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce4d4c525e9dd75a2d0f2ad4066859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793979dd807bfdd6f79b05184b179d95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257808e144365c689f3e380705e09e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd2687a689888f1c8c16b2aa8df382518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824696fcb1836278345a3bf5ee71273519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ab09719de797367b7b09cce95b1d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee05f23e2a830e5ded33bda5baf4de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9164264f3a954c6fb842bfbfc5c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dde2afd5c523989638cd44d867da6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0150665f5f2e5e2851ca630b6f05d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459102658af9405cae4a682b6fb23c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc64effe127ff41254c4e11b805a66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dcae865927e120d2c33207cca7eb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845b52b3819a7b5203c68bc09e0b77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c56a3f5dc46b63297984b935828b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865f55d3c4e1c679365ba4652387d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d632812007d4839b009eee2e6133e8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026519ca81674c64849e58a4015a1ca2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41974bbb076b9242211060e27bbb1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f23112d3e03be21525e367c9b0d4ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c692751aa4f27c2d3a522b5360cf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3461a80e60ec783d4f8abc8abd07daf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e697194705588137118e8f9bc0c00d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a029decb85ee440bee06008045df04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd058ef4213bbb578529ba8eff207d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0db809051213add7f1304adc28e499540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532863f1ccada95d53c95662d9307a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bde071fc339a1925a9be4000a9dd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a155969f2b077002e21fbc876e560e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b0c00448b4340343c86aa9b1251e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995da76585dafea45c8850719dd3ec1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cf4b4e21d24b880351495b5a934a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737c496816b43440b383697fe55ccc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d03e0532b17c9dc8a6494b4bf1669a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd878b0a33135e8c7dc755cd047b15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2721c57478491270c1a1109f99c7eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf7241133224d2c4311c89980a38f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7c31580a45d357587929a46fd2c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86f34faeac7bb30588436e2ae9f7e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef02c52d4cc6b4153545f65ed0fa0e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb7d4a7d7fd2e4322a9295052c5ccd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b17bb0f02ce28751f3ddb377a0741556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b89651a57cc0ea98f856bc5985aca0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b142ec36341922c6c1d82b957ea5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a258d416553a342eb7790e077920bf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79574c28fcd7ef9f7f51cbaa7f092b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f2eeb3427eab1062bfa4754a477d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab046a0ac3a17beae95dc2748309ba73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383444061fe5830daf900de538e29c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8bf3d80a76f03b63b98338c1d5df8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279298263ccdff307fe8c16d43ea537565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab3d73f0fab9a049b3aebcf53d092d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69104a875f77d55f5d7f1f76f36e0332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16f81899c4af5b3d4bc39a87e0631f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da15e1d51520420df8ffbd2dc669b5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc37050827157843b140ec224b8fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e82d17eea0fdd55cf54bcf5d8e8fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e3e035cf2be76cecc1404c5d4d1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fe09c12b4fd21449231199c9c77fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fb554a8a3ffd4511a64e55a178bae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca54349c588ef09ebd85a0f04896360575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a2f41702ab7158897df56667aa24a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4ee4322f08d32fc64a61d9cdc95a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913c3a4f21cf3031d32ac59c02ab037578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f658c18e99b9eac169c0cb9edda4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63fa3c90787d12ca9f10135ecbcec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b658a81a4310af74d6946ea06ef3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0160dc35c5e75193c25bc0f0e802c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb03178066335300aaf6479a29976b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3358330e55b0d37d7bfd66911e490584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650c159e7e329865a7592623fbcd1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201d9dd17a8049cedee40727d61c23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0741c91796a9d6beedac5f75fd11607587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c25532e0885afa04cb578c9257a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97af8c5fb3d87ddb58b26d04fc1a9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd9ea350478872986449d3b2aeff98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12237169ce0e0dce3b21cab8010bc12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749571f6f47766ab4c02d572e98e29e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488b40355805a8a1b9383b2cd941eb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d72a6e6091ade3d601a6ee9b3832594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2534b923b6b0ae82bf184cca03a2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b18e1e43e8e3a2500ef836a35a77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298ca2c370ecb741fe570f69e079f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87677b4a42d373e548c4bd6e0c4ebdde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47feab832376156a41e23528be800599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e69f6ca3bb5179079912f93b8b71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd6fd90cf291d5af803c99af3b193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d40ea574c5c6ad5e21f26af243cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba768fd94aa30bc9f57f6f61a26f00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdeabc1db17367d3613f0a4d004f15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b3fe102a97e5c8c50abab7775d666605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ea5b924c44e1a2259f437f8b7899606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bce36d4b067f5b3300b726d150270607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945234564366fa2f6e5443ed0c05b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c578b20bae1a8d92460c0f1eb3312e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd149e730366486e18d540d00fdc0b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e487e5115b8f32962f47b91a8f1813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a7eb799bdf3f5030ae44c74b91e26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9dbe15449c56ae81e3ec9462a4344613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628a6899d35cc3da0bdb9ac86050d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ff7fdc9923574697c8078d79506d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a0f7808435c0680f21ae8f71984b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d9d27a36244fcf975267ac960501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639967f1717545733b65d5959da96d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96a248cfab9594b2bffb83396d8032619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d0e3c221de34685b8d62acae673c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194219df99ef615a2338336164063e28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f58d35c62627ab86ac8b3395cdcef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae4d9332a7e8072ab3d75c47bac4e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9a717670b8f7ddcad02af4b2ca99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc1a91dd27c88a3391f44c467c31bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc43e927968a6d4cf7e07b00170859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837fdaece398fccde4257bfc3f09ef6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c304cf66cd12e83c2933d9561db8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ccc9ecad93c1a67b18c53755d61f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c20471579ece5e3d453547707718630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae9070c8138b8a30d9cd1b61c11836631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45645a8b4cdbc383cffd93f7ecc1da5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4018b312b5be308b181b2b16ae67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971742d5ab556b08d1fe5aea84a047ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff747a77230db854393efd90d8c4eae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7deb969019cd1127f76735a80148636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c16399067c3a3cc3e1a39e6f789c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26089f285fd022d85b0399bd3ee1742638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddee989d0ada0086d53243e5696fdc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882537ab2adb6b3a9ef80cf2c2f22b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe3cbbf6c881b9e06390dd9aa58f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f4b78987f727ec40d4614e7e5811a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cad488c66cbc549f1b5526eacef5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22dec40cd7a2dae198c105735cbe8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55532e1662f82d1af0d4ae3943bf7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58301af6578511432a9211f5cb08caa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc42f57204c20971c4c698af658da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079841a9dd2a220f932786a041a0af9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bee19aa50d1157972fe259f4eae08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3957c529052aa157b892d25dcb068650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a6b100dc53aad350ba0fb66eac99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca31495592928718215999e1453f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03a21c9c0f143792a16c92eaabd9e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8fbfe28c35652607b88ba67acd238654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938ae34ef9ea99deea60769646ce428655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13591bbf9d31610d9bd03073827ee6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a9c7f895b70c0a9e4bdcbda102b3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538a52db7c0efdf46af2f2fb8d869d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aa8407562e4b393e2848ec0fd5f45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b9dc4e58d3cd4daf3ecaec940cca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ab76713b72ab85e2582e9aa9de4f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3d83763dce9ea32c230bb3ab991f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c7e3a88b309d43686c33c6d992c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a5c6a19d9536744236b96edbe6010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66df495af8a14e006ee91e905fb8cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b438329fea0c4e15de8cc5496e16386666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b347a12ca5eca1afbc68bef3163b07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a6e754f39684d114c4c7452935034668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1a6a6d5dd863ca45acc896ecdeaa5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440d283c8643aa7da4360a6ab27e96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bc74a02cc40047c16d7f21c0fa7c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b5c0e20ea2892e87cdc604c599d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80ea77e08b478f47a9127c26a3a64f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd85006b08a596461a479c020725f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd1a700e5aca12a5ceeb0a868e037c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284c30ecd4beeee8298a285067aeea4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaf83240515b8d3e6a438f53a60392677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e0e3f78c9a6ae9e7a8476169bd31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1bd6297990040909a9fe7c844594679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e767eb7e3de26617641425cd0ca2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c39ded2ea55373dc166217272a66c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319bc440d3131e34bad3108b11a4d71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca62ce06f6a7387feaec4a19ae57f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ed8f085fab61f14090d45c09f4543684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b328fe6f653575572d057f32d1179d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b87248f3ac78cc97a494f882679662686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90682764defd7b0e69bfd7ca9b29f8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ed7b64340a5e2d03880436993a02f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9349cb1397563274dbcf4942c21f1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986792d4c8e154ab96461a709295360690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0f634c7d757ffaea70a8a05abdcf9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab959c548764e6404454b06757a38f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9cb3ecef34c491b955db18a6ca87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee96120966055e06b387dbe50d86a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e875939379832a57fe5260190a131695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c676d63eea8e92881dbcd8b76b1aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a5963566ee1325fb808fb151f8ea2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a2f7c14f014f4358fa15f92e1939b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0615a52f8fb7190706db65a3dab9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999599f1d31c9a25cddae9205608a756700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0cfca29a7ed426c29797200be644e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13566939f9c15143693543a592868c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c2e48ca8ca03666b2db4abfcbf52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193877312b5a1e885a52806464f7fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43204c9398e8aee0652f094ecfb921c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0876de0907f03e9e51d025e497e0387706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e163f422b73ef97b172b28ac225273a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43b629a902e464a4e651cca28bb201708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af6cd96fafe37b2ce35af0dda2368709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61aba7549fa002f9a29649ff9120c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa364c6becbfd99cf2c03e7cc7e136711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817fee150c23d02f2194d1e151047f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ad9722eef2a21536384bc532174a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c01a608ff0084edc924da1525564be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e72cb7ae20eb75d6b7fafb1404d24c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d01c55dc22278453f5534f98e6146716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c2b42c0f612289dc8efd4fc941d58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064228863554fe971fc505a1a271e52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8484249a7966e4c7acce88de4c25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1fd35ee6e3c9970d4152909c63cee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a460e3fcf91838688fd03703be040721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f20862bfc09862abbee954954149a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e148fb85b527f264795e72f7f00d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6308cc4a458373954f921dca3c1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6940224cfed76da51b6b1de9f34cc40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee08f290f91514abcef35fa8865ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616cfd7a1c58d96a23bc230780156bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5119a508d72140b6792702dd3d158c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1edce8e5f7e439f586e6e91cc5836729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf4fca5c4afb34563477090ec2011e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd616756b3e31cc8be745a54554a80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af5923d50d78bc1fea7e5b3dbce01d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9379bd7b3b636e386372efeb9350733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4131b9de72046c0f4f450d5cfc52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9948ab52eca05f48eac3e50020a1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92294b25b0123c2539fff755430dd39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e449781a90fe7aca61b4c54b6c1a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b60624bb734ab09d45c92a51002c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4833e49ada780586894ad1b99816fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072a302acc275c9f8c1b4affe891b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d95886d478acb9a445ca2bb5289d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead8c293a9ee7f5ed18a7c083e3755742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1515b3bf8fb1170fd67a3dc72925a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc73106797d8c857152e22370dd3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f0fc59c7f2437712fdb3a1f171154745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6de89bb99cf586d989d0316c5e259746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e3079a5beea43967e40c2a893e47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea04bd2b4b5f8f50a78156bf63f532748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561be62dfdc153d0521e3b8253619a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b32ff1f7134d9e28e370b4d25af8da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2190a63d6a628e8c05acf61951e6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b894608039c132d32a8e4b6f6d5c62f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47a79df5854ecdc20f10b45c20d87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655b5809d860c1f13deeece800bff6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901678dd34f8a4b6a1af36612f545d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ada3b40ddb112ba24f852b4b9cfd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145f048df394737bc97a04d9c142370757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472382d149e418e8cd5e5159eab0549a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbee31689709a54f2eb31bdab71718f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871109af17bbccef99bc6d2f2f182748760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea0a32eb962f6e922180e8759d710c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb508fb1d5117d0154a73e8719b7adca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0aab99dd757baf4daa92800b9ad74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608afe569a822011fc0b59cdffa14c98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0b2c631e7a1f0534caf9cf323c17765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724412d350de0078b6337c035e910030766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d3e0fbc856fe2b41b378e86b565c7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a52a03573cf419b1ce942d52373ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df4cd197b3d8daf8f6d8a6f2b53dde769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f16843920a447959133c92aa89fbe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701070a5a444846e8a4573fad6d49565771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd056d94306828a4453743d06cff5034772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a09a5bf171572c26a38f06c139bba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc201d68a0aaa1fffff461864c2871c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6dca704067621518bd2becf05c728775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c58a7c3339ecc9aa3611b9359a92776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a13325ce55f1635ae566453b6e0735777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a16d730b8df2573e71710fff3a76778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1c35b0cdce81e340195988a514835779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec943a352fc3a5b7d1449cf9e29856780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e045146188e5e63e083c69e44dc9af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2fdcb498e997852e9d112ce4f1cb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591794c6134b87f9649ee6f2325932ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ba3325b96ccd5382d97493b00181784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c65df32267b5ab490fcabb83252129785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13a82773fd3064e944fb9e7815261786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bb65fef0fb531e608ff56d66ef00787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cae5187dc18a55d6b760397de2ff5e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b8bf0d06e541a91c2a8f4aa7f3a75789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08c8f7f89286deb19850f0bfaeb51790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c711c3a53106e787430aec1b3c99a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728984297cccfda4d57fa41b237e36c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1841a5d6e03a8596c4c46b896bd8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d9b676af5d8bd3ded29fc355b190794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d40ae5b0dc9dfa61b7ba0c2b012d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0824855e13b9fbededcbfebd00e18796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912facea08d7b8e400c46662ec9892db797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7feea59161761a36fc9c936197d0c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f100e126bdd4384b64299dd62ea9d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9727c30fd33590f6e437a79ed144ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab332dd3c82f1affe82fefecd562ee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d779cecf912f4bb892ddee910a1c29f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ffa4b064091211d89745c8c18bbbb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d754bb683063224ca54370d87e975804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80615db2d68d760d9119a80259d20cb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085e542036021e39152ddbb7927397b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c8f8aae2da5a42abea85ab2e6798807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633260162d311a9ef9c6165476578f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1042c26bb58c823fd7446728c3c5fa4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770c76e57f2d38ec4d114d0155af07810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d9cb0ce2105d071b9949295699176811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39529dc33b127f9adb4831b18edfb87812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfae93e91a77fb7f64108ba40e7dcf4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742429207aeb8288809e21754a51c4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd78ef4ef1860e14ffc19aae22c26c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fdc81619b17412dbe73dc592a61c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b43200b7faddd246d4e83aec90d04817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af1ca33dacbfb80067dc07b69bf75818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e1399d715b1413d1d70108856e5ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215832ffda120a431ce09a5167cc884f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa135cd962217bf932bc51e7ca6663f9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4e4f1a838f2e6a17d7985604098d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edec0ae4c8eaf3c1213057041308ae823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e37a565e6ff9891f801c2171686a55824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42c535e2f4fddde32e5c495e707e93825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954cfb1f00f25249931a3894005800826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5025910a58938c4e08eeed4db386b0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d8e7736ffdb82ddc5667da597a790828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62128ef6f6b2dfb674db6e9d42bc7853829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852716051d47e2fa34c33ef241e2130830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593da7a217bebebd857ba16681f2014f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6aa5096d06848b160ab168ace7f9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed765722fe06ae56da6b2c511d1664833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56179248ae34b8bee2e4b1d35d9107a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6bce72b767c460db8266cac299c09835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4829ab633c4d0d3704b3d4f205ceb1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4343159655277f6ac7571d5171433f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4865b88992520122f6af9b9b00afb5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6562155def5ea07796a26594489d5d4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db705769fd7aa23136a055b8fe26b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513628ae83d46ec5e5958603d80b06e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455f21b1652a8ac90e3dc3d1ec8dc2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2584dd0a59ffbb69b68ed1b947d5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9e910a3b49c3d7790b4df8e0ca05844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1ec4f73953b3e92cb923940230980845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039f0077ea81d493e6beab9411c7cc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77914f373827a81c7ec360c7d04d09847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de840d2988cb5a8179eb0b102b4364d7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459bb43f3f735ae7fa2bc8271f3496849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d39fd0b6aacd7f47b8140e0e0b78850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ed5ec843bd10a7b2033682deefb6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842c5b3cb8317eb5b92ba5c4cf29ab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c606dca7b225fbf50a2766fc13e2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d2ac8543787915947c33b5b449172854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b93dc98b3fcb1391c8ade47ac2704855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12989ccf86d77189e29f0d9d7bc29856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83911d7347472e6accdda874aced8e43857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10f926bac703083e027d3e7bfc6e74858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ec48577043e539a2935839faa4b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c9c588e1943d5665c5332cde6d97d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947037974c186e03e2c10e8c265b656861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec80a64c0961e406698b70579cfb6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb5d814a3827b55a86ef8bf48eb16863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659007fa1658e3aeec0d9318f6fe5a6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b978cae83de2c78c66938e3ecfbbd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367619f6686a5b81ad30d9a695bff440866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f58a21ac6ede11dea3cf2e9b28f4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a703ceb243eebae6cb05b8d06eb620868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ee2dfc482de1ce610dc7c4ba1b03c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd17c7f4e649ad5aeb6f5ac2d2529870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caed3dd0381c8b116cb23873b5c7fe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e8e73c3420bee95fe5506704e4f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f60971cdab8e51abdc930ec9f06027873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833ea2258ce1c603739058de96eec93874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0deb5ee69be1d42228f14d206381875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc1bb32c79e6fb3f49d9c46588694876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1180d807d4968cdfaef4842953f47877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dbab2c02691a1a9a5250c585b7a56878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094f576f604c0cc17b30a507b33c58b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b7bdced528d51f536e87280fe150880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299a3d832f50f755a0c2d847323bc1c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436e366dd6750efc63fad26749db981882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a1b055ea8b89c5475c9419efb8a6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794c3416232e07823e27d55ec0f1d9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84025b222a8bd9546dd47e9cf9bc827885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeda14fa48a275f56517f4767628a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a02258188eb08cfd4a8f874f1e21887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213db2ba18de60e9ad6ad275b7f7c6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0632b199eb52a40712ae079e4ac479889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8a677ae701b5425475458980e975c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f491e60d657acd7ff29191062d90891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017fe0dd4d96b20a29796354e1ff020892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ec284bebbd15de73b90ea26b24ac893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20a2f28fb18939733bc3b902b14b3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad860324842a90977d077495be078895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51169f20f4784bed0a380084618940896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc18fce48fe30273843ddb939621b07897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a9324b70c5255a5b8009b2b2840cf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26f7fd2da3ba3f47df4f9caf0321a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e5a36a1ef019df40f3b789946bf39900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10cc4898d7483d1c8c61638e8146f9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5dc4afde8df0171448377bde2885c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb1ddca407268757929ccf5873c64903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72830cb62b55363b056a46e14d0835bd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe4d2dfa0f899c217713606ba5b409905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ab0b5bffa5530af03445d1e9cbc0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced5c14fdb07d9eb0566f523db03f43907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72127762f11296ef15f716e009e385908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0264361674d2624bf38364f40589599909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065ac0f9b21edc3cd17cc78e8f27ce6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc781e0aa18133a81a371fbcccf52e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c7243a43b38107bf896e6c5ea508912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ddd1b0ace42610657c27b2117376c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de56b2692b39c4a42ab879a40a0a93914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c161bc759d4d8c995c8227d6af742f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17abaabe5bc69b12ee5a709dc566b62916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7464ef8bf69778750664d0d54e620d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecf6d1317ae80d7636032ced1ba74a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cec71f2f0aae96d54d82c221dac7b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e096fa917759496ae1d34eb9d08ce8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5e522d20b6ad5c7c253b58cdeb22921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04230b1e7bacc5ed31c4447abb25f204922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d86458d8e3869dc5a7cbd7f3756ed6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c941c31e1ded91e6689da0f9afee16924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8426856875b2d3b0cfd7dc8254458b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5196e73056bb65d3c610f6f2b9daf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbca3656a78b9bdd42635272da1acc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceadeaf37294aa6d5a0ba038a00839928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b0c95c80e16f360dfabd19c0b5c90929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097fe157ebc3688a0531b765539ae4c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29a38ae80f15218f630505a258a2a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d29b08eb7e7dc3af43f9d36a57b4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491225f8d66c169af1168255cb1c9e9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd92d4e6ce76efe3496be9ef1f432ad934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a6c8a056355060562fd697483f13935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cdaccad7c81c70b3a3e7f7939b1b4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a383849646e83ae2fceb237ebcd078937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d62dd2695208b6f0692d5945cf2c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3142cb750476e0deac336a1ea2182939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7e83c09e4d93a90baa391f7c0b521940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58930f418e90cc75568aae63bce6a76941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a40810a425c9a8f9ac8ef5fe8f34942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960612f284c48ce0e28bc148e55d78943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7861c27e8ef3ca45d13fce07f57df944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d111283636b1eaf424582af9f65d0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed552891c234622fdb6c2cf6a5030946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3bc2edc33592171f7c83c8815ab0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc72117b1240d9d8162b2ef515f0d2a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e148e3c2392cc52529895e389912e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1a43d50189f8b553fc74e835c37b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4b9ab9e4868ad823be75f662b34d3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b64cbfea766e77c99c24de817c05952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09b44401166cec6dcfb3d1b9568184953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c861925ee4d69f60a2a642ab118c8e3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502cd02899ebde94d8309cc84b29573955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32851cb4771561a5f43d7bc88d7a2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bedbcd2b4631a3da8c179bb5eec8a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c41920ac6595c387420d6dae93b7c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e4fd32c364001df28e280b3b833aa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d0385f6f72f4159905ef6dc56956960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f040d8a7506b9f3cde259f43d113961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032255f06047df15adbc2477ee3e85e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab441cc073420ef233f378e88430d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ade7eb817ccc76681c9f505c8edd6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c24fabc6c1b5ac4c7b097771d2a58965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ce4e2e20de10a6c7de31f49b2195966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3826d318f0589ebd9ce84f2a486ef967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f438ca61cf897dea73781f24dac4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052c3ac5b1ef62d8ec57c2e2bd8dc9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d11d88e122194713dbc62016395de970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780ab741b4bdbcc85b613ea96cb861971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f2c79c06982e5e90b87fd3d2356a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb622e6a60c550cb7bd92a24e259ca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173acb31b3dfd13a216acd2db94df51c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c306d5a8ac9ce005f2a559dd8e8e4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020731496819aac7a3c98686d09bb0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99838a9964d6c7bd73e8ff0717ba33977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>