--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a869aceff8b4b16c2bb8e5a7c59881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d557f6506412a8cfa17ad8122c2d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d53d23f94f013d94eba45dacde5283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cadcc41c62602827299c87ed692cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55149aa25221219ce30ac50b85656d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e250193ad657dd8f399f96c98de896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85f592f6b43f16f85284db79991b027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434cc9d7e76bad23290dadb73bd6c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47295bdf29b0bb04d4772d53d72400a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c68996241d57f28e523a0950c744c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c93e630a5d842e573503b6d4d915a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80a342042b0e69a99ec45a69e2d5c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9d9013d551632824eaf7110a468b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1ef20200b5adb853057edd447ced14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f35525e2cd6525a72985b54dcb13ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44535d20ec2cb9e0e693e8225682f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac2431ef71f656a7c1cbbe918d9be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3604f9ccb39c2ab6464609732c0b3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e31dd05f75e0c549fa7dee9779e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914db59f2c0b407c881e4a843c0c79120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de6864c074e3e6a3237478761b35a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f62321660fea8263a7f77df781a0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84fca0443d7ce1a96d8b47c029dcab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe253e578f53919f2e58e18a7a6e9fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcfd2cfc825042dba40f732479427625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28dedf6d1402f02251d09a256ecbf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b96ef9064753985f0c5f6bff0ae127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b1af7bbd4e3b94e16d508711ff5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc2b979ef93b785a3901c5008e2f6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8484dc720aa58ee2218c762ff09ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da986ecfeade2d2e74ac826a56a3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d996b8ad7b13992774158a38cee7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f6d988a8c3d66b565393fe651cbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a050ddc2ea6b47a3830d41239cfc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217050e8891d8d159123a119fc663e4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35aacb234277ce0f0e9b3d26d86b7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1d39724c559fc8cf4cbbfe8978ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03e26d938ca47f125647d528cf21738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eefc1cdfa736f1ac0cef063469d02539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d65a7f45346ad7bb31ac534a21a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdec7c4b73bdcdfcd78c9beeb14d9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287bcb23c4a26d2c9cc3f73c6e9710a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac503fe390bcf60dad36410fa6db7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c332f092bf6c2eb00114ee9abf5f0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edba252d82bd135709ab6d69f01bb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828cfd9073c653b7a522b1cd9e41ccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb5d5ada1fbabcf06c60fdb29bf8a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38af53ec5143f98d37a99a43ea4b2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffdd5ac4ee196557070661d31130849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53432a17792dcb0a4d1b56ffafc97ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfd438346df80730b4007ecf8afd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db931f9e89e97b231d12bdbb9a3cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27dce6f5c409aa50cf020fa224963353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa00c6f095e853987e54b49e2914054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79385871c136bd684ab178dfa3cac84e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348f33a8904dcebd0475957f365d04c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d67ba235663c8ea287dd8579fecb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac663bdbcd96d35664609b1df4e8bca758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cb5ac525460eb8e2172bb720167cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e58887b82e6c95d1002fabd89e7df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f651f446f2edc757f250a675f4c0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5b2b4aeacdde57e77acb4512ee0f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516819779689670b43ef28471ca97f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c12ee6b3cf3210d90fa2138945f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806cb83945b181bce4fb686b139254c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd227beb33781b60802e5fb207859f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177b3826ec702c7d4bf5eb03c4f74a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0579b556d40b892ab20d8900d8762868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e31f6d3098f22dd6b57b4167c6c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5097bcd666200b259d98f57e4b30570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4dd9d8e9d9a1e53ed0f2a6f343d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5273f490acfdc1df1f0b24b662c0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dfc4b5ba8549b3bd91e76a81ec8df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc718e07a5acb195277ca07637895ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6b2e7de307b521ca18c9d5ae61f6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77c67726b70066f4980380915c67176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13657c141fd67c1bdb0a20f9b810c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd81a8503cb59221f0e68255cbb983578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431427f49e60a85f0c37fcbf6d410a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6be0b988d579fa0977c9c94fed0eb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ccbba049c2b09d8e27eb52d184e5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e793186556c0768242b69ad3804682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee446907bb7f8e7b7468f0af001f2e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8721707de736a29123a5308323bad784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07dfb0479400dcb86eae544346f09385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6fbdd33b15d96ca57271552bfcaa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a986671079c8e5a2e5128fa0b53a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce0ed9db90e291a8052a745116a8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fdbd6b6212f5101ae7db9b526aeb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdff7aa4f3249bd65455f8e731d64490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e3e491cd48406adb3aff744bba44091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb792429fb81476d7645fdef2a84ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3bf8815b7c5f57828e9ffaf366a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f6e53c0c1575ea8065a502be13fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2cb5718eb12d406b804fe06b454b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d2006f1bb466763e9c3c8315303c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ac7c3ffd66ea8e6ab2a6398bfb3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65614860276fd564d0576e307ad91c0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657465ef21a888102b1c2ff17cd15b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd348dcf39fecbc53236d35ba02ba159100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76da93acb0fc45839ba76204be8255101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f8bcea8b2419cdac5decae6beb612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1849d8505fb4dee08fbc9d21fc35d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644822506517566c1f58b307803e0ca9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced0b9564a427a0c045e859b4bbcf73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a857df02919096d0de6c4adb8c69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d0e1424c47dc41656f10f95e459cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea01fea37c458595db10f9a0ec9b04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e72e539b0294195dae9c2781c7600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436450623b2732a34f3906814ac73e53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00792312856896f0808f8def5ba964cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ec3b2050559cbdcf4550fa1d65c69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb217f506c096a9950e19a35f0d096b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a1204acbb4fe6f1e0d0cf946012b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fa8752f5be59aefb8a0919f6ac3d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda41e1ceaebd8419da9b638c4b77a59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac81050b00be94faac84c7acde391117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d31e8b3397450859e9268d6d40d68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5997a2b0af5881e08756d77e0f94a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6396ffdaf27b072683455839ea27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9413c2b95c2434ce79c7da0ef76d34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5ff67cd292a81fbdd929af6a2c38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b3618e104f3184e366f618066f8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61ef7e47a2c5497511a8e7d1754a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee877217ff0f296073d9317659ac893125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fca861474351df48855914bd9590c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c22db4dfb0964d6cf0488312af89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fcddc1ba548ce58dd2601a0e7764a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607767f4b6af838a3dae8a43fdefbdec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9238eed63f3c4eb1398aae694f06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423161138a7c2f83ae5a1b002daed45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86455c57a0679db82a7c9974c7a9b076132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c465292d99379fac35ad53427bc015133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f838200df7eb065ab693d8b1c6d9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147b418200be70f9b5879aef18acb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c241fbc4c12f92e81218739718a3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beda756033000d397ab870c48a1b32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec092977417ad1db925f56e62213c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baf6db7ee302974063ec4aa86c8b8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c77810084574eb0a225a966af1211140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e21a721f1744bf1ae89435f816fa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f59d2dbebf3a3dca2234d9c0d9f7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fc3bcf88721a8b0e924e9813ab745143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b2dc96fd7ab7e0780ccdad8901382144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d631fa4832d7e45226f296202574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af41e855e3ae8163fb02639fe5c564146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323adc0205f1ee7e2ed53f45a4dd70a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413d35e67a925f0d95a2561ba2c5a0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff532a6b98c94b0bbfd52011c8d25407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a64a84247fdff95731da29a98d93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cf99193e16348c445167fd1af9ee5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552263b5b51a9ae49f88095ddf637d95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31181d7a59e59885ea2dbee8d96d66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab91935ec50e6215a3c92453627c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57fec16a07a04b65c5ec00fbe0e6a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc0a425e9637a38701e9ca424702e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5e124eb0c8b32828a23d0bb8a814157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e690fb635a28b7dff98c4a02d81a081158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa957014c71c452b0aa4fe377a8979159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011d642c9d562acd2a9915f9b11f22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be063ac03e693fbca2dbcd6c033fb2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b0c3a48677261de476a1b00c0a91c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d0c789566bfbb2660972844ece73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46314035f2a1a1634bbe4c2e27f768e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae217a410064138238c1cc819cb98a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11159dbd1a0f15f381a1e93314057cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e10c8f856e07ba52a014f3fedc46b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa6483f8602eb9d04628567070ad3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc623f3e16e0f03b6608649c59a15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211858620f0f0a9aee5df8bd2fa2141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcf835410320420ab854eeb33367e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60969ad1ff73f887c3d7fcdcd72da273172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c5ce89934e67f565077b87df5ac6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34538a0d8f097675dfc717509ac3a01a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f7bf7c55b30076fa8dae44b8f43c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e038e48aed7f5dc0482d82a17c05e77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff17726c47fbebd28bb76d7879e43e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b297528a0920145f66391c0e254830178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4321703841ebb0ce22368aa0cd54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864054349c836ddce5237236ecf9747180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c6cccbdee0897190aab6ec5ada717181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd4e3181811638b86cbd0773eebcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f576f9acf6803028d39a14caa6738183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a6f63aa3945c1a53b679296ca7a67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75ea6c1be896b222f14a54af6403ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a2327694c2cfcd1d43d43c6a70f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7bd95d3ffc8b536eb909cef6ce9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f29657b28b30817377ae21ab49615188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c342a340c9dc70e7462e60aba811189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d5b401d0e7790b10e99c015452efe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17fb179271549ee6eb13bb171ec03a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39442836be71ab422b6875f65d09bb1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c50c02a873ee2c4c0480a8bd34a8a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed5688a813cdac7a6fd6503ab1104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1cbbe68b7899e9326bd9dd994157195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f55b26cb4c0c3c4b7940ff39aca00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5c58542e818792f8459e15a60f93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d94f6251b768a5838fd0c6fb262a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bab9ed4d63518661f7a812dcb8231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190598b86551c8f2ae5cf7b277f7360200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26cc96acf034bcd41387c33138240e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce63208e6a8f348b70c548055b6d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33b5c44bb3469c7283dc1a254e6bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540984938397eb1f7dfb061a0f2184be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020628849af4eec79821a59af14cf4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f039447217146260e9c17a3ecc658206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ea9b2d7bb95a770fd763e9b7210de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55b8bef7dbcea2d729b0e1d9f547a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e88cde53c4f408979ed96e3cff81eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3195593ea9df463c9f6c36e28c5df7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f75a51612a457a9f069147eb911281211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ff7273597d6f41ab6bb577d1740d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776276b8fbe49604da5156d6fb8581213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e0d1ff0358a696fea0eb40ca50a5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824403d92bf0010205ee9027e120508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696c436c61dd6237aa769e38d0262f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c354ddcdbcd22d2887eda0eed0830c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14223cc482ea713cfad422dfb297a4f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1850d0463bd2dc559651c1018f6d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d345f7fa000f7b705d0238e76b88fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c4a5bc4dac9d6c7f60186edb7958221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28627b6119413ea2d97cdf0008ed3131222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b235e607d58cb5ea519669ab28fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c57de119fd33ccaca5a37c9537cc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50266d77574060bc05ef12708ed5877225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1526a74407db541a21aa7f6c1abf9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf784b789330759a3df1bee0bf3d39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a4da5e35922bdb7ce0209cdd5021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef9aaa659f2714907feed1c6ad26aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7c3104bb05741856574bd87bbd95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d332b0482fae877c906460ff0704a3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4fff829a0e6ec54930de93d0c0e4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc0982b10d5793b65197f3fa5d5e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf587f699b1423d261a87931b097a37e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1c1e75b7c492803c5759bb3f17432235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75eeedcf97477f4efe2d2e9ad61445236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452701ff3af1ebd3023451e6f5f5f75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077ac7d3e140113aa8fee5abaa95c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398e24467b625e0f15d4eac5bfecc25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f99b9128c070d96f08c35c2e06a282240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec107b41234cb036f119575865052fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba172388ae83e233d078ec10af9882242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d010b4e0cdbce159fc442562485277243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d967a08876f4438a97e45c27a02479244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6877563c402e770ef13bebabbb04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1091598f4ae860ef8d025208ba3631246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11bb4082e8d38c1e8c0f7ad3e8dba6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848434bf3775cebca23722013a017436248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1234b02aed18fe6ee8f36fe2cf69580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0b9663087a3bec187ae26a8d670e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e43d29f978db5651de9a7cc1ab832c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d1142fa47c8a2218db519470b7918252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9496e615504df56f6f25fd47eb01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb8bfd3009482066ea7906922f6486254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f6de0694b48aa2bfbc9d3e909564e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb765f31b0e69271c6f93109a64a299256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd96cc75d028c5ca888c1b93713f03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd2447006028c8319bcbee57780c98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba84a4f1cdaf80e56d21cff3e8e0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69388901aaa1be2c8fc23c1101db0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c87d4274308bb8fc7e5c44d66a74a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd801f5367a3b8628d2f24d9586e67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376067d510d0be7407857c835b7183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aa470f7cfbaa7b2aebb608c4b5004264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111806c7dafdefbe7ac3c230294efe72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fb29caebcab54dfe193389211fd92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ded5526db689f6ace246351361872267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541cc5d28fc222d936134f3daae6e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a9bf6427946dc7ee3c407d4222e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd03792b4910e4723e9287b318dfe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d925b66c46d4720c6f721f84db926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a54f753304708daff9cda2934d151272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60eb0166203d3f65ae029678207ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5100bcc33172ee8639fd60221099a15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163c63de5ef14a54eae12c00d87106275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253f63e470f659a26449b8926819381276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74ece864b178d924f21ee444c68b29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15e1e078e877bc3fa1f7cc0a66af2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0bb46ccb741dd1665c76bc1d6c1f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eff5409357bfdc89ff42d3dfcd8b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84665bd1efc1755f79b5e9ed10ac0f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3905bf5a08dabf05b60b43485eaf166282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3720b448ca6164130cd54d0a611f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea40e0d585f2152d0e95047cac3b495284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35139a16e1f7213babfa2eab020b7f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba2fef6d4476e4efbb092d4707b68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab1e416db8d84148dfc1b4359715e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be638246fe85bd308a974444f38f3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111abf1390b9b8cb1b64723f8570b69d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a089e2b93e00abcfbecf52a1b15fa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6a5867d0a872a3ba4bb921814073291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42573d40e391f316abbe3d528f3c9e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204e42e5b5565b37914f0840be9f6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32241e4e819b5a562a4114f5ed002c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad00db0b3a0c89a4da8ff4556251ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7916bfaa12fe8ed206b8569589ef106296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a6cd839db07e2ae1af3ae55e83a3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5f5c4f1db1727b311ab594802bec5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27842ef73cf19ee59f65345c668cf9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04c0c203e9e052690a74abcf7bc1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387292574ed892d925c2eff32f32328301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2589b605f0203758dfd495cc0f9f58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93953149a8e0b0af402239d9392c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9e9263a0acc599747e1f60406d0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164865063cde3a022ec3951ce46dd35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fccd5ca8f0ba39ded7aaa3c7636ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe3f0fce771119e053f01a444df192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920490ceca530130beea6c00c0e9f656308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048639ef0e1abb03f295e6d3b1d70b18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb95b218c89cfdc007e29588269d58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b83d8771faae3270cd9fcca4122a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb3fdd4127d5ab364633046838482c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9689855b9dbc9e62edd9966ac2261a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78906073583a3b5940721df4161c21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c645fb4f12ec669a80f3adb8ead2995315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a50f07d7d1fde88fa51b9adbdc0a81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2eebb6b167b1f006e69dd7305c9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352728b69de6defc81b0b9ee510fc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bcf8326eae1438158d4a82416b9b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cbb63da556407adfb76fb3637425e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf2b9077083b2ef9f1041aa283141321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c0f6ca76586d447da671c01c3d16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e962d0b525d139a5d05226f435c67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a612ccbd03aea2a56c0c6b8d2380b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd07674657bc48d764345c6cd5663325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f08d0252a5f5943db0f0e265a0f65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3668d072f6065746e48704b4e13f97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff4f4bbc68be7529e4b803b61c691328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470915e5f05fba28555491e555dbdd98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c2bf7d15dc9ad0a37b8d208bdd249330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d61b01009620e4e2f05358f824149331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6790d2ad6a926285f4e012fc505c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6bb5d86194171f1f5d56f16834fc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fbe5faa58cc3a0914d8bdfb2eb065334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b269ded15b9f33982c819af6a72271f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e83144505df8cb6573760f0befbb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7887f68139e57a2c3ab8988f2ae4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd30f53ed4a37c63f1b7d60283d9da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120080cbef6e0ea3d5f1dfbe9d77e2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed91a1a4bbb313cf584ebf23232f06b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918329bfb74f7f4c6688033a2fc1bd06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede325c84a07c8e5d8ddc013493dd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3424d87176efca1a4e2632c1b2c2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca8e911fdaf1f67df3f928d533a58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09840f2980d8318a3d483f65401af088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fd90bb4ba3cf7def8d0c79ec43d65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95323a01745437d0db36e8a619d985347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450b34df672651637d570ac6a3ab7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8aed21779ebe5164259793d667df7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d074c567b6baa14019c45c739fff59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa0eaab872fd1685fa5f57acd0c93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d7e41cb142eaf49e3b196dd9da88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3e5399a00ffabd77e9d57d4806b86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf3efe897279375b0516c62ce22d3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e63f18f1f4912618e53cf4f2ebcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33240871c3d5a3e08bb874cea22b02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c026b134d3ab985bf43930c9116f78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa330bb00af0b55a20990a55dd689358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d600082b0a247f1a1e9f21385bdcc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9be78bade17ee02530e46d5f31959360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813668be389f1b84231ed490b13df3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205094e0aa731eb930500f8e9e0168362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af37f1aaa2e36e24d3e3e4cb68785b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eb49ec1e0875663ffaadff3db9d6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adee44ad857e5cc5aa67a43da08919365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858aa8a99a641a252f5b77f6dbfa7f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960ee2d6b6d7177daf70d2e6bfa48a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee7975ae01b70f4633bf1426456bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6e3558d3dc9e17366012100562e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb22d4239d7c61a3412e2467f00dfa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609513eb07de740d54af425a62c75a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdaa7125c1a87407cbed04e1cb6eba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77195513066023586b0f7717dfc7f2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c052ba17b88fef9018909a6c4432374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c422d75198ec07c14a8c2a8b8d91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0643a8e34ec2d3c580c3ec32f6a28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e8d8d16451d75a7f1f5f80c3afba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c7488dcb35aa110d10a3c1a5112ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1190c4cc4b916f7b55ba0486643e5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1919d6ad9b7477e83e7136a203a47f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9cf67b26e7ece47dd11ddb73c8b2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce34363bf9532b9fbc083fa659030382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15f16f961e8327496815a33d8eaf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880bc4f2d91c2b3fd925d7ce1413d08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce08aef221f725c5af5390ae57b436385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1273f65de71faf7e756fad356ec9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b9654d77151cea864bee7b5e0d20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7890a6522eba6bb0247914bce88560f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4784d2f3626ee90b76eb899bb940f5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498448166a8400d8b2045abd18ed5de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea36f5ed6917b8dabdbcd46e237ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4908402823fbe1855ce203d95bff11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ae89eebba19285b6d94140941d8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda8891e450b3a5bf200d26aa9aac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a77b2dcf6ac3051abc7bec84b2908395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe48d6d32f66d4ad8a4f56ecd14390d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c69a9bb984fb5a84f864e7a48ab617397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de2eaf9e24dcc3c46e5a92d62a88b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803832259afc2b413682d916865ed2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba9ca063cc0fadeae96ac0a2744e5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4d5f421cdcdeb8bc856b5ae500904401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10d1ad7cbf58a8e4faa4f65355ad80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf538ccd213cdd485a7916ca055b3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaa3458cda5d430da59ae0da369967404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48205dfe099c9e565b59e3b9821acf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf39a11eeffc6ea153af1a74060e00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf39ef5064b9c192135c7c2e16830e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9e25c8e79166ab141be904a898dc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94aba651ae3b466ecd2769292c5029409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdfeac46bf5e5d2ff1bf4e4aaf6ae0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e97e2004d544e0a6a52857b4fe59b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865d1ee361ddfd8067b1a058c49a7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef25b8b77d7a1c1b3f5c59c6f2a502413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccf978062063e6ea15a4989b6dd900414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de890399f2450da03a58cc176a239975415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed19eca8dc3a3dbf87df27ea0a79b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec7858802273f1e3bac779171908e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596fd0a8067f33fffb34c00ffcd296b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764272d7cc6d8bcf215f8f340d4c42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac63b9426e6452755f51b30f08786420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ceebb77eca609fbece8ed42e3c63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d8eb6adbe959e8c681f953c6904da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed248576ffab1aa51debf2fccba95f38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2c5beedbf3b59e783244fbe2b1d0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb4769fe635194eb1103dee96db7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20582e6008062fbc2356b65006a96c00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2271cbb2868b72ce4f01a0ca828b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa0e850424c489486aa51e34e023c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd517a6169aea4214b5f1793eca652429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed9d3ff697b94b8333fda51e36f90c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821b4e52bea107b642623a23f13f0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b98f50f10f2f7d0f3fd1998689943432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d6726aafe3850cbbe009243f8e76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed723fe175c00a00fc39ae9b2bb85b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee89711130f0a4b3375c27d929fb1d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e17bc22e56fb7129bcc25f4e9cb5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1764c34172f82335abec266edaf2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730d823606af86260088cf8f49f7f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc062eb5e2c4a54c5b17620c3359a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ad505dee2bc89a0a40cbc9d908b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa19d27493003d4eaa88b8a33b73b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f243cda374f33f9c97cd0f8b50f056b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef901b3f3d0a6f5fc61f9cefd2838443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a8352f76834a79a0d5c4bce63c7f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428d2f1d3c7f3fcf85499b0399b79e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d011648fcd1778949771f8cb433e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a10ce85f83491cbb6378b5dcfd55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54738373769010bd15b217f87a9a45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754009d279071888811a9e2f7fa23c63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef4e7f0957451e1fcc06b6aedfbfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01434f15c8912ef232891c1350e67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9630c8cf07ff71ed9922a19091427f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66032d31c5959b09c47d07f9a808d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d75f15d45640bd57f9348025bcad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24ceac04feb8e506221aa30555444c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d79699f72c1bf14d530166fc09bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e495a71b4667686182eba06dee4aa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3f54b648a489e5674ee86ed77bec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbed607d9948242e176616699418306459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ebd1b31c5921631b3576c2959b797460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80574c6b9f3ece6421153c1dd0781a78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d02ff5232074e8e30b95a4fba765f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd67e4d837410f31fd73c1dd2fd18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de96a805ba717986611b978dfc24f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829b9afdab954e062435426bdc867a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb8822c2791f4883ffedc3391a999a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc516e4436563ac8eb83a585fe441a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6c5eee4a057c096fe8dbf7583c86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116f0977466b56ce1f1764855cfb9a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f857b15bfd3c81f662a05385040ef2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1563b06fb4e322257fe76c6ec9b6ef3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00db256c74b47659592c879c5700d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950cac30199cab1046c6bd8cea945e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a55631a43e91fc28c3818e5a4f295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893a5ee257d68205416b30145e3cf39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d88bfe24c271fdaaae7c6d0ffdf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f21f6e6f6232a48d4c0698d0823e01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f72d19316a9846a69de214a42f03a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b489d7f54c580dc38bfdba4ccac9a3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51c44685d563bff1b1787a4ca897e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6edc83311e2de3605721b00330d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890415383add59165ec92ab292387fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf71934141044bbcb5c3b4ebd417ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f7f55882acfebaabb5dc3867217f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf773183242d236e905a49ec366b0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329621ec8b64e78f7f66e54278c4f2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d0ed22f3ea2ec38042ea058d376d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d266ed981705dc9b310a3255a0e46d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237d258b2073cef19aa07a0513f86c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14fac0e380ec546dcd31abf533dbf9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cddda4bddce2f15391d7588b82f06d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8e53f1bb0921d9a8d5fb8f5e77b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eede6a06681004fba97cf5a81f3509493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208becb9180e630e10f5f04219cbbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de0055d40b62e1f0aa94cbe31da0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08571118c4c6830f4002a43584c6f1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b20e6d769f47f4a66f58aea51037497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44473d6d5d9b43a565183bc19406c8fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69559b48e9df6a30530b4652bf9fe0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313bc046ec1d05855e1a98cd53cf89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c502f44500d8dbb0916f918a12758e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc009548d1e878c9e0738a73aea3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67313ec0a3b9592b57cf1f7a8b80090503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f99c00896b9d958ffb67f5c72f912504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a9ccb242418f520507358d03f1fef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6395d8b502d861db517ed3792a0d0e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184f9b2dbcd03edc08c64b4140b648507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953b0c0ea548d27f699c7b59a4ace1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a559846bb0b603cab6104b6a37bfe46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f6072276f0509a655210e1e7aeb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3926a473c7b133c55fd028ab77a0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac94935a9416caadc72663673e2f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222bb7c916d8b7b1f915d6697b69eb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa30bfc7dae7765322b43bb21f582f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a072712b9fda79ed89a280b9c4e40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6fc55fcd3b3d0161a5645bbbf5567516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05b94fbaf199bd8c349c57835ea70b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa80cdc68c57e3b4f4fd5db7168af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af61eb147d74153170661a909d65a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6dec9692d355d460fcbc7721ff692520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7455748b3e6b2692903119f3a18fdd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814becaf7af51bcb3dae22821f5b698b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd36e5dc8fa8827b589f6d51a7eaa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2ac60b4fe5092a5e0a2c2da9eeec7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1950d91cb363dbad257c3da0e1a2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53751dde4f8c6cefaef7d429c082f54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef997079f31ac08711691868bfb5684e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc2956ea2745bc9e59407453ffbd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f58f2ec2928ca80ef453e3782662529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72076602f1464eb46325d9f812f8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60054df710edfe3cb180e6014f7df8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e173d0c77449b24177214d608832532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ef6c00bb9a9f5382e786f23bf06d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4058e91d8d34591e91a7b011d964179534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5c8320e5aa63fc740c3ed97f7995b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7524be3c07ef6f982e033c126dc29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f05875da8f86182734642e79f3d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c4b7137b060908434a595e4d4575538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744a1e6894c2acd2cd4d729d329a154539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40b12a75b2312b6131219932e3d5da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0531895942ac39625d75ab89f415541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740de8ee0bb74c0ef174d7767871166542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2184d3b5554550de9228bc4f2316727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c33d33f2b513a1de00441d48c1b80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafbed4977497e5f720edb9a7d14c50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46853c778a2eae8bf49d9acb020a23a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6733085f69f45fe5bfc6786b5ef366547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae4476b1c3a5a964f83039ba229b5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51ec812a367652c280302decbd37af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f511eab8818611795691cb579a1e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ea277bb386cf6b3b01d9466d27be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a86070ebbd24dfe9c46dddd72017c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67a0327b63183d1b802ea5c7c61920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574e70bbec6f7041c18e8f738f81ad1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e786bbe69505f64da2af78503c55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766bd147a4c574e430ff84fec70b1ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38fbb745f3727981ee338ad4df0601557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde433fe1e04236a1e2c0b2c150a76f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e31384a33ef48e6636bc7ba135f5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848ba81ee4eda28905808463e911ec1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eafc9f26cdbcd856cc7da9fa199d0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa426b269d2462be4c32e479814a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b309fd40bddc5bc6887470b22ab47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5494a13cd61a5cad2d6cf1ae13af4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42655c091354ee1bf8157d4f74c56bc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4163adab18befa767f82936e6a9cd9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b23612a3bd223dbf2bf1ce2cbf4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121408ea5be60f0f5c1384ba07e99b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f021a955bd021fc0c80e43eeccb86ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47108f855c4f905049976d3453fb9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb3d86047e08f5126ece8d577da33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dac5615235f60b8a1bc23ca60a3ded572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36f48750a3b93ec88b1c44f32a58b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e902185185da0b0dc781fb76fc4808574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdff1226c48edf44834fec471b439a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68418d5b4ca3ca8f1a6d30e3e419a80b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca71305a21333264b0ae9ad45fc35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2ebc9538dff238736b333bd276f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054434c3249c5a467d75611805e4e19579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535fa97cc24f9e85ed5a9e98cf31d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd8208b8c0fc71fa848e1235238a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d171d7b90308b86d39e86af0618dd66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3b926d6ef33aa353284e424638e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b87c05c702545abc0668f040d661f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd7e836d34ea41d2af6a0249c1cb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e65d85d8e67aeed576d3352cf1cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d3024c045ef5c44e1678ac772601e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9e3913de51689cd8f90f13d3f751e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaecbcd8c9119d0789d573b3ef78b81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5226fb14e69f6782e4ac425e2a36c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306d6da44bd19d219efcb1210e2e54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313bde6a68a7ba05ef3265fdfaff35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434b98b1a238309cf521975aa712cd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ca16275116071f794009d191dd532594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62daabde9ea00a5bd88983a336cf50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488746d41f97e9c4451d80ed4f2990596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c352d72576328778bfa1f67a0b78fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936db85292c2368508d2d2a5780b894598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5595c328379676988c9482807707f64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0527de92cfdd53a9b9434e17adafa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb4f6e029e0b850f5bf5f3452a87f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b1f4b8ecdcf3b299631ef1c48591f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d065e451b7bf7cddec19c69cef2a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9518caf15fe140f26a52b0ccd62cc89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae30c69a821d03bca98e0d07711c6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b6392b1ccd45bb5b0064f1dcc987606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053246c613466948e584a71fd2f0ab6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41973cfc2fac53344181881c3e5c0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18269e299ae6c5c446d6b93e04bc996609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b244f1a65b746de53bb47f54fcdb88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b82d69aeacd55a261900be737f219b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a317266d309927786bfc89c38a9b75e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78408df3dfa0b1827e952d48ff065f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88ccc78a9970cce63c36b663599cd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ffa5755e0e2c6bfe33a99b7916ce6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342be41aeace556c8571c71b47aaf7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93eb9faeafaeddb03cbbd548b799a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c06662886b901156c80d048e65819618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d391cd8444fb03218c040ba6eba734619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbb7ed688bb10c02a42d5367a36e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a46e0d66e50fe04cf78e9a12451484621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138794e79acda34ccd3e75e54675e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003372add191185f2047431c6add401623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e2bef819bbedfcf1da5c147ea78ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f1a77cbb9445f61f554377588d75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a97251be9d1acc249c3b0ae13499626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97b48ee826e8ea3c050639dca76fc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd17cdcfb0a100fc4b5f2e365e0b39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4d1ac43cd7ed2d61d21081bee6230629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845413af8abffa9e9997d1a8ac798468630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf70c522a934e50579e58e463f2937631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7996cdefdac7d93b4da1e13841a0f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815be35f2ca48680bbb23ca9118b629633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fa5d94e0f84e0563509c83f42d4f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4f9957848a17ed347fd60aac98c6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4729fac1ff255ef25a8d79c9c7424b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e76e1f6cbd411e721b7ce4f84f60c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7a5b5b252d9b62020b9678ff65b20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85757046bbd6d81d04958537145be2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1119da71854ae6675da41ec9d2167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f6f658c9c6bad03d7089e42a9d56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec277e4ebe6ddc296fcda1f30bb650642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596cfd4f03db3c05f3524a6daff1be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fc16687795cbb867e2f81603b4251644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa051eadc7e570a8eb025a87b9e32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6aaa807f3046f15558f9f022fa9d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a3d5527dd62e6c397cef0fbb78d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e442f9a2dc980a9d8c780fb4e705c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d1e06376e05a91add4ca128dab78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5270f1f5f7a08967e26fcb6711a2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbc5b068e6f63a15e21f8659894a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf049b10a73be2de67f325e8ded93f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7f1dc1c3c194167a2f0d4426de92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4ce2dd8c9f7f51521285b0b70fa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1887d366197734edc244e2e6b4a75c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5732fe6b96177a92f12a09fb7388672656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fdbccec8a678b8aeba81338dede08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a2052978041d49934c79e0cee6ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb0360b637c2e189dcc6bc234a84b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83a1ec56522423e733c398b250682660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2826335058ded93db70c403656d3bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ee45f6f362fd2f89b6764fef36ffd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154558b85cd9c6fb8cf9d964392dc9ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f4d77a051376b95866c7ff4a2ab6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a034b2dd53e63fbc0f6302654ad05cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78504e60ccf177f112ccff0107381666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5fec9af47ffb60c55b15aebfcc052667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187be890debe67fc7ea158b89b91dd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee2fbf1f0f84699ded2a92c70434fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbaa99f902660d068ada4bc03c290f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908eb3e7386b38f16ea3915e224677e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579cc3687b506ff83c72c80ad182ca2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97836ed3bc97e4b122675b75250409673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d7f28b708baf28a20359d85f615f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81389e51768262714d79647d97f67c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9992af137d48e6589cca701e71dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed138b1cef04e03ef7c7dad302d7ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f562214b7ce725aa6d76772b5b3ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b3e1706bf7758703044c2a2f0daba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c3dc186ac8cee1d1dfa24fb1c496f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a8145f23ee2ee8bcf526c1c699e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a96bb5e0717f280ce068be4ad64f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5bdb2f652c40b5002f2eab9d0f892683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7e47cc3d7d77fa03c56ba930b88f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b76ce65351a6b2a88253d6698a8662685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f964d57291bc24c82ad6132bd640686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c017d369a6d5bef8bf77869d191bc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d47dab56b6fcc8b72dd3e8c42acbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6388ecf7c66277049648ef143163c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430ed476bc8a23fdda96412d94491e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d524b7bd5a47216f49a8dc481ff4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89347dc45681d9c038039dd8e0c39119692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39bde642346d634fd3c27b13ea9aee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60eaf847289f390cce1a7a744bf9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be0b226b4822b6842d2589cdcdf4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b3c3fa50c8cb7031bceaa4d87818e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d36de7b04745c90566b029f36e3df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae499a0fdc0054fa70e93f857989cc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ddf50fa86c114e3dc54d780a062f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2b37084672b5bc566937cc4c0910c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593cd81dfda3eb86c11e7b024156a75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6575594a00c05abdba1c6aedd99874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f3d6c1347497849bef3f819028e4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df4e72ab25f8b9a8bdf7d2c920e4f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acdd1ee9832fbe7e1802ab0cddd731705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed013723deea20614a115eff02258706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8301535c5d8b20888f5f1aba93be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e02b7d071e9ac43754302c07d80886708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a0c7362829483c2f103ef82bc384709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e193b6e2cfe02bc6cc4f0bb9f5529c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50320366f89ca726d2bed0221068fe4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49525492ea57b481e4304e6b77aa3d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a66fdb21f9ad794621a3b0af9a492713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f47f31d43dd8a8966dbe725689884a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a704e7a7dbf20f72ff18dd63661f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afbac22fbaa9392229fa54fe892919716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49971057d0574f37ac1a5a3e1ac85a12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5e0f44e2e59893e7f6b2b1d9d32fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d3b52b2c4496905d19fcd9a8247e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb446b71e15a69b9e5a23098340aa8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfae53887c40a86e782e2278b866587721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1c82ab0b02b62a2b33ed613f3818f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c5bcef171048f5746d0fcbef5067723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673f637f8b1ba6bc2f17ba6ed9fa932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee97e9bddce53dac90ccc2631c72e60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046186215f62714e47cb1f047b9a5c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc528a86c4d84a07d250e4171cf3ba1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea9bf9040fa706a9d4a8eb114a3c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd11305e9918112cc2e987d1e58c2b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfe7c3614258eb10a4f59fdcd93d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81566b95d441cd0111ceea4ea18fb6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010447f43fb032845a27565790f8ef8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70899f02a647522157aa6d22957e10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378c3d402d52364692ef0f1ee37037a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4e23d46d9404176d06dc8d6cd06d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e19f3e18f4b9e52e279185fbd8ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3caeb073fb3bf98d3c8d12961130a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f2771ec6b776f094af9a7f7110c88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39280156487fd37b8329075c5b59de8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e47a91514049f55b51a4dd1e3e557b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96e7ec3773f7b6d63c15ad0ad00f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd722afa2768b254e9357dbb6dcc05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079167a58505a387309cba4495d39fe0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9bdf5cf06f30737a15b2d5538b954744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b63bae0ef196d20c6c1e089086dc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a710f4f3d7530d12410c483847177746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ada873c5c42c2cb9f85579cf26ecc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903f974165e27554f9d1fff9f1f2c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac69bfdd96d68ff5a0c1cf6f5d0a612749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08387030e2abee56bd8197f257d52f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68995dc3931f5e8fcc0d25a627cb348c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a698660ad65926e4fd7af348178700a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613457d0f63fd0c7269aca262497b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b25f81ec0f816a6619bc4fc3cdc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2380a2faa24380b64eee572550be6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc290bda78d2ffec7c2bc06110cc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a3b2d5605b5542bea4ea21efdc7cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d84f9142fee97133c2d5283b9a443758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc60b4e77cf5a49efffd9e68b22852759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f4807eca7efdf4bd3fd012d8eba3c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa728843e9dc8cb121c8643c8e25de3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77c32544c1e7b06337203da8b41e0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439bc8fba0a591fdbd291c6fbdf21a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9432675909dd4935d33d589a2a4a5f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef62e214ee716fa7355ec58e3b5a9d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6252cc3ae01219695dbd5911b35de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0851ee2ab67f618a82e7e61657f6a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f4374e71783fc416d3747ae793611768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f537377caaabda90a921ef18707d365769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f911cbc0033cd646c40e4ae67a11770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e521e7371d88cc6b651ae2f84b2fbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecefd1a283c99568a20322dd5effc8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f561b28d30a9e04d6431f097d717773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a591e7edcb28cd7ec1fc7676bc2194774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7419e9cc01ad4d006fbb9290af8bbd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb71f3aad98971613fd1ed18df4cdf0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbc3e59fb55f22387f85fb5b00d66777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0797793e0b944ebb756cb67fc5d25cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb6459bc4cecba3500ff3334d6960779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764ce592d1efa74c6a7d2b4e99a52c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ef83e13e92d66638eb7c977a9de28781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b4d30ef3ec59ed729f686cd7d712782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bacf311ea9cc3b07ff5d96fca3fed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea13a711e25311413e329e3e0c7fd4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6434e31ec6c5c5e4f3543e4a73ee2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc9634a3fedb000342c83de4b3296d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e17a4d84963f544816994cdd788d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba28b1fed564877cb0e9ac4c63cb8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2fb6c938c63e9e5814951a47eab01789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8c3c6e26c36b996f572fb13c995b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac683c087c52df8b719a28b7bba17da2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b919daa3a777d4fdb70d8ce579539792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26572d1a3ad8bb484b086aadc5215e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa89adb5e1e01d4fecfe4423de3c1e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a508c2d29a3c10e083e19d3fb24b88795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31cef59ce1607bc78a0e7293d8e90b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8194a077e82295ed344798ba4169d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494de2d54d9379661c04f6cd75f452798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca225e31d80552847d34967f3b8f6d58799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23ac6bbb90d648ed738c8863eed9da800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbefab73d90008610b5d9d8454a144801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21421d1ed07ff5f0da678235dd9a82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3031900f8d021f52d881b7936192cbe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21509f3acac630adb9c490ec7455c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4b8cf4edfb753c56c29f3ea1c1a8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4d0abded7ddff5069fe81d814777806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9847c0cef1e7ca6ed669996bf7f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8309c5c1c06dd84798d7cfdce5ca844808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f78deb46f3005920ac295b44c0a2fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b42c8a52e4903aaec0e73b8d8f645810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a045e78b72dabb17ea732ce963e590811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4365252ed98f78d8f52186939caad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1852d13a9f42b66064199dc6c048e47813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2480421934317b37fa317aa27b13aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447fc4aa71691003c46f347c32f98f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76099ae1c0f9ccc90b529473f1b75816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb24379085d2ab7b30e21ded4ea5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd37a47437c1ac1bb1795387a065f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4063479c05d3a958b21083f0b71a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601f61609f8fcbd4822871185eb5b8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158180fc0f34549c4861179111766224821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb7bc5d5ff02fa26d386229f93c32822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000440f4861b953ae0e08b6f9011f31c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f642ff83b4c6c34e942a3a96f7a507824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febae78d369ea442fff806a84652a4bf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d722d6908888b9987e517918f958df826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0789c192b2b0d6089968fc9f9e11c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f06c824d5ca475ea342248b1e2342828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c57bec069211e8b86bdd3a443f0a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a662d28e4d0d3b5ea04acc571996646830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a76eaae9f4acd8936227435166155831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ec3068402fd259e5c2cb12f1446e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5049ca123a8daf27c431356fb30f3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f66840359bb778ef0745c24590cd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319613d71c5e7bf39ec092ed4c386c5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49781fea116d60231c67a74352f5f825836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec53f95c675ec7ae35529de2ee685b7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd0fbe6c37978e6b53865a2e9c5ccd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3720415cd291264c2bf8a0df53e34a2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760280296635154ca87c5118ae0dd40840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a639b8218f73187b00efae043a4bf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a215ac2ae4cd2d1ba1586e9b3e1f5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bec9c0c412ca8a588465f13fd7f4e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4dcee056055b113d9ef937d13b4d6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9daf758a9840a597814077098ac999845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa086a2b0554d1a5a53a0d5cf32ab87846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aaf77bd8d406709ca228fbff89093847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af57c199fb5d31d183c0e6baecadd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7aaf1357560c86f0ba4566f43c3ef849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec56f7a159c864e30279fd00f65433d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616027ed48cc27064c36c6490de422b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6abc6755f0eaf421dc4743aa35a02852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a084dec728d2ebbe3f63f82bbe9e21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099744d91f2880c91625b31c348b0520854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2ae7b3bbaa44600ea88cab7b0e38855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8eb550cc9f1c6d645273d2cd071d3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a1c19eb9d9ccb72bc0e1daa4db23857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f9206de001a175b928b1886e0ece858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945044de38f9d01482750fe0e2fd64db859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6087c3d82424f084c1f8fd97f35de2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd9cc3e7133948a18976b7a06dcf97861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cbadfc253b501e608347ee33a8292862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb869ccb1b9c95d3995b5603fdc5a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d222a264d08d04615517140e6a40864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8d2ee09a23532f67ac3f0ad64204c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f28b0e841b96255267bef42852d0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759204832d81943b1b9c688c89e896867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3e357bfa4ca556d6f1e3c0a423f2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9dbcde545c4f1e70d558e80a7e90869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f21d4df326c6976ac302f1c2b299870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4fd097d0b1b64e3af221872d4adf4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0947d2dfc5572d8a2c39d8bc6a5298d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d79144920e2dc56bc1b6c2ddc15d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76405c803a4a2a704b2432965e40b20874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c13533a734b84f92d74e92cd1b8b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022fed0f80a04331d204c4eaab19d1c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed072cc92aafd9a9564383745445da4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb008b45a7faafaca5574c2aa06af8e7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e14d4086a727bd887ce75239433f62879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44832243cf5607a4a0129f5fe8ffd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb97c3326bc01791060ff8af6af076881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690fd65c8fbf487af24a7dbdd53b9b0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563139463406e17062e7360c3bb93bf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15154bf02f18fb2498d009f5b06c3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c58b9673bbb43b6334e77ec4aad1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190b7eaeb8612edb0a48c1ac6960a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28cd34b0f60cef5d072dedb5950f2a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a0b1c60c713224cd1a462059b099888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e0a23d7b81403ee08300598d540b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510eee0985293bedabacbd09e578251890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c071c3193d4b26b479caf38f1632891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c7b1dd0db5cdbb5b1020b0d66139892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3495fc46d3c9be4dfb9a7e1b6d4589893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020bff1c3a127a231ce460c5cb7507894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea726edb8a472484f4fad63d0b66385895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d23dba63286ad17880287e8b46f822896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7942c5c7fcda3e0fc576e6fe2de8219897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d82341d38a66dbb4ce8b801a202ff898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7858888cfeec3bde2a31ae90f76a52d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c118d7912ee146e3777cfb63f96cc61900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99c57706fc46040305d448f1ec3750901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621165d47a0de515e59809ae5ee35c2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f35d2dc640fb865a7b232170289d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d702444360c8beefdabf7b054f0e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70b9f756b8ba60e4328d364bd9a28905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968f0ee9165b56c3b10396a268084e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b50a4eb54f5278debb0da2225bb9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff64d3a642469af2d1cd90698a9da908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e07d6838776bd47619c0bdcf76a2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ee23665be7af4ce5b1459e8f92592910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7966f6774c06c1973c8a7fd2da9d6c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0fe3463c5b08cf2cad7699660bc17912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1176bcfafd412a1327ce871b4b074913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63497636db109ce334560cfe6019b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5af8c22da29d3ae06119fca24466915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7e00610a3ae8bd55ef0e318331b0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383bad8fc796c413a8aacfcac8c4f4d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc5c3f2659267af5f18487047e36b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158afe7d724f0b8709005a082a0cd0b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d67593154d5782a45bf3db2882bd26920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b594e8fdc5a2b2d5f03e5d85fd260d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f25a4f1840830f746dca72aa65b5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99a9564dd88c93fd6c5141f3e62fc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf488469f3b71aa1b6090b613f0a91924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a8acc3bf32db965a9c05e7d2be7f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef11be0055164922621c439b56c9aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abfee1dd946f4b1e2d978d4f1ae971927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87322855fdb956e6a7def7447b4721e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37e06a73923bd2f91ee9d4e872a6c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655b7b7b142716e5ee66965c57908a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8626d11c266813b15d270a9b3be3dc7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c570833a9fd4eb2b8f3d38bfdfcd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d4d4c50e0ee391391a2718042d119933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633ef0682cb32b76bc06ea8eea26fd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa36be2963e1962dab7176b096e1f2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189dd578fca5669a0c48f53b20f70a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c279fc3cbda4d4faa82a1670c5736937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8511c4e7c7975931b345036fa0f88b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07527d30eceac52810414dfe9e0c2c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236cbbe90d3072dff227a500e6ae71d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043e0ab8a5d8988b2bba2e0c25b64c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941a35e584353fa6c65d02d7ba9eeaa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac974a2b8f0076a94d3ca6dbbb07f67943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976ca5bdf2a940a6eea1fc54c03409e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f872d9e068cfac54e3cb425bb4334945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425fd8fffa08e7ed551d62c536713ff946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c868735683bbdcbba65dd3dd61347b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feea515b7bd01626622a6fca147916948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c34ab9edf9ece954c23cf5b013a5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944fa4f26e62a059c181f86b92064b0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e90f94c85cc3f5d6aa8d1464e166af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf442d6d426a1ecd6b0b622d5f028471952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3323cdccb0744d2fee5393397b0f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a40b9f1edd751b90cffd4a8166a41954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2ef94cbd5cbc7fde34a106b31861955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb433047220eeb38791d1a20846f31a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70a32b91867265459eb813899fb93957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae736f454763a50af5661ab6632ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48973677395dae6c0282b763534c2c9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be7d8dba635d2fc7b753fb09f7a3bc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0444b7e7b12dd456e43dba9d565a3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf4f891b4405afcaa6d83c15cfaea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa18f974ad98e51cd1148e1aaab7d0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68580592e9f8485b830ff1dc40fa2f9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b892a133e732a8760efe2c1154371a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d62b050de4184bd2730251b3a0424966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2baedd7024f583f280004f1816153967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff3163df69a57a4a213986e326e48968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e3142d675ab8f7a6b9bd7cedd272d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75186c7f551b9c8314b19ed455eee879970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591a59a584c0065e59b4b57df17998f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079ba5cbd32ab2dfa1b07b9604959e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170801b0b4ee4ddf924bffcbcab1f09973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c22368efd078f03b4b05782c5024f6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ac7e908c25a8c3a713b60a1fef14975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a98b54948da13cf9e1ab7f41f28620976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb6e2ce6660f6b740f28f89390e1b0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef190611d40def0ca61a9d7d2bcddf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0471d0263a0624ae599b291e8856932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38476650008c3df6d87c7ab981903b5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fbf6c8d03c58972568dbd728e3ea74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81111227e61378cc057e411f077380085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af87d0794bdba1d687747088b9783d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d9f76d980ff6601c485438b21a0d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6697f448b0cf7bfd0679e46ae6cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308878fdc9d9d0edaa38ff3606b33169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becfdca637605a2cbe9431f1a71ee5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f1ed00041fb5c6d78c6a686f0ee811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20902f191c83a2f1ac76e425db997b0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e1ac81ac710ea496772c2df24d76d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad7735a7f6dc3ea3ec88d410e64d3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06afcd3ab0d4bccb266ec115e9641c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19121bf3bec77b2d37ac54d104378dcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715427e68340764675f4752011dbc7a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78493e44a84d7b475c6f3a461e981c7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3162a4f39c84ef7533b150c5260319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e918ec6a2b8ad961fc2f056887048520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0c904268b151c9819f43fa6d777f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49021564056c1fef8a8889ff8bf12ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28535b68e6968edc93eb4f5fd52974b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2805793a63aef031042e27ce485f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daa1f3f4bf3b2dc3045db7965fd8de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e9119108c35478dcc4daee1e1847626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a8adf88ccfe9941894640c82fe1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d81fedc897272736bd1f8a5a9183728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9d164efbd1f4d66a4821db19d99329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697eadec6d63241a549d83e11bdd3da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeac3ce8e7006eaeaaa8aa18daf68e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb76b2c251ee51df909db22d332e84f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675338b8b45e35357f6b935be4e0dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3427c520ba1b8d125116f3830f87b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040cb2f918a0a600ce2c62285e2085a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249023789c5ad436cd5da4d6a9365f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a07c2692dd9269322c3245c3958837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084be6c7561bd2e7cfe0b404e7210238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984980e09771a26233712aea39fcf9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d387bb3500e2b87da536cd71c01c0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8b370b900d8daa1bfd1adc4b7f5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958fb284a0d6df99103bd13da1355ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f5e9c91bd97eba9876f0bb96f49f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20d23da128c544f3bb8f0f9e6fd6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a5434beb98d42fe493761a472203e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafe789c0f11e9654e10365b6b145d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280382f38020e29f75876ebae177d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba38bdfc706c96c95841958caa1960f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ef97d919f4fae289dd1b1013334b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568877bebd10053e591ddd0fa65ce23d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913df70c1081b666a125c06ca8f6e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c821ea027b58b74b2b58d9d8bceec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd755d78e4c7bdc7eb3a2154bdc72c5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b47a7f0a4782be9ebeb4e224dcb53554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d30ab4b35aa4ad725a3e86a12bc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0dad42c72defdbfc8dcfdf2529e2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9619ccb862a70f614c9fd1d60b2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05095f80adb65d25ad698b01a37d5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c670bef7adbe89381d1186282de5c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93ae2154cf3169e04d867af9f24d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904f7f71bc772fd40460be1eb2b7d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabc2217f8235d0a9e7753f5874362f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d04084aa7c9fa430f87a86872299463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb85b86f137de38b11e732a838713c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518522a1b5c465570c4ef60dbba966df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af0c38bea32cc7c5635a1a9099a8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9c210372fe9b758569fa3697c0b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f2536684f7f59bb6671afec2980268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa87882bd94146ca59254095faa8d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876ff5e7fbbdb880ecf6418c8f76df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281f0d46afe1f06d512ff3255efb5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13945c4ecbbf9bcc519b1df5759100b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6f741325c81f57d52bb6b0a4daeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403af3a31d20f9d58f5b2f1baa8870a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21561446d5baaa67dc37e5594de4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179120e9d6d9ae1055324d0631b7d41c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a5eab8280e90500050264c8b4e7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e0846ec116ce6f2abc9de7db8b3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c6909c80e605616b02728ff3767379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe1defd02d2129878d9e3fbff5743780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff73186a9ef52e8cc52f7058119e50f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e26dd46ebf1f6804434f49be4f3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734e06112a72ad87b96953d3c1c53683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799ed35aefe2d0ccb6b7901e0fadbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a1b65269d13bf448e98df4b5d00a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c47ef91acefb0a02142896a5eaaa0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b584f7132eb0485d7ea26ecaa09d5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ceb863d7a531bd2f5765073059af688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64bd0408c8bf37164ce51a053571da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515111e40386ef1d889c757dbb03af390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82009ba2c1fcfefa185752df66e0ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d63cafc5d96c7cb31bd121fe03e9e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b587a3c7fc36b83109edc34f6700793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498bab3ada0428cb42749cbb050401994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73efddc1f1a86470453999e9125b45d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a739e04349de11693555fc5c0cd43396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2921eba1b91071fabb8997c4139f3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff597a73e3f744d789a9e5004405d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eb69a49750d30dee017c48ff8bdf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95b9728c7027f6414d89ea60bf25d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b483ed0710fb76e40f551017a656101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab6a480e58a635f890549571003f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005240e62f7cea2e909bd2c8d274620c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ee1fefa63b52080055a878d3500e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462acf0725cf20719fc3a3feee209dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eeb452bf18ab664c2c86811af4df3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514a301802e09cdbc977338b7731c60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e52ca3459c16cafe746b73fc35dee2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45fe74b5004321b0e1519eee3837e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e23a71ead895bdfc1a92e28c415084110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a775bef0f6674ab57a2df68e8cda7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c49c5e8d74ec06494c4efc4f4d8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be582575136a1da96fdcc8e627fdf3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce421c355f4a23b5aad7ad1d5b358cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5b86a37dffc942a5e82e4d57f909c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520029afb64d5f4d410f8b54894b239f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83067d763db95eb282beb02455db6ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3120f4fd6d0526bdae622ef8fdd54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f9b5e81650c3a3282f708b32b417119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152aaba8bd47bdc3ac844e9771c7349120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349c132d983a64956a6fc1975cc4e9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd897e9f1ed397a10b25bdc9a6cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7536d93d9a35628b075649d82f1674123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec1ab3f3d8b2f2e096d130e19f33ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f08c8ce6e9dfe796d304e1b37d284125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603753da5d7343a001a1cdb81ab836126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c930520af4c61a7e2f846532d7a46a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c00ab693333bf1d0f0c45598e731128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1d8294e20dc0fe54ec4b029830cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c08f1ef6701c24ee26a60f16c7838e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea2a0b0c3d6e2bb6c6f4f1ef8870dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a49c8136ad3cbbf69e078e0fd3a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105b1824de1bf973cc21a95cd53584133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed46d4a36cd6bd9e229a94e38b9a2a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ac2fad5cbf2a65f88846df94016e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd5874619589814a45ebc0af437fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf7a6cd793cca8c2ab5c3326fa34f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f2add290856af5a79e0ff2f96ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c519ad942ec607b939e47a9e6d4561139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb2c909c7cc574aedeb1d6864079e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61763dcd2c9dd570cceed68dcbf74c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e12dee6a29d9575740954f5217ddc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27b0d9691f03691af9e0fa8f79841143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e50f5b8c39b9e9d4ad1d2568d42bca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f041a137181b5e3c84953cc491919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253180f3c36143141e58b8c7e1a0a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ce2495c1663fecfcb32a9e1a9cac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f7019e77d791983f6285f280845f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c1f4ec59013a505e524214012cd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be6647e7fd928742963e119459c22e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438df9c278188f91f597cee0c123b13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda5cb4730cfd05c067af40a9940833152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7182831cc06ee969596c3f96f5ed32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3799c715d19af9ab3b470ec8b1d7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c362753e2882cdbc5399f62a2c87c10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fce49302ec9ad5ed65a641d839244156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3217642df69bf63d43cee57b9778fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35430f631164c47589d8cc884a9e0ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650d8cce4d05c9cfd4673c2e0e96d97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56005fb0856f9cf007e24f29591bb580160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d843643e35d2869123c16c06fe9434161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a6ea0b9664c3d70fb3bd3afa817f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea08d4abed64a2bb7f82d8052fbb48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b8916042e65cb380ef27e58aaaed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c221eca21fda4a15d4f9907a7938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a0519e1f9d5d13267d927d7cfb66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13be11e4d2b2c248414084c8c09509167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8b3a87ce5dedb0aa82be48fb94443168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19efddd7714d5ad50782237e2603d8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923aad01fa1ff6ee274a0e7d681051a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5ae0d503a568d5ff9a9b1e950810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c23ac93f3fddc8fa57cf253860f31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e372a6c5397ceedaae9f757b8778897173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaab2392068b5c21e1c8f996c3be1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078b5dd4b1c3bc8530f803b574f3cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002224b7ee84e24cce4bd07ea509bb7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d78d94c0256210ba301f5b29b1cce6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc4a22537a2b83f9034f59f078dd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d485be18a7210c8258171ed38d2ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86138ee7644a94091a26ac6030923744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec87ffa3c58f8660668423449aadf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec03783f0e93f8484dc7d4de9a9aad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb5353790c58fd3eb1853d1a19bd42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f457d4430f116bc58e6e03fb3ee3a4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260083c8a48a72e9c0784d4aa42d613a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6edbdddf8709efaedf03ab25d229e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1240835fa33162a57a70a072678e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8eef7295290229a51a6b12be9cfe8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df401f670fb9da2a3a2c98be349f2ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2716cbbd75541a1d7edb08bf6a206f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a83be8a49d905a1958e34caba7d32b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f9fa7e2a33a650954813c972bd8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d7d3cbed0bd8eff227cf53f0497a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89226d25e579590ef31b0dfaedf76cc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5061eec06b5b36634c0739ca15bf7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799aae55adba73ba528b43efb26cc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a9162e653e6317bfe943c9883ca1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8fa078d7a3cfbe1c3d8c8e56b9df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c0f1c0361ec08723c9abbd9f782dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f50bc207e5703eb3e98576beed67f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f61113f06a1d6832ebf044d12c12d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8216fe3fee92a42358097d81004f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da60efc9d1b7e927f0191697f0c4232203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10a62f34ebab8bd544889f615ab8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f78412f6e74d38b0e39b9ab4d9b38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3087cb536c98d9bc543d4e37ceb07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f14ca939be7059efa37423133784207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede019d1f537e062715ace55b574c00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1bac13b5ee9bd3b65d6de59295cde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78396e0eaa14c6670ee94d3e733be38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c94bfcbe36c3c80708405cff92972211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4026a1e7fbf8c1333bd06e1300dcc95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50747603f9e3b3422de72956fdd47a30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58cbecbb490f2d3e733ed54854a9a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d7196eff233d22c300eb9289ac32c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b55cda9231a400767dc0f5b19e7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd196032f37a39b46553ec82080a17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d10f944cdc4535c58fe59d34510b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dc5c853a5f7666568273bd2e2f34a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1db5533c03662288da5ec4d744777220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279157925a9ab457275f90858672dd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b9b2631b159955cbd0d4e1b552ece222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a67ba9ed3620cb14e2ddb3d57b8461223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d040f3a1dbfb116d7a98fb6a228ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa45b4a5bfd395034b059e33ab4d5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a81c9de6e9b39d105cdc942f0b58ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff887f6db8377d38485978ee585c9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5b223464ca8c7eca1a8f83f9c427d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c465a314bec872bf0df6b8c54b377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f213a2784e37b4cc097286a29d7e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08345bd0527d3b671248b96def016231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cc7469892d6312beea7f59f490b10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0b122375dfc14fa611269a496ec6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613827702c0bb037a29019cbb64c7861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268daa972f0c0f75cd6b209a7db2974a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa77b9e1968ebad6d01960036bd1c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae52966a06e7a4ec5531c774f6d9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2809d96a70f22289d6d5c16f10d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68ffe26ffeb40222d45571e02b9a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ef7843fc2314238ac6c26ce964ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae3f7c4a900b6c0fd304bb2656d469241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10bdf7f0ad73f6cd069faef88b98a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8da33629c1f434f9022be5134627243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653d1a7e7578900e77fb66bb1fb476244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259386762658c67aa6ec9ad83bf8715245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d9b480d97fc442e760f0b0695a1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfceab6d4b0bcad2daa7b38867075e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed5ed3a53a354fb06066d499fafae1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b9c60465c06a2f7bf122859f72e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb50b3ac3a3cf262b344805dc699d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec005365dd2ed3b0727b502084658251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217c4a06761cf6428e7d1d49109b48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608eaaf0c6c756562eb1516aee5483d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0991ad729733bf5ed843325e3c2cc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca06786d75a39f04b4df7c3a89c8d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518de830feeeb3fb468996e541fcdc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dec1d3155c9d2918dacd7ebf0edd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d20ae705e6bc41eba9a0eef878d61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50333433e1aa37ac73a365df2039e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf81538b3cc2843588f1ea54266cb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79329338ab2aca1168a1d22385b66d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae72e7893c2d9c355f0a2c58c109802262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359ec9d9960b66044c03568e1ff626263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcc1ade8c978ade88d5ae6656eacc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163777c5692b4a31e38533cf49d2dc82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b445dd574bd0f8152e70462a4452266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521267383f766e92ce8dbb6c5f7f1c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb21ebdd8d3ad12d1f800c5bee36f43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354086a7335f980df000678586c420a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ddcc464ae52837d02bc27448f874270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fe1e4b41c2ef8309371211de57bdb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c56f3c5bf6a4947b0c2892b729c15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc22a337798a8dd37d2fd331d6e243273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b37cdfd1ed6ace0d5a052a899450274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40838b77e7333701dff38e885f7da919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf9ed8097dc726df5599e07994b74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48181867e670ec80269e8dd2a3305082277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838aeab205abb9c1357a35644d6bc54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec1e983236fcaeb8050f1b05542df9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97725dea6db30264ff2af4a66fbbf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba5d8d57f4dd5584a587f5569a918281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da0ab82fdd7afcf4fe55fa57e3cef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5582c9bf9591eca4adc7b0e6d1ae92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb744f19c585b560481b0084285c0555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7789e05e0aa3a48732a9db072eb40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df035a375b7ec1460d2795b9fac558286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c7c77e660ae4120895b58eaca611f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ceef816bcacaa4ce3064d0ec0590288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894ceb7ab14276d63f7cefe71a7b9bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1428149839d7aabdb2e99b1d168c2fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3979cb6ff4b2434f30e79eeba653116291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f0dc483272b26d15f90b51847d5b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb025c46bc566afa6d49664c2725e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a78b97c5b9861bd23715d00c38622294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0c2476e9fe0b3862d7080e24d3e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c82bf96d11dfcb9e8b08f6fa192f53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de379aa58676fe7eac5f4d4f2d3ff38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175b516235feeb3064249a2c681fc9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956933e6ffd24fb319c8484bdc6d88df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e6223f5e212758f1bbbdbd89f99a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d2b4c63245a3ecfdd98a916671f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74607d317b7854ce6af01be9a56c74a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eedbdbd87e506e0ded8e4c1ad39e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616ad39574980c7acc3441e91b6569304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803c1558fa432e39887562b46a00ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8cf424c18a09c26eaf0d44cba6079306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d7b285635a5e1273667f6565d4116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6657293c08df17a97bba776b762f387308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac8c98c65dbeb77635938fe605a53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a69056cc64a559f34c43b0013388f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d4a69357f8fe5df2439e8a904948311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246446996cd9e375dc742d9fa296891f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc901e82d51e7057903a11947a9cf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e554fb6b020be9fe2c03d8ba1ae7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85187f9d652633fab5eec843d7430df9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d771316758297dc52bfcc7341e2d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91148e754dfaa9cf4d7cbb1bf97bb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2aac1f19554b1e26110e398006267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c5415d39db3dc93c4fc42fff3b3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a8be701dd199f8606a953517da87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5dcee26bf888d7b46d42da9dd6488321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a2d36fd8f25f38a1658db2e66913322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63560e3604d4eba3e05bb40a378c0cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f959cfa938ef649fb157f07fde2a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe446041cacd71babb7e794fe0d104d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c338cc0285782dea1063f2becd58f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb6fe48cf19a5ee1b5403e61207fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ecf1ed8f2154bd993ff4f216c02f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d011b28709eea5b97821b80f8af8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9144ef25d38a043ed687e5b91df4fed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e159d62cf222d360438f51e97c6662331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857c432902a5cb6ae2e7874b42a857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f514936b66535c4facc2cae19cff0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34771e49d9c320f96ee044a8b61225cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e909f6af2fddb92ce1be0a801cafd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce1ede3f37a1f33381f643dac04a8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b44c2ad731ff81f77ef24a09958452337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4269a151662ade1303632a7c1f1d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eece89d1fde7cbb703dc16d1166b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38ea305121a46707395fc8d69cb3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8fd844b7a80fb0af66d83d8468777341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31de2264a434643acc69524a96c64ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43609e9fae18fac2d566b7298ac5f8bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980c1a50fb8667cf55f43c6d200a4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009661c5ce8eb5f2a698e3974ac6ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111a59b937e443a0b7faa331808ee79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a0b7ebc64e56cd9aca026060c4ce0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0abf5a0f8591f61c118d611800a382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ec6b15a73fbad4f2c860dc4614be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f07322ebaf2ede4de7c57ad617a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3167e0469257e898857359349ada7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf32efe2b8b8a958e4d312d95e401d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83da8b6859fbff7607e2cf59f0c998353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1944bd30929de03e9917c322dede53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43403e1bb6ec00994b42cdfce9176355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf810522e49a5b245dad72260acb011356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9fd5a8c76d506517866e5d2f3381357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d57ca30d73b0049a285bc2978d2af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e461070cbf75b7568fad3f731951479359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16870f00602e2a60428068afb1c627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0b86eae3959ccd10942b4dbd37ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba76bff639083ea682d1505f3743c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb43720c3a9baac437fa2e9119ea7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679db74acc58af7a16705042ed3f4278364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1681208edd917d40fca51ddd97633365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990402ee55d715ea20508227ce929a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eede8800d75aca67634edb5449a88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aadbe4987b092e8fc946d27a840772368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42122311d1b4ce7d5ee25a72f7aa95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5699f928110432ecb45440cdc4604ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562ee0836ed82e8aa80bcc158f045fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f93d5c2c68c9632e55e588e0a169372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c74bc18d2b1c2e1cc439a712858221373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accef3b970a39f87a69482f3d1d3953374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d2f5aafb81fa08c6ae7bbeb2a6985375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b475f49fa36224571c1f70cd3f2bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ac390d0bf5ff64841dbfbcaae4787377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796a5b8ebb76e4fe1f1832c406f1472378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a177e898313e4f06e11b7486fdfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af437b5f73bd92501dad9e79c454d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa370c854dbc108d3971c39e5a72f8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3f183b665bc6dab6c7ae1192bcbda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a9d757c53e7126c40fa6d782447b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde3554bf2c5f6c5e3a1a2ab77c371f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89042c3d1e382f8b1b99d492b11e5ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe42c3c28943c09a372e513ead757e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f713d921fde395483cd08fd4606e270387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41608e8d3fab119dd42d106c8c6b82c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d601743f670f6c51fbe87741588a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e26209b402e96a41450d4db4b1a17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe8e1f2632976b4cdd255d9459f92e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fe28067b7ceac2a17023671c8837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d250dc0a73284316fd13af6a53b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b30af2953b7b86b73832362687241394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d092c41e0994282b920fc2958fdff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8726e00c61586a86b222c1f063f69396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953082460fe02346474ae7cc58b3a4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3febc6406b285251820111d331d6df4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8812a24fdcb8e2803c4ed439594cd0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec567edd5ca8b703636b38b9f02865d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266a636de0ebd9fa98692961881787f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d0591c3068580ede5476429256efd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb224883295134941201764883f2ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c8e4df9a6ca6f90c57297c0fc1095404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a082a8e4be7b92b5be816f5c21589f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db81e6257c38c42fb0f5e83272669406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1b2c92445a25e29067f08ce8afa26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b5aa6b62d2d504754e457e3475b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47b2699051f7af92134d8ea8e613b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54471f9cc9da1c8c387905e1bba4db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4e573c3372aa06a9ea4f1b1735326411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20de14bcfc1cbd7acb69e5ef3509d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e6867569be87514251d05e629479413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c9adcce8e3d1fe54c777d10f0968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f9e4d92c462334e9d5cede9e424e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb493907665335a1a11396719c6fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9cdd9cb2307752d687e64c4676bb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147da266a77525ef4f6fc878b014ae2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781f216d120fad8f0031ae586333d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528aadfb4b0d38809a5282d90a74477420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277822daccc135dcbd9f20489cbdbfb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2212c3659c4b531be962c59b7b4c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c1dbc9553eae757a9bac19853bce8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637539ba07a9dc767939d52ef99d000424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a956dc6edd6f9b1e1891c8cf6f9ab9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4aa9d98516d75780ff86ab5ee9d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9deac76d4b5018f60b94ab99a9319d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd088380d0dc10f947c68bfa64fc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec18216173f6f30344776384c3ffb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d7e613e558ad6569b29f43753ec6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4522dee857777866d445f033c085a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9c9249aa926d0449ae1018a64fa03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c500f23ad52f566437b7dbfab4cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80019fa3e0110bd4875cbddc71cf27b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310531b5e48f015946bc039ffeaecf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c96e272a2a9dbc082786ba34cb0473436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac3787c7e377b054d20436b302b3e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163fda7869f1a3766349d6cf37d234438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d022053ed0ed3ad60920eaa4628c6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f2c4c8b2f1addfac8681b64eadaa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b3c7a1698bd93ffbf546af4c1b031441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b5dd94537d5ed93ef49677651e6d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f7061e79d383e43cc3719a228ba1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfa1865c60e0f741b4ffba77c17f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b68200fb827a479674de0b8e9bd53b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f55dd353c45f4426dfc0081c99e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c139240e498ed129698a1aa9b6629447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08aae44c2de10d73cfea33c9e72776448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c19751cdbfd1556b2bbe9b14c64aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e75cbebeb73cb7228f6b42e26e96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca159b74ea7677223b4097dbe7492f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7460bd0067ff375c20ef105b29414452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897fcfb7323560083c45212fef9538a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461fb8c8870bafbcb5dac575d49b7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a60a74ea9e5a3d04655a968479e71e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc2020aac41c2de5d5867c8fcf96fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d383b91e4bab4bb3c9dd7089311638457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb242e24457e26a06883ac7130aa7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780ea3a1f04eb1c4f98507cadf7c32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ee85871d494152d87cc1266b5d565460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e38525ef16a8d265b8aad53c53b2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f96b70454bed6d08317debada85d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e6274f9a84af7f15dffdc94dcc33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252f5fb3470b7bc67f5bcc14b38d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244fb41b8d32d1b6131596fe5c4dca7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cee287aaddbded42d64d1af33e8b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16efb5eca197bfb2e1d124058c122467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb9680901e58b11a814183f99b0f5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb0532217a726370b39d76fbf9a99a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e78d2d5d3ae8b9122a908c13ac1037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119acdc9d47d228fcaba4d6d8d9c9dc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32acc8cdebb75117b249cfd36b6e65e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de066a8fca5fbdd2ad74e58087a3441473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac07ea229563ac92925538eb7f7eafe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57513f1fb4a30b81b770889e1100d0bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6c035c973190d6f41afd6d16851c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d6ada45328778a392f67a897451e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841d82bc8e8c040bf95ffc97c0017a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc1a6618dbd22773529aaee389f95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e3e4d2098f0bb62826307f9c014b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ee8b17be2849f68b499556436248481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a889b404d59035cc14f02f0bbc5746482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8172f09450b89bf9042937d17028b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f921efc1f2a278d62e80f19089faf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca234e846a3d634fb85c8544118f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a43a98e484542021d9fb6725f8dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f08ff8198e033eb9f7730c3e6587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d13b8ac2a53244a9e0ea3482227c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518be87c4a977a26eab6b4ca0f222cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48706e8ddadf4c876a5fb51b1e6925490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797ed4b66977bdb166f13682e2d595491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbde96b77c6ddb9b35f3e9e1ef14e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54525ee432382b67c3a9ca285552969c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab1e43226050fb8c37f152c717c66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420b0d21863f85e6e197dbc6c121de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe86f550392a951b5fee391ce5c44c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1496820428c31bb9476903366e82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c28ebda5ff52ae17152c4ded6059a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683173715d0bced92cbcfb9b892c71b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663102c8fcf5a845c730e40a704600500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e376ffb9c843da3d9a478206c4a88e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae92189242a7c318e84f79edab3ad8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77115d9e70925e82c5edf7bbef6cb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8e102c2665cabc1b2677c3775c23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be5b1a8170abe7eb8a7316da63ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bc0d2bd94dd6dd0e114b5a6b9d761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b94dc094d18fa86c763a18b5199b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9526c0086f87d877f30756382f358c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303b383ebf6d4286a8e907cf998cdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4482a96b95cf50f2fbf1e72a071a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f866ee46b927f1ecf38c463ab99a26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd320850398be82856caaf51bde5af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4eadffeae2fa22ae7be35c57f7bcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915007dc8f49cf5f79448a64adc2a99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5b96d22e2f5a03959144c7aca64a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9570bbbef99951fdfdd5853101bbcf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db2e8b2a914def7358645350dc0c17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b067e94b343dbfbc8ccda3e588ee6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972490ed2b8cc26a77d177af326e6f6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedbc23d16aea1140d00b953e0d64d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9af7351053cf07396b1bd7d923057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9b882b875a98a0f0fde5f02349bec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299efc90b3f2752bbd07dff538613fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0e2765c3aa6eb43596b1dbb7c1f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ccde17221630f59352f5179451a05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e47bb3c0dce6e2b8de4d5bb26759526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa06100e9cb46e405bf669a3421f03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29be5aa3a11c17f2c482c1f8828ece528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9e155455392b52bc10cc2bc28e4cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62151c58aa3e57f42ca4842f670acce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42838c4402a6bb78dec6c4729ad8354531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf7b7facdb5f4de2fb6d2e42172b7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb36780fe24e8341727f1b9cd3f55c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76ee11e3085c14c17cbb3b35caf16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76088080cc1766460d7ec3e68ae76bae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d72e8f2b10e24399b32a04d43870536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f39e72931d44843f3ace899c53952537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57910a89d43c3d895929cc580a4945538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f6ae51252fb1e919a18fe6e1cff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69fc36348f8533f7404d29b9e39ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250da1d77f69969fa697d65d59af3b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae10810bd1d90ad3009103747586e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d3818f50270021d57f574ca66ab0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4e3ee5f5903d634b2da5e2fdc77b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6450e9693653e6a5bf912b71e2fd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b37c57e85fe870e75baf802254360546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7152127fb44c0be08c8580df9575b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39479aa632e26807b21369837f7eef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ff6cf9781032e3793b7b455c512dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f045316a5aa4ed2bc2539b7df3dcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc2b8622503d5d860dd099ebe88fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbdd5081ced654aa591c2076514cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d6297135279c877c6bdc0003efe00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f7fd358ae282c4be15d613cc18d10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a185b244be279ec30816887f5a9851555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d326c173b81658892d45ce6b9b615556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e51d0fa49b7c6847d5166e6ef595b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b15198659c09a7e3f530a486b5a81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739d12e6fbf1bad2dce7e45a939d9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d59587bbf1e6d90fedb986650b80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23147555a16cbacddf4ae18e7cdd5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4208214c66b6885e6dc061d36c122562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5ada0ed20072f275087919da9fc08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1ca0401beb573675f3f3b7e96311564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe9c7f86fa6aa2a78d00eec5ef315565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d8047416c91387e2caa5f4a18794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c3bcc7dfc80270a8df13cb42b0d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b03aab161ba9384bcc52c23c70fb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0249ab870e882514e501a973e64c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398a845de4166328ab4f2deea88acf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f7c34781eddb37458c4d82825357571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec124836a9b3fc757d66877c34ca721572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ffdd9ec4704bccfc07341a860283c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d97d31a2bc0ac88274ef39d4a49a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa10d20645777d4c82972e673fdec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb6a12ca4a9b6e4a0e481e0c94f377576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c607a00ffbb32b6062758df550157577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fab28f2e2358fe44832b35ab91bee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb12a10c4aad57b00a60db6aa65190579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087b35c49d9429dfe7661805125130b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7cc3b7838f19cc999d38f62b8ef2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a11f1886617eb8bbb280551931f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54877b5e24409b76708d1f806d29e56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4d683572de29e3ba3b2cf2f8aa91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759906d9fa1c4275803780e467ab06e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797324fa3054ab1c87cc65dee89231586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761233048054f54d7dd3442464150d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7fc5bbcc422a5e13913620916fd78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00320c6b91cd851344ae37e63231bfd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49c6473370876173efe629e1c0be45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38210b26dd01680a557daf48c25314591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf70fcf203ef4d24f6710ab8107032592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e2c91b1d8fbcf310f3742a35bd09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a857c3bc8fca754cbea157d3c8de9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc602ce175047119efc5a5258fb2bb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018d2fa903dd2f681733eda8e20689596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab4f48858e1e06bee8ad7a3d62ed3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d44b7de6b37cd4c473b9c6e9fc50cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300ed651048973cde7fc0ae9c35062599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf197a2c42d109917223d706e1e5e01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8123bb7f2738aa089bdc51498ba72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bfc4cc600888729988cf24ece6763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6bb059edc4464b85d70ab8d6146a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2755964b038def5681a6bbbb431f64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d534509752560bfdbb404aefac1e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c33b28ac8c94acab794d28078f8158606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e9eabaa5e96689425740a5f9f86d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c65b5721d6a490641e1d4c86b49b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609f4f684a676bbad57d7d5b48c0fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e9120cdf9ff57cb80fbf7b95ec952610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f23ff97da71e6087d2523433d35d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28999febbab39df9f4d0566b63ae30a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50863b5ac6f8e7cc5ed07a539c322c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47d28c4aa73911b3f00e88d6bf3b45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b50f691fe8da46f1593e9c713e8f25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96bb4e2014ad62feff25612c9c6e0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a482ac655b655a9af504bc0854641617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c57b2c90b6cff48c313174d04cb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2abc849f4606f6893fcae092cdcc64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed762edce8dab1a5bafd66faf39c183c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848b91afd01c3bf16b273a95b0d7d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3669bb453d9cf6a326f99ea902ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310cbbb7cda41c0e6bbac0ae2aa8c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea10c650283119af933da96a3a4b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04e32f5617386f464c4ad891acc892625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71a0754576e9a94789941abc9906d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32926ee3aa64f7e26f7b60b700932627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe6dfd67cd290bca0a8a541ad65e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a22a2ab925a1c31e84edb933fbed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202e2280e76fa00e9d2d361ba835a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbb7ad325b85cc2c4c25d5c668df4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b443e23f143c95fe0bcf9e3ef946a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a1892b1ef0d3b9a3f74908afe3e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4b13b11be4b6f3034bc419bc9db5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc574a6755349cf85d73e1bf62bec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375bbf4bbf752d68df1694fa3bea03a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9750708ff9241634fdd3c668afa0034637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d018cac6736ea6631d6e58d98aa5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee6f22fa964eb3e94d0ccb5df8e9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373df70df8c0e90c786ede7698fe62e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ed5bf91b9796d47d38aec57ff4fb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365aedcbce46334f7331bab59a6a598642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a98ad4eed8a3299a9831fc0d98a20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcdb47b08ab81f4cfa7dad9440b7a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea18186b112f63e9b22cd21b72a792645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd216e116053ec3e0b83a057773971646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeb897d97c7100e7f7821dda76a447647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b8925499e0d7479f32599ba8d96c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532c8005baf788f4eef5c356e7e58d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52ae9711979d115a60349f9f5280f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b197acea6231ee2c1f9f885bf9d3c93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929428abeb5fc8e1900b713aa3181790652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e1c4d518b5d8c92006b93aa18982653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0f65169aa2ec3619a1dfc037e368654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad4e93e53ed6d320e1493a2234f8a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3220547cc66c2f855cdea95e3dedc6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652381039d4a096732e54c063684bb24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2989351deb8f13faceaeb217f678f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf68f1d06ff55c2175482d51ada11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b85963d9fdd883aad0594f4b3daf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abec1cf01e712b6e37f9d75265b9b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681507eed8d6d1b003115279972bf1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4832d7cbde9b9e56667464a33d46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198172a41fe921a6275ab1cc17b0190c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cbdf8159196c5a9b19c7ff3ba9aa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2e44b84c91664c5dcd369ed499269666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ffd35ffa2e33006a7671b855ade1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7a09266dda6875fa6db8128203001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd28b83a0edc34760a7840841e54ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b84751bec8d728107486ed413d02e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376518811d6a1dd7da073e5e135e8b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979245a263f5352fa4b93cacc0193e2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1316a908e7ed3d20632282c8f857255673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1bd9f3b6b9ab8c7205f6862ce3ed7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d0bb2b42d8375eeaf1f9d09769b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412ef1e81468d37d90286eb04c3a6ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aafab6c884f1faeac67067235df9cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990e8e2b0ca06ff604e9135d39e2af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a3ab2d74f3d8791f9d328e3588da8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9f5214807bfb92f24f615c3db933680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b103d9927081c8a95bb9ad9eb8c67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce049dd019dfe9eddd078b3bb285566682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772013a14c83c20442d4662e5f7824e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f266cca0b7915c96267008ade1596684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe518c2cbefedd5ae556cd933ed5f5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f550dae951a6145a2f8532557fbbf90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78705e5869301922a03d9bdb8774eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669cade434858ed8b8aa228ba6a17bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bec4b7758de6028c9d51cdba66609689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b5f0e4a811df56374432f9c81c28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30a2aec94f949e57da0d263b9b93e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea703c7be0f480a0b98a82009f7a078692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4e2c563a5f0d21889a62e91e3592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70377036c9927dac2576d1af945904694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee4583e8e95b4d6139a2850ef5e52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ddfd7bc6a3140a0cd26a3eaf9596696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7641510161e156abbeafd72059f345697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c7be49d3a60b19097c4377cd8d4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c8809760f32e0342c7a7a83d9be7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c7de094d70776aae3758910d030e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab127510e05fe2d0e3040bddb5e109701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea20a16a761f0f16c8af793ed11881702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9336935cc044e031ec555f2a0bf677703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f281114f430dd197f110d33a277f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0269c06901b20f2bea84a5a07f2e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b74987f630e68b8a4e7c9fe9e20a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147af3b3d0be0415b2b96b8aa8591ae4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44969041010805c3993e9b0985458d45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ff4f9b3b78475b0f1c26fe01846aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226f03cc79ecb8a25c04cd998b156ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97246510edc99017f76c9ee9c53ead28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c4d0f0a380596d37513e852e642a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c850d3e8c96da62a56557a389afbe93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30b85ba0f06a66e33092f1dc37c57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dec14826db5190752a4e2acc3f6d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cb2b471af56b6111c8d6405b52246716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d2258ac0bc52e064cf1ff4570476717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be3dcc6f5d6be159901428f698ba37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66ba5464be3720f8a8ce126ed17f9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b97775daec6abbcf4c8f9bb4212a4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6e49b590552ae78d397413f3656ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b237523a80ac2dbce860b1124e8709722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54620bd42d8d35331a095025aa4b17fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3483f9991e1ed7a5e40a3403e694724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a54ced8af239e353ae2c1d051bd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76ed484825ebabb04e6a33d890fd2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98323ed7ba353b5f81d96653aa00761d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5671f13d427965876744ffe295c395728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0090c35e54c32038029e26f31261a61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f7a840870160596cc56ee415a8b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673106bc119677af2b80aa31cc4c0ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece5b7f67c767931f5ad191e1fe0b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade7c691a7b85ae2ef3c96e66656dbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ec6b6bae5e1b2e0ffe9765607b109734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf170cfd0ec6a3c192a01222a73650735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727d731b3ee62a3c5001a80f255832736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef429dcbc2918d1672377fe59105ce59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d1a8dbeb015721a0fc458bfce0dff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87a8a57c9f813cfa16dde3597943f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789e1153e46e79d249b3b83f555236740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774082f1bd1c27d8a4e5702f9f63283741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed3a32097db856ee67ca403eff07d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fadabd871d8038074b55891b4dc2da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42edc3338bfdd3263ecdb95ddabd45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d8efba4d4f8672ddf2de73431eee2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7458c7913bd56c7f0ce88828d8b24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93e97375df83e3762c0e84f870792747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85c72c76642f24922356e30978310b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a721a6aa2892cbbbe7b9f0ef32e4f72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1be972af83e17de8ed899ffcaaee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4801733fb154d769e2a3e5376178fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f559a6b458da4d99c3427a3dff04f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8c1fa45b4b768ce416cebf084cf54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62ff51f5a40d96a6d528ff154750bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9a6b0cb4017f7e016d2d789ce781755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726add1564a087ee14678268533c841756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339dc4ac0e55897638b2f5b21121b82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d103b89ce389b718e565ae9c1ec1bc5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ff6187886c1414520e003b622615a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d441d99bbbbe3eb0ca5a5fdebba9fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c751df417e906b75eb8d30d0a5c8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00e5e348a3c109354fd7a8ba30e81d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3000104a2c9d7596cd04131069c69aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4bf5f18880c1602d09204c16a08b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8cb4f0f74ced1e95e2c0f30890fd5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e06e5f418052da700c46a8a3c5b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e683b16beabd2a6ef5c6839f63416767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3327b3050d7b1158500c07a16bdd9ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee6e45458bc6a2c67f51e46d4a0da8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1659fd02ecf8046256f0b0caacd556770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe02b52e358ba91388e98c39585b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d959ddb468f114c71600c6c02a2f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c77e1d3291d462dba805909254f3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b6fb5dc227692f73e85f79086a99774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd4749fec921afcad560a2ebd6d4c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f61d022dbac39f9e7c4ffee589584776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7bdeb0f99a36e2a3f3f84885dc94d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb77fca52e0b7db01afd0f2a7ed7d9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57e2fd20746a247849a3a2f629a8a2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd479442f1be7fe885cf64dc99f86fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398e51ff49613d1e3bc9a586050393781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf52e6e70253708f4873caab2c7f32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180611b72496b376765d18e922ed1910783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b25b0b873e51abcb9eaa9db1b927ec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba418c3552221e38ac4ce050ab218a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd8cdf99325bd62d0921763ec70d47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2956fc05e680084b8b3ba4490e532c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7fd7f29decb5066f525e7ef549229788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cc422a6405c505b81ff1134ce971789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399ca8ba2e9dd8a52751041796221e2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096814cf5873c09189fbefcbe5f9e98791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc9436c308ee340c2c0c100b76bf4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba1aa65cd32794c068eec2a5071737793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f76c10e6566a94d09742858baa19794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02d0075636d3e033ac18eca24ef033795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5e30cf84915d2691ceb22deaab74796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ee50b13d19d0a790693b3fda19eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c8f7336e12a16d3a2307322eaf1ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bccd211cdfe458b4bd81b9fd93c6d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a5d420809499422ac8c0df549df6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b419d4af027b8203b84b29204eaa3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815f1ec893cc85e5c7c628b5980724802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5809dd9c6b21a95c43857958ae2db1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0edb676dc0a03172ea85a82dc1ef9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4299e09f77b5e65cb963e4feca7dce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa675c0cbcccf666ba0f922d80ac35b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37100a61b1db96ee87ca83db2e25b4af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba7c576f481f182c09fe2c42a2a45808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b83405569659af811e6a228329b62809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2a396a2fb49bddefca619445e2f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7dda0b141fae527c647037d8497f8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4815fc67259d17557d7ab895062d5d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2099add383e7dc9000ff1b837478813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec857ff62729d3843e5cab954c8dc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ef057107a005cf14a6f1ee27ca9f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b53f5df0d4232de1dd23f794332b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97563e088ac62a45fee2b19e6e8c1e34817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b33fa93b7b6f36c4770953d175a810818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27764ca8a1d942f8d76d7dd5be87cb5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b242aa0909647e713872f21f0ed79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b8a68f1e566b8892b2bb76811fe7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90732bd1fc9259124916ce003baac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b473882c73b349201313b269ca56823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944dbbfa5226358373ff45e3e739ce7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb37d876b7f944150c369806e92ba825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a495ab789803b3c72aa73e18f3cf2e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c3b5c0d4875e3b7ca14e05bb05b8b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998053acd2242be2d193c5e061149a2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e1093f873002fc25bce92d39504e4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06da9e1da60a13993e0478d03f92564830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ae683f3f597d8ce9d9318f3d7078831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2199d5b885bc6510f9c673e4380d5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845334ffb3705c8b92ac3b31d1e835c8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558ff440ee901995f6da06b877b4858834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958de7e7fbd3799165f0930ad6bcb27835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fffa4a2abd55d6c7e64f14304df57836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e71776604bf553cf26b0b9d584aba837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239f8eaa63bc5ed636f732180291608838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5f52cd87d7273622b7f6fd8e5159839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db62a23288536bb4c73950079adeaeb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6db7f656a207cc800e8ecf41d3081a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d18284993206e0cf7028a85464d9e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e7d40bdd0fb4505f93236ab6ed440843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243464ffe4744146a1f5bb71b1f59fad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db70b6f8ade818c5800dbf52a2ff1ed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321a04c36053112593fc45cf15a5d8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ccf012699cd8cca4087ed5e72af7c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41b8a91e73e7d921d15b58bc4ce94848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab27503fdf707ad1bf8a36e40a864a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52aeb45bb9b583735e2652311c40a0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e6fd75a8f75dbc887f9a42744549851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8137ec2dd0b4fc79528bea93ea4f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcbe29c8bf2ca340d5f8ac5e504837853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989da06e6ea67608fef85cfc1d897c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9203420aa309977a67fd3caf4918fd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd246669325951c18b65a26a06810856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e471659e100a96c5b6ef8c939030492857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f92034a89d02597dd74f6bc271ad5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f34ed29d97aa15f5398bc077c27a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e55bd00a171b8d6207f01db71ec59860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7ea8aebffc8b2909ce35d1056bd3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b63fd60ec922e4b5cb08a7b82001a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec154bd2003216704b39b9f4df647c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29bb498dc7d8b9f7ccc15b1fef1761864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eadc3d953d77137aff77378b1707e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856bcc0d919999e376e4de6aac6dfc8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ab6e1a229948107599163327b65da867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c87c78ea3fd234777b7e0f7a2a4d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c4600d24fca518a0aa26202176d9b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1980815c980f7b99c9bd52c069360870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3db5cb266f4659b0131e9037effb5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b6bbda73d99be3a0e20e21fa727b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee24569cf05598dfa965165d9e8407873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e35fdae90fcc58b53e3044e4f287874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834925ca7e5d3612671f0185bd41c87875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e095b9fd2dd4a997924f56b7ccf9138876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc6b2f3b353103242e62efbde9ca88877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5abb7084af6ad8eea75ee860e11f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f789a9070022b01310fa2e98ec04a2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f09976170829fd2e24135ebdb6c2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935eb180f81bbf6209dda5ee08710b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b22e5d12ffb922c68ee4ec6367b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb8c0f5a926a26ce5c3a17ca83c3c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ca0de732435b1a649c30f2d96a63884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a8605d07c82bc40b607d01c7d791885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d0466c9b576b81b94ed7b48d904b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba38f12a4573a182ed249f61e3c12d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167778b411fb30c2302077a5c910a074888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f51f7875caf6eeb11d384e0c2e40889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56139ac687f370324bd2e01496d877890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e01708e06e79f32941bbe853870427891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01a814d712f5605487f874b49e9078892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ad3aba093f1a7f8d01f4d62af7cb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753cd91d24bcfc0ff249db9be4616d5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57004250c2f5496fb70e519590a3d363895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e035cea19a408ab0f9736fec51ac02896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca80ef2fae406843541a39cdb3f4aa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1dc0ba791933d881bbc53d9c822b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45a67e32f2143b330445823c5b708899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cdf6104be7f5b8c8341132d5199f9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027a23d92379d7cfba96071d53163ca901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493cdf8c1eae619b3f401e0629e392902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4881135ca465406c4328ccfea6e8e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9468c29daeabd1e382eb0fa4e3e6e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9a94ac40b56a70fa4b258bca61763905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c7b07c696a1eb7aa96d8a4d52d55906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f669d70cf27f9c34a1abb1fdae813907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8760cb8cc65bef0c733d3577c821908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ee954f02e6f06555428cb44642d83909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038e642a2e90eec64dcb7b8483da5c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018354547dcf24499a6d17ae1caa919911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9235501cf4171f34188e8e68cc717e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68d02fa03e7d013b98a88581552a5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66803fc55d3b6fbf7fde0f4ac55fcd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121582dce89968860478f1d499b28e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a968b5f672524cf63f5b43633adb42916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fdb9c68f064d495d3a7d15be75b79917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c03ae577c8f8c0b7f6aaecefbc81918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eea2e3dd0d4506540085259ac1dcf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8eb4a793094784ee4a52b6a61443920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3447682522360f9da4d8053edde097921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33649055f5e2258c264c71efa4bc712e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491d03eda2d630cd6a6433f410b34a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8718a276733680cd2d5567da61be7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39c86ca470d40f658fb4dde0a96d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c02fc9e97932c1ba7c17e313f080926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992500c43d2d425bf0ed342bd6cb585927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb50c723d4a43aac7d3aa45e10d0bc9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40b36f3030ee017540a12d5ac8e1f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e975a725971a5007c9cb9c821d4851930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3addb5e5d5eb68cbe04f39028776113931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b8f9730d92d633c403946d5cd7848932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37a65626e8ef2a9009df9cb958e48933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba31e0df3625c074825826614c6cbe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d477f60f69fcd52a7184b82d4e72847935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af220c4a83371a9c73a0d83ff9d77f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a5c0da999914780c1ea4b9cbf522c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f3940007c693f8328a398fff1946938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c250669df8b1e9fbecb558df7d2d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5bb6560250b0366f0f7fa4660be98940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ddf1eae5a022620f76046423e589c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2051277fe97e9ed20cc8fa378bc2a2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9685a4cbc2f0a9928e249f0753e503943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a12caddb2eabd7cfe533008bd9c6a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604ca0083224fcf0220d34c50aeae4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf1123a96e31885c1504d1d4d5b5d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c752f050387c331b9e1e9b8972a5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4414483f62a45e862290c1f086ea52f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79070d108b68dd526c16eb139a5d8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104644cc60f9926b72b3d5e65a98683a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f019e9b46df2d58f4efd2830870c37951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e20752a4b88cf7cd892c76e3bd726952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee055a8ade66df240455a3db6e6ee115953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf27c9324f4d461a00901f979ca8d5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06edc67af244f689dd58b5b62ce40955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7ef50943f50f8b76f8cc8d27d4125956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842220f9f1c1be728da2af15ee76a077957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd391c807eb045db01561d637a046bd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659393a0954faef30de30de6f4b75c2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c0d396e10bab4d2c71c377c80d487960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e8cac9ed6be60ed026a05208ffd13961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d92f5178d99cb2d702d11ffdcd6f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810ecaf31359a398566a80e6012507963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b7d050df4aa55d6eb75381a8e9a8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b487864cc7199e95cdd9779e4aa2f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a0e73b1bf2cdfbf319f5e56769b7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25a7b7b2fbcb095149a451e8abcb1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d4a3a287e68c538862217b9abf7e9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8be5167dc5e04c0a87043ccdb072969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeff67d30849afde133f99372247a5f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec95dd2a8ca6602bd4a8b68a636c9d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc49645c94dd2010914774ce312ac972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72127f094a3b007b777c826899f673973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224e53c5344f3f904387320f590f97974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419af382ba5148597b1833b6f1bb559975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>