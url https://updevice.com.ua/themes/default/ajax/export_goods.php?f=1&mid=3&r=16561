--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec20063744253f85725d152471bb811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c85daad06ca25bfae8a41816f66c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3eb7786285c8b8ef3f1d3c082f4a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef459bf815f798a71bcfd80fddeab2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d667eaa69afaf94ce5ee2b2883cacc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be43996de58e44e6cdb0728d54a0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b88c06a5e43701f98d308ea1e4a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602b20526a168b4287cf331cac685d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521cfa995340d4748ec265613ec45fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae3a2ec4a296fc3fbd9962cc704f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4b0e5e51eeb78a32bbf94964746f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ccffbbe413aacf14cec045921b5ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3312c6ccb3e09e38f0e1e6a877bb7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023cc70383675863a90cdce7228feff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff952271dab152b74a2652f22966315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157949cc95b678d5928e654c763418016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97859cc241ad5e3afda31e3ac793f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544356397d9794c3ca1b91a641f881e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb7fa725cd2a1a28c9575b89c2431b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731d4f0f8b6613e8cd43142ca948b6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faea2520e04621f2b6fd5ae4eb823821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8efa12bbfde780f8888f9ce15e2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38764d875b64ab8fde51f1ebf2637f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf32462fa019cf8220eaf21a6b44c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a91c9433fe741bdc11245e7120ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340531c50cbb3d22e140db2571c8b0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13000ee5926b4c3dd333ed4dd624fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cb329aff8dfa951c7d837a06975b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314290fe748221630c3f5c12fe86dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b7a4f4f0bca4df2a12160b4dc505830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a664fc09ad1cf8da30f1850be2d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebc16479247f033029d5c74128197532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8e7ac0d343270295255a09b13dca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e4b39eabcdfe04b60fa0f7d9a0e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f0828f6f15030b26a29b9e6d1ed335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d7619c56ca93e73068d805a234c6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dba0bdfbbc09121b973e4cada524d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374399e13771d92f1da849ee208016838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ca9c3da12b55d782d04b2cfff4cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92931c8246123c24b41121014f3544140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89545559cf408e476f1ab1d84fdf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af23c9cbdd1a8b3ff58ce7e4321fa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bb720dded119b37ef5d697256dea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d770ba1259f6b124c8c59aecb526cc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff490efd7e1f307ab87b26f555afa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81d018bfafcd6bb4c86f3933a82c6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d13934334a5dd422a257cdcdc5598347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2746b5574781e03056e796d8a5faf8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565bca72ce7b3f7133cab7d54f37faf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de0ae69f60e74a1f4fc3a60993cef050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b056765a9f89787fb02aea22ac7dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f9a45b1e479e7471c7a1672bd7d9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cdc7596dfd60be22adb8a971acaf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73504cc496e2d45d026d53a49745ad5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0cee8d6cb284abf1bb57a6d5cdd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002339ab125a15069c1e5773d77dc1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60f3076e18f132123475139991ed057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab83b2aeb8cc7097d6a0d43fa1fa8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61094fbe81d92ed9bdb48e798edfb68559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82535bc5ee51035f40027c3d3c6d3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7d950cea69fe37ebf911f678d7f0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b8426837632df6102b812be4619c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa84d4cb586063c415c9a13ecfffb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da2453e8c12cd537573d31138aba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec1cd03ab3f55f23c41bfb6d8fc3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82df865b0ebfdd87aadde43de813a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846e7b9829980045b14105e725f96a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62170186c57edaaf0d9c438204413a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903723e64e6f8cfe6ecab15a77eeec769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845771f32001b993291793694fea708970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158d8f6ffa7aeb871c6cd9f9d0a8e3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea5a854f3a4a6633d7a1b64915265172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd39435382b426f246bba2601cb60ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d5bf3f581f3eff8ef34cdb98793e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03307aa5da359d6a548ad9338601175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffde0ef29dea27e1f48c2a7c4133d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669cfe0cebf2e5e52370adcd918cade77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742b0db465469e814e1deba75f211578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b9a998066c62505b2351c66b658d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d2ef306e71671c5d79ebc608b88c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028a1939aa8a93d1455bb7e16d9099381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6eb60ad9e9d6af0d14f4929a69b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa120fb17a9cb141fad5eb051b38f7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaded43a2bd7719c41b0f263671e0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea24f96590ae2fbaed265c92ff7e3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7921ced2f234f1b9fe33ab60e205686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a935311f6a9b22c5c21bd3974047b6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a885c20d189f2ce7f5a3e8269ecc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5599712274af936aeed500b9e8a3e6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da302f3830bbaaf7e1658965a8a6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35459df2fd79740b10b96d1e5ec7719891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66ea9d3a30cfcfa06c063a564431292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae7aa23b92db4b300837090c3f2bc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea3e74adb3f72529004c325988e97c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ec3cee3e63a307b1b25f56a06a7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80719412e58538a3c2dbafb6e085ea796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02596c58ea384cd046e91986409b09c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e378ab5157761a71b9db59a5494498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07584fe088e35849802c801541cfb0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0937bb968f30e50db1e97f1951c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224723516c64d6980ccc574dd956eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf838bac5723e9ebeece9bb3d2f9e1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce1c8bd284f6b35b478fa37ea7a66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1802cffacfd980108a6e6cfaeea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ec3bdbfc991861cc70dcfba61538a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f9171d676d5a1c28fa09476b67c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f1db1007a6d184f212fd7cbaf646d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb96ef343512b51b57a9666898627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12fe780645528114ce25d03cded257109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559408df97d138bda5986a52783594110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66331106fc59bce0f7ff6ca102e39d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed075028d8dd9de74590b65b7b5616112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683b645fb229f8fe9eecf73250a204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a49d9409c98b64f3f4567800785c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32639d55e0c840aea0ab826261f4e4db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe4c117d13c378dd7d5b78e93ecbd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88ce8eca08557b94f851736481f9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b5e5b2bc5ee7d81eefd8fd8b7747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0eb0cab60e51d2928cc07b430d772119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519b50eda84171c5e572308559e826120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e796f62f3fea1cc4f3650be19dd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436ab47ddc924fa47bbf04d1ef24c58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e857d24541eb699d28e86dfcfabe67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b6c4494489d5301687e07c3a289a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594b21427f886b93f929d2ca5fd508125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be2ce54ece679da6adbca7903c11f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c412d239cf80b7d92399f825f537127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149da8f1f9fa074aadbfddd856128078128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9644454d394d7aefe0ed2e2f42a6f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f58f7a8410977e4cb019082cabbf9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154a86f37487f33b68b16427a81653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf5ddb23480191a3016ebc15ea88f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e6535bc156574d2ab485d15546ff6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd8c3ccc6c6f13ef2808643e99578134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865fe9df8c5952dc29f4e179a18c89d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e712ce04eebf88fd5c60d687ce1f6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561646d89f3e743a017bbe2aef5764e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8015452d9ef5f27e2d4181933d3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb2fc9536ccb863f03f60c85a365d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521d416bb672f953f03a1ec3902ed1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13902648faadda1c42ab0ffd311c1428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9bf1f4c696878088561f9c5a11416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209268d9d8be5f58860f80cb11a8f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e61108be99a9d23f3059c1f98cc78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2981448e854c9b1f9f1cae287cd1f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d6fa6a4cb3ce4a860310ce96e8fc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ed91aabe18a2220b84f933cafb13d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d16a91b6245da8926dace0e0fb0ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27fed64fee5c9341e3c4de767f608149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5950d2b100290d281481e18e7ede6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30aa510760c0f8af0940d9a6406907151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eda2b209f46c829868717599e50f5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01701313c912ff48c36cb2b0cd00180153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd88a68c2d78aa01b37f8e999ae421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568ef57532e3aaf0b0d450e3d03a1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f34eadd60c48def79152756814d380156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4243abe0ca17268bd2502559ac1ca1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f2b8291a6da5cee806297940e3d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ec9fff723b85364e258d363faeffe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65cba664b6187cfc55cdda4dbc75c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175506b1125df32607845ed949b0da4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5663e796182d26e62b12613ff425b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850580a713d8ad0c7e19a6c78a1d735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc70d945e749a5ddd04d4c9a57025164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a1db9eb0890eb99475a27df0f6bb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36444fa7725633c85afcd4df6b05fc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4a9a9049aa3fb4046c089baa63878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f1c7283427aae178f2ba09302627168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81a013b2ddc66fcff8ab73256545e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41988707547be253a289d3e9eb23d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de3862d051f43840a1fb69354c5982171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ba29f5cd938c12303a46585bd5bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093c08c9f97faff7157d71b6c1710c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52527629e2ab08e111b014b6451b3ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3a81e7cac43acb3f6810b51c1016f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12a3c6717cfa31b8b6c9a903e28b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacfba4e7503385ffa3bb63d72f457e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c07e99a33af8db154308345637e91d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51cb3916e4ddaf3465f8a0d171a2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf58d1ea21768c8fab98fbd3def539180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf8608b23aad6562ab12e8e8d6ae24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3903a9522fae1c3d029f34e38f95bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d9e726534ff1bd291bb2d0c7f6f0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6d5ab5c3a0991012617bc585a6f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c127645d3b451970de1f8b490b79f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51679fdad3e8fa250d0dcf0ad08dc25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e53c13360af6eff8cb067af9180de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1341ad95a4eb285aadf0e0168ecc6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d82532010e2e4a586f6196257bd7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771e33d45d611b34cb81a544a24118190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ca729033e17540173b4fe43cf9e6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d6b925468685037af17b1ad682d50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b0bc5fed60a50a50a035525f3ded193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586888dc98b079845300f698e97201f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef28c15c11489fbae8c0dec1326d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a463d653056f5b2a94acd0a1fc4c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285607ab9fb58f787d6967f42b25bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75e3a6aa7f077e35f3d276d95bb75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a2862c5b3252a18fd67ae572e7ba7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f3561acc734d82bd566f3e58e872200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0bb38a939a05ed61b4d8f958a9e14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ecd408e073d922482ba683ff0854202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c67f949df2c43667c0e01a2be10973203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e06042ceb10623f3e6a97162fd26d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bbb6c3da9b8487118898449ade5b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd812a1090046b4dbe9b6cb366dcff4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bc4d8b012a2038c5727b248d15263207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca6fb23ac45971831ed99463c3484208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621a1662ccb3cab1555c3dfaf20e125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7700e91e6f33333fc05e3389d9833f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd2bbdc985172709d743214b080e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d494e545f7215a807fb9e23dadee00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a4b85372a33baa155e3a744f9209b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4b73f0e4b346fdb7617081893705214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c1b043127bdc98f24b826d32a4a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd6a245f187c718aa4f393781d929216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd1813908e7d10dba7da936cbb7511217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43db9c406fc3cfe9d0311d7fab349f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf4add0077750680f2296a7211ce9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672692d4162ae94c57f8f7729770e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f76cb54699f8090495bd8adb757bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef843c869c01eb57178680ee6bf752df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499fc370cc7011215d681d6c504f9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d452417c8576b5751076af47398f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9992010c23a55d32796f0f8c673853225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7df736ab751508e0c49bc282e99a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec84936037a07a1fa0e5efdbd2c9d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888361b2e153aa10d4bbfac2e7fb511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681296fa211012204a77d7ee5e4ae7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7ea0e3bbba3c54912e777fb542f39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aee4d42d6089cd94350477d386dd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1bc38a91247b6572ba3ee4aaf8bc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ea2152f8092a1664d1b96e40b432233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba73ac3d810dd751ced6e227ffac8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33984864569c88671dd112b1c102f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce95aa3214f47069948dc8a42fa32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc70f35774107054dee370c6d19fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb6d5882e98461935b38a635623d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a458573cafdb17e57a8600a12b36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397beca9fa34e2b18600a0043c6af476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30094c699da5a0c972d77d57b94b255241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5df514b2af25c04abfe81e6ca092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21c9dedfa779a1f161a56347646ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335e9ce0a9482d6c0c3ce13a201572244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29d2a3c5682d9d0b6b88d945a2429245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dbecd1a1b033be674e92d8d4831c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc32e3d291a3b915f0f7b626e2ab9c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a37fd33a8a48db5a916e6a916ae25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07a10a6709898fa0e0c30831c49e6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc9a0a3b090d06fa3484650cb817d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead452133fa7e20f62b9a9b8be10de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f49433e3b7826df5b0c21d3543520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77e2aacf03cfe6d972c32d822e39fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8be885db31e600096946221982238254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7abf6ba5c6f880dda6f0424489422255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f843155e6fefe7cbc7a5541496607d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b056b70d7e3076d2174e58c7b3f628257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb41bdb9e402f45ed34a85898c39d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67275325ca4b9ecfacc3c1d5b9472b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfb57a30011ca69fd6a4e6303eede1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f6f2c399b00ef4063ed139461a1cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bccad9ff7a261461512caeaa2437d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959f01de3028f080db8e52496a828d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218dd1379d37ddd2a3ad7d7fc6a67c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df5c6519b51bb1d3ec6888975356d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42af489242c0fd8c71ef1b390f9aca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabdebbec3df1c12e89884ffbadf348267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132bd580098f0e89e407456ec71e99a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3e4e07b6ef57a8adfd03f03fee911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed102de7d3af6416b2deddb8f9651d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ebb10f5f1b17dd837cc10862c4cc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aac789cd361243afa64a8f4b5b9eb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e0ece09bf06716965c472d910a9f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c054d1ce61213738d8f75bada91d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531a061a10fa7bb5509a27df93a7cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddf2d546fe1e85352f337b8cc5e749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d89c798ccaec4a6a750da89904666d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3bea436f5e51afc0980a005bf7f9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58d489686ff4cd80ec78a208287fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b48a0f30f6fc6968e9ae1442c6df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b0376291e7370aaa754296879a9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780ffb32443f5c8da00108cd2c7ce3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e605dfdf29b32df26764abc7f031c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5e29d232868416883f041d874b780284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc7882324a9ed3917269e34079da7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da71d8a5843d261af58c400ca588cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b27097e161b27a36233be927222b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136e590a2f02a8d7607ea49935a640288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017aae16e85862b9382ccb507650d21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ef5bf8b80cecc8a48679b808bb832290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d6aca521195f3592be59fdd28bd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14371517bf35c46fdb468bc4b52d27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055fc8eeb6201ed60995ba85e3284a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67c47779f2dbcd200016071d15ebec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98a94317eb4a9e2d2801b642627071295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c14d3866d534e9383f50f619ae0e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f677308f5d96bed18dc2a7a6bccf00e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96aae72aab5874fa14a6e51cda4de6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ebb13e5cecd2b675f8c0dcd8e74fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99543d63eaf578d8e6edfa5c4f5c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3086ecaadb0ee41cd944753209d5bbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e52ae9a909e3b42fcd41a7b6d49cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c31cf9a8c2a0d877de4190e0e0527303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290306047fc3425808a4a2454e68f59f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323eaff7b71a49b4c80d0453b1ae473305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507da3e765957d2c1654764470c4fc64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd1fb3ef7a92af3952fe4d6a90ff4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cd23393108277a0d0a5868ed7e9e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dba3d4be4db0bf91a1200b7dcac3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0fdda01661a473c8cc1bbac398480310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400a105b2263c1f324584e9501d7d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdbdb1a9617f3b9a87318c351924ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788f1bb45ca272cda381a8913a9ec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1ec56a6b3ff0c9dffd8b81623e10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b825d6cc8f062ed57c644b91da18b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef344124b70d8224404f354808c023a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee32eac52738acb4921c714c6c5484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d88ebfc055829056f0781bc0e6360318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ddafae9189ebe064e4618ceb23992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc5d11dc097749e3a7c1631dabeef5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fcb2eab437fc79c5755599342c453321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815f53bcee35d2516b7668b2c98a1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f935f3686cc2cc7a03acd2f7eb90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324022c473eafee9ef37f06b6d663c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec192f19da404f81120d51ea4f7cc41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca8bb094575ae2bb5e02b6bc634ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee0abb310efb6b56939e9d8807bd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d1a36926769fac0a18e8bcf616a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41195134269677599f4f84960f399601329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad42a943312c5177b351748dde8f113330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b4ab684d4d82d14d4687cb8a1393331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16380e51b10cf07d957037777e4ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2cb829d2fd60e2eab75adcf22da4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e2ef5e819eceea14924368a14157a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6efcdd6f4bdf18c2ebe28d60a2dc49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803823172a84d056f420ea9fe313bc49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5a67e9c371298d879867d51981715337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762283e8e3d6c1b42773248bb0b780338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5a79de44f84def04cda5119a6fa2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084e07c2d6b2753f25284c516150218340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a7fa3f6f8006a54643623ef2fd9ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a7fb162d09a258ba71277893ac0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e93abebd9400d471fd050df4b2bb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc68c635d4dcce91b6697310c2d0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348351517171b63ccbf51baee837d4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9257b448b7e94d18421c7a952a6a76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383b40641d4130d181c06a3ab9b8b25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcd59a6ebc7427409a6c5f0fdc152a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfc933075677acbf0c9026fa2752a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403daccc4df20e2913ff7f32a76280fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33999a0d8fed2340b0f5a25d1322c305351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb54a1e88e3b3bec30921868dfa936352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f89be0e17b76eb67cd1ca0e0e01d7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513ca1f8608364748e54a0413c5830354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620e833d9be855ee087025e21cd1ba9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935f32a23ecb8f6c8f030ff2e9aae9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7235dbc577ac0a1bb4b43397781b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729c4101519789fbc9e072cdd864fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec22d1dcab13e26ef7cc403dc96889c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213f7dd532356f342d0cc4c18e76560360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b673f1d613cf4ce102a356ee628f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae81aef83198aa08f150bf46604c1b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe25a1a010e71cc9fa55261aac5169d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edc0f1d62ce5a2fd2315bcef831bdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca322b67ab4b8d2e86162acc1beb057365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ae6ff80de9a3f9d95535fe676ed6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dfe21cdbf675d88e2e916bf74331d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618ff6fe5ae189e2ea70680ac554aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b755b5638bf2aec32cf35e88aad5721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d84d299facc6b0a63513f0041148370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e18624c6138064ebe2d702fdafad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3856acf7a5345b8771b03aa18f5e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022337db65730ef6ca2fcdbd2598c15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96783466e0e1f044d33f2f4131358ec6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9d6f5cae93d3927fd184fcfd5e3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02527f4b7edf31ebc380ba3e16f9925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db87510ab0789045336b5be49415b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c4588152ab2cdd822e3f75a29eda1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b35723eec349582a5af9521c663f92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0fdf162f4e74f1b8758c5b47666b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6935a368154f5b24d6f3f1e23b80f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb7cb9f46e28a470e703578130f496382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a105f33612f903157742e10ec28cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea0fac3eca9be44cc91bc1f1622439384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145e715001497511201907a5d9367a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3377b928974f4861d142b1ce0fe7806386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f912c6f47111c6cb8e4788c5b27b16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cab2d82a659ff275b77da358353a50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9224b8c80700092df8959658547060389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4107aa507c1d78b3fabb5eeeb42bda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267daa34c9c6124a23d925b5a59fc87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb56a21d4391597121becaf0cdd08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7303bf218e97cf6f5c37ddae78e7d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f341c2faaf9acdc44c9bde8dcb08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bddb30c53e8faec22168b443a71b41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba9393e55f9810d9e027f94eef537396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0964f2a5cc4c16ff59518455000079397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94bf52b2cd53cbd436561202e53da5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847fcc505769dcf83764899df60f76e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da00f3ae56a4179fd0735f2c2fd47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34a167bc357afc236c4f91cfbe8a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956a310a8cdddadd6874f1217cd6e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1bf2736fce410593a81a6467bd5b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6ea9cd66f2f3baa5dfebde98227d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ea57a3aa3bde127407c868507158b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697668b4dda01f8af7ba38cea0792e4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d97b9e8db5502e9ad02468715d213407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd961762dd5c30d3e6e490193cb9461a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda197c025afc4dc0cb160dfae18f67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49908e74efeffe207716a728387c786410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46403963e59493ba9bdd96ce8a846c6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3151c4b8f876bbcb52c588eef52d03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01f0d480d4b29b84fd10616a72bf6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c315c268c66bb4a3882e28ec07b18d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8ec60eab7068e68abbc92886a7c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b463c0ed26ccfa87d2ebc2e3d3b0901416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5735e2f8ef7b4a97c2845f3383b5cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386040fd0e7b239ea56bb6ad3503b63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3499816559a50383293dbd62ec2a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d4d0dfea8769a0f5762f03a9a2cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14d75bcac37944a01a57ba69c0c47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849ce8515b0107862caae5d36eb461422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20484af18be7a701ead31f1638ebf4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e9cae4fc0ed1685d8f06fa836d752424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e39dba2f94499221f7dacf099c23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac273f966859bf5a9e4dbd5d0df1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f0002c1d24a11a03ee505ecb1a9cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74b7aeb933c06771ef7f7af6f6a6c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d474c6cfbe073e6d1709fb8a1af55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b797eb42726b420ef6c9be60d21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd16f8e4b2d3d6b76b37cca9ecf092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ac377ef4063365b4f2675c78afc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab7c8f21b80ba765015e4bce8808b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a6d28344a9ec39c801a96fd01f7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b037799ff52d8ab507291793dff9f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9e2070f44d0c8ff20ec7bd5bc15a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde9c2e0aaad5f938697e95938bcf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a353ffe290762bc95d4b593362407a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a0619378d47ba4aaad814df337230439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995549d633de6328ba5e60fff4e34c8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984222b0fe7147a30ef44bff49f6044441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d83ebb0b059a610761a0d0f57b2c2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e5be7f662b4f56a62db2e41ed0ce8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18badef7015a20b435ddce6f378445f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c582d6e06d59d8ee083aa0c593f57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96ff6db4473deb8e0d9fc472e31e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d07a02737ae523e8369c59e7f17e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba4220c9b80fe9a79ccf339160363448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98b39aff984392ed34e118004db137449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b9bd1c820ff00528ca9e86fc9c972450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eadc6971ceccee45d6bb4b71850c3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3d58a1738c2458d871c0769aa8b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5885ab8d8f43559a014dd9df1b4a3bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f8dd5f0ef9adcc5e84b751976a8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de037c326a6c8b0ea8790be1317c51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382e9457915ceb66b247f125dc9e682456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8eed645489f756a77be8f575b965e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a34a9c5a73f54ab31b4dc0e20b4079458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d463cfab5dfa0e67cc82ab827448d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d550c5b0443b6a0456fc07f7c445e2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff0d542c64928d3aa2da1b4f068c36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a42eca3052b9e321681daf52a2d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9098752ffb0760f064781e7bb5c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a8d3fa637e70b22ee4515fc4b3d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b6a283705ed013aeb768a197f391465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62acb348b1d7eba1514e538aa4be5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8853c60c76397aff54baa4d413649467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d7e70327bc7f35505b3ca0f10660468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5fb552510b2533591e04f30c91bac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eae8473f0ad9f7183cef0e90c40bbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189410968ec046e5cf66ac1fe4e610471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8d9005f24282db6123a4228ad0f60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40c8f3f37bd879f901caff55a46ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae0252915b0fe62dec0c4fcec8261b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7c9ec65a0e76bca8ed5465f41b30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8461d724e7f733a31bfbe09bf50cf0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef071a26d2a78dca66f3d67eb14900477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a311a37fd8c345ef487902c593ff24f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770c80b9a3067da599e9d8525163423479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912350e1acf648649025b99a494fa04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3379bd655eec16726dd6ffec27dbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179795972b8c19d2e79c4e79a6e15c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec91c04b845e6c43e52dbc82c4d069483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c5d2c50af366b3ccaf1d5723398b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9a47d885e3ad2261e02e0ad462df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0490b7d3e6fad08b2a4b2b361aa63e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b40a6203c8164d28210378ca30b5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d02358f359d6a0ee32a832aebe6f65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36465ca35c9b43aa76ecabe2a19ab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a308517861fe0e56e47bba925bfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3afdf919c64ec9144e281d8cda58c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab9b10ea6e1d52a34c7f039bad722b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bc312bb890f9b6ff675b3a1737bfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ca29656b0c3c08b29685aa658b01c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549cf6809a47b0fbbfa54453323507495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eec526261f0b3ccfd9dcd8ce9b5a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa1dcff1c06b8d64288ebd7dab0687497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0729beba93b6b707dec91d04ef2d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f4ff7d721b99f1d63b27d1241d90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfdf9230ab015ded8f71f7165423ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5cd6c6ec1405dc639d105553aaff9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c81759cc7c23841dd3c356fdbdeda5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85d9fb8f76e89a5f41ea8e8f28d5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ccc2b958bb4bcff84cbd72aa1203504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3684d183c1f183ef32a709241cd95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed961a74e3ffafe44fee882cc73a0306506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3d87eb412d92388596f7f3e60d414507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e85edbddcb822c4e694ca8e2bd7ea7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258bf9d8e9e099d7fd18029b680ec43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998da7f8cd0b2abeadf42879338435510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767bbd63495d0f0c3c5504678888c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a221fbb6fcee0e6d8300eadd53adae7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa757d351d7a5b6d8a699031bfcddc09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b19ecc9f2eeb165bb89862de50f08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d168fd76f3d3bd6cc3637c9db8958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95fbbebf762f772ab6ec5dd0f46c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64774943b473445158bde792fb9397517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f295d5372a9a7f2656527ff2fcb0070518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685942a6fecb972d7783b4737ae5f51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f46fa79fa8e6f0906212de764e4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e3a0a136d5d0c610475a0b0e68ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04adff07b96cda12fccca077042ce82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af267811080cdb316de04ec7f3aaf66a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62819772bd9f3f5c82d62fee2a08702524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93f138b68e561d368c290cc7888378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739fba685ed6f3ac88e5e05538d02fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495fda308037bc5cac5e95ece4f8260527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6a2b293c40284db63f500a78f4780528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c0f8a53555742738913eecd8cac3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398bab5f4760879e616460c905549c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c6f9745d89be408f9039d5fc63bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f233d45a9036ad455d9f300b4b55a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f75ea2d76c7bf133e46a1c50d613533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a307c1df4b0008cfad34f47e36e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b5914546203b5bea95c49cb9d184f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccabb75cb39e7e39a1fe8ee706715536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7539c0cb7e09b7b2726500d5aa9ef5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a73aebfac0fb7ef06f893e7e799a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3f2d8e89ecb6b7ee9fc035fd1539539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d355e5a5bf2306b094c31afd5b551540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9bb236bce13a6016f8a60ef854d20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f0da7bc7b3509db30700d536dbe7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674e66a5d2d9ec6d9b348866fb9dd4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2c295d320a79ca920c1f2fe687c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdafd3eab7252285830f976f8fd60d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd5c989db81eb2837a5ca3524bc75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b56a6b9eaff69b5ddf9f91981f4262547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d18de6150ff2b85c99f2939b37b04a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd69b079bed06e70f0b17e55d0793e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b836376ebfada4870d7eacd112b01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce32e946e85ef36f8f824fba9192b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80873de7dfc921bae572f08492bb1a21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528734b3c8a4e6bc113c186b5d56d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a1f28d47fe21e7701e6db3daa01d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433a75385bea75e42c0df8b56b1319555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9c2bc650464b928ecfc42007c2f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4cc25d68752a1a401637e5807535b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf766405e4793b9130119587e3c6cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a60cbe3f55b05978619c13acb0f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d88cbdc79c22f0b2e11e37c3cce54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135b358e1e82add6f26048247c54b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9dffc4c1f02e6ecf14091a5154972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a6b6439bc21bae6a444a7d7da5485563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90d30df48ace36e75c0573d0c64bc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349c90b52ea4d9ddf3c765752c572ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498fae1ebb0873fdfc0b0265febb69d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8a50f76efba85e993d1fb1481b522567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d92012a12a9b3e72a81193ffca2d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25422ac00d5b426d3421de2fcf132a68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80eacabb97fea0393c86d746f2dc0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df711dcb1843b44dfd11241994637ea1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c0979871f0782a252a213aa41d7e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08654e4eb45c0897ee3f8e4507876edb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9de44bd6f160725a7da76fc3c966ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c97f41668e35f49bb4e948e740118575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3bc3cb9b249a20b1af3ae3f25a4e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697be6e13db74fb84d29efc45f47f9bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe37a77d686d83ddb8bcd979b73ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a90fc97ad5cc8c667c980ef475848579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ce5bf63dd2afcf2cbd4801dadf25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa6adfbc5661222220f58b918a9d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797ded91b0318fbff79b555937872e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06b72c81ead18bbc3d4b93477ee8f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c31cd5eaf9dad41a007adbe4870c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c12a74f47e8e78751ff617f6abdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ccf30a68ccc9ad5daa3fdd1b5a862586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946ff4867b8a7c5c4fd57a9b93da27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f4bcfc76c45300c34d70cea7e7d7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f64ac812cf0e84e6cceec0ac58800589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996719ebd78606b642629aada3ea30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e90f078e439cb3cf72239f1e16d954591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476c18ed8d6be4ab00b1a277aa75175592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf56dda075eaf6cd0a68b738663562593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac7718df3a4e5989a54774264ac6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e7115c91c84dbe2e3ca2f928010e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc4320a54322eff007f289cd1899b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd184f59c2908c42b00b2193bda539a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2f5fed6e25dc0c3ddd50bd1068eb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde5173a24cbbfb0b0d9781d6ccbee3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720436668a81b718067d6f6d7323d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2273791a1373513c11abc0eadb54ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccea22323da33b64c0e93076467e4ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae843f8ee5b0219bd2c5be22eca7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655cbee3d31875b96daea43a7d4e753604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563e8c3d55436a5c88e2578b3077338605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e7f3696095ff7b994adde6fde39c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed232784edbedd823b39ca70e8fc41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bab7f5882fc432ed30372404a49ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e44ab5d2e47b3680166276bf642026609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6711cb5fe6575262454962f11bf9fc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a726c61724b01b5e8d510b9d374a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107569a458e4627c5e81558ef2a2397f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc138a193bec34ef07381cad69ee3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e963075696fce5dd510c497d0f86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a0a362a5e3c859ffbccb48e80aaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb258f5f1a769b60cc093797648e6a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82c2536f7565cb68c1febbf22dbc7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d10daf2031781b1cedcd80a4b6509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5178da5097440604b02e1c024c1df2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b96041ecfe3d47d70cb29ddc6785b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f271a5b479509c7255582b96786b618621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c59a2754dbebe3614ada2dc59a036f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cfc1d9962739760ad1f9ba4072259623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec6d7a3656e2a9100caa770fed0732624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a510d01c52f1c4a5f5c213d79f53e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5012a3ec495d25234ed572728fcb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5244768d9f45178382b0241d3455a27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3972a2536b9206c1a60fb4e6ce0d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a830ca964e06cfd49f2eb61c09eaa9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b38c20f384529005ba8458a546b33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a9527188f18cf967c1ad5ec715761631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1bec4d8b61acf3e30143da02b77e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ea7768bbe962da53a00835d301d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea411d26ebaf77fae8060a32946a64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7539da35dd3673b9f75333d7ffb34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156cfac0a59dc79bb047d84bac4afa5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196230595ffb94bd000e07f349fadcf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1433f2b114943ac54b8c20fcccf9c15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46fae4d78bca7dcbf9f9a86c91283639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467462d6b51a3e0ef03b94be9052ccf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d9ceeae28892605aa643d30e0192f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb0b025a125dfcf690eb5e41eb25a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843c823f8266bb5eb5611a23ca9ae40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b8bbe9f0e95c9b1ee48aa0aeb77d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241c6f05ccc40fb98efc819c5c99b33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4f0668d18e5293b4e96303b49bcd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1ee91820a67ad863677c5a5b741ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c1ff0b067caa356da397fd36d7b62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c71a9ee9734be063cf245f51baa5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43859e451222671aea33288ea61b209650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5600162aae7d4ad7340fb35cc2ff2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362af02e8c2bc87477b05a823ef7630652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c190202a3f09fbc310caed20900c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cb98645f2010e5212e871789f4d01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a3672e25a3d505aabc489e726a7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d99943f5633fdd98a13d83f2aa8a6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46101c1e734fd354fe266278705ca7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e036dc03bf547becdc1cb78168adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f963adf9bcb60aeea1ab1d520714659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae48e3642ad4666481239f8da03b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac168a1b16e40656fe9982c1caf27d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde327aeebf34c034e482ebffdbdb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba1320df1c06129ea02d6b41dbc479663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0edfb31d4f2411231638cf7efbc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377515f3bb26b1b287289da95c58348665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb67013279a434993428b7895d8c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100c06abbca4f00bde6d901ad9eaee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3160033be806e876194df1ec03dbe73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e898f25ac7cd4d1dc15c7927d0474a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac20d12f5c7b161d003beea0dde899e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945507049dfca8daed4cc93c5b7dbf08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ff086a3b422bd9e5ae170183aa6bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11295aaefa2528971d1c05e19c869a71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f195e49915d1985deb6e23fa81c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1752a60b7726e2476e25b739653abd9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d107bd1f28e66bbe71fc85a8ff6f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c40005cf64c7407cbedcd6431f81e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f871359c9b0937c8c991c544e7622678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c2450a2aa7b7f5c071978997cb6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149de819bd0bd41deeb7c2de65f86e91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ad3a249dc8b378ff53bbd4e927e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6672ab33a840a6f8b41d2cf6b635f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344af2b466527ed297f4b648c236a08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229bfd69bd86222b042e287a3f9abd4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dba4c8a104df3ded966c39495c905685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f74cb075d4e7b6ce1e842aa19a3712686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d6fa0c9580607cad7fc2f2d46107687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d5ca0dd39518955f458863319d773688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c416b3882df536dec4cc474e58a3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc94a621dd21bc809bace1ea4ca1fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715f0d495634296d3b058bb504f850691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74e1671523e446c22e121e8a74d537692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeed39238c113947f168a48a036f05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76a79712facdb878bcb35a10f8d1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a1a4e5f4d96ee7047e583d348fc16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6a3d7e66af23958c8db8059dc5d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f3967b19520f39d8efa0b505a4b72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e41355e38df588c2baa915902d2e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f257981318e73f8430ca6939a0fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5449f871f48b838833d36812c8f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a26962bb74ec1c72773e97771dcd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111c577207f786ff057ff4ce69ce5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232dc577836a0324d0429af75c766bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69940862c04ca644a10b7772dd9f8d31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261da8f9303c57a20e18dacfc3009da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1554832f55082f58d9307e3f6b4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31369e321cb19a4bc5093927b04886a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae8df2c94ae18c947fb7eafdf6d1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f66231632ccdd92d568af110c7739d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877438ea618e0bdec970da04b00df13f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae10c1f93d8e75e8a388677e68ca23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674180baa02e970e5142c3aecf51db6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00e97baa1c541a66bf098d490d44ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549aa269a732ea045bbb931ef03906714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8035fd4ed27fa73d0de095bce9e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29d4cd1f9401bd21a364992d5b35d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0bca1241e7030a3624c9c06fbf384717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b0e18706ffde194e8498ebfe9ac67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f90bb48e8579a62231bfc5c5d6a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68b8bb7efa98c3a0606a8481707f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5db7b149d69a17fb78ef60c7b397c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2fc843c9925d13989a149acb96f47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612af279170ac876d62fec0b3d3bd72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd82c057d5bad43d41707765d8af280724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41288ad247d0f38f6b300c8541d0038725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6983224863a122ef94e016598127726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f84ee21d9788b0426e33fc2ca83cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84fc42ae0e425a1f4e65f107632592728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63cb96cab8a2a8a8d508317a090329729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eeb9ceb265ac5e597364612fce303730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39d2cd973a1dd985e0f6713b649e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a93c8a68bf36f159ad63d8fd0a6a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde239dc1a10de3846d6b9fc7c155c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cf06bdef5788ca20bda3d118cc885734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e375c95848090ca4fc1dfd56207ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f94a8a859c9758538d80b6d6dd3eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7855eb7590afad3a837d3b707b30b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040bec9cc2bb78f330ad85cb1ce52b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5fb0dff5295432ddd50521f7ac42d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b081026ba2f0426cf4b9f69173a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756437e2372f4315b35d272f25d2d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13a94fda7fb30fc4b67357ba1d7cb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfa39b47da01e111c103138578c83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364066507c47f5b365fff63450cde7ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01cb2b9559425c9e396bd0c892cc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b383f57e0897122121bc2b6cf819dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e897c4af85a2c0a53edc115c94978747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df0924f025853a95594f968fedfc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df355563295f1c92b8c1b50e4ad8c2bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9369b587f071620e63fd514680c26e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b6a8a3b2f5a56cea225245635d55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09464242309b3fb94bd1f98af1ce01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041e4bc0240dd5cb89ba447d4e0efb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5741d7ba3d655df8882d1060c281f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a71e027f3a6bfab37e6684ae260e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b1218375639c4d147565a46bfc1f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c7f6329d219c342bea573573c0b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71475a59bdf68afd8e0d5a72f52dc90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c11fa0ac4207ad877bf26f35dcf20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d89039bd1265b0fbf59a2060f517760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c2ff07cbe25ed3bd4e5ee90cef1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e660a2270ac50bb4d89706e610c1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd69fc5ea0c4057e40c88cfcfc4f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f90c2bee4e44010bbbc62d2abba7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb803b3a5ce8998adb07ec158d19b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea99574b750a988dbda5ad056444bd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9ad6c5821fa401b4f067eed9ea1d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d032c7ee7e3f16d91755e882c6fe0bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440e264c546c08550f7556489891c8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577488c0ad1f12be0590b0e071d6d886770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326611c4dd9be2c26408612c6074b49d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8399f3a9a5e2da585b511f7ac395f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb19c4265365c3b59afbff5f390e95773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6c1f00d67b54c18363a83a3122654774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debca19f89e9df11cf4a839c280c10f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0e91941d1f054d761c254fedc9e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e42f8d842b384ce6854db8c0480fb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dfea600fa239151211cdc66f41772778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573f580071c23e6f160fcff1476120779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222cbae0f5e4fa19bcb4c2f7bff4997780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5fad9eec2e5444f89f194206cd22c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c42b4030e1b7c0b001d71b97d77c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d167f27540352e3c494de8ff58cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620614d139adc9603abcc58af789efb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca014d93088b2d3062f2cf4a6906934d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f550fcfc141670d0d277889d27f22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43b2e15449cc131b967a896a8d802787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea5ae7eb869f8fd07ee1831ad303f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac656e9550ea91eff1079572858a84f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf719edfe68c43c3e6b4b23f63731c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da2eb87fef81df36b3e9cd0d62a2e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b263f416aee7484ad32b65aaa7ac49792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753dc6b32988d9c51191a26a233a6fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5660680e77a93f92de8196e1bac07794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa262e674f8bb401546048a7db544a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14800f4edb7608a56d8f2d6a0a40f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9df0759bfe741028a2b35383660a8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7634e43f1ca5e41337e8c16957a5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e34e623d7c2f22d6990db1067722799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49afe1343c6b59d03c9f11f2f26ed26800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbcf5432892a1f801b5ed03ad49baa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f9eb4c2108578ac61ad37e4e3ea2c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3aea67b97a54200c628f90ea93cec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f675e9516f05f2ce430ccf90e1b6aee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55818dc3d2a221060b2432277405de805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c6221fdd219f7e5fc98777979d85806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674f78e068e30aef339ffffc59534d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1af7270b1b479b9b6b764a4cb5c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735dfbadb8f0cda7f40094e03f37397809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f071fd3882bb3fe9962146979fb990810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69375e62b8fc29eebe71d41bbd5b63811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccc653a01f6f784c3294a39aa39804812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5763bb6b8e5c41c698a4dd73253fa8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90424f5f00833db0023567d5eaeb0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a033d08d3326864904e9b3d52447b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5fda2e00d0db5d726c6cf51caec69816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca436467b2bc3ed051a956c9f89b5457817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbef9fd755cd179401d9b11c8386d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553c6ff441f04d4072bc769de9958d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117eafd96785698004cd753077ee5e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd216e698f03a1e62d846e452baae9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1ecd718490159025ffe1b68eb233822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06414da1602be21d9a3ff6160ba6c34823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab58bc805165f464f10d5ffbaee7010824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec06302f9140311ea989494aa11d1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d0708dc438c1483a9d7e03d97992826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11aff2832b29ea1436441f69eee75827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd296d3fd574bacc85f61828571bf5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce86c7885485e1c15f987fb0ec778c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab5ae1626d0daa5bdbc6c460bdc46830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b386e83b92e5e9acc842678340dc8a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23457b007f353c4f73f91a52f5996205832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae64c82dbce3702d6b0df1d5d100d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9650a05d65f528384097ad50f70eb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949efdc0016d86340afe3289febb080835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b989d64331564da1a7c95cbd4ab34836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349689f6133a67c1bea71582ef8b769837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482bbfe01ef9e29300d6229a62c929838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e02d23407873a5257dad320dd7fe839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee974a584c5d3023693a0c670c932840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea535b92b98e69b1a16d7cba03d48d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af9d4cf06451fa68d72e93c5626f08842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1cd03dc4faaff66d79b28be7e6f01843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a15c717908d174a4a06e44ab029c0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47726e6d9bb28c4397c942562ad8a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d5af0de96e8a8f379ffa6c9053a4e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e2122da2bd0706d330b2a8e5db29847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67853b1f2923e81eac9410a9dae1c349848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85916fc893053e12476f4ebe6d2406849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfceaedec6a921d442227ce220c8212850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac1b3ad6ccf3aeaa8403e8a71e1b0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b4add8ea7207566ccb6d17a8509e7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410e862caeb711aa6b4ac6c9aa3e65c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b88c8a8cc4aad4b5bc5d6dacc4ef854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c01d6174ad67e90b93367e1e4b5418855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993095e775c076e27cff1bcaf9b66930856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92d922ebd28909970996f624c8170857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed02cb34f4cdcbf8504dbe21b2bd12858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33aa705c717ad7dcb8f889d2707231859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8582bfbe666b223053247f1c74f4c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd890fcf327fbb58d42e302f1174a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea871392dcdf93786863c660f76cee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4db098940fdaad508d96c668235b4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f9d08f5b599636a442f13741fca22864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e894c802a1eaea6d4c063215d27252865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323091bf1d4a7b1e165563793e620a53866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ccf24fe372fedc3b9edf937fde4fc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045037987f6ad71bf66fc54c8cc07e19868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae7ad5aff153b1fcdf6fc9436a480869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e1d24e77ef9ce97d0d7f94c540437870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16448e3c09f728d29a019b0d3aa160871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf65d2b29cbc5b0422bc760f5d6fb09872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f37996ce9a6d74b87af87380a273873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35711f0aa86071ff7310813c8a269874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ea2d9c0ba0ed63dead6e120e9713875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3783bac0735b06283c34ae68f3d11876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9300b5540528aac7be41b62867e45877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa081155688505476d5b441a3fe11878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8835dd51b43de68adfdc13b98cb0e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67d4e748aaec3d5f3f0def67fcead880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8bbce1c8719b19a03b45b5cfdb3e7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5474c855f548c2e2e6bb72a61cd53882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef0b7818fdf960358f36dec3584e2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc84620ca8a597675289a6e93641b7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ae438338dc3866c45461c300a0d8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c34d534424df75dfab5024b5bc65886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb4d27e6a36d0b60b7b54b70b91657887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18400307a615ce317232db0ed2ac1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3402e5ed087dde808eb295278271a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21222f7d9aaf7d03e250b5fa79d6f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a442f113a0774a39afb483dbb9733e2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ea16dc52bf453abb62b23764d574892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964a7689ddd4aebaaa3690bcf71e0cf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d9f2f92061b135e06f75bc75acc21894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05553e9f1ff36383dc7971d4804023d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0922a6310e7975ed4d682c6d8cb22b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e370e86a72271fc7bc7dd1b89563a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638f4355997a9872dafad885d18cddf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310e3028a109124abc0f9fef821b2fd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b8f5a15eb8a058c4ce54f5c931b57900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a23f0b98e432a27569242a3af7b20b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4cd09042e4ccd0cb4a444cb376b59902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29152918084c0126b6b8ef03ec5d065b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08118e33c2374924975f3ee2a81d80904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377c47046519a404bdf70d2ba5cedf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a3a62bd76f208baf99bce161cb399906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5ca8912d5dca9bb9cc8d610a4d0f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba999e18b481d918b97c760ac0f146908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aef13c633df1a396292fbb8a5d6fd9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410137d0c0340d405aa3807e11964d9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5b3806fbbebf8383b133b0211b8f9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee821a58424b3162ff8c439d3e965f3e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461944ea9bd498ad170568d803e88eb8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292d27c9182e235db2041f4787cdef0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6942cd988d224a0ca02af31225a04915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f65c5c6852cf85c8f206f416a605d7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa5a6d6e9a2f055c1299b28194667c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df2dbb7bf4d0c8357e8c4923a5201918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0827d41bec54912898729c7959dca919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07723ced66f264ac6348efae72220b7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dcd2b02f1cd8f18555be5fe318ae0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace341fdc6e82aa6219fafe49a624dbc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb4fb9d2de83ed3a53e69a87bc50e9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21fba10b6f8ea742941915c6613c70924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc466718a157d557c539e8fcce8d532925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ea1c827c42c83c74d1aab55fc598926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875bdfaee5a82dc9501d0e6f5716471927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfebe2892d045664da2ad7742af400928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354876e31e1dd99534d9926aef13dc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c0559d00b416c75d25c69a802040930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48f2f78db2cfb6200f1bb12ded6d5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80046669bc9d10bab62fb1f20e965ff932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebe69ef7d89377d91b2b10e4a37d43933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe66dbdf8c81b41bde6fc3e907ad0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6840e3751b0838415fde6ea982296935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee103733743d69a317790c5a84cedf4d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663db7f6561375e5cc7a7685aae21ff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60299b4a63054b08298dc262d148a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966c6fd91105f4741716e6084a8d18939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b342edd67c6953ed2a178f932f529940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c54251f1cbd34a87bd23200e03b514941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b9f758dd2e25218603cab70c08ce5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd24030a58f4fd23f5106e4734627943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fff3ee3d509640c0652aa01e6b7fb4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c96412d3ada4cc5d1cc739c06befab945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568626355817c2b14eaa33984c3a7d5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a705d2fd912a188d51fc1c78bc998b0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d244bbf183275cb7c594e3409ef010948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb26f8d1201960210c2e703b57cc24e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd4840bbcdb0b9c6cd9a87a5285da7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be28c43a3be23417df91673a815a91951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34752034ecb7042274e9fde434bd9a8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1d1fbc04323f8e6cc08c69cb5353953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7aa631248c24057e43d58bbc1902954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8784bf3f41e9eea2cd62028c74b85b3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101612c587142d01f06dfa00541f81f0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9cb18596eb5bd89c97514954aac9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a509180b1573bc75d2ac152aa8a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae074fa8f6d55e399a51cef2b94c907959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6f5b5ae93a0dbfee1b9862dc67a51960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2a8ca5e2b78189ea3326c6ede5eee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79e488d9ed9b75a23163266e27154962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c618eef6f502c94bb14c25c7a93f08963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17977eb1d255999f7c05389a5ca67d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f3ad303593c3b8a0365d1b7c7571965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d704aad3142632a29c598df7fbf1ae1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0f099ff8a20b5e90ab24bda5e4f2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b9b089e2c4b69dca1cd1f29dec91968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6f2f805a2aaa0a7d52789a87a2915969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e14d10da45b96eebd73ff769e495e0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f11542788efce4ad3afa656c3cdd2b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b3b02c3d9dbb068d5d27db463144972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a478a4c6f8349a0fd7915166609e0d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b42f80cdd8a59fd66e59835d75d3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d65b59e926eb46b465f3ecad169c3e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a6527bd49b286de3523e439796a8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d1c503c86585a962183a4e47e869977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6e1076e939a62d42636fc4b2d7371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ca054ad25ddf2144bbe6b1c6779f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f7b2f9af8b5de7b1e9b4964212a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4468eb1e4d413f2dbf20951889bdb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d8886bae4906a008ec63783958a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5721ac301ff1c9f5e07dc7e1e7264ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330526ee6b6d19aeffd6489776aeb6e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79baa4e3a12c36cc426204c15fc4dcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3506919fa53ee0045bfa8372f09fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064553b0990a7176ce9040a69bba72fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f90bba5e658e7f96e44921bbe99111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc717a8a7367553280a675c8abf9eb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005426f39198fc0ad488913c15fcd9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6936b87f6c55639a9fad0f9ed9609af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b559110b9010b317cf52550a3a4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2a2412a1d9c610a1ce73cbe2be54a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a82495b94a152840f845b27ebef717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143b5eb52d611fd2125b876398b3af618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbfe70fd6e8e10a943bb04cffe497419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb353ef4fa96d2508f9700cc3000520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4944169491ba8fb0a029000768272921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce557b65e31963ad14b539a477fdc29b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f679b20257ab4a9a8095d03204e5d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995038753762c86a26ae708723fdae024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431869cbed84d7b39fe321d4f551b6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7e18214d4fdc5f1aba4157f16c0a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eae4b42dd448baad1f8eb28d2cc6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25033371e8599998706648f6ab225ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971814a3868d86d2d1962ae8f9ad08129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2305881a24322f3c5cebc01e1fbb21c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af4c09751a78daf01326909698165b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0437f2742167d6f0b97faf41a69a3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e9051cd70717209bba75fad71cfb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c6f2c0c86561ffee9c508eb9840534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2ecc5364029905199fe07717f12f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498c4a8143cbec31eefb1e9c8f851e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b7a544af6f24475d2dcfe885138a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e8b1ebc1a7a390f8e334029fb2b2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6886c7801b782c5275744483a03476539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91a4a6369c8af26956c686f013a32d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c17840ec4b2cc228f0dbd28931a18b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425000355c3af76cdba72358654c082f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732101ef176af24c4ad3a8def27ba043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a790b510c0a8708f9e191f24e98ad3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df627539759b7ae1d4038077be1ba1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5cc2f9c4accd1c85d5c9985498a6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378aa28e03ac39621788fb4d583320b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbc53459b962518d1b4e991813dc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51811d92de0899136083593c0fff00c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b79669d8fdf48d26b68ad0a3ed2b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d54a4b3b823ee9c1cd685a0c6a63651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f013ab956cfc3b13c544cddef5edd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a90b1ed13c450c385a775f19b2680653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17756e860d60c26561769f6c99b969754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa81a98cb155c51f91698bc7dc754c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d03065b2b53cb4d30dd34b8d745bfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf60f8391403b0c729976cadec7f3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633f287cff3e9c9e9ecb10380e8446758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a415bcb3d3b188b1e447d526d6edb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ba9e8f9028b6faae6cfd69dfe85360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190e83b51a73c8a426aa86b2ac81f6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f32f5abfb8ae145ad53a8400bc2e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12fe106abff2f2bb8996d77446b8ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86537cd4e2b8bf46ca4152cff9a85164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536bd4ba21836b5d11fe4af98eeb24565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394111c0efb93c87b80b51659785fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f2dae1dfec6968968f3363d48c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551570f27451bea305b4b6127b9b30c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09eaeae81b852a4c77d4748966663f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7bbe220b95dc8b6c5b53623b07f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3fda08d36602a3d4203d35deb47571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930b79f2b224aac8e02ceaae9b31ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41c259c5ac0b39f1b8ca5589c05a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b558a34f67ecadc1c7ec7a68c250b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788ad1604e602d7daff25535a2f531e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f583914c3901b88ce063ae382479476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0959654feae76e2fc2852cf85b408b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc693e1fd6dc646bb6f96879f79fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f284f8511e67bb325dd7898fbb58179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a78bce7586d77ee50d34430f090780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4965456a60341a493f7f12d934d1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f4dc62a908f173239e261d9857d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693677f6b6c612b08e66e2a095a1bc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb83d9096b61ed0c13f5dcea4459f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25059cf183339e867869bb96fc345fc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeac01172ba7e51f0d51e398ba09b9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072d8c9601e4f1a99368f497e019dfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875617409ff08f4f7d4b59b279c89388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a5ebdb76f5b38ff389cfd334eb47e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190ca33a571c37dc6b5c927778dceea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7303f3076ad3061e968d43ab2311d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34c81ba88f66d777425520b260b72192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6b26d09e399cd7f0f75030ec6a1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394c8c07cb57e17a58e8be60888c30d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505f4b423a884e1c6a317e2aea1c7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd18b610525357d5438ad3a1dea8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271848badd4fe185b009a5961f3e172297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877cf97259368b7705c47272e4f0ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d2afc369cbed3215206f0c18ffb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccd6e33297e3518fa5c94f1c0b01c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00086cafa26f4f175cab2ba55ec75a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef803b6b7b91f8a7ab8f394cf86f490102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8551ec29469ed6d8ac24284a0d209e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dd099153abea47a4e38ad4dea2ed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f806317eb911f5e12d51ab02e076b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76cb7c6f90722221b24d2e4e39521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9692c4d9d4a5ed0f211ded07b00bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf826e5763e398273fdf2f6c2b376c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d751c14ae19c495eafd33686cf379e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa1df6c4bdc2fb0dc4a645dedaccc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c4a7d1251c29dc5f5c2ae2039671b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d14fb173f5a41683b443841eaeeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe0681477017b03c8616df3e6c98ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8b9e27252e20c1c8acd4a0d0e32bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc69308998a2f427cf937dde8433676115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3eeaaa4fc7303f2f4b59425b145a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae3067c82b5d27e6523f4c6331ec40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bc0c193998b049bf7d9bdbb47fb08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f5e657b13dd2d811a18a4c79e0379119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d1c761422a8d7e2ff0e2f98dd488120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4772f323e9fcbdadbb28d3adc403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff7017517617ffefbd3d766df34db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be0d6f985a8d79570aea10a4daec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd7f7df99e315e5ab093da07ea964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3fac95c583f678215af94acb39125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a58fecb87fd674d42e2b4fcc887fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d31a573acc4f09222b2f10f52eaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f035aef1d1bf7b164bc657463b6d4a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e34ed95c3c873b2d6c576bfe2477f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7c6e4c3d0e29d724d9ee7ec39bb95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd826370ba7f41fc13fc72ddfa1fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7b8b4f881e7fd7e48966c3132b4ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71b6435f2992fe26395bc80eb910f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25276d5f91f553c26d6086227153e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9eb11a925fcc551d997647620bcb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d218b61b3b7f80baf6b8dfaad45c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b561fd1067cedfd7f8e5bc78c46ba0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b6cafc956a748e2b5fd56491ca71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e15e6d4802a2bb1553cfcac8372bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf00a14cf01da565526752dba314f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f74cd9b80f49f31d5494f87839fec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0626ac6910c4b34fddc7814cbc0f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a3fd6ebc73722cbb173b22ff70548143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b673905dce45bf783d386a0b5c14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec24337933f562e8f6cd6a21c0d25c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5e64cf40e1cad142551c17b4a0cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d7cc212e42bb287f0cf522cb4a71c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc31b382a7589d6856c8819ab730cd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949cf9aed2abeedb0a2e0f7f3e1aa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a810820f42bbeebf48c098e0cca9fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0fef23cb84b214fbdad6b6d8b62b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9206b9e722b3ae03ae2b766d7a014152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a520216b1bc793439716ffa91360153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78571c9f3fdfb25764391d8b26c84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f82816d5191978eaeddabd5aa9f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c533b81083308cf99be3dd29469a86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a5753ed3bf9bcc96b24d8abfe4ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8c800586c87bd0f7661ffe0a8606158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9aeb072f198a7506df0f32d641ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ab0852801ee40a6ec6364c480500160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8382611127b4402a32c97b01b1f43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac072befa0b8f4522e89609b5bca24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f7691432742b89a3403380887d27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0d9b48418aad79e7d0e17190a04d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd104309f09eb9b3def90acf0450855f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7757d6f916845a6e46f3e923460b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a49101c5068879a223a1a1965c7a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ec746bf3902422adc49e8bc28087f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97f6e2b8cb6596f589777f1304772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdef58e2e12e18f3f4eef943f0b969170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46765921b3e792987a8a665a09589eab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e07d73baba58c0d3eee378f7c8d20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1bc97b72c2c29748d3f75c3a07b26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1180066e4f20b5f443f858664a34a5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7c6654c8c9bbd76d2bce6658c552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e98a075f35e9d8529cf8638d94a6b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34710530ae2ee02066fd707c1118c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b657da77882310b1c698320997f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004313a4cac745c24fc217e34ec61c2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3b3e269826df1464d69a170f7dcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c1a2e8864ab46288db0da1add437181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdfee93c0318e1006ed73821c9d7e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22757b89de0ee7347dcbdd22c605465183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a818a2164f888326ee060201e87372184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d7e4057134f1beb24668dcd89feda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21130659a4f5dcad88a743d35016140186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090affdadda744fc7aeeb79e65f7185187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500b4e0161866e57babd41ef2bc9c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86434a523ff1af527079086a1aba17ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee09bedf6e837442c74fd95a5a3bcd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a018e75a06b18bebe3e4f3c7aec388191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d3af9f76256b186e995cef80db77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078bae13cf7b7e7f2475e143ee83580193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1363563a068adbabc0ce820590d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763adaf287ff44df81998176e9b2e0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96e2f664af8e2963eb0a081b71e7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33b045b570cec745f70a880e405e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910725ea3c13e6dfddeb562dbdaa6ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658adb7ed4a1ca66fc445f804744980199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f66108b08b1e4c474a629c0e9d25ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3be1353803aec19ca155112947d2e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f044f75af23ca604e62eec25bd31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5316cced230e366c7c8862f8b871a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551461baac72dabc613dfe292d1742204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b64eed1206483ec406d4660ba65a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b9049bd98c6652248d439012979c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28620f7aad2e8016cfa2a87bbd3a899a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ffffabfece1ab106e37cdc489c477208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aa4983983a5772c904f14db4278ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503a6285460096dcbb58fc24d8b7c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de036cfb1b979ff38034c3e2d78e854211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5343bbb5e66a11c8100fc2493c9c96a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11f2960989106d9a440b6098dce6ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb6dc0150e4346297c88c17dd5cb1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610cb4059634f34aea1c5a126dd7c34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da00987fa1678ebb6a7f95a18f73cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b4143f2f289e2cd3a95a57e27c44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dcd178047521608853aa38efc51aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526379debd4ba1c7b955a5fb4e4cce6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9595ff30a0ddb609e8487b6ced0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ca96e8ea65fc9e4cfe6a7d3ac4660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb86483318c2c059efaa424d1aec1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfcbb698e267784912ff7e8935ecd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7457811887eb03f219d3a3c20293a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a11c67b5d6ba96697030fe02b8f7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518092da7f051ef6dadadd2fe0bb95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c15e162178a202faa94e47e58744227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258534dc83bcfbcca728b95a2600f8b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581f2885c20daf4ebd18b293cca7251229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163a722c9b583b0252d24bba561378a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06008c71b0267f473075209cc3f57914231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668858cfdb047a74ed022bb73a876ce2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bca885b85d1ebdb2ad609b5f0e142233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f3ae6fcf6ad9f0f35c41a834b034234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb7567dc6ad9497b47a25aa639ed2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056a669806d308818cb5961b376354236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1fe6d50e308f844c70938fabf27d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac2502b77fc2fa53fcb9bfe6ec185238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff4d30f9d847a10d55887ba8f2220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3206845acceadad0e40365dfe4476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3973b13284f8d3be96854d99259718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d0254bba24bf111981868e5062138242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3836e0121102727e2f5cf527a660969243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a30e5a56446d896d9fd4c0bbd3f40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a01b2f5951c36a7e7c8b0a4008e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934270690f71566d8571f90533b722a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85bf8f8465b5a4c68e344e40e0161247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3026e396bbc4d7426e069fe5ee3ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554b4596ae50d9b6be4ae8f6bae07d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60f4ad8aabcd516d1d97670351328250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771504776d0f123dc34067af55ef5f7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecaf41120fdb6b468ef758bfca23ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cbff1dc442bb219a4200c037410c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff599b2c60f904ed01b9a79ff90f144254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582834e2a662db570a69a24328d8ec0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c8ab1f33ba46b2eb9defda314fc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40231efea10679704e33fc9d5168a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51d05edbc20fce693e7e577b3a5b54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69533c0085adfe52f65ed817e8dde92a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade610aa0633d0e3615b8fd1c5deb36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0597a8f440547d13ee29f90fc81b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914196027532d0378c007ec33f8bff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3e2865cebc72f55c6fd7d48c2452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88328aa4e2a6db74f9c652dc7bd278264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da666e601bcb5a218b734caea7c8d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899171cade06886973d142957b767b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281663e4f7dfe384678d91118c705185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e78e0f66d12c83c401d529f7caaba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1cf6700ea9a3b6fabe8b8e1325c13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c956120ea4bf6e63ae3930ee45f70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290602a052eaa12eec532b6453e2463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9019632498e5d0abe840d7e287b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dddee55ee3967bf54d8148636246f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798c2e6394f267f62e88f7d3f2d80e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d004620ad32d8f35edd430d26e04a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb059daf12eeff5f9e69498c7165b340276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149685147a38a3c668f9dc81da9a63c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452af5aca5f6fd2ecdb4f2094fcf472278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1b746396dce18e04fe4ac553f895279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e9c45571936de750c63e8f92eae1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3653eaedc46c2123a39e0bcc3ea224281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7f3cf7339bd90dc8d3df1abf584d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda3854435a1075d33152cb5c73c217283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941fba74e3a1b2e6c5b0e735069318f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513507435ab7c05d19f820eced99ecd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89985dd06b9d7504d7770f3086eef24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc3138199e79cc0ee4c25b78f8fb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53d59849775797ffb461e9aea32a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bda6502969ee869995e06253ec524289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7552720e56d1c36f4e25b352ddaf07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a8ebb0a28ec8a5099181616ffd0eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac5da23286f916e0d3b0da6f8046a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a8749d2337bd79db6c5a62427c9a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41068fc5296e9a13419e75a7d1bebe6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4094d9b6cd3979e850ce80598f95c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd582328e5ae088ec7ffc73db0b16ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c6cb47a387b3539868976075dcf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e88ecd9f5173acd706a888177cd91b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02146d2aeb4c2b3e7b15d30f2ab71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede099d20df2aa486e699985f7da70b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c9ebd903cf3feb08e5b9f8b77d51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ced9e2bf6d5743d6763ac1857b994302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8efc4153a885fb2092a0005109c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ea4c902c35a58af89cab41d0e819304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed74bba4442a0844150006673aa8a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8c151653bd9ac8e770c46948bddd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a58d62546f925eb2b00c3e276a846307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24387c83e2dbe6a9b48247e6fb189f8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157ec4279956e5e325322393d3f9e79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef891b77b5b228a3a07545be5495b4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a197a85d2ced3758dade9138a692f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedffcd614dcc16eb31c203d0e34a8d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f2e2171baed4debeca390d47543b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caccd4d186015195ac3604411a3ec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f883dc37eacb808c1e4fc1274418a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcade083e1fb959b97b3ce9c53b50f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b37f83e5bca01103394e994eeb5b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7ae861381625e89bc850d030dfde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4af132ca41a0573fb4e757d50d7782319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d6c799687a93e8198998850d67a34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae80e5e31c5d686a47d3b2d4da97a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa231d3e0ad350b3a7e4ea2ee220f5d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c094aeae4b2156a672a8c5d5e2378b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536103c1acaee2014a9e93e97b59197324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b26d74495b10186a2d847ea37ca6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a0401952b3987b64bbb5f4d519009326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2a95b45d75e20c480bfad042367d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca69fc51fe36299302f366a3e85bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771065f06a104ad0624c4bc0e1077308329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c7225fe0d2746fb23d0aaa83da90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d632107c9444b2c43999234f76e670331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f75ee255b158df3d939dc2ea337957332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55450fb6c309a2020f2473b8e59cf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f05ce5283dfe35224c1ba1352d5e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801e3eac9b5ddb94631a5ecd281361335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8150779bb2a4f9d36aa88cbfa95be7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ded40f2f5432b3238ae1b41de4950337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecea9eb90ff4c81cde6bc9980997dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1879a07fa28e08b8012c690a82e2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037930a1fb9f0713f1ecbbfa3800466340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc8b33083eec3f53ade84a9dbc9573341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa77fa29509ec19e2ec7436fe107872342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987ee63036575d68895662f406b12ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf5fda9e149c2f301624950a71ff93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a70dee55836c3007385fdab5104b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eca4f1b12ab7a88a6e3fc971c1b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a552ad2cffd12693cfb50ad45c2c7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877fc211f858c7801ad4664f8cceae2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d4e4552e28f3b6af6236fb9eeb51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760527529ad05b950cbeff1cac5f249350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1e30fcddd08c05db36bbff641e5b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a11976f7abefabd4abedde2b8427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00875b12d19fd797ae77f24646fec8aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987947035bfee24c3c165bf8e435131354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd5da5a03911f277547c647bae7d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f43635e88b51287184ed9fd02922c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f62a307daabaab104a68225c18b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fdac655640c2cb951a917d12294f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec4dbfb8d9597490aa52bb852fe6c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed6f7f2779223fe7f53a8d2150f0ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e296dc2ab6cd723cb94e86cd82d8d5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215becca04caf4f491189222a7bc2f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746767547b1c203c99ec7f223015444f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a8dfa6f5ec664120d53cd043591fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb5538db2ec117623cc9103afe9cdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0188fe7d9ae7e2623fd83062b32ca8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b44f658bd1a1806972cd8a0fa7a433367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a23bf1b36d592e9ab7ac9b9482d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a05a3d327b7d53e8b1a780bf9d14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a81e003a43f8eff92ed361f078349370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5092e3f42244ff67477c673ae7ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc49fe38ac76c43639b47ca3dbcd258372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6a76b7fb9729a23e2073385d4c86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8f3e1c9f35d789914a05bb0076ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a882cfc1735194f6bdcd98484ec673375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ecfb26c6e8f89eccda38231d3fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e1715a65de6d321b7177453a6bb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20538defc45a54c145d444d62d9c3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f3793d31ab299aa259c3b4154b176379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be78760b6d50b20013b886b2333fb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c94818637ad8851a0f167aa60dc794381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4251105abcff98d768af8bf491bb64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ca4d3ca7c383a93d52a956ea38e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f4c3f46bae8ad5a8fbe04c566e9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db303fbf05c0e8da8de2d4d32d154a94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc64a661a847b843471446c28607d61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456acdcc9845e37cfca96ded8e058f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039d992d4278cb11234bce54940a5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5093416dcdaa4edadbfceb98180488b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502565d92e3309d54e5dfcda72866c42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a457d23cc561cffe0a5a23182b1ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf522d70fa7506a935c9ba9178cac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d12ccbf5ad47c5d0be45f7e2b521393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc81ccdad9ea3ff3a8d3ad5c1226c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ceeb0e10db2650711e4ca169998e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e04e2a57ead99338163ce179d55714396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06873b07ab86d3c9512b9e95ac8fdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b1fb3ad5b436472ab5b15f7b0e01c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10953d67c8d2eef59b6e78e2bc2e5af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791160ebd1fc86985e61dd4025dd28b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b45b8c9f60635a5f4d54a80090aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502de9fe335f7f30f0bd1158feebf9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fddaca2845c075b7dfe6de2ac7fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d3c1ccd66b9a53ab9b9bce556f06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d063235a75475463d9cb52d839e07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8fd77ad8333042c5cbd241daf952406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac1a0054dae9983ebbd4499d56b392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd6e033907eae8856a8bb9b786ef3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423e84327641e2e62c9e946cb2b290a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1508e3d499381f07f9e58bddd684079410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099a1d4eefc0dc7a667c18e9a45f4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e74d693d2995476b427bb0102f514b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00379eabffdc91cab6b4a64c032f096413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada927880d0ebcfe37c471bd8c25f2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c96299501c18cbbfb6be1a25e4376415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b145bfb7f9e698cda1defc7f9328a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac50cc898e2d8839bd5be35ac9277417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748b008abad6ca478bb20ae16dc1f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cded48d0bfd600270167819309392d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae227f8145351a4b7aea69a90db7891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349475f4473222e2888e0e285bd31c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f443ba75477c3b3cee062559d19ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f519c0f4a73dc92b4f05e12648d19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc99819df10488d8dbf701534db701a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac914c57082986c0105db3bf5abe0b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32624e2e5b2eb8899fcb998b99f1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694470c1f4731a2574d639fe78a2d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f042bf1385c4d56cc93900e6a5586428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bbc3c103518e64aec6ed5cd888f54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dd40919539f84e4bbbcd3eb4e3916430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56dcd576dd3fa7749a7bd1238e5691431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d297ea7c301a84f7fc15d660adf3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7343ece2cd87d74cbb12dfe5c7cf7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181f979376ecb5778f03d133e63cb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db42f1086750ae7a4629f53b151168d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9f39cd23b9c8be58ac1346b272441436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff001dd3b7db2ea29711800e308c2b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f3796c0ed1308ea64dd0a2dea6ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b651478f892625767bf3a2f79596439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd965c415a5f5edfef0a0eb5404e88d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f68b631fd24b74df9e942e089c385441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f16cc5493db36dfcd9d88b52f71452442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9476299f712a11572413c6aad506443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533f47e726b5ccfd8ed0426b95d0e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89675079b380676cd39735987b5a0573445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca9f99bf9413acbcb2a8a359d3597446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501987dc65c2e846e6a113ae5614ec2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336261af09634501686ecfed79aa92a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1daa95cd4d1abd463f9c0e154d2df5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f9c652d0a394dcef5b9988604defd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482ebe0c686d3e98e6baf982fec1bb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae877cdb71e3b792282a5b8fcd761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c9287b77a9b67578ec554a075318a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e7292dbd89ccf5fa4571fb9dc36f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f1ca0bf67949bebd6bd7aba5c1d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e56c86d2bdcb2d11003e0f8ea13e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaac18428f8aafe728af3c2e92378c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d650ad3659d23891c998cb95013151458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced51ebc0f08d5147cf8490375803eaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d62e1c5c904422e87828839d4c85c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87063ac80f8ff2424b824cdc644c2d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154fbb2a01ee9a39ab6fd51cb1b64e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d12b08c590397b7e60edf7427ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457c10bf0fa1ac66d966db8e0ce8bff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3d73246e52ba2f1167e0b9ed367d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0cc6a94f534a0d2a117e07460238466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf500b79cee109ff08c9353c85f27c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da89981124ba05797c96602350bbf6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502114ced6594cdf4fcec07c9485cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae708f136014173c86e6f62ab96af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290c3235468d1a540901a3200b90992471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb5d0d8a0b09ab12dbb1594d511f2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba05b6e0acce8ba6af329d33a11862473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a513db20361f7b64f1b56e8acb3ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d50a21bc446faaab4030c476de5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe7c329a3833cffb9e857a0d02100a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db600266b7ab971fe049a3c5ffa2f37a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43b2e8b40f026f4ad0a1166a9362c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ce82bd2dd7d83aa7205e481648114479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7edd7b059850432ee2f4531225c58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6efbec474e25ebbed3190b72dcb123481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919de4911ed23e150154d56be039c13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edf57931a126aab69fd9980de348c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7474bd8ba41e6ebe4172c4ce17d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7adf0d3183708245bf16f857f11c08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73a36b7c9ae6494d671e804db69e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd64b7e41649484e6b29f0394b4d0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161e5a2f7b7728e60c137e4f0141e8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9a0b8544810181d0908b9b80676d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8f3b1dba76a0808b8477fe88d37f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9edd5ee4922c845891ffc9ee4b12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c914be34929c1696ce12d08579d8eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b673884d07c36d00174cc51f27bdd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf7f5d4ad94c8e55a3d0fef3b58555494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36835a52cc713e281524458aa7a7211495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefe85bd9232fd70b7b64ea72f0e87f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c494748047df5a925b66bd24ec035497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3766a8163bb5cbc9c68f4d4b7d80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f4fe0ee8eb40c0816f9480f39be20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dcf49bac856248697610e85e0e3d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b866b3f71dcb2c6d78a55ddf66306501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b402e901575e97d985c0897f89e5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f859a39917c53088de466059e867fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1df989456ffaca6ab522cdaf85c63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad404eacca56fc62da37c7aa87bba7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad2eb54579fed6e09007d48abd39a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c046f3bfe071687eb514bbf72868507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ceeab2a02e12a28ccc0cdffaac38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b9381960de0b7c434ce2c234f8427509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e77bcde3d5d6d5fa0837d647168c82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef2d36d3165ff0560ecb1bf7ee3e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed26b0ec6d27a8531e05dda3e18954512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f7173b1bf5303c1fba24259161c2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9267fbfbc7008daedd5cb4f48b93b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660281dc21b6f2eb5bcc0c306019d02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d94e444348e918c2a3358b6bfb15b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a40fff6b33c22687207c37d6a6b37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e1e0ec78a9c12b681a33b78ffcee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40849180199d2f9cb4f6e6ab6354c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e543fcbbf8126e3018f2fd39185dab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eb8f68128df6ab093c1bd78762e96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f78b350e179a2f0e447eb28d9b7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a08f97f02758f078636879fc3890f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9861f685905dc08c54b2c6380dcd6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa14c44867b7199c043d10cacf0a72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e4ec36defe279d53c251d4b618db8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8798777fca9c314565e7da8e9b7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf110d4838a304fc41da6d32dd69fdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0de2837e379d147ffc3ae85032a41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa9164fe143d7c1d2d79cac4519aca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc8fee348e12f2888fcfb696b392dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb129f370ce238c55b37d1ad122ff90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bdc946e835b3f9ebb376d7c89ddd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a559b8e765e0f7697b4b469dfdf81be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2805d2e77f2965f07a522a79defb16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb9d31d8d21236c96c16dd3c22df2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de380d83b2647484e2083780e7d797537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada502a347bc0827a3409b1fbd5cc61a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e825fda8d0becc131a3efec438c775539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a9f40c0bf69ce3548597cb38d5e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54106f084febbd968ef7b61a540740541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d51d62c28c8fa01a2ea0e813c07c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986fd1a2b581d455aa4001aa1b47805543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5bac9ac7ecbbe755213aaf9b8f62a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965a77470704f62b3dfae0c53324d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8874f6ee0cfed82c5700afe10e2d99d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f4bbe22c3a29f86df5fd3f2d30a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667883207cb0c141823ad7e0e38458f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131393a014d5d30545055cbcd48afc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286a6b37c8b0da9f59d0b517eb15ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039610d307c63151a2e4934ae90f1f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd72e2f38f24cf5c1d4567d84f296552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383267ae69a3eff3505caf09b05cb57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95a6a7b08728263efc2e25991b27a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898f01a02a4ed656eb34142ea082970555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa756abbfba875a7c27be948e3b0af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391d7462b230d758a60060358455fc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6e8ae083c854c9793d5de78f243e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c983a552d56cc019383819ea7525559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30177a0051bb8e34656f34cdbec54ea9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b803b49ced1d577b3dbddbb9a341330561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba59ceddb45672a9b62446cb9c406562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39013932b300dc60049752a526d87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ce306161674c56a5484e39f59bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e22823329e6bf30eed9937c9a66ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64963e7f59af61a6e2e420ef4007bc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57538b21435aa9e9e24b59ae89b64502567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528af875e4d12dc314ade369499e01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f252262dd1ec8a64334be13a8a1817569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c57a2dc0725024b25704b3b67a0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1465eeab7312231449a88b8884c0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4332df866bb4dfb82d6cb035c266b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815b0586751850484abf865cfb100c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed1be4eb003e0b3e7e21de4f9db0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e610f4cdfa1e16d944c5cb18d218575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a260bbeea6bae0681b2c1e52ed9e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7cfff36e9156e96196761e2f41d9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b90a3f50912e18e9956c0d64c34ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803430ac5be4db64b87aa7afd85df86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b03a14e6d1547a53b8ff62400c4d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763849f77f154053a298e0702e8f00c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022589c347b9be2b7acabdb00c4bcb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a72cc67d81ceb5aa9defc2b7fc51fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b71d00578d1ab819641a73e726cd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692be5051ff9e8bb1473ad64a30828585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c372de38671557246d13fb76222b539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba4cdd792560d8359b8c78c64feabc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb687b6bd539f18c035296c44e0fd6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95607598b5da6e28e4316c5c6e447091589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78500cfbe7df3aa3476a2498f1cc3d3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d966fa491d531fe2284a2741d2cc54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa972839abe8e68640f4fa045311e0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f0e1f0900dae559ed31c45830cee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264cba9053b32d5110dcdd15c35cf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd33f904b87316e01542811d8b351e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7675d6069fc0f5e863bd2de0d7b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bee3883b804aff87be6fce058456c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463932301f707bf97dd66db98be821b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0040dfa42e2fcef21c22eded626c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb252403173f8c738c9219102b6121600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d68aa5d39ea542c638c32137ff79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72aeeff3d249e96821f4f70bfc684d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92d6e9ceab248ddb7c8389502d213603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60c5e78984336f4235587bf21aa35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c57bb9f7554a54edc6ec0f869244dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abf5f63e24fdfb60a7a20ba25f385c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a749515ab80cd35670afeb01034c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e59ea1d5c80ba27943a3551b38e860608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8887f3c59a31243ac9355a31558511609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a05efb5fb975f5921a9892febfd33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e67899463a0eec92af0a24e154576611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52afe5100239ddd20e75e9c88300b17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ecfb4a449ec648f82586c93e2b37f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ddb3b8e893befa052d95d72eea7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f4680f0dd1c8d6a3ad1ca7114a974615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6d92f11c0fece0104a95503759f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c52b96141676ae5503cabf9eb9c31f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaf0124fca09798b76a79c7e4bafaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c182165906cef163a1df0b5792ccdf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f1c1e62e55a1ac9ae9a9ed4e04f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3ecebc72cce8d51586dde65b53db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391a7e4b22ab1abdfcd99ac0201ec4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc760dff5ceda1eb13e7302f7f4628623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d5607fd0a7d1fc5d2e0f9c2a409ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a89276d549a1ead207fdf2e611b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aefe66e8f9d127c4d298efb9affbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459a0b4db194cd227f6934e356930c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbf550b643f5c7df22cfc984154f37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca474a9cc4a11b291ec6b65cb391b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20dce641409b9068585a33d3cc88db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ecfd825f9d12b6072f8ab19c4519631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302226604bcc6f7a7c5de5f5ada48b15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22938688913bd6fc38f44c2ff8a84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfa4165869a27a4828a0d3440ccbdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25787e8f99173c04b35028340f530635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b608f2cf090d28401f57ff37da60335636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f880cdbaf2e224a081210192fd4fcb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401e6ef67e65ebc5fd19a06cad9097638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62657696d5d97863fab7543bac9a41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4923395ce9cc898f92b070139e8b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc8ee55232928c5719f2048accdbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625332c075fb050d61c778b28054867642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de45f46b27aaa24f98269ac93aac9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0422e4ae9dfa6694a6b812e4994fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5d14fde1b70e2a3bc4025757a032b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68cb60f74e842f3e8f7c689a2b94fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ef0cd1eb0ccdf0385530ccfab7461647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe81347734703c2084f3ec9b50f60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f49cebba03a9d8b225756cbd41ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc483c241c07f27321ec21942d0550650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f8d1619205af570ccae9a39bed97b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488acc54d8e62b312fd2cc848e96546652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a862d238891f0a27621d5e7d47f42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42bc94dc2af6e38c4a5bd910ec59c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f1f07eb93c828b71d52765ebd835655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e34f7f10de47ca8fb87c355530e47c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da723e0080aa9693e46573059f443657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ebfb16b6052d9478ec254e63df23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c38dbd1d552792fed94cf97ef73bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c8f3a849a910faf03e858d9ce0f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d880c0cf9c180642f13e9da293bca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508977f1855ea6e9a447c3053e574ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21f571d586abfb9d1ed98641703669663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d70d6a5fa23bf99ceaeced60cbfc98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7751213cde94e87804a91fd37a16dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4063def73da5722a06847226b76d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb88db008741390bf8f45afe79b17a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5f1bd1eb53614b5c79ded99befca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b5346e1d1e2505ec3f3cd3b4efdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669262bc818b4009f8ff2cd7602b2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08927eda76152c817dc0f6d27982755b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d15ca61baf4b8d78d600a23a1a02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc41cef39d1396bc38a7dfa7bc387ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538823ab06877d7f7058d7f53a574424674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2bba8a8e4d65ff36286f9939e70f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f57744fb47f3dec7e3dc7ce1ab80cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa2ef29adb25932b895d79c0aaefb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d1726aaf2acf3f4b8929a5217a59c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d770b48a72dd5b208f13aec0c960b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c7790f691b8c9a6b42e091ddca84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7195e6ba21ef2a8c154328d44d88a2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d080e61e04eda5fec4fefae8330d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af6153c930264b25d4e74bd460d69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ae52a5ecb31d84a61331faac6b6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542391d0b0c80ba4aa569f623bcacc65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778378f8f7649cc3d9c3e18d720a3bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e1c7cec9fa4d84333ade52dd8bba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6019d441547e04e7e4e2912d4e60984688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5da5b502a33a1e9cb29b22125746689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caba097b645c6545a7444adfb22614690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87214b6ddbf3699d79cf75e8cfe0963a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b870c04327f706811d6a782dc93b22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379d427a5fea3fb302d9c4ab69301e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e66b96b157243bcce5ac5d94c1a68c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc849dc9b8b010caacf4642410f126695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef66468cdc9f9f78e3cf34ae12387696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ca8ca50e7e969d217764bbf98f4c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4fca034ebca735a61e081fdd8a5bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa728ae48903ff7e30cb76b036a1a45a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646f8137362e9c471e8523946f936c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87090305163da4d990d5042e6ede2684701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316ffa1913e176de380fb56ea011c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb04413ab9036c9520fd5bc7416842703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0758704659ec62b765d4131bc3e855704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5905fe229c46ad1f524fcc6a12637ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371badf9090d4dc5f55a016d8acfe2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5c93bd4fb5c203dc0c6e2b852876c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117066f24d91486781cedc314a144b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b55243937a0fa683ff8b95588d2c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becae5876d2cfdbc4b7032d4f8a133710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082f079f49d982cfc98f114ccd15a0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33034de3a6bc45edd813cce8db83492712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b3d33eaa763bb880a8f7655dd7c58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc349ffb2f7b2915ab2885ca1bc5ca3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34c467443593234c186af5188990d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3361650198e4e60864ed3454e7cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944bc02c97306454ab164b019fa7046717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8332b3c4832e209cccb091ef94dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c07aa3b5f2d85505770e32087265719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479215333020c03fe3e5f441ec3156d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9385de627310e9afb215130e86439721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b1ce01dd27142ee90092417c0bea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dc2b4f9faf6ad7b1fe06d9ebe3c3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ba91baad07fc6b5de24d94bad6386724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddbb0a27c6511315c0c61bca9dba06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2335cfc3b70a16a9962092d74ebc4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0c542f605dac79b4fe1bf097bd40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d216bc0c0052a3681b0a846cf2fb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac0a29e6e72d9ebbd3e003258e7c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c07370f670b0d36a8b60253bfab871730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5d70168934cb6725793e7e8488b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f106b8f18aafd81bd26c1167e14d6a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f37d83abb660060e30dbac1d988130733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba931aa855c790139b49faea453247734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a9496a2b93ce62f78eead01b9d42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287904df7663e6d6eeb544a95f26fa53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94f37e67ad28ab03785658920e2f11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3dded5c6754ac5b731dd5f91cd5b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243333b025b6027bfe1158b94fa65e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad265ed21cb4b6a7221a015c5ddc542740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf36a27d0c635381b2aae8ee3a70902741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b416869d26432623ba66952b175e67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241c454e4e2341fc4b420bf4fa05ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe024d6a553eaccbb9ef31ab9aaf2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a4e1d3ac53b851de26113876c4fe2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17e39ecc187a29782449339a1505f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7dc3bed7700452d02aaacaf249b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24771076582fa1e5f6d4e1fad0810b7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bc4d675861136a19ddb715e747348749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1358e7007b9ad96ac4582faa39e724750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef59712ef714dc13d9619ce8c61d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e7611a6f81704fe31215191e6486d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d8f1e1eae0e3838a8e5719c8b870e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5283b5b93b1ca978a1f85600208c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92738bfc0922a1073bb8a25e3847683755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b686df90d8e65afad6e307d52ed9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec4a7a4fccdde44a116f921d0c795757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e92490eda3bcce29a2f806327a2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f291e7355381cbebc3479d549249c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79a759b459194b2709b8902599ede9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc22c3b2f3c98657f1d4b4bc69b7de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb62813f148c5c2db9a65d7aad77d6e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1f9d48df0cc72d2d4891f9916530763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac351167bbe28d1b696de31e0e522e70764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab2d0cd26e0cf9031063dd1c3813d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df753300f457f54f2746d08f0a141599766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad165036f6a578f76d7eb5b5b3a5282767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5631ce76329d0db59b5a8596ea9667768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c571d4bf9c2db0f393f5007d14a0558769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d077ba07b97f247117e0c48a31624a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc75622a7e4fd268fa789a7e95db1d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ddb61ba906c6df466d9d21be5adfd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f4db400cb80b7d0bd38ffb0e08912773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d674b645013f3bd1f47dc11420646774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446ab9fae80d4149854a40cae19728f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b379ab2351bcb93632d5ead56714931776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f5ab8b96027232a1abe2675798100777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5be7f4561eb29e91a197a141e9bc0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7738a66dd835d25ed605886adfac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c3b5e15d08a51bb997b16b0343ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4348b84b50d7334a0419a2004126a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30a336d1296a6d0ba5a60ef15cf77782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0992519ed597ca77f57e1c9bb46ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a201862899421ed17a36ad25283c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2df0cb3bccad8264767adcbf6c486785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf504b559e967170deafb0e022bcf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797fe629f6a91dce27d7073490f40da787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dfa9658c483435ffd5effce6ab9e9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d91ad22cdbece2faf0fb7f9778554789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e7d258573c40e26aedc456708568790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5ba41017905db8581e2dcaaa6a75791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1368478919b4575fb557a07cc4fd6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a0c1f421b57fc838c38d3d6bdd0c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23d0d27a173827a752287037b76172794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910e3bebaf5d9b54e4cbc4322abf14795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ce3d44426e9aaf4743dc449f36b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ff0a88c6a85fc6883d3e1cd1ae93797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309bdc38ee694c8346ee0172b00ec34798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b6b684308fadcf1c2f12ca30e8c6b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820914293e8035b7a8cd028451b7b459800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4abb3d25b9623e70a49de84efea9a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4fab67455c8528a8fa5fc8ef11e8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d9cc20cda431311f3b761b4d0c58803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc92516260f43b9febd33448175e6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731571ddb934c698f8ce0c92a8661058805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c03d3bba093de08207694c408990a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba50503389bfb3436dab33c53aa3ced807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3d130aa83bb29ddea4dd97f39be46808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d81553e41b384bf8e410dd915e410809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e17f1d39994ff12707e3ecd2992a6c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486316e664ef8e6186ce9e0961ba16e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f7252757f17aa47b6b3217bab3986812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cef843a84c6648697847d3cb929f9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0ea29688759fc0c10065657e5419814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdddabc7d273acdf9a4d5c794e4497815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eba2419f50cbe2747dc008372d06a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa100b1916285d76ee63be9fc67c7b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3320d57ca40fdc318e5357d332be4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a348ec3f0b0aaa6c0477275ca7ea5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0364eaf4d7a2aaf00a435c7140d63de820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30caa06c94e9d45a12114253987ce6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f7e2a39d840f6e9289a15c0b2bd1a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429e89df59783f572c1b280044d1d7a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362597c1f73bf485843ec37a03c3cd5c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bcd83df0e6977b9aae35e2c62783b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0fd30493bb8dff3104d0d5578ae57826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa593c74c9ae14e04f5c270c6e16c1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae339700ba66299d39fd3322f1daf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970db23805eba2a91ef5d745037b2f9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ea5a2d00d32a82e64dbd6334c407830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd9b6b888d4456f1c0ebd8f8a72c3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9607593bcf9fa100c49b00cd83bbb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a618063a8ac654ce03a27148ba616833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd1646ca9dce8a89543896e30d051834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113fdf7d77500f607351465218a3ad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b139041d84eca2ec52ca3ab770313836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e687ef052a551ae6158e87e35be81a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fbf92caca208c13f340932430916c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856109ad103e6be5d5bfbf39a63d5442839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a6f7b86d8a64eedd4f28ff6d514aa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a7bc7b06d29f8e6e251491064684841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413515ca06e69849a569e99900e3e22842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3930f677e951cb6bf781fbfeb5455843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df5c9c65f6d741f2c264674d3e68f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5265c54590d5a82d776f67b14b6f8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ac1343d006ad752efc98b350bfab846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ec1ee9b354525b69e828652f76e3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed32e19f3f796a6c5b002a645921f77848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8a425e68b96b7364bed7f04974c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac3aa7c3133f295480b59c0590aa3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65ef5807633c0347fa6d7d230a9f0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125869e7f94df3ef245e2c201e2d85852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244577e0549d46f1b72b9973a432ec92853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e09390f93333d2aeef7c82c7b6a8d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79fc7068b10f11977fd418042e10a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250737daa7b93567beab7ada56d8a4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34323b40a96281ad98fd7b851cf5c071857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e571b542f0a47acc58217c0a96741858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ccc1d316a3112c2b11828eb91c478859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2b8416968f0486cc836c22af40d1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40627bec86e90135a8c1d84d922a38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967b2af2740c2601797266d58136757862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0157f14fa05c31db6881d0646c561863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683b9795edeafacdfe008da3f169a2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3118ee10e098a759d165c81611870865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164535c22e4904d8b45ac67ed1f3a0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cf42035b891ef417a34ffb11cc48e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc839eabb974b22c915fe1e8de7c7f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a163f26595f85e6ea2887cbb6fb8e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cba92da0efd0a5d4f4e828725ef19870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b55b7f46f85c645eb7ae77a0be13871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb7adb898c743e821df019bbbd0d4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b3f77904b15f0e636be18e583a2a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c31c71421fc50731b886044ab26a0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15283b550f427e70caf609399f7f535a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970211079d3699fc57a3392b9089f8cd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7177ad18dc1ba28b91a36e95aae7a5e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7445fabe3fdfdc74d8acaff02861e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639314dfde0abe972225d2a8b817d06879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8a6e077310a0b51222889561d3f7e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d7be8997b6bf258867d16ddf9cfa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77500fac3ff94b1f4f73801f33850a92882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e70f6d032de9557f4cd905c32cb6d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682d6c66225cf08c322d5081980b22d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbff14151ba872b92d259b582f7ce885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51be96ee191ea841c6cc01c0db537d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e03018c646bb0de28d1316a167163c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08217bb901306c431c7bbfc21a741176888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d1401cd7c1121eed81e2bf4c6ca1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5148dce62ebd167cef9a0ff1169c35890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ab8ae7d6cb4e516ca622f87666db891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e5190700e775f4f150063c6d76e7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f3fb91693c2aaea470aa73861088893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e36f0574fe349b73b66d788aa447de894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40958d979d6e936a9ba8558f2d396c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398742de0b4f96ed8522607a31a58153896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ca6976bc4c470d136879575af0bb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2c50a917d7eb40bf3f276120a1ea898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef7c48a2a9504c59f72e4c75c67af899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3d19d77d2ed0c117724fe1f7a7246900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172524562b150d65e3e4b01e364f53e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ae34333426f4eecd8682bc6c6fb2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52795c139de9bd22f91d9f5f868f23c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455d1b0fb3321839e761b39fd214483904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a533e53755a66adf87e23678b41fd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6d26100924521ed95c7a8a1cf3a79906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe13aabc7f08c47b93d1ce076b5951907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b21a2167aeb6cc48ef3ccc3971e7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79d11c992b61d60340d62e282af15909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a14ea7814a9375a632566d5aecfd4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabb142ca05f894c1bfb9d53c4e66d8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143bdbe432947b24267e8544ddfeac912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b03033249664e2b7d4f3a20333e117913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794403ec8ad7a944669a75d9622ae0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e1c55d04218ccd97daf099f274086915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cfa4a1f00fee3513e65fc4867d099916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6bdfa28da6bab577ef7ca055ca61917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad285b8c9b390c5b6b0e4d4e00b961918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03021c3c06b162fc7c868fcafbbc77919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452ce7fb2d5879916f615bf80e9cea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd6c22433488c8ca53c5ea44b9f90a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2874147d6a2a033e813ddaf97d35663922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9ecc13e89fc34f32986a13077fd6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc4d3b0bdf5a3a7d8d8fa333b2565924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9897c0d6b9966012464ff279ac04f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd834873c9f16437cf84044e68ebe3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5a950feaaf4ecd742f2019dd4d5b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183d9e4339bf9f82228b1488888a61928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c39aef831e7e7076f8aeeba1f865929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6226af3783690838bcb36919493a9a7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf7fd1aa5307059d4d25720e1b76c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f334343c42ce72ae732a2d27302088932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f599cf4fe516f364731fd6db1c087933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023dcddb3ee947fa2983ab4b92a60f5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1df209d18a413b3207cf3650f4c949935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ecd84dd8b1a268bf6a4d4c42bfd75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b2d42e68ec1c992204e480d764ebf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824223d0cebdb01550aae4d29e35a4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d75f6deecbd430cf8292c8b1172bf7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4078f645ae41e3ac37ac065ff6c8c9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33eed67581f4bfccbf3cefcf2ead6b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4126857d47c53d688a8e66cd6d2b2d6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd09da8e0c9e4918cc22209a485406943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214cc9c3a48baa9f7f1febd5cde4cac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e97862afc130918dfc2d18e28284945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5b5e86e6f35415929b69d01bb68c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be493e942796d01c0b85ecce7f0f5a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b2155fc2c13147c2b332ee62403e2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a590b5f12c65605810cfc16b74ec84949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894f650f343c25ade029e0deb6138ed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d45b997ebbc374019ebb335f84857951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8bea8ec05776032acb4735ec6461952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcb23cda7db57b9c9dfa5f1717cb85953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cbf96fe2ef921ed24f42e5ba68b60954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a47a0a442caeccf311bccf049ae89955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6039db3a5287cf510c52486a84203c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f63ce89b3718c11deeead1251e18957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b69c71c729c3ca3848d778835729958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3060458eff860d0475840994da9b4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a878db23f0d3a39700e041abaf0990960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefb2db36e7f007f2688a22fb22e1c2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ad9017a47dcb63ecbba7b688c371962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e43768dffff425c32a261a78127226963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8613a35de768c085b3a31a66f454fc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15e76a5d81c9b62336126e115a451965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9521624977c37c7343561d0df62da4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366730dad3b3e6ad91543bdfe44c17db967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8abff19cffa11c0c4aee312820469968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69d6cce66c5c01797b50e69f0e4ad3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f0e37db075cabae776b5a8b4a6189970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98978f516ea28c8a71494315ea9577971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083266dab2b12471ea2d8d83b050256e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e64504ee617b7ca55fc11bbccb8a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dd8ea5cb6952a9cd7f074bd83a55c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de916915deec7455ebab403bc29ba333975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f96085f665d732145bd685c4263c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a23bc0bde6309ddbf386ce221b5e28977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>