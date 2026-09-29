--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ae27834d189ad02549547b0d3c6d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798f005832deacf4888382b34e6086e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039722123621e100714e9f541791f1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3681b6745291b8fd6e23fd323921c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d3c0cfb07f80ca74d82e8cdba5e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159f9b7da32b03a672fe77af1427f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d89881078eafcfd183d06186c8bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2734b55326b9513db3579087aa0218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea0c253062ff7bd130b6c46820f18a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d5398c755113c10e8d14f78fa6f6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b80edf8a8a7e0b3b1f4f1ebd8fab111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb042c9d3cc2f0ea057d7975f86854812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59116826a8e24fbead611a937e50219b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c6e965ae081a86c353845f9e2498b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2173cfdc0b6a74fef8c01d1a1bc9fd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b9e0bc86e701b5397ba9c4624ef7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388955ab2f911c63c8be3594432af3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dee06b84e35c914311be43fec69aca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc750b2f573be455117a6c655575c16219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455727591f84d4f2fbbd62d0189703d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d82a23b5912e70e41675a26ebf46921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a9b098827e96363ae6e35c504396e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d3fb108e3b20f0db4a918559f2f6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8dd9c288e3aafdeb363dddc4eb42324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec03cb6c1153a071639bcce281897325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311844f84d792c71a18fe1cd0743e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f902d1c94479239216110b78f7fef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45b19256d507363470346b7f34c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acc88f15f07cf9c4e4920db748e7cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac4312c15f024e6add648443aa090530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb0d8c1cb9728ce98109640c76518c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969b320bbc51936334bf1223ef7f7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2d8a8a75e1bddeaa8a9e7573e31a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc4af742b25dab37f91aa7c923875c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345544e479cf46d3904ef917d0af03e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c769fb1a3ef024f2736865c51a218e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233c2dc1e5103e48cb175723803627637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084afdeb2897d24cf439dc7bfbd95e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca85dc5d60bd668d50faa495e0e0a3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6221d2325ebf923939719984c3e6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230f016846a221ffd407c88488f048641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4266a8b49ad41a23e799f2b577972842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83083161b1403d61e21ed91f5715d4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a37527bd47729f2e743ec6f731b9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b369b382315a001ca9b72da455adce445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fe5bbb0140883e74e87910440aeff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc777b2dc92829edb1d0d46e7403047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65f305743c3d35860f875cf390b24448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0fc87c017cc4f4b8820771f2906c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db9162470124198cb26a7c16eeaf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500df1be6192d84ace0cdad8b58ca3e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a91212d471b2c2041a048e6f69a7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80319706430b159a7d1a6c79543375853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e73236845f251908c88e2fa84537d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1b0e1f417dd7a27442d9fcd4db94a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84819eaadb55cfa5e07f910a73efa69356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af179426d15dab5084e68733d777a96457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e1eee85f1680f80e6c48403e047558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211791b9f9ccd8fad7e30f00c8ece5f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23397b459ca4ffb59a6588d749f5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4105317bf08f3a0682d3eb10bfb80fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399cd66eb181392772202c25c650dc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b70ab5fd07689c9482a957e484e8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0044b6303b31f0e6fa91b5111e2b57e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adeb95d3bdaa8b7b01854eb755be8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda41914be0650bdd4d4d65adf4485f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea71f5502f3467149fedc32a75bd1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857175750e11fe658a4f1fe217d077768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd8b37c64fd81b8f4ecd3b19225d3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5614c19fd924fad56973a7681a3bf0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038be771f440d6b22ade5b145006d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705284759e68c6c2ae9f3f4059d41f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db58f67065ab0b80b18ead2104438473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a27dbf4d22bb2653aec0ee6efbd80d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125e047950eb4d07b2531ea3085b10675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4139264025cf974ba75436b2e1692376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53256a0be151f69a3ffc3bddd3c540577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c752659c49ab22199653a7c3836d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85787ea0d57b8cdfb37edd5320539cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e023a8b7d15dcacd98faaeb1b8730e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7f33c68326fda84a694d1b10f570481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60da27781aa91734054c43c6ca42df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e0a38c1ca4ea43903f69b0136a94483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ad0d241fce1d08fad4256828ac9ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08802ad28b4d86d0ee76977e40f5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b8f37a0c9af22fd8c26194ca039b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0acab4d838b57db4a67e8ac97d61887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fba98ab00ce0e0723e09087ce0bd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989bae050bd0064cd6c86b397b1c4be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51dc0286e70d73a69e067f40aacf3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf196489a2c597a8d7e48c17ffa8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22694390cdac2cd45686a22e6dfa875d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c72872fc04d6898a2bde5469989ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc8d3bde292f552ea401adef6e28c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274932bea9722ab265fd5034442a49e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4ba8f351e551602cc71aed7cd3c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546a42c68181d6baabe1c19528c65597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd616f2cb1e297262844f35acbb73198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedf760ed5b164c3dfaba9990e98c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40246c802c29391d7d69585ae70eca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56e19cb04dc6602cda455bf0c42962101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2300decf1949aae6ed2f14b925c56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9079645048dcc5a3a5fda18ca79cc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe0d65d0025538a49cd17f16beff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940dd242be905439c16f8e316ce0ef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953470cf8200d2260d0423c99ce6dd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3598efd2f144edffb0a3c9a0436249107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55fab98911efc369f7d5e95523a9dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4fd4280f56dceff0929b368e6db71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ba1cbf43951d86201a63167ed6f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7dfd99298eda87ca6cc2650c7f9bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d7f52f8403a11003c5091d7cbfa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f04fb6e0de4011dc47ad2ab42c9c85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ea3d71758b670b5ea1e087a866ef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5567e2c321f5155f6c1306fbfd9c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12555b896ac64c49e163cd1c8d6260f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f85b47e1aab80df4fb0d45efaaf8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af2baf34b01e1efc44790642516ae1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479e11b1d01983aa47d56c3f21d8756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9097cf55e1536082a58e5ab21e47c01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcdb028a480ae0dd8cb4b025cbda87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b59f6b228c48d63e511db5e9c682122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39ce69ddee2533b388a6d2185a3ebe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554eae2613e797ee8b82dd06427d479124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6204288709fca06063cd138505ef46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a16fc2a6ff4cbb997cba74120f85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c6a57a490dd74d3cd07e4b4597866127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27049ab0e12d5531c31f31ce89b8aa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e583ee90eb3112d777eb9f494ccdea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc0744fdc8ad2de048cfc7ad93ba86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5aed06c461896df7acfe929d85920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b690ca1dad167fe4278eca3337a2b0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d11f95943b2bb615bea63e7cd934e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039cfa51617375b66f80bf0e0a1665134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ffa082f3234828ad6411aa3bd47ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d70e317a7567d885d5ed917e16d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d09063eb3f71b8b043e2e133c73e57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2b34f1d5b3e48c3b675799ad94de7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9757adb5c236a0044565b6bafeb9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4c2a5149c0062fd119ef448151ea4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5fe6fbbd44f46a5e2f21bea371f29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778e3c991093548c387218f60e2f29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58b8d68345a5bdae046602bcb6dbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda5839915a5a0746c4a7f36ef4058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61052cab29f45f8bb9c3dae526a1ab7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d32309d70f88887a9fa1b2caa490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b07bbf7b0aff70bb27e05ad0c71c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e26383535f638d9609903ba47f462148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a01f7594ee8747018f954bca67d67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4633dd3ee53f1e779b4bcb873e408b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37487b37ff2d93ce76cdbf20ada07d05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d858057dfa0a9dbeb4a47d0acf9e67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3925940171a89da5ed68788ca713b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c22a09683eca7d36162907fee2e428154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c22d3e872c5e503ad4edbfdacb2588155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02944d4a53225aba85af9237a4e81b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f494d290590cb14580bea1d4ac6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb074dda0ce6fd17146bfaafa8339158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e0c7158d4d1188e593a503cea068159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071de82737315a15832ce3a97676421a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d96ee9b5e232998152a209904f7168161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab3bebb38535078ade25aa61b4043b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08351d377bc8888f9e1edfee90b72d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707522cfa77ed59a5f5b7349a3613a91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bbb4fcf6116f3c83422cb65420454165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ca1df8d933fb79189706c564f32d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c5c9ebcc691cd5d66dc5e12d2be52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890d88c1dd55e4fe9f60498b7e25293168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bc1d2422bc940651d1618b7aab45e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02561ac43589c1bcddbc761cc20b1573170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db5dafc34de7aeb991fd0df920ea6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37684ddfa6d8709a58b2fa28d6eb9cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f301da2d081e680ee8414f5c577a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349d11c7ede6abcbb575bdecf0e812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e97cb5e52a5f7c6924a8e209926482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dfdddf9b2d942a654474561a69009176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283cb4cf7abd0945af3ef6276c85b04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0349c68143037d2e4e7547bcb3057f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0896f99dc576ca9d66c34081d3d3ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e5aadcc2d585154dc4df6a3fe5049180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61acde43bd41701b150d318409f260181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eab7633e91161b78beafb64ffc56bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f01c6d2c27567e1824df52c8230f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa3e6e642b8daa390c55adaf79c1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2abed6e5d4e3de2c9e5aaa1cb7347185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdceed66fd09ddb229a962bc757a7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3662a82763de48c885b8dc3a5da330187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577db60050ee0e7a6108c167e5b8bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cfefd7668dd5c1b53cc58d5b2f35d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719806035c62dd36838ecf0001547cd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b07071b3d9d81c42b295d065a35b82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0b28d90d4d2ec69e5b81e5d4f0280192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79d8245b4a8d9abda057f0683f143193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d9a62ef6c93a75087b90f25d4f11d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d022767b3eaa9b8dd96d144c90bc8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7349d18c40c5660e1290c238d3cc23e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09ca7330b893be42b377a6ca480ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a38e69fb59764cea9a84472982fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53d8093347ec90711ca26ba05896d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34531859031d8da084de3299610a06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3f4f27118ef475c3d80babdb8729201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0f890b83edbc97691a0481e5a7cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab09f629fc95f63288683452322bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0525901ef0d3e1a36e236af43c17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbe21f940b15b21289d310c3f1ef3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed2110c2cd192b5819f1e7bcde7c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eea9c93c94bdaf2f1fe97ff057bcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019a2ffd496c97428420edcff330526208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec4fba4f1451fc2414b24467bf50a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef221be763dd536d5c0ee7875391b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284278ddcab509c4072d23d212546fd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf20270823cc829dbf025bd47198ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d40a83abcebc7115301ea371633a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68e043f890d6f50b628aba6d8d782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2905f919046b1ca3c4f720994359fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8607ea44e54a92afa62cdeebcceef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087709964ad5b581f866b54ff5d3c81f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be6d53ef5bbadf43e31ef2f00f80e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e94a5804e9a2e9fa5077fe8785a21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f2ac7d52749041a65982ce72c5054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82457c9314c77ee1284ebc88276d7e74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2611f383675dc4539962ee266c70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed32217846bf3bfda4ec1e9fa5d650223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016105d36237c49f926c619ad086b7ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9668f140c3fe28fac893633e81fe3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6830b76c68195eb4b29c5c0f64fa4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2698be6fce9daed52b34876e189d41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57975fc73c918dd98efa31dd66c22a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b947793adb9f215a119fa06dfd31a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3215d1fb411a9d5375f1d45b0b71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82830e8855e87933239884e4239c134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622465b2030ac2f875990d8714f0c68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35158a9e5a63c1769bb2ffcbbc6f17de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452db502d6c1ccd2b63b1471160b717b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a451d833ad65740c95217b6bd8e81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7da76c86e655141ef120cd49373d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe94885c518323e900618d844404b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae09970a0edc2d9e504d1b2b9642dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999c672d94a94e6deb47420aaacbda0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e3c9c620569871a54862702e374ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446cd43ed6a92e11620ad696aa263b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb49c3fa9efaf1ce96b1c331e81d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbef4d1f366a46435adf25794c0bda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be49689310cd23441a5a59a9b6aab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d946129acb9d6c6e2c29ea45de7aa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2078f4d9eaefd73ef3f10302c168246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21241ed95ff2e105db8a58b95054a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f519656cce15c19aa0b5fa647115248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943fec8c22e5e5ca6344079f839d2ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1c5d1f66d553f66e61867562781e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c5fb1933de6442651137dfd218c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da783613ad7124efcacece7413478252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcbf4115ce33ae763672ebc5c633c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f7b0541840d02b614bea9d880fc57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c673ac9245e31cd8af8c02ae6d3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f73958b44272575331632b432eeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb8e6737293aa7491690d4cd8d3a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8977116c8946669be926c955d6472258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0baf82d28cd7045076b6ca6bbde8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80a7d560498beb964662ca1b6435fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a6c6f40fd509e5f34414a7ec0c8e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba219d084dc31a6fd9c10491eeb81ffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8494208b87fd8e4a7703ff5d5701263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c69f91d26dc2821fe782dc2160dc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba65fb366c578d681a620feb7c004265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fbcb4e94d388bc9226f5941679d68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae23679708be9a7e45e26df300fc432267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63720f0af5537eb61056be07f29935e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82327c3b843d9a03108a36237061ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc076c2541216bf0a0f90c4878c171d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3861c23ed59b96efd350fc08cfad8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c23ba5f0e6c4683840db04f2c638272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabc1548397582bec2cf0b898d16790273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55dcd6927fc77253cd089c8ed59c34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cdb812bafdf1b793d07fb9b261d67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea10309a3f1efd6711c545ab77085276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7589cf009fa26d2ac7387ac0bac6fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f9d68d28438dd6a3df9c602ccaa75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c5ca38c362f069cc13c3f8c570b8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc092dfdb22b2af02e8a4cbaaec0956280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb873ee98d160a5a962c00a0252231f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c888a9caf85be6d0f0706ade76fecf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add1bd3ef0cd94419566b3ddec4ec9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81a39e3aa738f94aa04238763ad92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d51088c4106d9f9dd0f1a52ee1afcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65198a66ad868c2144c768f4c119d77d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c2f36b52a86f9850348b250aa84ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bedc84a3e1c78c4a99c658639bc5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb0578672bce9a0f686643accfd7b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282318d53380393adcb30ac173f136290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b5dbaf07522e556dc6acd6ecfac3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd937585417cbd87aecc6b8909264292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b589473c04f67c56e7e1b37d74f5f7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99d9c4a1606ca03ec67996334ee7a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7946d462a00eb8df704d35d3d30dab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113afbde422f5297655cfedcfa15783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eaf72b5c76b99f4ea075ba8545c04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c35fe1c87ec43545049d1099abd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638195ea5099658f491718437d3b834299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af61a6938b8351d63bce29499a9775300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9d65b6be88961103d1374976332d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06983bca084b65030815b5507b90b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519712d2cb8e901306587052c87beb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0570c289b2e67f6294b6d19cd5f4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988440ed07cd2c3bc315d9d6ea2cb054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811ce22284bf09de5d0692966224534306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd121b523a78e8e781f4c8585670718307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec571fd3539bed22f7137bc8e260b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d233bd9affb3ac512944c20101f22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270508d6ce492e8984678d11461944310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c20ebe812041e2996761ad48f9d46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbec568b3c73b8a17892d391e30fe20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9e1b7cd8772011e01d5d5ef6bcff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d08e206c57152117368fbad2474f61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900af5c1815df7b6c6f7efa286101f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bafdafd9e600ceb075364adcac2e5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028584ee3cff71bff1ca18eb62bc446e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a7acdb692e0a0657a3266aab8775318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3039205f5f36d8f1097bb24b7991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1be4473a27edd972e09172a5aa5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5673e8000548ced4aba5fe2f147b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710d2145e781a5dfbd8c4d0985bcc05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3273e020b07a9a544cea775fc8ede323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76016ca48bbbdf60e8de624f3a9e5b46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e917188ed31bae41d814a68743c6e4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a20d720cd96b0d849f3418b0de03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59817cf5214897b1bcc44c340f5fb57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e60e64d51e5d977fa6d0e618ade6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e840a89d6a43c11a2ce1bc9d6c3832f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca7058ef899f26e8123815e43be249330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20624d2ec3dd9b8dc37960a3517b87a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea5186f9ba153a76651dd08ce3822332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf7e23099b0ece07933b63e273046333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb09a8417b8fb5011c598376bca154334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f25ee84890c7a2636faff6fcc76d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfde46fe35f97b83edbdc53aa4f747336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1753aa4d6d993afb14d3e88c538dad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b4973502bd0be32644033532c31b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36707bafd23bb544277482894acd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c92ff899ec3a2e537bee72e3e6fb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdfd1a793ae167f6fd436085d3c35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7175eff6d7d7d3a8a9ed82aa41a0a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e369ab1a4fc4372a7520efe7904db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e4c48674bc2ee43a5b5a88102feef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b016a03eafef45012ab7ca06cf050345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353871a679d79774b18628f647d7815346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1cda39b1bfd52ca010f9967842b7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d2fb03da17b011c2742b4e8426f6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33a1f979e582e5fba2c05a58c5d7a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c2a5253367dffaccab926c795464b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf314a7a5a35ddba634ff7587a1dc47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787fb120e487d23110e48ca61ebce0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd84d29931846bcf99ca5c6955f14e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179afb8d2776f6f5e236d8144b0ddf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6998fd08b523cbb9fcec5f1cca2cf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883bb03239e14e71382abdb4d37d5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85e7d49c6cfb17218079f215ccc710357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd097bf4993c50ab96adfca9491196c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753bdaea70f9b46c4e6e7c9c3a86db9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b016b39c03760d9f3e7587e603ae9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4754426cf28d9d4b3633f6f7128ae8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1dc8f84d5a9ade502b1e69dadb4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff479f6f513fe281913ccfa144c46d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288164ca2f6460d21b13a7be2b6c3ca0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e21c5631ff4cd1ce7521b76a8bd47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a42e0b2e74da5331c54fa60fb8e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b94dd7812f72236f6f1656b244d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd213d859967896703ffaf40904b29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0420ba5f028c219a8e68efff1d51df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2179c73d92b8839f72dd796a6223370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9452566233095d266a382d9b1dda24e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e7e1088a474c998d2bf844a4afbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148524063cd36632039acedbf8cd6dbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5b0338130ef3e7986198058855f05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714d09949bf46c4419dfa8265a97a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c682c271106988ab8494ae4c42b127376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3b9d49804c05fa491a221010f1a11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a28d704cbc013a63451e63fc10bf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69f7144dc72a069d84f5d7fe6e8f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55488b65acb1b7cd0d5ff2937980f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff100165cf3be402b791ed776eb3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec663f2a04fd8e66553b7c733eb03cce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac22cbfd76999b87f6e51281270b54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4c9e398c68b28b65e85fb02950b2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441345c1abba5a37069a1e461f12030385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d32ff0313a9d6e2d18d2ee9877f05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1385f134403fbbda029e9dc6cc7679387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547286f335325f97db0afa59c018abf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380e1506dad4892c049765d2d41bde3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed081667c6186f8c257fe4f4fc84a26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaad78a1b7e9c672df97bdf7110640a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0c6ef18d3c850b4e7f6d336a24d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bb1840db43a4f7800abee512424be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1492eda992538329c9d3a5cc646c307394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e950d79d575954b111cb6f1474ef6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2fc37beb9006857a5e9f9c88ea702396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d68bd1e792d8a92e715d3e4632bd0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b8785ca7846660b1c671bec8a9318398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1f90e59040567d92398650367f91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f429d90f8e3e0772dd465f26dcf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f27d37e31b9b9683eb3209bcd9871c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a99fbfcd5cf53dd5afc0abe311bf6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca72b416e87a29055f8c49861ed71a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b79c8948c58edb7de161ebaf86b50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3342dcffe502bc6a0eb85d20c2e63b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9079d1307d141f3a37a730ccb3b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88ad1d14340028edbf425846ec8a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65970e1e83469c18fe167266fa4d889408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a060a8fc1f25e2b02e940ef98941409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35cb00622deaa986359ca63c76021410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dacb457d7c26b60d1d013d8dac49e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8e57d91f4ca83cf13fe4214983d42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b9f49b1b01050f4ac96917351869413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61264b3663eeb14470e77b1746b11daa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d77d64132b6d8ad8370052c32b5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031516a8d3dc11198fd6b4a469c1e11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08efbf66070c2e5d5b34a3b29aa3f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a01ab0f7eaa33577607ebd845163418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db43aca972b5b3858bb6c8c5230c2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47974ebd4183c7e8b2aa1d860fd78cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2292b8b4eb40264fd4fe0f359178d8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd5428b2f00fdb4c1ccbeb70d36233422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dc8ae8090ec27a09ee0970ede95b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aedf43245d7a5ecbe8d36bb6a4859424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705fc07d24a73bfb0949cedbb966ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ced062bb8d8f038732329f880aac7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed0ff08392c9f77a880faf6b46953a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd75b15c905a9406b4a0f355c8bc5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385f55dad17f78be606607a40efbeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f701bce27c46d4cab6390f506780dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff00e7821df282ee92e30f722945e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de39adc573cc411a16fe3546d32150432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ac59c0106bf7a6254abc480d2401433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46392468bea35b353a320fe8293477a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8700980740cc87905f63ccd1d5565d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e745758594b523a0a66618237d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800f82416be0542c32b18a068ab02e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb6549fe5a357554f34bb0e01b713438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c5f6e7b354765fc32f8d5b8e6cb3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19e72b2c96563a242d44beb626c8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0ac3e76e33f3d27958db48156fcd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee942b04b50f593a3a3d73613c1324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98108df77a1e8094c61954343a0fd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619435bb6cf0e620609f5f7d68633dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b696363c7bfdd86c60242b7bee6d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e097876a4729fc773979d8ae74a27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85708044346f1b707ce3294cc5f690447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a99e8c59aed42d9161e5260fcf3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a17c164b045e4fb1a82ab7145aed2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec839019911823f3055f40854f6d655450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad5e9fbff9ae7990b34f0fc50b7a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdccf628967df1ac6126330144ae9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f4be042c3ea685fe7434cfeb5ea26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136bd84d3f711b6d5af032ef9db8f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf952fcb1a1a7f1abc05c93a8e3ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6dc9818ecdad90722f632283b5496456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0fb796a49f39d003c5d0a96da037e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8632d98f00be5ae054d9e6e762538458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32badad42b84f90dde30e36e32076e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291a3614aaf327525d7c883e112882460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb662f306b5513559a0ae21cf866c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869b8953d02bf8215efd83accc03f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6bac778e936cc3a75fd725b5c5843463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d41625774c8360eebf34479b656e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262cd5a34c8a9e1c49398cff83c9050465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510b8a8bf46a2e49a36003771d2e2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a829f4a9239bc92a521f8e0d671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cce3eba71cf1521c1d96fafd5872f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aacdddab979ac59c40ea59d1fbd23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a960459d5917049c22ee44bd594944470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2cc6a95b0b0d48062ce10cd718ae7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332aecf23a1a3b7bd8ed049653e34a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dedbb8668892a7cd3ca51341a1c18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa507d2476f3a8e7cd1587571549c0d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47249f79cb789c9450edf26e7aecca0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cffdc7315afe9b8a6d5ca6ae0a389476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaa522d6b99dad9589a74288d9b5f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab498a9d0159b7bf6c89e5082a12d6e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b9f9ec1045cc1a847043010018041479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226f286ea045bb290c85d9e04cd3ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45562107f431e08d14a493feb0e2e26a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a0883f17d1bbdcc00c8ab58052339482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e120f955eb3fd2f3218f2338e085483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89cdb5232b2133f561281c77ef5a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9c4a416814ceb1bbefa43b32643d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877c805872088408068eed3500fb6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ca266801b60337715e210052f5d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff00d592f75ac34063c3fc1eacdbdd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ec4f432127c07d1213e6753f6286489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1a1c343cc226843cf5d4707743f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d2dfe455a8fd343c7d58c1d50aa4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86003c179a2cfee3b3e5a2a2e7e94e04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d6cf3bea1a769f670eaa5b70bc197493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbc4663327014c758436d17f13194f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c239d583d812c893dcf7e1bc0621495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759621bfb9f12fbd93e7a99ba66648c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a8def0201ff70d9e2e3045371e1c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d9ccdaabc985f0f5db8f61f56c475498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3d23f7626e0f460743a050e370474499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b9cac94893c758feecc3e8f0af53a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01242daae9935e33fec2f61734e43aa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb196f1b0feaa23a55f106c87a71dd14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2fbd7bc0eb7246129b164259011d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b55a955aa58e15ecb91093d2f4db6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080430c9507c63e339885f5f3b822cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf811a03b2c9e7161be8c6ed21e8833506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de797ec6f9709ce0c156cad23b5f6f7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9af3551e66d7b1000c0ee07374c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a261d8037c76f59f3190caf1dd4e8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43077f1d10857e0fa855aa95f813a3e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc7dbed098fc304cc04e4e85e4ff8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0160bf0483b0431c1c80046354b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158809b5cf801925e4a1a9c57a6355513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a407b3e6e417383c15d9a63831e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398efd23f84aa5ad508d091e0f3e4c62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda05189aca87838a59a09bb4b2b7c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1412b9551f9066e6772f9e80398031c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f28b83b0a510d15f8db3b3d33ab5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca6f586ec7f643e94db40569e87e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2abfaccc0140e38aa1a641c003bf84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac976ead1072c0ca21329afe1265bae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524efb74d227c8ef265061892b5803b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d93330300e31dc67c61b5067ff8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72c881b4532065b0123878bcb4229524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10900b408f5c55a79ab1710f1b7100525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a547e5c91773d30c0faf5d3c1ee96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804afcf5f11b7aef1c5504b37606ac7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ec80ace1da3a019e55a1b1f31c34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ddbb25524f8144d276419c7bd912e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29525ed667a810f272ab7d7052a173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4128662b357816cb9f46edd9fa59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc2a42fd516075d6dbc492ad80664532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ac80573cdd8c47cdb485c2c9f18c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725ab5ed578e8c2b04108cd083693da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d43306b76d7676bd5374f97471a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00252dccacce7434db6154d3df99a38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2729cb40162787e2538dc4316142a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948da0334d7e619c4b8f06e392aee023538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba118af74b47ae802d20a701f131b6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e11b051886cc83e9dd3901a2042921540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3276fde702d159cbeea5bc388e88fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e52e4bfea9ce76c3925e618fe9cd1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6a694a2766ce7d01080217fc98aaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecd8f0dbbb19ed2c78e621ef94553f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea968820e56d08ba39901f2bf904d41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afdc0bf014ac4ac447f43da9ff4df0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ca7dbf1a7fcb0d31e3c7fb683cc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253dbfbb4d337c58e29569b0b8065c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd06ea9c1df19470bcd3a593756883d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688e0f39ed73d87511d255777599c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5960a943c5ee6ed6c66734811983a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4923cfabe177f7cdc5e55049d361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721549038bf6c3effdf5fd24884eab30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dfa78bc25357610a7a6f7e6a53aa1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a61229827b362ec3b42f595ffac7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f407c40ec134eda7daf66089a6c49f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec6ba085d29d46d0c66655b0da843d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f03a30166c7c94d65c28306aa737558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33dab78a5166ec548558fef2c429c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43badc8a6f4cffcc187dadffeba6c9db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae670b7904112b9cbcb45a77f14ecc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b7744c64ac06d956abeff66f34d48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2fd3ceb112fbaf5c3d83583aaa4c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ab71d29f4f1d5e5340a1a797d357c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868ddf9e6e84b7c74c1be6424f1d482565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd247a8dfd5af04c7a13bdd0d45b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb2ddd254e3351123d52199c9f855c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc8d0f238bf568e77ab156c9d90562568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584770f4458a5823f9d89aabd98bc64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e13b693d6da582d5715ae5c68f8e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998d26e7e2518a39ea04d5487c273d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a4579c5caa0e82a9c89f3e36bfd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847153c3181dcf3cce1d74077e8e81cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f237c22ac067abf7298dcf5aaf746d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382edb694ccc0540b82f76bd648e51c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8cedbf49545f51ab314c3c31c85a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e300853bd2b1770d619cbfc9f987a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51246a69c96ea5b8ba5627959ff1e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f51e87d055eb0640e0529862fb8ddd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2fe584d7eb9963f1bf6fb6e96fc10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c62dcdbfbe2f79a8d1108aec2118581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7af99f18a64e996b45aed3d6e2ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4555fbfd494ddab5c82ddd48a33022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe56b5ad8f85eb795b3c299fd90cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd953a11cb13edd2deb0a1da3f4de219585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c3036425baa0b5990a860d1bc75cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacace0b98120714908f9accc126729c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e7c2c668a185462f25f6a044cc569588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce6a66a1e9525641ca9c3fe685e29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c0ff73e96b01e542a2c1465b9e49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4edba5c3a0c4ed9c7e52e4f6ed80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e234827d8f1d0df86890fd3a88a42e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5594ba9fddc209e7ec93a1d7480a5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d91e2fb5c34abfc85db7a8a68a7e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b2c29bc666230694335a5266a3405595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be39f87436f274c898df3adf708883596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06732c4441ca956a4d1a1213515f31d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacf2b69854acf7630f689be1df9b51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e9e15b40cbe8e0132c6fd7856fdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7f249df1ec578b24e496ef38288d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9b564fda3491ed23dd4d08157843d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da647bcb5325b542167771d547e2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c98d60faca51e19dbb2a45ec5d12d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c809cfeca6ac98c59a03a6ee333b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5f93fed30c3d0b1f04b24b2ec9c9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4153ad2dca37dec5efefc8a3b9a9f67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d5acf44530ecdf1f73a8b40c96f52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f45aac0d05f3b9929ca86c6c40392608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74b8851633c26d2a561b7197d46333609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380753544c00c81d2cbba2a5fe0991b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e72dee2efd516d6b10fe1654768c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5d3f2c4fcddcad075bc24e6bc85d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417f1c5278a0c967bd5a2b1bba43a1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fc3598bf49203f49f9225250e6c4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec66915d0d6f0a7938b89ad4f79931615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c420ebb0c687b5fa90b6e42aa3b3ad5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779733b3cec7362f89869fbb7322f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a009933e0a2d24bf140c7d71938b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb51c45742451bb8d0402572d6a5dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37c296f7270288f77914354bb76f99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dbf2070d7716b137af4e744a48f06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb0d42bb25c7a2732cce91b1aa38bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016c53285e493f132daca3a148b55e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f2df0043a1014ed61a79a069bc28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c72e1a7effdb1b46b689a776d474b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf00bb248ee302da53d0f26fd661e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf37bd69ee5fcbb81014b2a45ab05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f66790ef6896a0972679a2329e4b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf0ae495be6648452da5443651e560629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7a34f8751613fd3b1bb9d6891b91f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b4dac0e21225ee2a648f7664341ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8abd3c421322756b8534bd73334f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f2c78d44a6b5444d59dd064b1e1f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d085c85e3ed111641889c5f436e8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06749c9cf00187a0cfe1d3f8a6fc0334635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c94b13c6bdd69c3e56c164a17bfd62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426958b6b409b3f1c6a25dd721ce2cff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a2e8e7fd0b0024db819f891e3141b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25302cca1816a9864ce2d79dead070e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ab3e777dfc3c2da17c7e3e7e10167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589304f9222adbc947df92ca08999af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94aa65a064bdd38bdc558dd994816a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b17108214b3e57a98decddbd8920f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c7de8e916c9a5917b94dc2b879b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15705b81e001bbb0d277785412dc4200645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e51baa71673996905c0eb872454cad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b77804d6ab0476869c1ff14004affb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3a779bd12a20b50cb43da2bc967a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427dbf547651d717cb69ceb2430344d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15638f0e680b2ab0dfc7c5246f242ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b605f050898526e8ebb95e98a958cee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a0f293baf738b2fc406104dafbc6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99788aa517d0c7dcb0219d4932c34144653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac135c906e5e86d1cf0d3a76d900fa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357472368bab9efd2f978b76bed6494655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e544c2fbdb1ca5919268faba9acf6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e5cab3823968ec7cc7c2c0c4eef8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf85c1e6a3d6810c1464717fcbf4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425ab42ff8abd87b9483a036fac88a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87217086443be06ff39125338a77f9e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad2de83a7a6b44ad63b76c3de1794661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c661067c71f3897dec2eea794dd13ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029d0030126e32bc1f23104754a6700663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edaa677530b440bbeca22f2b3ca39c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b89de1aa744ef932d594cb0cbcd5d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb47404a1ece860e70b7ed5bdaf208666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed77ec8b1086db2f4bbbf0ca27ae44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac87165e19ff492cf35f49d257012668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea16db3547817054bc02d299f411f6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4c5a067c4cb96d2cba7b8c616ffc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cf2d3ca01440694a0c3afacaaca58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c527f1e829b5f40e530bf24415eb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c529fc7a709bb74e972dec802ba6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ffd0d1543783a6ae65aae7540818674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21bf49e816f239c1ab2854daa1ef5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ac83b53229a7aa80fbbb208efbd6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a76b86460df6b249c75013567b671677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65161a3735c6fa2efaa877e4a12e562b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e079710ecb941efebb1aae562715c3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c44c453f22cb3e6c1518298eac394680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a9df70b845bdc0a329db95b3f291681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860ef6f3a2c07c17203eef3ed19ff4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297597b00d14c7fd2de3d128797c8e6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bb89fafb7e724a1db78214b1be733684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f647c64b143c62230ab224d6aca7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62c747e3cb1e79a7ccdaf62c4b5d53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a35301c6213dfee51680ea0a27ef3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde80837ae0768ab8becfa71cfc2f4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9dbb2dd83ed11f15742abdf89f9b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab110bdbe64f30a5be8e2f551dd0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d677b5c05dea4280d3a439f26edb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66efae71cf83f09b3eb7b0cf454d20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69187440777d750b9dc04f25ec6e32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be81e045eca9a64995a6ddd708e3f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f4dc000f4cecfdd8ed63a4bf8e6c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684eaa91805916d89570b3aebf1becf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff01be2677c4632ca05559550f083697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e2fa28c8e4f4fc207f64da1213b7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634895ce31140ea3c92d78936221f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317849aee6c14d41cc9ff658c3bb96d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e668107a8f9ce8824a55a68ebbe6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e972033402d911364cdc7456ead749702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b472dfd637c2ee75f5022a7eb8bc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a7b7c71da56a1234d4e98647aa3fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b33db5f7f7edcdd2049c16cda4286705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33371451565f6ba9caed4f2131ae85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e56d2f48c089fb4b11fea7b5f2dc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff608bf8e323d9136270df6548656b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb155c0a42af77096c6221984c5f6e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d859b4fd8e6b47d1cadb0348d69f56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89e6e17ac46224c032932ec42d94bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038337e4df45e1e575ab13bc6e1bdc8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43476004c788c984bdfb210c2da35bb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71efc93df0ae38e580942f90be1c91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621828659a7fadfc2764f886009dee6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831e843b86398fb01188519df243a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425592c11c9932fd399224eccc941b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222c1b55d40a631f154280e9766a72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e2f054b0c88f054de27e25bfb891719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e383ab5caa127ad263feb941d0a2dab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320fe52a21ea7e4d88b971e475c2001721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068015a2bc59607f3c9a4fb87c825843722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba30b656107528105a2fcecb5be32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefeddce6fb80fcbf9e6805c21a71dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687798199a447b1a948f6a1dfd01191725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae18bcd34248c2676a2168414c991726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7865fd7ab106bb95f2d0d34f33806ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a509497ac1c6cb255254b6576aa6617728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb9660d9a24707576d5cdabb1cbadf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28243694b9eec3c424b1eeae6c9f0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50913e9a9540678b0e8c0ac8b4760de7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d8d211bbce7444505aa59a1c5bb99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac7242cb8e610aab76a19b61284fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dea44b8e3eb32f521f4cea4fd63ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55752ae76ea2463a017092af8afa2aa8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd027de2a262ceddc76d48dc80ce2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80b649ea1e870926f04ab0507eb33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545e75427643df49f184507aa0a2cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44026ef2dfa25a7481e43e48fc10ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bea33326a9c4e9d98a765cb290cff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a150dc57be6e8cd700eab5d4772ba1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4c54e3bea42844a4a0586653fd94f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e8a3deeb8e6c1e74fb2cd1f6a49cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1475fdc68606d9c51b9349a53b206744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60fb824c9f415fc510958941a5383e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0688d7d8e947bad88251ee9be565f37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe33b1c57990e0408453523cdd4dabc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4c31a91547b40aa7a0b4f15b475b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a03e6de389e4d3fbd2e2ca00fd2cd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc366d1c46783b2703eed82a26d1a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362fb0e54edce193d72572fd5d12b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d641ad65ca727ad4a1cff99930ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4db8ee01ec081db1a475e414213c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ae557b9d30a0cb71db278a5f4fe6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b518f6d83c753f83f3a9b427d8fe69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d2caf3aa3e632cfc385432e1b90e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb2d1113728335979231c94e5af4bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737f7953255daa09731d28bfdad00c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b731ca0175a69d8ac69a7f44d7ca54f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6803d9cf6521c3d22a0726f16cc147760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae34b48915e51a86f57bc7825dc25761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b67eef8e9c54dfb77b5caa2cf470c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd00c1b31bb1bccefaad6f17eba084e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2aeb166a28b9c095b2b46656f046764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754e2ca3b7ab88b2a5e116cd7f09b08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bdbad7e57aab7924af1d102363e8d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee92126b441dce97ebf1bbb5fa71d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a373b2dddb3627d666fb75d2d04a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1207c2a58dc0b8d6fab3103550652a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fde6dbd3ed5cea844ca0a178dadf17770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bcbe26652a57067e37b50948bbd9e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca82eeb049165e9f5531dbed592df59772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eb719c6148b8b5aea0dd083f5316f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf38f3688448f922e95b63fba06169774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76a3ee6aba6095bae53d65d74bcbc2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2a09df3b762c476b5107a2934c272776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480540ae4353fe5a14f4748ae00cd2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f9e672529bd1ac0a0ce2d2899a05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3b446cf77c78dbdc725403f18a3d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c5df9a1fe8c93f7b402e56ad3e975780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c188a266f29a000a7c3a97bbd79bd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1a760f0cd31bfbb5ce591ee6e14a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb5fd4e5e6c098db28fbd38ef8f4b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1dba523d6d563af316d1faec05fcd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245a7a1421f2e1d6e843332a81871e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a65af2f5baf400d5c6cb3c1b98277786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b1a546288023115105e8871ef993f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43534efe84a6fa682c052eae13c4c19788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c77ec9018329e8e93514679093ee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b03543d850c62ad03d330eea40724790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8296526bee8af7f44d25729fc83ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e36178c22ed9ce6d7c2b7909de3272792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640f94ae8e4fe040f6b2a163611a03e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a46859ffae666face2b53610d79a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3dbf9bd3ff01d524732c7103af10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831d1e9d0d00c01b64637abebef42f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030d8904199e4311f0e25fc2ca3b9a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1f8fa77ba2036c3dc4023ef43584798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be08a6cebdfcbdcd93d2f364735f26799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91dcbdd87a188f7d6174eddb8caff4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffabab5310e7b663d0cd90f737a77b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ecf04994277a80eaee4e80c0487a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f7c8b8fbd49eb5b2026a6301ebb88803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b9b7ed215b5f7194413abf65da75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a27f18b071f3fb89cf309e77f2af2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502fe304f4e7bc31bcdd2c0d541f7ac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9e4986162ab7fd24bd4266429307807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cb693803554a0105cc872f192522808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89de356d5070e2907871d52688485f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696422dc31f96e8233e4586e043e84810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c989754236653b4c369d8b0037e95811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c01774a0f6cbe662e0aa7ed79870e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c61a3bdcd74274e53379ff13ae4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0750ac92815732ea9cb1ffcc24b904814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f471e260e8c6bb1e87c2ec87fadc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a0e35e987071b8a03093c16f220c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1357e17f2e301b5710cf79460ea9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549ba88225b7bc02deefeb571a11e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd6ab43b1e98411bbe89cb6a0dc5d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2c070ee192676e19a0f9ee238e2b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b8c05c083f2bebd275420b8f9887821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83df7092aba0a863d3ad7470447c4a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef87aaa96a851b227f661b194d09e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c452b63f66c89c6a3a58ac562c33b34824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84954a8b654a80a4674cd87ea65c7410825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7876d9b648535dbd81d895a4ef36826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4dc214ec05720f2d6c543d61e70b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8a819e11f2f444aef751d4af8663828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8139e6b86852a450f868e59967f15829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46045a21b35ec79daf3cc16f3caad15d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231865ce3369bf570b5c4d6ef968c1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988f668419debd8c35fcd05fa9620a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca042972a881f29c1a173ca20129ee833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcf34c446f8897d8d7b9d8f0172e1e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ae6a61fddb2c55c2c2f67cb7b8fe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292609ce6227dfaa47210889cfcdff6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbdb0acb2a15e78069d24950108c6c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a94216236bd7c36c8d3e864ce11a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bbd1980d66e43685e570a3a274497839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90db814d4d94dea7cca66157b896fa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf52dd10375e5afbadee6e015c2df3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2046bffa79c7a59f3d0b23e8c736d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f07677f1553fc3d82f9e647c87c3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec94ef5aaa15473e17daa5a2bde42a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7c23969fdb922ef6baa50c1ebd11845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94cbe0ca5d563d462828aeade67d65846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d5567c6ae8a2a57fbf84b5c95ff88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c00ec85d370f02a67bf7abea46a4a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a99464bcfea4d739bec67026c0e64849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161629f19cd4b2118ae0cad16e7de3c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a955ab55a191dac8682b3a7ba532851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e16744a56591c2061352c2544db3b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50f366a46aae943ae77f63759620a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00474f59b74e4485001e7bdb1274d0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ee50fafc3692cf9b8ade593acae2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82425dd6ba1e0ae249969826f1f147d2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa4ad1ac394d0111ec3bf1abfa2b04857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa389c6c74ea99d0de4010e9363852858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eed0dff8650952c748d05f93fc1c7e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7502142257fdbeb9a854a7d74a902d9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ee2ee74e95cc6854da97809426e6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed615a314d1936dd41b21fbae1b4880862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f7e3b7e5ff1980ca0615a0bfa630863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d16648a05b83b7e62bfd83f7b25ca864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff2ff177ce7cb5f706ccef8f4e2f1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129156990d93acb2fab1668c571811866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3425e66a7df67ef03e55867c68fbb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3440f33178ef6fd0cba64375a31acac868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990cdc4b48cb4ac66f9f0949d0c543d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f5a937f5600fb13c9401843b7a047870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d003fa964d5836b24d24f25774498af871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea37ff886b3e191b675eae118e7a9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48e3aba8ff539a5985ccc6e71f5dc9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f596122044e4509985f7f0768ac3e7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4c0692c2e4565f4239feb0786e52a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f16aabb1d9c185109c00290221e1d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ce72f61dcd4c647095146795c8e6f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c613984493378fae7b316a9ad1bf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89fcd3887ea1261e7d65405d2c9bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8e8434ac5301be693b395b632478880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db69aa3455884976d7507a2efe31623881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaae6aa2fe90cb368dd12e8d55ff9a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca7b0d9c4cb24c24d493ff9759589f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329db0068824c6ebabc028c6f83a4dfc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6cae6b7e2cb04e0bc3ba7b8db46d6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a49ceed4a227426e21915436448d0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05058bb5f7e145707eb98bbdb55dd94e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4425a8801de8c471eed05fb9228a5c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862c165e5a2dd2229de3cb088aa6e3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827596db212bc1f98c3a4e041a9498b2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61468197cc248c71a3332e9203b9f5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277e9df7b528e9747fea5710ac20609892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9c48a7f7e5141623e4af6c3480bb4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c2f8c6a96af9b9751179caf88193894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a00681dbc8669a1735a5708a4e751895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d889182bff16f6523cc4b4a5caaabd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780776d98e245d8a043e46eb359a5cd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42866041cceab64bf7644e6ceea4f5ec898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b59349ebd5bf3146e3887a62df7176899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f686f7cbe81db5d6cd66fe6a6f207900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b77576ef7398edbd84096fe32e16901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc2ae8f98a43738d65b502d28aaed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c099e54e1f6cb1fe23cc3495d8701a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1266b1bf4db9d4266a1566846427904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94882610a85f33aa5db9454b35565646905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922b2f2ae88f56b703bbf8bd9ff226f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d911990d1a232d51bc6f2f997be64907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321818f71a131145671b4faf00bfe9b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8b0d6b28c7b782df183270cea150f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422b20b6055aee3bf9a85fd3346b73910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797199d723b38d2963fea47aefb45c3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bca726425b90dcf18fa0662f0a743912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4dc47f776664867d96f0cad90b1ec913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191068f2fb7c8041891033e860fa9a7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d1040096c8cf61741b679627b997b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c353a1b67f9152cd1c2ee148fcc5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acb4f368b2c0f084aa93b44e7f1d15917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd619228fdbf410e88ca6bb60e3e80918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bdc6a5e442aa6abfbbd34662509bf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee9ab3b1fbaf48b56b6f0bce085357920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e88379278f5d4246c8f809ac631b79921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff40639797ab06bb8299a40acfe20df922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea8e0c7028946284a2fb60b1db549923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9d92b0e1e12d6188577474cacbf1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0768e365ebd254451cb7793db8733925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722e0f32d350b9a27a915590cb5490926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da439b9570d4093955b32738be6cac2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69c0b997fc1bdf9486a5b921998bc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13013f6f79a4c1a1a878fc27f05bd8bc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943f36d6298068312e171f269795fe5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f56f9622bf175993aaf0927566a852931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8708cad2cf874687b87e8ba1887e02932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e897362a9ffe31b493b0136a526ec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752464ebc0ee692e53a348e2ef29aa1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0db21d43fd40da2bc2468a19e052935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae7233cac230476804d6ce2681e329936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6dc3219cf9e8ee123ddcbcef970d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbbd7800abd4106873fac534fa92c7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37910529ff2f801a0c6d39617708bd36939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9deaa571b4f5914b8b61b05cb0bf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660319ee95f55ccbfebf74128157de941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d1dc7c012e319df848d47fe795499942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859cd0d1d032280e9bbd1c1c0cc974d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe482dd409d4adcecd0025bd097fa944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be179557a1d0d32fd4848cd0018fd8b9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862f80c126bcf68489ca4f1d381879946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9800ce3236ecc7298ba57412acfa564947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45f6c855d5d6fbcc0fac2d49661f3d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31637e73d3450c90790bd2d10a4de4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a303bf2e46268f01b58fade8cb4f4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bf7e0a246fbb392716f20288051d4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd17758c458a01afd6d82be236ea2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21001154faae1e81627c643cd7b0a617953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb1e365d8363269d199d3dbbf62c0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61ccf2cd51d4f3c17bbc004b0cfb9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2c31c9b6f68b1cbb142bfcb7bb3b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e43f82a48608d70fa14281ac6e9b37957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee8f18da1561f59c73a7bb0dd9c6e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b520ad83ff4cf88747ab46a21fd7fe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ee2c649701c8dead4717d8a0f335960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38588718dffdddf5bc22ed2ce6085167961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf2c65adc05b8664a30259c4fa1ea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642439922364e60b383168fa5683966f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acabc46f93935f053c630da35a6cbf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d6fe35b9440048e08d4c0f970b99965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd891bfc36a1b57cfce3f633c993824966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1a60455f254600acc7fc57b581e0e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbb2fcdd7fa45989495b07612287e0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c986339663a48a52ba7a735bd204712969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f200b25ba3842cbcfd6d47bd9dd1e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79797e82ffeeb37bc6e785c9f8c4c2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da023c159de2295ddf08e85b21d28e46972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e6ea593835d7601c05abe1e799dfa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0191f1c514d1f4e632f1314bd61d8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c5ba7b484d49893002f1ef430b206975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809e704e91e8c84179e6c00087f09d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa178884e37b4d7b94a8f00e30d53da977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609bbf156a29c7c2009f07d3b56cb621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbe67176e50df4bfa407d979d44db42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e5756ff5733d963e9637cfec785df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6792fdb60313bdbcfa384979e90dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0232695918f40b493118569643840a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2cc77e39a4594417e836a7cf4cdae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcffc3646f4b4713673693ee2950b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f43c0a9ea5d80ee5453df9cd2d138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846971b760ca416d13ee393d839ea62e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cc750419bc859d6fb4206f92e18ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b207572dc1d0eef912eef71ebd65ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e7217727b0904eb48d9288ca582e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1b9484f0cea24e3a05ae14a9d8ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e310d6aa69e3d0136492a619e2aa0d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbde05d7ae7200012e67a0e17c75c3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a9f0263f6dad130b08df3e4a009a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81826b74657f2f9012e519064e14217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595aceb72d058bb17fe00a6c1c4d4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9cc55d1d25ff14b91aa61059440fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290eb3fc4b18d7417aea2755dbb4bf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cded25821596eb88fe8b37378b8d7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40d85238f232bb6c38490a582b182522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122646041f6a6871740491e4fc3a72523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff7e6fb78165d86948b7ccbee14a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb6f300abd8e23267b7313a85f3cfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c58ab4fdf2faa78cb1df4aff74bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92ad3bd39cb8af984858b8cb009f0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081168eb7250a01b840b35738ca91cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db389e6ca3d92494753ab23a62cecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97fb9085ddbf94f6b5786bd62ec0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598db894e5440fecf7125832f222abc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4de591c3438462cfa5eec288266c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c0fbc511ec33ef68f59df576acc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca4dcf882bad6faa1fc893e86614034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f75483f7591213f535c566db1d5c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc002ec36c35a2ec91a0bcb5c777236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b9fad46a22af2188c46085e7ba5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a7819c86dee57e87391c4f8c05d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf05e34f039e84b6b03b07f96fe3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e6008bbce2190e5eb9a26bfa6532d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2c3880a87ed466933b4cdeabacb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bbc53cc7d3fb9a794a3c662ece9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b11b5900bf762c3f83fb8ed96416843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b31c0253e51433f910cc143402a6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8e57bac931ab8023a8d03f1095a6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232801f780e86485233bb32cdf7b1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ca30863e42e4f62aeced28cce12d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760b4c02375716375329bd69f271d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b8a761d35200988d533c7b2a64e4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f797c8c52cf303c1886cf96ff916f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838e25ebd7c039099815acca99659451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac879d09a2092729bcd68edb3874dbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753437ffb29f5d3d1fc355960fd41b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b924ca91f21830ecc39f4a48873fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e14df2781aeb7d48ec9dcd5920eb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3049fad6887303708187b058172556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f54f573064e1bce6ea7496e17ab1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5a6432c9155ba2de0bacb6295da058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f64c1bb4282062592b809d1edff0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fec1a286566d4ff96c54258675c3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2898e246ec15d34907bd0409b4d6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54ec442e72186425dc3b4990ddd0a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c0afa8378b6a84ea892eb55434f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d90958f76e4544e6aaeacfd9ad9e7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d310485c3e1bb2df6a5f19c6205165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd9f30b5f4d1bd5fbd3d25e42799766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aaf38beb460cbd48943450fb6c26267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c94eb1b9459bd4da5e035b26d4bd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0fcb2b9ea4e7639a5abeaba3fb42e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726f04b52338aef81f18365619eed270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518ff016f292118b4b6e35851c8ee271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e489b95e1bde24f1da9e33c7683a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b94312a987dec6c1916a53c5730a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ac0e9f476cba3f08b31db70ad2a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f072d25aca4296ab8732cd06eb2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb9425e8857315f4a541f0071def8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd1264a484bc7f5cda6da5edf85bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209c1e824a9d5b13f7bc6b8c79438c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db525b16b8e0645cb7bb46a0b5b9f21679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0240e4d34bf035c53aba6c29e6e8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f1f22da3cc5183ccca8dde0632c1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c22d62c8ea5f179580bc365be635b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e8e73edf59a4eaf734d4ecb6956083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25ad444094700af47b0db1fe4a0c4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a62f91a2334fe65fce9d09a6b36d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc218dcb6d080ba3840149837bc6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9647a8ed7fd64a01aea3f95ca524d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378f11a1fa73778b2db9801f9a67f3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e4fe8304bb059607c404a2731a8ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60630be7eb95bdaf69787fd6fa2f84090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be49600c87695f93a4f088e2ba2ec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57923857f08a1ab323a66c256f2e25d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43838a32238096fd3a9fd991d819f2ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74da02202a3f6f958594beae59a9d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd68b5533cfd238b95930e3defeedf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40df5d37f8b4d8b3c63440f219246196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933664c06625e5a16d8f6d1baea01d3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe645b1949acd203e0cd3b03b4e1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2a8d677d280a06251b271b40cae599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50dc22c3e380ce54a6e76d8b5285e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f39d6934f3b5ff6bc206964f183e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd5c0c2f0c686071333eec305fbcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01701f96497ada346162b3b4fa1ea7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bbfd1397e9b912968dffbf80e32f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41adef91dbca71f99c6bee15f4e9a89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d273e12b37a56d9e7cd6711f46a7490106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87da12b0c3123970da5ac09cde8876e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5562b68066021a2fc40194b033a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144803992eccb1c0b347a4bb049462b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced5e02fa72bd13b374bdae16d1e8f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40686b7d89f297120f72ef1bae66e15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43361b26fc23a279a06ee5833b977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5294de8431b8b8744a689f30466fdef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5533ae2a93deb093364037666a261114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a16fa2972946e5e170319a09c03427115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b3cd8f8df31f1004244bcb80e7dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fc903b73e4db29fd70bbf396704e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4537df0a329c53743261054a4452f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207f1c2c33a09bd64244ae438385a2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebcf465be2b2b083476831bb2ce50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a32d65899ac84f4b602da4c4bb0a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d6d0ca0b2d275fc84614deec7e5ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b7420c603474c0fb34953bf05a2f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1616656781fb23a84790795880628124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991825a355130f5b2791c09f0890af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae91479278683f363cc5b65d1b0207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea662ec2926a54ea1edad2c5d81b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761676accd03067db39713baf2fe64b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95adf423371f4f28457c2c6b2d84d75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2f6c010afef4f57dcf2f831ae31dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adca9a510d3593a31c56f1b8892b8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2806efce30d4aaeb36d5da59cbd06de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba2423b01bfc7974f7fb4256b4cec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a67a98cfd79ad0316f910ec5f3fef7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2077f3c90829b7b832e5c8cecdd19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e055859b95379ff4f97f5cf2eae5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58de6a3ab76a7a1ea7ecc2fed7fca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a5be31069002a7392ca07ed44e00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fff6f8354f0679ce82190d5b3024a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024a4f3d5f5c09cab238f332c5251b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b9d9294c9cb43987d27e72d3b752141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400497020f125a9c7f1d2ad0803d8f3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f2e523cd25c63bc81e6ff165e993143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06515a4107c07a96c6da62ac31373d20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551ece69dbfacd79bc43db5d4ddc577145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1e9d8019d40e156cda3640ce0b87c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31072bbbaf5181e86817b049cf9a3b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ecc74d0f982e584b3d417548bc3e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc0a8ad9d348415aa682b498eb700d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9662b26eaa6645989c2065a56389f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb789d833d18af663edad32acb11c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af31d0e3e344485acecce865eece10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef649229081ba22e1dbcc1fd0552cea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70d30077e84e70c5cf3805621e914154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7475b6f94a74ea42a374a1f2f2ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ecfc30ab42795dc93941d119d1a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b622010363c5729ca607f802cfdf2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea749b9fb984fd62c518d920cbd6566158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919827cf6c3595ef22f5e47a1267e3ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c367f6042533466feea21044000c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2bc9d13cdc37d9c741cc12b061747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94460a1ba9c7d95d54286609104a1120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4b2439197d127014d397758de2de5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd79d5e8e44dc45749cc911a6fb2ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c66aaee9e27603d60f7e1e80cb4df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a85237b53bfb8acaaa443f875ad080166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d1f3dd3471d9cc8e956c6997d2b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cef63130289801983d7a6b374efbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3102666ca0d43c8481167a961ee911169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6268175dd32673a1acfed672efd6f7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5049a7a1ca4f9ca08fefda8398769171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747623b1f82404e24543313ec1fdf2c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbcc647a97f675fbb535d7bd892366173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbfa9ba95ae978155d0337c60dbb7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c505d9fd68c9987514768215e717887175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ebb5cb8f6a0e920428ac7ff1f37d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfc7f5b2f7bc649f62c8fd7ea788a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414dfb6997cb50fdd69abced34802d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e5cc658020662e4a7631f2553921179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef1a55587f61ff408b312c289c21c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca973982a55994df18547557f0adb12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30995b9284f093ae6debca1463acdff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20976d95151371fbd39f957515fae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1807fe6da515a147cb81d889dfd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cdd2ef4149a1bf827c1ea83004032185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ab1e57825df12ead7e243c838d26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9376566f8460de1fd26b593a42fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf615c248da0342bb40f5f8543c944188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecc39979ae5630a0231d87b88155e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94f9a4a5a5a3de0fd582574077734190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e6f2adcbb8184b21dd9e1b991d7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1f22ebd89d4a3b94297b7ff39e29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b2ebb227193afcf3757505dd97d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de218456d21f9ceaa5c2aad122c2a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c157a23079906a92d5a679c6291101195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9303aecc6663289bac42ac90179d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69624f4edf7907499a99e9c8d186bee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2165739c6fcfc71f28748f887aa3ab2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc738f9d88e2ac49e31293080ae2e8ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38517c1a046952fc555e463c5de17f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21fdeb8c8aaaa0746ad207bd032f4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825fdf8f00c84e3f110aa7170a7255e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654029d4356b046ef7ad45325f2a1615203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c55efdf79d5f3459aa3386de8ca2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f638294ff34a7f57d36d207c0a13f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dfae0feb94986311faa53e4948aec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ceb69de090fca98f81d35a4c8cc16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1739df0d92c7df4ac7e515add5fe1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f6e3c406b2c71cf13f89065d249d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c6164d75116c2c28df08268cfd83d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9ead04555ddb0e24e5c347a5438f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969270470845a2579109d43cd03a7ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d853ec13d28449bf92583f58bab70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e14b1d589479ea75f36efb9017c54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066140a7b873243629a13ed7344778215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd72bc5b6899270395ff554d9eba893216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727b27916da724e9a1fe87de8ca2c0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5c4e8338472c25971b59f2c3019f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3dc3a0954e603694b0e72ae6b5bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b7be2cc640a50f623f6924e5501cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addbbe672550230442f815b15e63d36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aeeaf0b293c75aa9bded79d0c101b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61735876b8ee76a96cac234ee60ea5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a76a3fe866d46d9b0ccccae8aca6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d937776cc19d821a68de8ce2c87ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53724733cec48df743c5c43e1f697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876453cfc8b347da92d8a70016d343d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bbd8340b150012ea228de7ce9952b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26120ee0eb147b620367121067c6e3c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479a263a4fdfae813d67d17fa1b68b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227c51f8c098cb1a4255f28e396bbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839507a7454471febfaa06efd857d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533316b7f3ef855ab1e895d5a6d182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae002001f0ad5554692d872d74b8538a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76653fba46a29e995443897142845d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e7701ca8856dadb253e19669480e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e700e6386258c0ec684463c76d718a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ec1da096f8f9268ef1cc96fdd42f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c12acb3a74d15062c8be50ca9de40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2cefd669ff35c8ff08cf082b193f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3558c437ad8b2a2e146aa6e11622f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42524b92d72ac8c8cc236fee5785549242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be3ad0e9f5a4c76f5c7127c547f61b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb22a26c8a413305c96a4dbf37756244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f2d381ce944a1b8d0cde7b49f2c14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13c2ba7aeb562fa0cfc92e7cbbfc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f8799e619e8ad9cc8e6bdd118e68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c775b674c535fadb7c57d98442b88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def025511d56f2f4e338b476d227fba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aa1b7620abc449b547aea0c008dd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985199f04e7a81540b72f149bbd776bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ad5b21d4e666c9a02f859a6a76021252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c509fff81c16965275250daad2430ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c50f5e404c0d938c8f967a36067d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5426ba32d4e7c71b5254946a05d804b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061884dec8b8a6cdc1bdf1aa20283b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011ffa36ebffd2af0c0006b44a1034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18981fad96508c066530b9dff08295f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e991986ab44a0ace1375ec49cf61d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e69e3b370cbacf147ac9d38a310de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575ac42fc9d08bb7bdae5577056893261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe592ef78b1e3c02946f18dce0727b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f17d7fbf6b23cd5fdae0156e24cb1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a302c104bc9c2d712aa482dd0f8ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f9f75d7ff6ed95805f38951c4c8a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97242685c7dc78a679ec6b929b391c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb576cad6240fcedc115abf3b551b31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ea073922187652118f4fdfcc20ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacd819e4cb7cfdaee19f8ff4008387269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3588c4f65dc4fd3de83d5d670ceaa6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe11756234466e66dd1bf9d2acbe0d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ab22d93fb9149520a79c7ffaaf86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024268652533117485839bd2bd6149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ed426ef8fa5c4b666dd3afe212d31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400551b0506126339212de88182e4f30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786dc87c7063d73c3b76f1cf0737d58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51059b9c5dd2fa59489e5d99b3594b35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d48bb49bbdd6653467bf79d3fb9a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a13452e11bab03943edb4c63b395279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded70d22635cf00b7948199972dd4048280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125b8db45ba5dc3e8a1eb6d4b5ea822281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef1aded2815a73d94b45836c3a71e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f28c89c6e3e93df118d182d1b7f1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da91a11db56af87940d9d259b22048284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d26815ae4727e6e94d961afc26176b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487fd74f87a5e4af983afd0785f6cc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4df0af0cd1061a0d0655e4d6ddfac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56720f6955609ecb5ef76af7dea0966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c240bb9a0fd8bbac9d9cbe17a83b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638c2f26dc9ce66963542cdf567c0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5eaada0fbb7d243a6d958eec0441d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b7120a2b864142069c0cd64a996d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caffd0baf519885e0f20e2213b0985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32db2ca8ce8d39f6fbf7975688d642294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2658590d2384375e5a38cf62148ee5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d9e129b7d47ee73569870da5286d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc7cf0e1d6ad0a2fb9078a6cf656e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95352a113264d3904efaa660fe41758298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41028ebdd99de2c54e60c83aec62ca76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ff917965c3867aa4714982a090a33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e4545ea7119959cc8914be256d9f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04837c270ec3362d06b2358730ddf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb3aab01829585ca4f0316e35d1ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1049980669b4a99a9ce971d80b78804304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c574791dcc7ac21cae904e8bd1a766305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e059c8c5a27d9bda5b1be8e3a8ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a87f754059f4986227cf7c6772c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b933a2acf2ca4bd590d48410c43acf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906dfbaf52b9193361153f4037f353309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b7fdf830caef2d2bf57627591c13b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387099a0adadd521510d0b4c589b8a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b99765b1332d1eba148940aaea7b27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba3ddb229a94cde50d83cdfec5c28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bce673f8d33c8c92474575807804b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ce46efa482f47cb6d43eb54d270af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ffb7f0322657239dddda74706c3f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d433a1b6a8ba73c4cf3878a1c643317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7b3c2e33e4f27828c5eec78132c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71fa84cd44bbc9f92e091e9652f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cacfed8160b3a691de17196a92902320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ef1b20a3d9d962af0bd38ec3db2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350dc9455e258f76e83420b57dc679322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24babe1f0a509874b5fa9a23a54d1082323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d96f56123f88e8f189a61bb40f6d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78775ac9f641a80817b74d0e5f75705325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f398e6f0eba7aec6cdec7399d181326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5694900fe7fc40aa7926c60d70d5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d03129a2e243ced86c4d21a11e12ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657385f32844b7a022705b9d0790512329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0137fba4b70fc6d6eea2fa8c51fd68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bc397c8b4a131b940cdbed8cfdaee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc24936b18458222132e479d3e03f32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284afd690b5ba04c683d1dd9181eb50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7869fed8a241880356368587f8caa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5500c356a8c99cd354ae08a92cf57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838ae713d37eb74a10c4ca6ccf262de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7e532e6acd393cf9dbe89af48d25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a25763178ca2767994cd60ee71c2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee217f26c12c059f06d5cbbce2836a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b610962d028fb1a919a6b09db6caf37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c660450b250e36058eb358200def1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0989be288af8dbaeff90ff04abebcd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f759a2d406cf3affdc282ca88071edf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d590598aa69f07e6cc1d37d7547d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777429b415085dacb0b97a5b4d8fa844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298406978207225cdae66d93a21a1397346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcae16d95144c0e3215c7c4f725c58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b244c82460760beca6a3e7f6736eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f42cf788bf55c2b9b433be3243c6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd86b0056ebd72f3aa7a828f8b379f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc77dbf852eac893235a583e8bcc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36fb3ce4eb1881088ca9d2ed76665f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56cd323246c1e522ffbabe212518d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5263a89c820507ab60de9a12e444a72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbeca36c8b03df00c7e6e93a80295355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d21518b79e680ab329edb5cb087cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79478011d4891d0f6e9c99f4b205ac03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c431b9104679547d647c6898d2cb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11277edf84b1cf3fe9ce800305a57405359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd88b57c647eb571fbe019c277b07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f076f607065a4a190013970dfa4f62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda289acc429f86781de5bbbef656c02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3346e5af03aee4dfaa2e787c0599c4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30f6e60bb75054603c22f9279e757364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021b4352701f0a54746a69224cf3b7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782030209f7b03968af07db120686699366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619bf552f5d20ad81b625ac36c663fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a8adf1f04957e2405eb0449ea7ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45074e0f012c0fd0afd912697090f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff74a97d5e761882bbd34cf9e4cc08d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0e0fd588672e4b2a0e146db6ce68371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beadfcadb42ee495affaba4fc64eadd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898e0dee745d3a9d58b952f2221859d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685c30455f8f28a6a6ffbda1cf7375374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedad1ac7ce112e4a4bd22f7a79420f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd964c65b3c2c8132037bf104a12d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce588a5962b074d808f1a5d85dfc2db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1d70a93fa2dd3caa63cf83fb0429b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c369376839affb6523ba1eb7789f4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1dba056c4f0a704852af01d3d879c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b157d025a87997e43b526d7bf062fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b121eac290178fc8aea7220756f189382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd90956914d956bdfda883c1873fd92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9261805ef351c24bee11bf94617a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109db010f28522dcd721415cd8c0d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8c1506fae633cfe4b47b8879e8de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bafea8f315af64558f6483698cadf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569a3f3628d3b9639503c387a2f4f4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8812210727c061f49524573aca681389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e1dbebac84061c1a706d90ef5473390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c9b76ff7916e93fff462fef8e7af6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a544296542ff99aa341f2f8c8479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d91b1f87d6175ed4dfa87f077060393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee893fa1e19dea65c8c4b2e79b8a12a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba643ea0b72eec0dd7e3d3143f88ca6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644da21b61685577dae1c40548217c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f913c15f182578c72e5328f46ff84e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faec2fe260c878a1c58925e6a2ddce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1d9f7885dae2e9f01f1e3f0eab14c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a412a3debd1a99e51905578c888a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fca39c2f5753ba415174b74ec10c98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a814691b32c270a4dc0a503e5bb9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474115a86c3bd7fbd2f355bff56a8e61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a5eb365b127dced5ec4d55cbb0816404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec801f7bc9ad56f8064aa6ecf5d8bcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503973f1e9c041a45fb465b12cfe5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596cc39c0bc2b41a603c2ae5718aa02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f88f832406308be17be08d85b8c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b1c340c466d9fc006590ab8de83c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6f79689f2be14c57be42a42d61ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3da0ea70668400fd82b093e0ae95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f840912fea03b7069795189219110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0293cf22c22f47923fb6c433994878413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0109f051b74bfcc4b0d9c583089dc50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6824f3b0d3591d479d46ec4aad63c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b8471719d7bfe3510c3cc37c48a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3262c17f14c4a262e797ed4c2bad54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66ba542e6fc066d581df47bcd0a02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc40d0cae7e6e713ce143719292eb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb79930ccaa59f39243024e1e0acb39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eda3c463ebae2023d8ef46910e129421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661271495755544af9ab9d3a1ed943fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f4deef1e320bcdcebd94e2719c3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a95ecf7cee30d3ef13e751e0cb79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf809594105b99d7abf78b3c42cfc391425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc3296985ee669206c20efd666279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff27a57f1f7a0a1bf16f160f20ab1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a0fa49dc44c48914ee321706a514428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8b580821e690822d2f260b43bd6bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009291d6e89a49c53ab3de965f997bac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c15601dd2935a3d2fdcb18b29538431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0367c8a4fe4bcfc5fda31607bb0fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e19455fdaa8553457f363ca0257d1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bab49346a9dc5aaa01bd6f337430b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b700568abfc06848b8e27903b860435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9fd4702247edb5532cb238d41fb48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beb4dbecfb8360e75b65d4a9c54c12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c09e9c93028449916b24bdfe11b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224f0b9a9f58b32584cab80f06d77fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c35585773173ffc9160bc0e813c8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a437372ac2294a30e9bb6e343fb6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c34d5a67b4ddd92959fa758b79b883442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825653ee4844854731b25553b8ef8ef2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caf184d483eef7d09b7d58b9e567ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec32462e4c33e99ef55ead3e22365d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee92c943d23a4c0cb92dedc5f23eb3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df45d1e0d0728a36c0f99a97820b51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f63ae7e62875bb71094832edea581448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e227c1a4404835156ee162715f5a25f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f87afa16124317fdbe7d665a6638e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab63c72c726d1341e7102da0d4fe204451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7318e323e6a30788cd2206af7e62c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67669f695ae5c07d4ade20c7b48607d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c319b234d2e91b1f338de0b71d64c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d10ec19664c5f70ce909c9c622b655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585a30bc6c385461e79d9de5dcbac7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a3b9cdda84d19a02e0bbe3ce62da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2207591be220bfee5362fd03595a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda867655a489b642d1a8d603a811140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0e79fcbe28d242a71e32663dd45d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc87f5db14a493495a74c11ef46c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e80cd21890ba4f3462bf355329484d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8a8d4d1b656fcf5994be4bf7ad219463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813992c1eea4ef5caab8046c7e883ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa93a9789856d89f65dec9f8a5603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef4f7a500508916991e1d76f9aaa6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508565b32fe4e24b0a495e834622ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60580a07b95a13fb92844dd65c06636468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758950e8aea4d870f65aa96da019b97e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f919bfe61d326399ec6a7d831e7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d26b332501ba15cac3e20bae9397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a355e58ce1f8a3d2474e46b8f2e626472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117622f66dfea2b3904feeba5c4ffda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73377891d286ba75181f8fc95cdcf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4786de383db95cb25fa9410ff612b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f969823a3f68ea52a6bebd0de34249476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a3e2a192b087d14aedd34d2f5d998477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02090cf8e648bccbb4456642f7e49f29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132479be5ccbb3bb3b4f7687ebb636479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e84897bdf619a99cb9e4e707f0c6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffc7693d5d830aed1520555d1451d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995574e1db85b26f4e1d3da00acd67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92085dc464bb7cb738c0da06895a1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161ca81064d18999a87b4349f948cc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812849502a9377c6767c5f6cd9665cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73420ee4ef39ee92364b2580110d3e96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1bd73c9cd961bdd58078ea6ce0875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf782f1d9b44919a0a695f131b631b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3290d4d1858a1295b167e9600e84b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebcec9a16e8cba3b467a52b69b7a0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bea8f4128d0371192c73e0a61e3641491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175ad7d3fec8d8b38bbe7584d8f9f7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e151a9e6cfa5be5604763641455e03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04377884766676ea941f026adbd1fb3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a178ae68530a8127e813abedb306a8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155587ad550e1bb6943442655471c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190ec1cb773f41f5eef458e29142960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d6d653adeca48e99f1369dcb194c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152e5f26f49b952c927d9e0925a85f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e878dd307004bca7552b974409c011500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ac0ad9e87f43453bea292b7bbc9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765033be12687204dce98c2eaa71b28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9cebc3c4ffa92efa858d4a3fa467503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a43fe97b611faf6fa19ab918e89ebe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ea4ac0d192546a55d7b15e8a30fbe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417b9a11d1d0960256c368d9938ced506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6beda9b7f094b2f2b359c8945106d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e093b99cc2cad9ac21351ff29b25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb1386f8a61694af7ec8b5b1dbdd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80d534efcfb3ec182916cb1615f03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa1f3407cb1da58a2c640f734c0ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea886e91c2f573706aa41ba872efb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0eda31e420648090ab70ffe042c4fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b88fadce6379aa9b17710b22b58798514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01bf2dc81acfc7f3e913d3f9070836515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309a8cff87405af9dde74006e84379516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7fe48303a2d0f69360046044d2b96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad02450619d6b07752f2e8c782754b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910cb0468e2606816d351dbf2e2ddc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4ebb75097422395b1a8f697ffafc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a20153691dc80d9d9e46d37619bd5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba2ec0e902b845909fa453d66ba86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276768ba5ae656a72242844a7182da8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86b12ab85ec0feb50a6d41c82acff6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f0a31eee38808a69f3aa02e76cdad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a50f68a833df22e04cbb64ecb2c80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622610a1d1cb64d8e1697ad31592655a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557c69ed52df1137512fd3ed95b3d49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a548a045037b858aaa47ae62a826c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471246f8dfdec04f7301dc17d7eb51bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377364836e9c1d92c8465cefc8d08a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7b74c9cc2c57276301403942e856532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201d8b39b89867388a87759e401cc0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22032a63b28a434ab33f0a340666016534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f2b7a686440df06383110580a140535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac54b68b1e03a825771106dcefd8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337902b78923c1d5df3bcb75d78a8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c89dd16e47d64de5deea6e3b52f3a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e517d588687d6025450cff169746577539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66a57a95540897e4c96813459f640a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde94d52b4cf2196c4c612d40c5cc182541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1040e9b562f4c21e333aa58343cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1babc6c99766f819b8e0ba3ff79d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7025cfcf0e23322baa8acf2941b5e81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ed430d10418deed3c40ec03c3001545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc211de4c2a1e7ab4c19cfb225eed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147c312101502456255a4d5725a650f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c1d352abef7ef5bef9894644b08c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a566125d4e64851f7969ebcdcc1db6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de34f0f975e8dc45da15d48010a138550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec688c15e5975184dc410c49b817b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e058d2cce348810248d28c4cfde13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32578606c7b4e091c044db7505424c5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ca25e84a638ff5549988fec36d05d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56828b891cd3a41c6293d12afaa92f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad3d46219c0141afcf57286df914e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c66b71bc1a352418c852cbcbfd42e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e627af078c88f5934c8b819ed59bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc2b21e5d14af85bcf3d75b7d6f708559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9dc504c57f67c1805797aaa208858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2787d3cd8dec954cbce12f1b6a066561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb2ffb4db32c38150d45b15ef82c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff56dfdddf53a14298aea30d62b5fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b5f82f8fef93520719d6d4bde986f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039fccddbbfd20d3775b4f4bf98f128565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c54f9e0e3046a233b7d08b86a14e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb928fd6fce5b3cf8bc49af46d3d6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e5d4c38f19386ef8c34489ebd11f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8eeed7ce9cb46919929de86dd292569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487513579200c7d5b505b7fd1febd07a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a8308b632479fb939ce734a2d4fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba07320f15693fd12f6209c944d971a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97591a1bf8231956b75ea6c54841ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622759c58be356738e17e09116b64e13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f4d78992978d0172ef07636b7cfa2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50704c546904bb6146f8ce09acc2a481576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4858f08d339ae2bec4056531edbff73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b28056a304b9ed96be82220146276578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc82f3bb209de358cb41e272a86602579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b787f619b1ac7fafb2be7c2a4cdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d102474b9bc98cff951e56ae8e23d9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd7704ac6f4bff06107f31948251e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6830ad94d7a0b3e96d5799d02597a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd8ce7e2a3a0a3cf98af7bc184dc2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126184449a2c3dfd7c392b27c4297ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da633af05fcf51b753f02f812f386d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048199c66eda3bd08f0d666fa25b75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d812b61202695e107403e4aa29d1781588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721b246781a35d3add1fcdf4f54e220589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc92c5036f5905f58f11b565c7469590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c522581577014012ac90a09bc9196591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9716da7bcd2dc5e490840b3d1ee54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479f131b8bff4279ff85da4b3a33ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e4d13183f9381cc819275c909042594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac6f0a27db88ad9d5b5d443af38232595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd8ffa95a29dae6425875ffe30f12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f188d355cd5f4476cabfb75d579e6a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec83568fb62445d94613d055be19d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225c7a56f4f9ae7d66408ab0a9d3415599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa5b65a9d579f11f09ea112ae1b9cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97ff5ae114ed795d5c33643ed11fbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f729336fe944ca3febb4fa5d0ce00c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3574a339f6a3e89e7d0264a7d1a8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2677acfd54b37750a95aab8b6b0eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df28de55b666e946e59d098fb82b87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d478311914b01241251a7a319a14b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f454b47d125260f5920fdfd56e87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087498a813866a38f3bf5bdb9f05c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a914f5c29e42f7b223e9754f1456609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811fd1309ccd66e0bc4997dcae4703610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa013a29c397da45b2a0c9648f260df3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4be5be3cbbf3736846aad9676ec81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f761787515e8133ceb43dc19156a86d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e9b33647586f8ef6b8e9460f8ecd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830fd6810a8a58b9ba3acae4ea87047615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c62952d72d0f0b848ebd81837afa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2cf4c7c152f9ccfdc196e897262b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe53fc56ccad197445ff085df3b9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6855661c5c48d9faf290cf8661adee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206033cd5c13d33b38ed96bc07dc519620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ef97e57ad22e6bf2de32521101d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481dbed3eed7a8ff0268cdecc3c287622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914734b126ba64ec8c9a3284ba8cd3c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49704335c0bd78d798f9f1c9f2d42d14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d707268ca17ea0cbaf6bb68e843b099625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42f20ec83fc673693f1aa93ae7fdc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571302b471d48119489ca5ec383aec1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90f6ae63c6426bee64ca87717a613628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e456fd98cfa75bdb1b7fbb86095655629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79463c9ad4e689d2b6257709b4c3b474630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8cbd8852b5c0a5bc04b16488758f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fdca292e979821a1c6afd3cbdd384632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cfa3c41ea8ada94a15cd2bd272082633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28298b8fa7d0ef7657678400c5c8db9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a818260614fe9ac2b958109cbda1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02dde1e18ea4d98d1b63d16992cf2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa361d1ffca0c8970afcfe0289ca541637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df927c5fcc96098d73d00e0bec0c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdb2dd33661d07245b067d9bf7d099639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2c69b69c84a1fc7f9dc720c6b0ee7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b1f187fb33d0be71c85aff706cc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500961c2d64725a7b7f83dff49e8fa32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ee506f0ebab077576b7a85262b149643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad598e9c14b437775f086afff89eb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a9f90e249198070c02453d01824c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870a0976701fab63d68d4af0b1f5369646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398eefa5c9c9a5667b1171236f01ca1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db7038c75735d7ecf4e410bf6c1682648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6444e64a28d91888fcdde0a98818c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fa06b8d04805c56b6fe2062dc3d21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533296f49d6615ff9737b159c3ba78f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa794e30695810af80c65854cc4cb96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720378c3ca1b9ecb195aac46aec2fdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23903580f0ab93bc36acb42ba5734a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2dac58cbe3ca6a03b3735ecacb10e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea049aba787cb355c1bccef6a36444a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e3498c3a0ad426cfdaeb83a02448657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd4759a25bc35082ecb773ef501754658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382d54226b39670afa0caccb61b66a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b074219ea00ff269b9c40ee5a2004b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a36ae2cd18baea94d3087c144647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a877e825a3667650343dcb444cbe72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8cba1c6dfca14ab84dc40a19a2a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973002fc468e98f6ac699b9b781e1931664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90951b0d77f6d3dfcfb167a7ce16631665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f32d36c25a385e1b8940bd9c3c42d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f98fca50bc8d3323f6b84ecfbc36a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e147c7bd7d078b4a007f8e49a3b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea720d8b7b302cc3b0e04a00bcc2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b858d679a40a5db7384f9883c44fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9b02a71bc106096247f35963ccd0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc4f96bd0d86ca508f389dee56f1a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd307964d0290892d62df92d114bb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ac094549a65af9a612c3139c1359f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207822b394d25806bcb5f206b419e163675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7e3bd0ebee453092284965b179d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807704aebee0642e4cb41ec33b4d1033677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de12ec2adf72dbc33f60f950c052d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b814520f05f65e97593f1f675ac2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d46eaf3aaf5b0305100261f80f47e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427692bb3da734ccfa8382e6be797f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaa640879a617b00c363b85424d542682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547697f311de11972ade28e2bd555880683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d80cfe99cdbf4c9c23f5dee3a401dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98e6a677a4e4c9827018e3e459959f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ef360bc886a1bb6c9978cc0c307f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05b25bed36676279e12193085ebc1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8897f7e2119b3982e2ad78ef4fb7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a944148927a1b08ae3e9aeacc1339a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9fd290f200d17dadf5333ba59fe3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e22dc7c611f4d2137440d81ea8aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f83c7125fa44be055669e9af9ea0c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7122e01b2fb853293a0f2cfde0313e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa4a49e7d44a50873f3c320846ff1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592111bb89cc3a4e2b088ca56247d79f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba27866fa601bebf1e603d19d1504696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3f5e7e19100e2bf51b150802e5716697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6912302cd00a07af5b0460cd56433698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce70eed6a30f5308c3679f79848f7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2c7b661558a3530cb77096e3a0cc6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1b88d498eed9c2321391cd343e876701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650ac197d4c056d3115eda6c2ca41fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6213c878e658d0eab3af3a0e256c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c5f16044b6093c25c63965627ee30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50556d2150d69c1dfc7b33c37ddc7f0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3578536e691062047cf5a2288cc883706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba3313344363a4edeec1534a8a3a60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58087fab14fcd23866570c5600d92a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c39a565ad3915c821e4d47764ec067709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db83071cb81554759c3bba27498a2eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715d3186e624be2d52c608ed3ad7225711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7e1dfe4f1597252dd23d6774d7e00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f350c36f5b455b6c4ee51d4e39aec15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d093112219a82941eff0bc799a5c450714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036bbdbfee4d547f4afadb5a28c1fe4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc210bc0026401ced55288ab3754efdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4210dba8d5d47ea52d005833f94b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359a55d41e760b3d092a5a2c78a5e1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9f5a8713b4ea983718f2a65b7b5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322619ada8c194067a0595e56874c5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6097e5ce6aaa784a48902830ea81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76369b6191b35b22689d062257d51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b048e57077b4bbe3309346a55aab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ffbe5075dec0272742e038ed78620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5277d1bb5a9c748698d4584ad39d0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15392a57e8720f7a7b6a809fb4701cb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b5943af1623c94afe45c2375bc46e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def99678c5a9f82dce1787efcc9fc40e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168fcb879b1add11b0b5cd9b70b11dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80600febcad1d535c2cad9b6426779df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aaa578fceebfbc1b746800ceb8b81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b323ba4685e1df4bfdb73e93eb9b85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946431e0f1b70329e6e03b6d17551d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75eacf3b74f90f02cfabd55e32a22b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d697e2b408e117724eb993dcec72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fff2975b88f97f64c7f4ad5a065f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e6cc01c60e333022265b2c366174737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af632400de529d7583b1ae79476df8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac4110194f7f0e18c862d73776dd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41243532db47e30ef0be13e2f385f36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1c121ce6dd5f690a511ef5c81358741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5d321ce677a54d0a1da4db2a989b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e327bf81ffc264194975e7d598c4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2bd081e30684578ee96bff5383e55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e6763bb8f091cb059b9c34dbf26db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40f649cca8ece8aa4681972374bab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4864ba442f25a7c2e143713ff816e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a951709b8c600bb55424e3d5ad62a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce8a122d85d992d494015f52d37562749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c10044b5fbdffd0b8a56a9fefb6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e4d704563c810966b661b749fcb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467e86a63ce1b8a0c2c4b461a0e5da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f91468a3c46deed3295a2cebfea1cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f43b36d80d51f0056bce4ff683f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136cc60a9b83a60fafaeddc009a3668755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc375f8178753cb27eead484f4a4bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ba6be5145cab3e9efbef897c0c49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8cb60b69adf5d311b7d5063aff193758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2057652fa54f27bf9d8ef014fa8b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cc2fab9bcde7f50aa2c197e3132dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef41b7b0990a097b40c665b5d5c82e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6b295755d6b1dc0ab1f68eb81f93762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15cd83205cf7d5b3fb2029ea17edde763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe443fde9df718e5c99ea70f8a3c137764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc89af681549313f81f274b338880e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e22b085b0ba97d5641bc410e0af8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095974b10d3444cf69e45fcf1a107b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c60de17e9c70c499de4eb8e9b4e8f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859981f6d34ca55e1722ad0d46bd07e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86cd28e0ace693d96231dad81be6d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a1339487925d8c28672b4db2a2273771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef5cfbf2ac6febd5023463f9c785f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9ae3472b6fac0df1035b61d7b3e3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579421d3cd97877c052d1f8127764daa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868963e2b8c6c3fd932173af2a3083e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6625d2b1df44b183303b95a28063ff776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70bd9008bdc31554d172f344a7118777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7764eb353925c2ba7e67b7b3a903d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efb43c49f54372c6b37ce7cb9677ae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3083237c4f10671c5fd9bedb2e3a8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089990a67a44fe2cba6a5777160be7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04ef6311d05c7b36a0ba5bf5ec79f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f9aa099f32b7017bd1d035108ea19783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224364cbb5d80bfde3d1dec3d25e1b5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c3da69fc962725073329a6cb7c15785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf636cd8faf47f682746ce0e3eb6491c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8ea99bd2fe61e20cde57bd1e68f9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88984442351cf171dd729a0327b2f3c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d936bb3c7bcdece40032f031e8c19a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0121b99a4596abf8bc9871111303790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d9fd35d2785c9cbcbe3ba36838c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6fd89268c0717913181d7b54bb0ab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7b2ee6b53bbf4f703bdbf71d8ffc4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0d95bf99539fd5bc1f53dcdb0ce6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71092eff0f5773e034e0148c653c51b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb23efd33c0aa1cfc3f15e61af9a1a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1307708ffb1e80d8b935ac0cc94afa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fcab9b0a2b9e95e1d9fae6c7ff386798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57dd23a5a46b58ef695d9900b75695799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a814bbd81c5748e2471a30fa698e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4650801fc50802fc343899b376b04801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1486b39a2a23f054601da7c30ea4e31802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bebe786f24a74fb1f3d1d7381356f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618395ecfd335df9e54c7fc3c9b3169c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62389311fb0e956b0573e693e1329df805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af1dd672e91744cdf5bab6fa4afc2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7039d7540b63315cb09694449fb5fa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2ebb353abe0ad5805a2b819a2e2c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897653cae7d5717d22042280d86961f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325c618cee3c0719625683a768b5048810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d66131c6efcbef665f5a0ff8b5058811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e54bafd8da610962c5ec4e04136a45812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec6b453cec8fccd8df19f885028c4b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267bf8f80c2ca6024c626824ffeaf27814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9cad711e79cc072b8e4d48fd6be7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3765b5423ab524ebccfca6783f86816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68755dbc348fe68691f4140d951343817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536b33efe72f44c84f8be362b6f802818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9067cfd1e5ae81db3df15c4e6eb42c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbf5b63f801bca4641df0c891bcb34820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29a478d8f314b8d22f42b1be6a8f01821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b8deece29ec2c634bfd2f0a31da4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c072d0f8b7be8e7d56541a367554823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cc3a3b1f0b561db825ad206d748f9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91961bf2b12a192f38afdb66621c814825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d07fd4b001f382720a87513e2f88f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021bb286ef38ed758b18d5650ea536827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381e401f3a3ea40407e3214629ed9dc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829306ce9386e524c64a3616ca20cc3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc418218db5905d347febde574e0af830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8206028032e973f0ab6a22643e9b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c01c411555ea32baa21f75d36301832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e16b98360baff726875b1270be2aee833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c14fb692c2d50db28c3ad597ce744834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5d6251f416cceccb3bb1b612c7832835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aceab8f7032984a512e0bfb287f314836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba77d0f62dc9bd3f327b137855f340837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2474a2d511a6ea92e43688094de0e3f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d82356218f3dbcd87ab9e405d1bbd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab445a5e8eca8cc35eb0891c5927358840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fb2bfe267e2863ab376499ec801c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a483ed8e60c6dc81e0d390dc200da2f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bbaaa892c4f12d98eb52213b5d701843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681cf61b4a8e4f306952117b985822844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed86e310237dc5ebe8366bf7fd3d30845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6647ca0b2892ad9ff5b8cabe674824846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e797e56b9a52b5ad51c49a870c5a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e283fee769e32f6c8ac0eacffdf32a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2bca78f7e8d6cd4bba3682e90742a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbd98f7eda1c9d27825ac7cbb68b4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f0f341582674e066477bc1cd5008851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe59a9b40ef616621f64af97e530ec852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6f4d5358697d62f148b7c737a25c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585649a443fba7d0f79381d3d885f1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161108d5769af112386892e2479c33b0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba48872ca250855535fbfd932d0e6c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026abf05c7d48e682b400561c118b7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2f529467ce13fa5c697c2d36b98a2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0473ce8305c2df8b6f593a4a5c37aa2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3e52b941ddd0c96dcc07a33490283860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef0d112920ea834dad8382a66d01c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65578dc0aa45606e74a4ca02b94804f0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bfbe048cb8a09f8775cb3b9151495863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ec96170af3fb0ebc595a60189c5f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eede21f9180874b47e52c968e59ba4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b108eebffba7315071b1cf2a8d02866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aac08fd7fa17d866581e6e9f6e6f5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bb70b3332a589bd915b29bd915671868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0782a9362e424e5489554541817077869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea650674d83c7d771324dc400f6516870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2063792e11b790d947d017f6be51c0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa15d552a36ebef778c3110ff221aa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b72826a47718d84ca8d54b1df7bba873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a23baba56c6e9c069b666e786361874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a62ead51d0343ffcc93080c12714875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8b02e8b4f484b2edef673b302ec0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd83defc056fed4287c011c27aeb9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1786fa8b0026d1364654b75e52cd6f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238297a329f3024496dd44f9e18ce5d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21187a0612ce65fe433d3c06c28d5090880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a98af9ae95ae949f00ea43fdfa2a3a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0792a932757b2d4ba1762ad1f452882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59646eb3fb086538596887cc0439787a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad188411821b8a1b7559a23866e1d3f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596d7ff2ea3973d12b5d8245a438e67885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec227aa6c224ff7fd41ebc8373850886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087ff54accdc6e1e77c6e9bcc60117887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e229709ea819de6b95b92595662c31888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ef770ba10b60ce256e2cf90559fea889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769201efb488e28508d22b046598cc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30372a7ac6dc18b2d15a4f1147acb14891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211899e5be32a7b30820a8dcbe1b570892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b672de639675ede5c77cfb9bfd57a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5233aaa71008937f24468a39021f636894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb952ec33184bb3145feb9815365dfc3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ebd6eefe9a62c3bf938ffe673d849896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4133d47d0c62a68acdebc1aac1b7f8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499fe658a226e76bfb0e7a71eb3ced8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42a44e7589eb99dd91bc682ddaf72899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb738b95bd582408642d378a3906e7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c96688d6536e3fb22db6f244c536901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4457f9dabd283e7d006fffcf2f8db3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf851228474c22b0612c54ae32d8c1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca6a8883255b589dea7e0ddc6f72d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ade5f9e08a9e2e0a2a54d5955524a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a53c98fd992df494a2cfe453c4e663906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1b44fcc4ab1c2cfc1d2f2f061fc18907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19414573fc67a633e951bdb5dda099908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9af4f9e231aed85d7cfa76e7534ce909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0dc4de6c0b3975778ea90d862d95d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2845c73a852a868ccce34f749e9e75911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22fb0846af3245d81f75f396679e61912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27afff6f443b947f52491868023dc22913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309052f8b96fecdefb68761d441397a5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bfb163b7ce95097ea3dfeb01ac93f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac0e983ba8e0e51e4f5cabc2c72f7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a01d8439d2c6c55d326055093c934917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c3b9cb68b6bf28e9b0ef54a1b0bc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3d0ab026ad97dcfeec3267696e32919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa51c90eb180ba7415a448fdb7f6a2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e12db28092caec4b9ab64a3e5761921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb2ee19aaf30f117e48e2362d27403922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0076f7691cc2b38de5f2657e5ec6514923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc2545e91b3cf413e81a1cdcf2cc96924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf1ca041f2f4274b312dd51c13ead925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451686283627879d718f7ee2f4155634926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57b7539916b351f10cc552b24ef80d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb6acc2290b1d89bc9684bc96d7a9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90375efdd702b9b9262a4b1e6ac6e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f1d93c657ceb79496eedaaab0ce99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03375f3506b3625debc1feae24fd175931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed721da33e2b894b394025e2a7348dee932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740d00b1b8d70afcd3fcfdde952edf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323748d005e999b52da6ded8d067f1d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed23418cd6452872e108ac34e47b6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4efec8fbacd6f40482ba77067d92ef936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fb0d3160eedbb8273bf217c138d7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a79325d7618fe3d274f4db6df9e37938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4767b1c6fdfa7eb512b69e3574605d3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77815be0cef552338b6bd473e5cea753940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b572ec020ebf6df5c584757e78053d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95655ce1ba76420227fb78da41d79aa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19e447502bca8fbf609084d1eb7f7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7effb433cd3a1d734f50dba0d6921944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe218a6c1406526a2bc41ce811405b4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f663ea413f38c43a1d3f30039ff738b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4a773fed58cd870a4ee045746055947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ef8f3f0a2db4cde97fefc429b6f68948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc01aee56243e1edb5a31456e24d894949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc920668d75d5cc6ea1f80a1a5166950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec631213d1499413e5423676c7055ee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca8c809eb5ae1e8313f068b6cb5c2c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79aa5b552bacdea5ddc87edd7c2e45953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1851abb3a872f46f585b08216c2ae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a36acb222775f957b9081f20e8c7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4797ac2a752f6a14f6329dae72e7c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee79f5879c7c0eebfb3246893bccab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f748180e6879f167c4b770b974c64ef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8402d36dca72aa08ebee688a2cbcaa4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d97448d63e4b832b52373e68d2b31960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695b94e72a5635d8378c5facb4f4e62961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb4953dcdf7071225fe77734bdc41962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34b18d4c5179a334e09b49b0c8bf0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff822476b0b39a1cbc9b980bf0b148b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89eca3cfed17bfdffe054703af588965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e9b867162c66afe194e7f5f66762966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63934dbe28431c71e2cdffefe9a01c00967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25046cd639557edee7b36367ede8e4d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d617711c7c1c090e9ab1ff371064969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e9bbe20963547885ea55757f5451970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c64aa472f5172ea0a9a58270611c3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc8480a0c3597fae06468ecff1b68972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe03af7b099faa6737cd0ab2f97ac17973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49595f202d73463c81465afde08eed974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820bc20b837c29a6f22df045f933f0975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>