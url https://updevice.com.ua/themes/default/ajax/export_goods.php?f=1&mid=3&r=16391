--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b4dbcbbcb4962877004712b75f081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7e5b4ac469b46fdbd9888fdd9c6572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50a579997cf88ef64c7c733f065b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66106ef7aa39e1a038210032ce55874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d810021841df2b326eab32a43ef7195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c01fa4063e852ec21032e3c7039c7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2cf9f9121ed0203a7a49678c044b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d440b5c4ede05f5d49b16b4813128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2938d1263c8ae8a8e44bc86ac121869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d94dc3d874dffe4edca492a74ffd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d198df64750da3af3d29bb29a3e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef46ed93f36fb04212693818df640012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4948edff5a1dbb339dfa5c4f6c7731213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950fd3e0323d1365aafa402316d90014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba645aa5a73d7518ce8df3c4900db315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b4a92ce26aee3d6b55803610f11c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d69b8a706c683facc8d920c395a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59d5fc0387cf2badf3650a82c40f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63ff6ef38f659b3378f92d2c45e8f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5eb75ec27f9090f68e3887b45c20420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7249b215d6c1d30d926a8c99b16e6e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ee26daa91eb23a0f4788aafd464022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a13be618aefd6844be4c974da54823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01799ecea0fecb592c63e7f64485a7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c376736d4fbc6ba64d2f3233f2d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823bffb4358de5c3716f6560eebdf7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132939183c87b7303f909c723dc9d1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d81e95cf7f7b7d81f0fa357f92a5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394511eec79fa64b20504a90100ebd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078d45adaaa618419deb0b8fee4a4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f2cc98492c3cfe3f2b025108903c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d89027cebcd26562d9fc4b3b8a20632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc09e94a9dda0a07ed84549ccc1715233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef86fcabafabb5322b2f655119f9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838fffaf2dc0d2ac3372fe4a61237335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78685bc2136aad233891f3a0b2ed7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49724d4aa282cfd53bef4d99971c7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad37eae51efc2bcb9add2824b5d8fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a12f5581404af3398c6e211dbe367839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723038a53208d2a6c45b6b5058962a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deacdf6a00971846c5b995a7e0771441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef3053ac33bfe2d0ec6c71b84b5b2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f31bef28c27b9d0fa058afbca3852743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040027bda097b8fcf95464a6f62edb9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b619677c0afb49062f69227468e279145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7fa9eb0eeaf73e9087e2149d51e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3647e355f0e2b0b46aa304051e757d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dd8adc9048da91e07b3e9c016fd4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d74d0ad4dc662e1804ed9d60484b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1729ba941b1259654204940129013950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a48d539f32a2e03692af77fe27194651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9afaede1baf703f15b84b61d8e3ff952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe417c62f5e56bfa1b4b0afaaa9e1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524262ea5c23828cff625f8c01fbe2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e2a5e99f5b3a262fd9dc4b14c1fff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241bd44fddc9c0da306395e8c6e37fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de458b3bde455e1099fe2ff88d8b0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65a5c74f7ef41aac1672111c7536a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6d5492e41b24d25167f896370ccc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84eb3e1c1164c605e13bfc3b74c93f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcfec36bcc01c53be4b6415a16fd1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e4057a43c1cc8d0cb936d50d7d30d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf622a00ebdc4f12f18f6df2ca91fb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62830f405770a95f2d52997a3305bdc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd54fb029930896035532ec375eba665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e2f72f309a6a11fc2978a6805a8ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a340891a9168701dc37379c29663967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702a83b73e05b512699442f8d547b1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a75fc9da36bf9b47f286373043af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2605cddcbb40b91dab313bc5461af470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5665db7529891b2fb2265f6f0be771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525849eeda13e9ff1a5d7a6b0c2397c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1478fd7a06a4da9bf92d34a8f80fce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc449b7acba6bcd2e2f6fcaf5b8d86774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259ae651353f0bafad26cc17020f4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa56d503a4d6be423a36f2fa1c629d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729b6a75a458168fde582598b114c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b835fc9df9a9f196000a21d81933578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8c92b2d1de342062a2d8989371b1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa624598c898912b859ea1075c1afa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272fe367ca734eb8ce6685c000635a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc888a19cb9005bc08a19acc905737b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e2d0436eeca300e65d7ba5244a33083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7fd3fe92e6a66c2aa150bf3cea8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3a6b3b85fd4695595c7712f0563885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885b3acb500ddbf25df016bac7a5f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c674c1024e61c9901e377bccc0bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ad50d57e1f561ef40497d2af10e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ecbc88857eaf63a99d7a3356761a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1802f6343365dbd63c2ac8ae99c44bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2013ef657f4b24b01c769917c0a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a0099f62121997ba7f6887e36e3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7568ba73a87438484caf9118383a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426edff1862a3cfe95b2f1f9291ffc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e564189aac7d7204c2a9371eab4f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3706fafc667050a613a7ef051dd8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b183bd376c2818f057e3b32d68c6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04391629c475208e4f14dec8c94b9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132df2ef3fd5e5eb6c081e9417a9d2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a25fe88861b8597d52f3fc6a7a1a87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a66c3e444988bff59ec92b2b71030101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cc6eaac65db2330b90a68ce65ad46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663060f2cbde480b008d7bbf62749f24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe54afee6f561b0705c90ea12b899bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c216e8916554fb0ba8645d65fe57d9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f804d38349db1f17a8fc96334441e91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3d2906f42c3209b80855619c97d2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38604b1984edfb9c07730d4ba625f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1946a1dd558e98536dcbfc20e4a2e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a2c42f5c1be6922712ee5b6755cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80f8a4011a5f9c492c73ed03000e84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8d04f6bff58e0facba7f1bbda7743112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd887fb32dd69cac73bbfdfa15ace6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf19299e3e3cc3214bec06663b7fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad7288fe90baae561ba28f34fc519115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea1228bfabc3db1acf48828d5c9942116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a167e56175a6bb5d17d3f06e98fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f906a1528536087cdce0ef01c93fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb5fc930888f75a09f997342588c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39862bf83c096a92122a54764baf249120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc8ad50ad55cb8906c80ac541614a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6fc515484991d2cb1fa952554b4b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41397fa098ca16a27cf6a2e06ee28643123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234be27273c4216a8b4673b209a6875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03937a77f411194d47f6c54bf32951125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b60d2681001e5c5d312c42457d4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6502c98acfab9ae87885770676d7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa97ba923efaa18003a45a9c4ff4bfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf0f9bfcd1b33066de46d70676c8d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e5b8d3913f62721832f4525b82ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1973b62830115c208714a69f430618131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ef421d60f88a58070ce10d5a0b4cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8642c269055c6538a0251375d5148b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9191728f5149e490e5e32ae9ea95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c4018c5adf445d204e92583926b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f480f76c9a00f7348128f15c7a20d2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b62a62e0aa322aa87c286198ea329137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236013fb8231b0afb56d94eb2aceabe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb07bee849e5983b8c1d5317f3fedc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01c2c0ab3416b310492099e6233b6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916e8fb839dfa7c85fa9e6ce257040141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291e624e65d31bd68114ad3c5438b78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a30ef85cdcf33a19da66dba6b711143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a40891ab9fdb4b8841f80f4f95a95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa546e28d00f502189fe32f660dc16f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30152657075e7f897cec85946f75a81c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ccabb552fe886f2bce870aac18bf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4bf006a0adacb9df8b7fccebf0e68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31041dcd86275ff45fcb60c9c54ddc33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd0810606466200975042fe36d0a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051dd351f096c98e1918a5c381dbba8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03007fba3f060c3b6562924edc2719d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787c5c685b021829d9ffac7c25f3edd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5d8f67bdf6283f7a1a4948698877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b563942f5736320e800334c672897f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883257628af851ee0d8466da8d002ed1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069f58b01c19a3d0a22dc4c9d8c7c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7249c8246e819cecdaaf59ff1f01d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21b81a577dc857f7c945cbae032cf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053e53f2f4851dc8ecc4766d895e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce91f2b7027cd76ed11c3b6998ac0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18832b4564a20e30ab7f9c11e9a8825162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89009a8aea4f2612dfcff8439f7bf17c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84acc56188710d11dfa5bfaa2264ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e837ef8cb01133fd00309f1625b5bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639506b56f52c3de0d0b06f735644fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b24ce15fbd5195904e881662dbe35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0ea87114bda1bb0ea65c32405440c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc47354a11a0b0fa5f08f234fa42a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675deaa74d1536c6c8ec8dd3c473a72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e011220c9de727b7801b083b587592f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21d2b96ffb32bffe4f9cc378f6494172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45682d96b886d57cfb73f1e2d59c68d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48c92fbb31e0d4b24f54a35a60ce19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4f70735c79665c0ba4fe152a3c08a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b2b52e752aec7f472d45f42d1bf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7076ed1c24a4893ee945027047b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd45c91d44e88d89afe91a17b2cf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e33f8108835549e581bb5df7321f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b4676ab080423438ee0ea2a8107e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5120ecf477e2d09310d28f0ee038c79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c81d814fc2ad212f00d5a963e31696182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32fe41fe9c0faa95ef37041458112e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152336c271adac73fdaf32c86d43eb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef80efd125dcb811151e7f93eeffa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbec063e468a99603e8e2e64ec319b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417193222d9e6bc5f0b5ba468c989190187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab693a6c64ff24dd29820ae4540cad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c2181ef6a144ee09b9a7627dc3dfb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed7d8998e4800de674bdf11550070e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eb7156731e898863a04bd65c28acd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a2739c5607ca010e95ae79f006d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363f693389251e92e1fd0cfa7468f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b5fbf32ce7ae5b2f929d3061c185f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea07a8a8a873f5259cfee7e14ea19b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da2fa3ac22d6da841e715305439f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa842ff8f37c8b8760c61eda6974f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd558555b89d56b7fff8aba278061a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cafe21139500c81f87b86ba97130ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758b636d04a94e6b21b40e8cc004320200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bba5458c25f50654324a2ea87f0c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041cf87e2b32573dcb08d1a282a6ebf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0dff49fc16ef8a0d278c69ad9072d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaec748ff0719378faab38a3c116b6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b8b0ebf8927d2b98c1db6ffd31da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8cb20eab8bb6ab131cfec0633e2b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd490202b8c73ad30a42b1ac937a621e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48b05bb85f28fa363bca000e0b2b6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27625b0720bfb879ae56a2ddfeeb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275101a32775598b3f9ed454f2d44be0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ad5c94a4460aa29f36201e3f20e9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe324ad12397748b56e6a812c5e3d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221c0ab532b99c7b8f38519cd7ffa1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43eda3149b682742fdde49ee0253a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf1d59f1ff9cf82a2e4afe94db4e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429c684e318af55de64734da49e49b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b40527184939640cd37bb2fbe02c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc13830c5cb41e6aeee84bee90c59f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed92114b6d598c6495af82f042e592219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3780d0958e1cf1af131c56852df2ae7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044fc1d17546e55a84cee3454e061c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df2e6a889284a45c2662fcdcf16968222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a028ebd1391f8d48ca200109275f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdc814150352fcbc16ccac30994910224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a34395a2734d316e98c4c9b99a8675225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb81ee28f200c550ce732c6903cf35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424719382b1f19dde084914e340fc4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695de1d891bb3a7ddf52dadb73057289228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b821d3680ba2afecb0117dbc34fec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3d1b9093705363900064fe60a3df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec2a4ad974ab95fb04c150755c0cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a092c81fe2e33792b67676fc94b7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284ab48a0750ed22b475a4a11ef819233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4307c53201cfd2dee8a1baf1ea22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca255693a8190197e805495e284b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0ab32cd2efb91c18dd7758c42029f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9625bc2316a7c3ce92dd885556b516237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989571a48124daeb0cb7f97b8c26523238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0892d9a4f48f0a87a6d9e6762658e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0e27eb5817175c2834bfa40ed111240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ad1c91423cb8c9138e8cc5061f6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b07df55120ba7a8d396da2eccdc35b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c09c83b9248934748d0e2a2e2fd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea390a234c9125f100395fd65960b5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febdc5b42d0f8050e1a3977003effae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae136e2e2db9544f262a76cf567c923246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c70a8500f10437cbcd52957ddcd37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6035cc45d15c58b95c587b5b0b12a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee902206123331ed28dcd7f03dbef402249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66aeba57d83bd6cc6d83976c21e54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994d7b5f18a5d4b3af24e52a501cf40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8629bd6321de653ca349483ff84b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7cd08b5ef12fe1ff522e7c65a0b3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369042bc607b2d9d8b72aa8830df94b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f69f94fccde957028d536587da5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373dfad0bd253a2ed6aae20e755dc9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629bd147966c22fc08679747c7aa38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f79fa8ddedbd0f75cf8f9bcb353cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50ab1157fe0a3e338f750292b05de1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c204eebb9a265f16d99229c064efc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac447f951c418ed07314fb647a4b9e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739bd31d9410ff01a01d8280b7b52c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fe8628391b20d4de1f88d80a20fc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc540033932ff32badae69911e3fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fe623ec4b84c0b06325fea0ffa72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b939e8657affc45a75b558ab5623a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbde9834206eb27fc50bc841e2e03ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dcedde96117ab9dd4ad251ce33ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745edf29f425ec9feba4f22b7840a4c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896d3e54202c33d58b434b582486fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708e51026cf9a36be353a696242a2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efefd357b015575194ad4bfd44c396272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0677c682d971ac7b96e3adb2856205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37aa348d3aa78008b8dd1fe74d0486274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aefc0ae5f5af4ba209374537d6215a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864d4e5d0fc8bb2aea7c37a8d26def0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1038f8a0d414a2c920087227b37a164277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753479f560d04eeebb7bef6462a84cfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfecb17420e020d792b945dc6a728f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223010766f9c0ebf2e6ddc0820a2164c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b75be450760c0105cd14e8eaf938a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8287a47d128d778106458c01ebde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01dabd07c5679a99b3a4f138fff38a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97712b1988cf26eb33a06ff749227f10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c76392b32afce00cb24b870fe92fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee48176f3f861f6c7eab47ac05c12fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcadf0ca69ad213f1ef2b8637d8a604287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61808bffe71cb1db2831d14ad9b1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513dc5af7fd5bcc515758ab14f9117e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929717449542b777de43a585e02f79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056201b452b5fd852a7b97ccef5a9fa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd2e75be1af8adf0268592978c90e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a61148224e649ff054d0fc4cae75a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c04c90f5f6f5a0c9e0d7d78f40c9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea97ef29448c941ad35b04c2048369295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e3f71d4e44b41374e8c18438571d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a41626ab60903fd04e4ded571b99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1e49ebe00fec4d80e3ffa15d6e7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194f874f275c92e51aed0dc7b457cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fd9f7a6abee7b4f6b3e4a6624f65f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31248e2dda53ddc8b274bc5fa7ef70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc0e6589a54d1b3fb4a67c5f49c65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0be406223557d97847ab478407d0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0810e3366ac048133094e2f4f27bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529cd7922de218f82fc92a9f0191590305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0235e2b89b1f246c3841d404c10028306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba9c649841888760a4f7bd0d414d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc21df9348684f9278f113b3b1fbc70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15616cfbb4d2ea032267836d9561883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced1bb6820199bd6f72bd0878967f68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0562d233b4270bd861daeddd6f8fd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87352b4f320a01bfec52a7059d28b12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee59a3351cd97dc04a4f26474169646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78eec8afbae910332e740e3b91b700314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43c9aee58305f3f72ce9d8c7bf0142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414868b6e574aa6f10599292016440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b401b02f2172afc22f92a5b368d4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa404af4221475eabfb8494cbbccbffc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c2b005dc1f69427106118ca62ac3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a566a7a8c96e7a7a757cfd736d12b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb19ec8bbbffa289ba6794c652366321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf8219be164744c9c326146c4701e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b86922feb3a6785350b4e2a0f6453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536af0812c82f87d20ff5565b399c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47977c6c010b8adb90f9aa51a9f1b116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541721f648bba2b18493719e3980705326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fdbb69849f8980ec8fc8c3a0f7a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6da38cca33dfa440b90fec13c85b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e705532a562fadf3b6e7db6d611975329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e70874e33fa4a74b39de222aa7413c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2adfa7bb9d3eaa715365df63459b1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27414b3e17f70360610d7441d6b64b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a6e1ad969e3f155996025ab8b487333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56555339eb54ddf2ed51a6f5f3e6202e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603479d76138067b3545182ec6a3f76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf94183e216f7e22e78d8f016d7c20a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c30d1e7d77e90d574461567a79c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacc8da4630554aa43f88ac692368c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94e60c8c7fb2de8b6077dd9a6bfe60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7407bd14fde22a9f88855f245b9424340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00506e542a7a3299abbf4b20b7fbc4fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b04f29645e47e565a76544daefe96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d8f6d6866c4a4dc507c25fedf8a63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3a39121e651f3b332effbcde483fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42715fac2e0bf82b4dbda80b7e2687345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d237a77eb9421dc4f1f5918f21d500a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc5233bf5450bc296d58eadc57a39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd489236c1f87d5cdbde5fe0c8fda42e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555458cb94c52ce04228de6e31f7be5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf9362c9a4b1ab3d3951de810729ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df3b3125d85b619348b5593d24536e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368fabf6a59db7c404a45539f60933352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620c4ec954565b10e956868b762f17b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba88e4b43d43e084e6d04df99c39fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0036bce1dda8576cd1ca8ad3c64db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745148a2d40e94dd47613158e0cc3432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630cff96673b9759b0bc955b15331fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceabfa643a7b5badc5c3b56eaa0a7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e54a2d1afda6aa426ea59efd98fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79dcea980c03e8310b81f469bfed68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c82b38a3fb8e25b4339f8c822fdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac02c5d1456eb715cd0d6a264d021e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e3eede3e4f017ea253182352eeedb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499ad52d49424e13f3711867834a3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82353eee36a9d6874859d0b985b557365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fd3a95f66445a7386a11891f036d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5813a89d8190854b007e147e8fa9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b8fa5eafa05099a0ef282ff555f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55e3034cbe6e3a8e5f9225f5612e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158ded2122f85ef0284dd3b7b6266eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34198bd052c14f1ea9e453c007451371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c168ca625c2c84525995638148c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261edcaa268b42aeed6e0fa0c0b1e60f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c2632c5be7fbf7844474b37e66c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a353818952757f3568b42f0f4ab9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757a8725c9b0de19a3cc9e50859311376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13140f6dded6579b9446bb3f815fbdfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318827fa197fd930dd0726c6f739df51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef86e23b56bf58e0ef4a260178a137379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8e83bef465dff2a9e10f42158066380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bd198b350736600a6ac70289f323e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16091014ac328264ae8ad1e85e2d39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee7590a77d5c99217ddf0f61a61fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1036f536786146bfa85732ab0b9cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d089f03dec368b908c0adc62f2e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ce0c3fa690591ae712f9a156675c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51af7128b348368dd194030caa783387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198b9d90a17f5b979bc1573264be940388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a1352a4bc7baa8b3d9c800ef2feb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c067edfd7a09a4187b5e530d63ad5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3aaf405bcfa98dc0a28401c824bdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e37dbb41dd8189a93c25dfedfd5f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11876ef2bdfe108889481a27d0b70cd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d484ce5273de5ff092e7194e950a7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f21f39ecef6a2dfa1c981b3ca1ce7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde274789f6ab00692208ec444cae5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230508a17cee00b3b5789ca2cfa898ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1628eee2f80c156f585e624a0e96a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d18746691e63aaedd1e99ca3dc36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b24e99b371e3fa88e4f15be8d0935b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029995c156942dd39bfc350ef53dc83e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a0cfbf10f05f8a97875afa202214402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28abf38ef382106cdeb769a98904703403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2c69ef2dc44fa03ab590b5e3e0f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbfc2b78fa4b937ddb17c404277fa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61bafefb3efa586188fb8417faf79f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880350717f433aac4cc691a4aa13459407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d027545831504394cd7136f4e52248408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2732d17359d2a7a2d8aa91ffb7e96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698cc800e476c15b6e9b32af848307a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addd4dd3206cc5f0125d5e784761024411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512687e4de266c215616ae116777e712412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e6276b3c0c0341372eec0592b3f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82664bc7fb979d3be7881c92f2f2db87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8cd514026ee588d51a6d8d5a653b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b826182f72d2aaf33f8fcd5a7ff20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a985aff75dcdba49b04a0030d1b44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2a3d4f0375ae07ec9e232a92a63e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89136d3d1b29026d66fdc4f667426a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62225fbdd163edc5c2b97b37d6bee340420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e441552cc28579400a4c0ea52edaed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc989dd55fd3ae516055fe61627c8b71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440e9e4ba83f75fbdb0c8444eff57a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc139e2a4ac9459309363eb2b144bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80ba1a452daff1a3638ce0e25e05cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90ed4aa1c442cd425e43cd7de2542a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f3889a0197a24c747e19abc05dd4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3177d74ea2368f50466396db881a943428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22b73a28b78f496e4c8b721d4d758429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ab0dc9a0c5b76e40c181664b278e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287dbfa1eddb0265fbf34e2774779e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41849560f5fb5ebefa3e60cd20aa5f5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291654bab9e8998e35145231a0ce813433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e7311fa4b56f4638608143cffaee9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777313a89f71062a467b72195c41a9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f075997f43c53115ddc855faafee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c04d8b35ae435dc0ca81be23aef053437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb8b8eaaf8aa7af819197eb5255e57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36489b650b0018532aef32844dc166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5244bc6c56ee24abdc4940cd846ffff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be51ce59e552bcaf5ad8c5530c0061e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e560e0412d9c874678b32adf28d7f3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9089ea09602df6bee22643cade8d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5739de3ec821079fce57872fb9a98f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846211efb5be75b2769df95c9b26c820445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfbef9e207f3ec88c77d2b1db45bd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0a287afe7055640599eb7b7a1e0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5ff8cdd287b516d0e848c084324d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3a95e1331592094c23c6780547998449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052eb1470d2503fc054fb4afd5b0ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35321ca759e8129fc901b0d0f5c0676451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424f67f33c1c5e4e4be4b33f9043194452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feae9be41fe1e932bf943480f4431b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8b6e28420b30a28cc3c7ffc711b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1346c0caf885debee7ffd9d3c536a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c0f83720412f7e582effce4986da3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29936c92a91ef0d8cd23f46d6f814f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f2e8672933b1d2edf68718cf1894458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b989f0c47b6af50c999e8d2d4cd2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8ff678a40daf247a01e01a432cc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b4d7007b24292ce88567f2ea358a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c58fcfc8279197dc67c187c43db3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af1983a90ea8710fdb67bd978ccb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760cc35e37a92038afc93bcb4232b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e2521e89a08c476617a182dba31cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da59f3cf0a95f3ea48b0bcf81ee02b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d7a1ba20a497d8c26ea453fc4e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ee56770c8d00d5b2766a38d136c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b8fbee8e154214570686a175337d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b96c74c84d350091c70e838a47f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7bb019742ac55ac32942f32871306471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7497ba4302041b8007553521213e8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191559bc7a7f96279417ad512e3ec6ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38670bea3a0f767b7a4067770603cbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0bf43a8ba90815a05ed7d65f465ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef2bdc7307c765e8b2ee00a0aef8a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463acabc4837e8bf0c42ea1c018fcf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba5513369da5b0d0d021ec4ac96a0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60a4e8f3d64cec54f682ed9a194acb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a2ebf2644bd2a5074d8ab69280f66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be59c910406cdb55f322f718d2235c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf98559959a66befe2b2b6623b3b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66f8f4c2e167b014abcafac132b259483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadaa3976f90b814c743eb596a8ff1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72affc1cf61598bf35635dd0f840c237485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0013a31fad9870d8d9643b33f8eec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5ceda49ca6f2c914c6b50556ae6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb55f71270a379b3a0917ebb656eb97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394bd063050a99fbe255904ae67e054489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e13904653512faf67e7bb8dc7775f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5bfab9a3a06b78a20d84b6ad73c26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433230fc3298a5a21589fb962da91ee5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce6c4bec1a38fc7223a2a69c36c0c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b429497e09a109e21d5206292682494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8b4741b0eb492e3eaa4b176580c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b522713cb8ee70c234ba54043784e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a914c7a1d08c137dae2efef59f343497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb923ec421f83c74067b1cd055e8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4832a5a402321f2934f011f10d03b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e69f0b537abaa29aafaf1990e8ab4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13d33bdaebaa80aa02e879ce7ed21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9e960c6ccc92fbbb8f11c5e08bcfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afda301636d4b2a32f8d247961040b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29393b51d28ea34a9dcbd24e3b42e512504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077ef9f8dda7edb7802b87f895fc536505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c1d1f83c8b24446fb73a37324c05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ded9759db188b4f953cb6f5b3315fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f11ee73f6fcc0278f3bd65ce42326508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ae98ae4ad963cd6e5eee950bb87a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b9ea75fbc29c38021862c0b01485510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74bc8246eb790b29d4aa8c64703bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c345de0721cf6c105788416a76634e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6847a101772fb1063a33ee900d80d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfba0ee56798b785ab687913cdc131514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a39be81bb1660ddf85464b070a41a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c5d500b92b91631244b14dd7aed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94e2439c49dd43b0471616f85768d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af930f31ec8060f16825b28551fe01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddcf320375972486740728668a134a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2743b19b87e1fbb430acf92c9d9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11acf4af17e52d8dbc6ed8c13ac0e81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7bc346e548b86a4aa064adc427015522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d403a5ab126c581305058f0061385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6a89684467e79fae776012cabd4e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff1b8f1ec6c6343572bfedd4e8107525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871f7af45fbb273f21845c6560bb199526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32411a3c8fcae29897dc2595275683b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c032d96f541503c4fb8a6f35e602f98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe955c711f42c5421f2d5533d9979c1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e651b90684d016a884e74e1594972530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df5543288a765b487bff792ce03ba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f271ac4868693bd5b5f95cf017b54cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439df77a8b3daa6021a8da008258fd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f104e1acc02fa6b1fe1414888683b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315335691453729f025aeb23bab758f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07fcc88ec5ff898f155afc39d5cd42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5381b9ffc0ad34e761dd6fdcbc2314537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04616b6125ce8d3793380ae6a2165df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fda7a59435efa10bc78504980c271539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491a6a473c020f7c892d6d77fd14d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5f6db27b438f15a9b2c7ac20ed4e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525799eac020fda4b7a6a0f6e94d8592542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064939b814416897cc52d5aca17b885543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66457bf90d346c12dfe2274fa84e2c4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e1a9144c870f0084f75727acea96b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520e529ce70d5693cbd857e9647845b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d996462aa8058524d8ed65d7830e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d1b3c6a81e0a131cfb34180f920ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156694cc1b1249f672d9417b46d57eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3592221e5acd06a32c77056d8794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605ad8862727207b5dbe9d16ee093d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44efb108e3590f7637fa0ed8a575076552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa199b0be7ea38d3465eede32e9da5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c918f1a5adb48b3c146cdf8f25b4b6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe36d5fdd06fca99e8add6e952edc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b13daa1ed326d929ee3d05806bfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19304e99957e6eb1ec6b999cf4c616fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185d2196ab6044e9775c3f288d8661558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074be9ab38b088598fa468bc35dc892c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9e1a297671748944784b77f5a2fe1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550524882785e35c98c204bd026030561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af134724467312360cef90074dc447e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46a6ca17cfc77a0d995d9ace237bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd635b2f75ee441d573dd35e88bdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a6d8a7f0886dbb7b8dda77400656e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b4efcaf124f9fb4facb9534132faa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70148725afb507b13de33b97f79e891567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef53d42226b258590770e3b4c57ef0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93745b0641db02b6f780beb7aa7c28c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98cb1ebc2f95c41c5f4041d100e1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406cf6a9e477e8598b2b53927b9256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82301c71aad005a3c5768912c2c5b2de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d85c46b718930ddfe61b4ccc077f0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa998134986ad18b7e818c410bacd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac7691382d3248a7cb6fa40889903f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5b34874c9c40a318ab40c04b2d2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca713ea603ba911c7cb282edda07c1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839cf15e7d8e6c11350a08271f8b04f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a5a71835b726501e61044782d945d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250801eebd09c64965a350017b9baf8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12007f39ba9dfe70f7f34ac61613bb38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703221799dc942899a537117656fb81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788d801a597efeb9bae43d8551e2802583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36cff22f258f45187847b53da9e08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2108d3a8cf59dc4ec909695138d931585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0315063706a99a106bb1e23b7fd4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f938427bb8bbd29ef625cd659445587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b09d933daa58a21a5d124b648b7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08bcd16f8826bf4ca8f8792a0b283589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aae17afc325fc94dba84e4f16e951590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa9a37c97a8e8103daf62dd754bc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08ad1ef1e2fd078a0e85b6c62fd4e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b84646652016a1d4008fefd9d877b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e69a300865830d67b0c143875341594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774df9ba327aa6942787f944c225a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf86ad2d9aff11a38e5458543b78a0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6b14771b1e5fdacd1eb71ecf8188c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc69a3a2f2e485d262d577ce962d029598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5125e5be31930c342a29a099de020599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b7d866214795811feec6a36c2aa2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f084661209131337e1ac8e0a0539601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bd140ad7d70ba165d56bcc5142411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feb889ff71fa5745718f41c4207d53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdd5efea44d440621e66a4c7c3cf92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ba8b106981736b64f557f9fb68b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be8624ae5045414de9291bd01f51be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d259d070c32a5dc31263c7c74d66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eda3fd022c73866656bc4d29a51b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d496b3aab2d434080cf9dbaf92c5476609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c3a7040626df9ff1b4af62f683bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc844392fb755a68f833f1d8ef40f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a17319c189c365a8d0f0ee671276c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ddd2870cb0f257f0d0b5edaa16c0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dbef8d0f263f7fd75b537e0cd6e1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66357d68a2433f8892be9c9f55745ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825924ec481defba0b05b7bc3b145b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbcd9c3cedaee490137d3ac1b13917617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b0ba9b72b5fedc2822af04999a8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4c15d90de29903ddece937702ec6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100252dc66a64cf587ca3fe8c073ffe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeccf8405b5befe5e9ac9311fc0811e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598070c85280bb9593abba760421123622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b68139e687d7ec09fdd2f1cbe270d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93de5b81b591c8635a8af52d5bb21a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18cb7f1a69088094ed95ee4ccc4ee0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62dfbb9b16f32555fcee87e01e20b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84016b333acf569577f1928af9ac89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb45fe190dde42715802a9e015e7fed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc7e1cdafa3425f661cbf8667c39a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b168ca9db0a2762dcdb1d30be57be8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814ced6093ded32a4ace2321ee2de51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c3dc06c0078ff1f9bdafaa151488632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454f7ea42b6e5d9403ede22f8af6f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa336cf42c256005086b33041d15c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec35b3a9b053c79979f686c271d6f94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2673b73d0b6910ff6fe72ee5647a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b58f1ea16fff631126046d3bb738637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d9bcf198269a90ee9a1d9ebb3879c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfaf910534e5c864d6417245c7e26c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad95e9efa3332109ee04c102e8941640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521f74e2c7a5dfbe99babdeface3f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a8acbb70c6043ed72f2df82485b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8741c9a4de703ca700c8d8401f8b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5e0b7414d537c240f48ae91b9ecb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8ebcb744eee8701ed039fc290db3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eef409ecb6b64479df20c3125a0e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd59b6b1683a2651d18b1645d3b48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db1270545d7348a73264f644309b8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473debf1ff7dedbb221345e12d849da3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e96edb6c2054c09116674cb165592650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddffc30f1815c766c7d0bf3c13fb4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73522076130eff7ffbd0a42698b0b29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7338388976847a6a5600ee2b062fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9b6c9d67d766b6eace37b78874270654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3569688b6973b870aee417994be6f97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4e9822db18d268c16a8d1432d3ff5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef205e103edaac4f9ab2993e8969a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ac2ff049ddcb93228a235acb857ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682c78a5b2d1b3aae5c8cd4b4bb822659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82221999b1d3bafb30d682dd560205660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d572837b90e8cb2897ef1688bf45c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a0c47e80072aed22aa1ed4663fab7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638202d77bc055f2a4a0e6f88dce487c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7d68c93412b26fe7d7fb45ada2564664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4a741dd7bdb6bb85e70ef24f439f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514b1dbcc06d5849c0f11e55e7487e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55797483386f247702bf919a1ea92c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01be396503c0090e7fefc7e79ff413668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a729783823d4b62a25897b7e0233e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d168661a6577398eeffff8eea85572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234429feb0de1d79662c72b277d5a39c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889af45c0e6619b2531b4580eab0623672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04fbcc1fb6a287c20f4d5dff99525d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a3a5337e6d767edc78ef6b7b574f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e8ceeea1f52de4915310cec115dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1339490b4684bed32181637adf0cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016972570890864582009a473cca79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf586136fae3b7698edd8b40fb3ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46ee35faa867405a230ca72a79ce4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc4f1687f661fb0c127eb53671384680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41c652a0eef4ec2843afff20ecabb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d4b9ec4fedc8e40916b88609d7b37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9712ca0944414c4e0a4cf41146cbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f56e1f9bc268c68b9a4936ec0ee9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c38e1f616c079dec28fb14ce0020685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf755964f57112859e4a57f9a5709c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e31dc70d2462c04ac93f63175a89e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7fee7f6e9d65bb7c6ede8d30e50b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d4827be148b9d6c58ca2d1fbdfbaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda974614ef218862930bfb9ec20e725690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3150b0083b7a08c70e7cb7203f2bed1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b47dc1eef159225115b0a37fa3fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c93219fea5f080529b3bab075031693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6effbe3f9e343fde3d802532e89fa9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b04e39a591a963574466730ac5651d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5d1f1aed4e0b5647a226878f0799696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579185791efece7673cb0b592965c245697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ae8cb2128f3f351b6451fd819054698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81f263973998e3c6e554148434bcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa84351f2033c0ea62a18144c0c1cda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d5b8c630fd00971f682a09a93731b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b150168f371700cd7cc76cd05076e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac523c5c377a53c226c6591b7bb0a564703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead2379bfc013897d6e145bca0db1d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c033507534881d1b52fa856a6a4211705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f071a03f91c10d24d7cef6a48212706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec6328064dfd84c4e5b31c6c06bb46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cabcd9a5e8c1cd49704e98c6eb25c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c19d10645363d934af982e66faa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b887dcbb4a12854f4b96d15f17738f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f2159dadf2ac6214b863d14ea8b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418dd79a5595b0ea696c16f6ce80b22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9680b5a04412f6a9b8cda5fae1f64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64f50cf889508d8b13da32f83b38f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f9da2b1671e29f2e15d2548962e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf27ed24dcdf82349837b50eec4065d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678882b89763de402840f7eb0d8419df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0ff02dbc6875baf5bc490b47a5265718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16405771d1edc48518edfa3f9c9274719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e730225b7798c14e47c03aed65db330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eb6bcf028ee1f9aa0d5bbed34b24f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313168dea9295c432aa58de8faca5b36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdcc2971860bc964cd30918f95b6e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc6d3629207c29a6c930f19159371d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa35726d2014c1741048f5174aa7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c556fa7b934434ec3c00dfc9e4672e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8922baf95074bd2905a5b33f2014b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec66c2a96b04b5f068ba4b0d74bd9ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f33399db96281aea4677e5955ef58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b95a6d501d468d70a74d52dfc4b2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c382f2836c67ba14b4686e1ca395731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e26ba134043b5742bf017c41b314f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51c4d1b73b3a2ad487fcc1183eeef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f08db2f2e659a924dfd3d2a080c83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27187732675df194b96239e35cac1bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23932d3bfb948de6dee638214bb1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcbc76447d9aad936ebcc88de8a4e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f612df87f013b9d209b7b3467468c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce0d1a7c7730c14a20ff30ee42022739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3cbd8b5ee280efc3f0887638b515c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff84e83a5e72c113bcfc65306d6858741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a34b844c0ff393e7fde2ff0ec5bcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af2ce1420a3368daf98a1c71f5976743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c412ee0055b95f76a0274470ccc2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaaf5fa4fd3db16071d6714cc973ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3c3ea25ca68b42938ffd323b056fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e322e6182ffe959367495ce9428bdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8820ece1a709964fd6d2e32ab401748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc399b5eeb6fe8da9b3db82c2dfaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac311e371c847d59abf123ba92abd16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f945a77aac505a5accf884abb7d0a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb11a868adc7dbe921b022fbd04310752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2fbe573b263a7d90f20458dadfa2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672afadb2db92d8476be813acda693ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b80d3b89281b61b4cc7dfc099cba2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ed8fa7a99fd1265bd4e205ab2d40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631fc9ffd4cd0a39adfc9f6a775ac7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590375f161ad47b54ae6ead0da041b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685b76fa25e3b6a43459dad08d66362759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b84c677e85aa5b74ce8708fb1487760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc41e82d972de024734c7c1a1201b5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9260dea1e2e4fa5247f458c71b4ce9d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd412a3f97eb088b92999af1fb6811c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bde302d36a8344ab9a5182b58e83764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d89dfe19c63a92a14420d9ae7db1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd25f495810bad643529e171d3bedf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef404de2b0fb436bd3f974769c885c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc8930a60180f3252acb4911807fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c43627fd8dfa8ac5b0166d61541f70769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502987b4c9af57813ff3514bf208deed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b0abb709cf9d10e0e379e3feb502771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396646c8cf0fd14da1ff7abc9027525772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01049915f67e773768111e74b521568d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cb49e0c17c96e7eabdf451bb19ba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdeead237f0a31cce2c8054a28977775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409b90ff723c8779a3a1e4318f0ffae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928606d7fb3c700872cf8a021019d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a2b9308ee80eee841d0221e8d5c48778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7659e493ce3b8a753b9c2d9261722779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ca417d98860424d4e59d52b01f02780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd660b8c0aba1a7522cb9d0978bbc9f0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156604715277e7af03b5c6ac3cbd4dc3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93126b3ca359370605c407353b65fea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12ea8eae2d7ba2de0f0ec329c3ef3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3986530461166d117e3d2ee30ca67785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f23bbd008dd0e5234dae020ccef0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2371d51f2070418d4234d2b94c4226787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd03d3866d5fcb4d5f92170298201788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283a9f675bdba6e056939d56a2062c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0e31d6743923dc0a91e242601e535790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3026b678afa49dd9cbabebc0d08759791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a35e12ed37597fa9abb9c109b59f9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbea28fcb46e5121d380d3339e13e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e77cd2399c7b74e296db85380e986794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759eed1615b4da9d66c7185ecc8a4e1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26575e60bc15374faaab551f6fa63796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb1b2b3962d6e5f4f5495daf0cfa54797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7de3f5456db0384cf0ddbf4a569b7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0815e220bc840b03a87e8e1915458799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eabf798872a41efbcaa2576599c633800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c372eb5ae7a6ac96b60381d247199f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53106c1e9ba31825bac0d302860c094802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164b960f63d47900324cd99e9fc5c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9ec74e9d02006509f4389fe8b06f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7d3d29544c47605b9c3ae62331412805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f421d239e2da204f0385773c9181be0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d1f0081adce3afb8108425c6d9250807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732301d3c7de591e59b0451f99198d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8f34adaef80d65114be03a05f6eb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72694d555a423e3572b64b996e9a2d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41fbb3d240a7ef590f0641956e5dcc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba08c03c87af23fbb4d9939b3844a4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bb28b236105434f20f566c1d9451d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1538f31a4dd7fc2fd184d6d6c46e85814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883662f7a5c9ea1d8a43674a6f269253815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46a216afebb16ce8f2dcfa1950819816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6de1b83fbdbb9cb513f468fb1043f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80523876289be07249709795ebfec59818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571296b25c5300733e42e4bff1e69041819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2fe9767d2db9157a330c202048c1e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac88ef62f5fa0103a688827ce6027821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3319d1d422f86f1c105bd58f1bb3402822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8688647a52f967065785911fbf9c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524cc3c27c5ddddd085350605b12890824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034628eead76fbe1879bd0f241469172825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78017f7c28ea3b6406154e042ed76826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e99e497548a4fb3b1146e61dbe329827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9df8020485e1c6c2347f4690e3293828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c702f60cff75387d7c312f62146a3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e295af55b435d6533a17f72221315830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c885d5e9440e86b512dfb1af23e85f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cf45b533a9de6e67126ac1d2d4c7a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08929eb94c0884996eb2d99a22a0b17c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834da67a326e3a64cc8541f3faa6b59834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bdd8b9631d0bf9cf9611b86838e2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e82b32ad87d229fbf2ebd0b759fda836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df779b6ca584398ddef8e4706957fc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66eb59aab1072c3874128fa7bb7d84838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb786496c8c7fbd5c1de9e60dac737a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab20fc25e75dd7403e39a3b9bfc799840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0aef598bcdd4719969b2df21a746b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a795af935bc5f8b01e50efb0f3b407842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00899e57abf36275592095a46b18d4b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef558cb37ebfd5d93eac6ed6409bb0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697bb27077cf79ad2aa69c40d169cd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3441a8fec266dd59313da99d9d0e092846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134795b4007aa42df7d0b4c0bcb02c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eff430b2c8369630cd44aa2157199848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f408c7f6cd0150c88a5e546ee6224849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182582a803e192c4435eff11838f7b5a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1a029e0ea34223a5f0762927efb6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472d3d058652bb73afb69c67296d03852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493f508742c5030e1a4f1b6c37b555d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee298b5ff70e82995fd2f1723164c075854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e291e67682e4fb499fcc352b3a0264855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57951e4f3f5762413efc061284f18856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6c19836334ffbb81060fe895834c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f66e21377c9f4052dc4985b02dfbbf858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c4cc66fbc1038a723ee3f0d8d59c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba3a49e4cae90186ed3f1154d8ab4b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ce0636c979f830a32c0bbabe2431e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17762a8f8b9c560897952cb1286f2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f1aa2a3648279d368d51462cb10fc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322bcdfada42372447fe7e12d368a80864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974ca42fa53bdfa3f68a74546d0845865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac68ff450353c9b44bde4b5c02bec866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324dfea2cf12ac9f54aea584eba2d8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ccacc77b752c24de6d98d1bed211868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05df30f6cdae60be386831ad6c7467869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd5bda8f8c8c2f6ade6565a62ef896870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae0200080341b0bac559d7ea90d17e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bb8754a3174e699bf9bc3de54d76b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd7e5f6956cef0efd59a8be93bdecd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef366b13c8b7c1e6b40d977373423874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0426b455191f647cb55caf37ba5cb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a0ac70d2fd52cb4eecd667b65956876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c907aa4eb44fcd00e542a2e494f00877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fd1a626405c4f5f5d3c7a8760198878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4128860f781634d113de2abc57a8ac879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c1c6d1b6074c840f7f8f63e4adbf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd353f91d6af452a11bab075dd0927bf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874b7c1459dd01e9958eba41447c30882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324992a25bfbe2d7c29a90963313c1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f64bf98709e6dff05cae2790a0fd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74677d24979a9402be2b7a267d3d818885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ed55454f721df1b2d497c66a101d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4ab73236c9f43b0a832dc8b8055c6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0ba6d4abc9ed46606c89abc34620888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc60be6fa94cb1af3310cea3da71bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914ce82da8ce74d2775913a5dd0174890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2f79e8944d75f538094e515d4ad6a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d1f658bf8ad3c1189a28cba0c7204892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b4c76ad2216eda7c551415065840893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a580adb602f123df4a239a706dc8b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f56360959f55dd7f87d247cb9b9edf895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a40e2839cae5cdae8fcb7fe63641896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e632b9c7568df2426beb8cb5564b665897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1276f4a303b135f4cd719a82734665898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b8c45f2389fe3c0b920eff1e87cc1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2aa552ea06e1ff9439dbbeb6bd11900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98444e5ed497e8621533f67473234326901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b4f32405e90829443d64430affd3e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee5d6727cfa9940272af4154c2fd93903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452ac5e7291b1008ab124fdb6891c3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a9656b7995580255b34bfd94b923f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3c7e2486eb9d1457ffe4d616e5def906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67162e445b99bc60a4ccc3f1cce42e97907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582195c736ca2d53c6a2b7607c8a29be908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901dff8d32b347fbf09bdcf4666a3e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ccc0d868e5f63b8528d0221754a8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b543f8528db4ed1c522a231cf4f625911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07460257a04530f99a7028ebe02e5b2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7bcc58b8569dbc75a3b0dd6f445e4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da204b6a42be3a0a1ae7f0c951da800914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8956af9490225bbb5810eb8ff0328f4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6930d6567886a88af07b0de51c6ead8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59162fb08406579bfd79640a6605025917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b06587fbfb8a73a441b475052f77a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad463e16fa60314d1b92f2b0f3261b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307b5b71c9e58ab6a3a0cda91f0c479920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c29612f7bac86a1e532ad6cecc81c0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed999443e75f305b27827036e450853a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba14af57e8bcdc711640862ed97d5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d89040b600aef14e037ca33aaca1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e145a8ed120a821baf69eba2efc1a1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79937fe21c3d998b255f9dfc45646b3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09afdd1b147eef5ce2343b7ca5aa83927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883e194e772017c83960447db8dae1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2620c6a5ceef33a9c292971a9a3ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98dc4aad8d2043becd04208763f7da930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55b58a3a1dadf1d7465e40ade553d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d5c42cadfcd99ff7cd1381d50f08932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac960a6457ece7b16cf1f87ce19eb9f9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ef3a77699dfc442bc943528306bf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa13cd32e72bab50d3d3b625dfef82935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda75525fc1c9812dd4224ba5bbb230936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6326a51722c0039b3a007714718e7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203cc6212dbfa8dce05df0194427c7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c899eab66c2e4f857bddd3598c0f7ab939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae38f155cb08748c8f5cabb7e36561940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a2b1e05374420b1f70bd73688945941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f296cdcd0d480cc4b43d368aceaed67942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81456ea040853123dfb26e39a6a1f0ef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfa23187f280e49c1feda4aad98e9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e36d1ed474b608750285014c9a34e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a7de9f6f2e3d7309110aecbfe2558946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693400712a47c58738df1c3d24f9eead947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd02de61e216a9a900782e1113f0208948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8c9567c83cce5a7f6a9b86d1f4dc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d145b159fa15a05502fca7274ef7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272c501d4933ef0970813f67638fc5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8936e0a5148b7fed7bb43a3792aa1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdc63357e5c5f895bfc5a4e0076389953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9053261bec4dde651484b7d7dd6ac6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7b375ab04c189e3d7407a0d79dee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef4d1f277cf685e65d007a9c8b17c6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145802fe601ef2e6f699914102657eea957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ce586ffb38e61a09d7ec91598387958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d2dd495d1ec88e5b75321534ebf3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009303c021f6e6a8e1b6a8e046a90ff960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35be53cf3fe42a38c09e3bd2343309961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a58bcadeb0c4bd44c2717fd32d153c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1547c79360e53d14dee9e57f060b46963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb15c9fb923fe7b685e11d3f1e138ae964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c8698eb193131c995346a996b508965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dedaf6a55839ae7d4c1ea3f9f1fa9e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1282816bd272eea76dc850a11ef4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c946bc646369554179928e998f28699968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d70af1d10a70847e6ef1c3f5c4f46969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0051b9c9c8d8c22977e8f7c07d57970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8987569ea0e04101ea84fa9f9f40971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce3d475c820b76539f99efcb539fdf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae5a7282f202da0717c601a3ee6814973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ec97b420077a208f5dd7dbaf25888974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8485a450977d241fc8893ed5c0def975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac50172f4e4f330bd9b509f53afdf4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f6f803e81ae446a169b122646878d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187e72544778f385f86605583cb207c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae01675d8c6e95000194034848fdab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7d574aa8cfd5e04d0b21dc09347f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c478f0cad4cc1743a1f6fbad1b8b644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb67ed43d0f407d80411e391dee7aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db252a0afddd3be9fbc5fdee1f66e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424055c7b93498f68e0dad58dc6c757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf10697af1d5d9a2cfac0a4f93e438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cfea7795ca3112b7fdff2bc4dcf099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c9aa8595533b8209eb6b3020094f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2309f320a914f4f7b5ad39a0d337a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b28e2c5daa244a63254ba478325f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3777357b20a9a3266a047f3f53b11413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b4b1b5d4de08eae26deb4a9e58c3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde083d7120de046ea0264441727eed015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64403fe3de3ba3900e3fe08e54da516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642419b6fd5ae0b68a54a00097c00d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0797cb9f99a44c3376a493c56bc2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f5daaa211447ccb487f607c4780719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a34f9259e08928b9c615d23f8d82220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc57cc3b7681817260de93bcf7fce921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add01b745d5cfd9314bf51335ea87dc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d240521ece733281df83fd15701921123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17526eb319db75ef1f60360f53fecd6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fb7a34c787252582e64e4c2163c3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeceee4e65de95e5b06f2f0aba7dcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e08d838907f6a90dcf222ecb9a5fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e619b6f769209d56c321b1a8df3f8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d043b28afa32f8e369b6cf6d0ec229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f6fde5e2538b9911e1db2f11c6b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3988ee31bf14d81b893e14f420b064431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c76b4e9c96a5c41bbed49c780adc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e222b0df9cdfcd29610024b274dcfcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e318b32fbf9e7dc94c741cdedb1a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40d4cbbce1c23aab172cda6f6b153e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175442a049ff909dbdab9bf583a4d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba0d3040fb20678c41ee65752b36337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77397abe4ceeaee5f724c594609cb11f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddefc475666df0cfd8977e27f3684439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474786b205dfc7601e8b8b2ba06350d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904564caf5d4dee05f05bcf9ffcc8e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223d20ff26c7dedf1775546c85a173342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04332ae4ee3bb87f352369db8661f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e40abc0eac73a077d48108c096f0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b31a17a86501671a691965cedc50e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4daa37b7726f1877ea85febd28bbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2549bf65d78e1f0d055ba8a403961647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b79b9deba356b1c1f9acabf9834a7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209497121bfa609673d6b1b8f9ca14e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8da401d40db994a7072cbd2a6c05450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c2d0dbe54fda75ebc329aee9508a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f388d7462f638b007d5251bd5f1c0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad949f2eaa7dcea301619d5383d3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ae249aaa0490284b67928622fd3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7ab0fbc99f420d87860a18a89048755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c33b15e8e8cea04216b9cc3778d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e44852fbcd04295bffa727e3b7b77857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec238acc82cf8781cd6b97b4394e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bbf3950b98dc67e68a41cdd025da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4a395463850ee17ba6b09255808d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6327e62e5c9ec12e340500625ad1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f588e11c1e0bc93c58ed7af574c6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d31326ee1a91a45eccf1b0b3ef7e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3db9cf0cc8375b6509049053e8d71364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa43c9858a5aad7083dfd1caa7c03465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145553400d0b6de86fa73bd72546b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8a4ff5fff7ab6904cdd18690c3d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af28dce5628c7d51d96d669de981368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d428dab528aeb47b7e5ab8d9a153c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04d929b18c128a39323701c3d0d4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7575233289d4919f9129d4db0f6c0ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b11d73de6c7a96978ce059ca0b9d4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a730f6438a0370f230b684cabecce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dcd29279ba4f13f3939ce03d98e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f32099da0d4081bddd65052d1836e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccc3321c8948099b4ee05a8a59710776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd47b240fcd3d0c6607baaa798de8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2d3abb978bd69875ef9393c9cb8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a7fd5a22e37a2655d537dc96047779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af94d6567a2dd2870ef7c1012623680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79397e086be973fae2ad959fd4655081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580ab1c7b23093dfdd4e0af5248e2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954c546bc99c43b211b30f8f71a35c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab72f8aa67d21cec767196860a63a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eb36aa87968f432351fa47c43ff8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875a8dc7d69de4eda592d62e9b87c6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b23d54e1fe1e1b91c6360ecb33be1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca18ac9de912c64e104b267eb7738b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3898ad2d944eaa6a9188613220db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd67d49a836841b9544637bde2b7d1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b975aecfce04aafef7255c61ef7af691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d6e46e7b3fa2c9925affe7ba8bb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f435ce7faad23bd268acdb9958f8b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344310f33f9a06f210449919a67d5a7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1159c185a92920f2791f127b4a7f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc336af2db11a4339ac2ff52fec816896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388b73d605e04c69a93a8464803ec3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c8548ad2242fb6343e9b1a7fcdd8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2912468a1188a2b682d3b93933f57c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f241c76ccbd3502d85018d320fa354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0bb5b863461fccab1d7587e558f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691333799afa936db57bc425a78be34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868e41553c7c9412edafe3b35be2b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed103307866dbb26ef0be362c9bb1880104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e902269e430ba8a43ad58ba4d2c23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06d642dc10b9b0c66e9bf8171375d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b33f0f22c48bc26abdd5f2ecb922107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0d37929ff72367da52a2945d1ef22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e739bc9e445e0cc213b07427ce1e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27bb60f674d6d92e840a7e35de36bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab7950a1e16d6ae73fad9afdddc89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0879c23cafef36aaf49a0badf23aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bef72302add7022d1f7f7032a4f852113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7148d54e0624016419800951cebbc2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b1b3842edcfeb82768594bd203b01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987d9685994bbf4141a6f9fb6bf1236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31770d796e4a80237a89cd4f163b5f9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d21a5aa91508f45544b39ae01eb78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b984114a4bb898e15d52816d2821a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091ea26716cbea17287c5343fbbb31c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f06635219ecc42d1bff7a20ae73a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0ddeb9e96d07b15e9a254a704eda9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811da465e47afb0c57270a4d81cd26f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967d800bd727e5809aa50994f8ac1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763345fd06f4cc032d8642b27331b836125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84498c300d167ecb5012de5f5787f815126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45d8a95caf5d0d2da5a5a7b51c82c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec764b54c3a11c0100e265b51e68e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882a8aa8d1f222a0a276876a460126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f44cdb6f0a07d80ea7cfc23401b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14009a1d25c4a9a459ef3cf1de5b4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3778bae3fd73da2a9ebd5d5010e4b11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304f1a2e468e765e9d3d3fbe24cd911133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475b81edca3ddf32dc39bfad4dd3895134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871fe9838c1fba3f8ed91f94784417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e7d30a9be01842287be08bb2ad7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e522d93f76393e095c6c8d245d6a2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fc68b0d10818ffaa1fc45b29881d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559522b0872fd51ddac5b9c87f2665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8607c3d85fd238c8c3470660ae0890140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8bbae9067d8d65123184ce56b3781141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee9735dbf43ba16818f58bb1c5aebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacbc0fcee5555b27f0386b4793b1d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659772fc5659ed2b0c8ee03882bb3c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd91edf5194ca59591f1025d49d3c28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c1252b165ee40035166e63bd5bfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c8eb3f1a776f620a458a5a3612ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b61cdf2c9bd1f46bf066682b18ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780d616d7899d610fbed7668eda4904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94da9c2a12b1025913aaa6dd4efdcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bf60d61fb3a5f05ede929769fddf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89ef521f38e679b2a18500803019d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87010b639ba1a6728006303d568eac1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a7acebebd2d5f4ce0bfc4a9424ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1b1ab9d795cfcd1613fba8cea6b2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82db7e578e5638dde3d27146d91348156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce8c412ce4fa814eed85fd6b657ff0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54831c17efe477036137eab5f79e4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16feecb56213b2a4a1f0c45953f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e66b37b3c19a8cd15d2513e5e24a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5354497e525eca0a0dd5b310197db01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4da72cfff291659d6c1626a5f5eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c934e386a1a8053bf72053c7ef36b57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba445870743ee7842951502704553baf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a14a07da07361826582fdf9d2500165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e44ddb0d50b33d98170087c36d38f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f2683169e43da3c04e7c210c7b9a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676dcb5c9b791fd3889f58da4be4dfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b389e485bd30b3987315a909b0bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f31ec789188552e7a349b2cd418e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5f547efa22a0a99c4045856efc71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffac9ecd31dfae107767fef3d361cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9713ae7bed871878f007014805b809173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20af0735517e42d0d4884b5339443174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67cbb7b8a6508972790f14232f06f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64f2ff04a21e61f32c9882620bb639176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48488ebba5b290ed2633d323cff593177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394f42a20859237346124d98a0855e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57d1617a9e544da810de5040d5734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b20161f0e87a727879d3f84f56072180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07471c2f25a0e0019a6b990cf59e1ed7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f7de464f7d329931135d6cd15126b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f9784d8f7aa28cffc7447ce970e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5119300802766f019574226156b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b157193593a0961f9de890cad0617d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece034735967619f5c210d643dc7982186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab99485ff2191212f26c90817f626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7160d05baa5e7cedb51cfd34ce895e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e966ffd7e9f7a57e05b33aa9dc0f23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef7a3dabb46c9fdf95dbb2e0e2eae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bac177541536304e65b7e2e38a56b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a7f39559fbde8d376ce90331d05d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7561e03e33fa52c36e20e6064dfdf95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2d9e4f3814d69800d77f2ad312d1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6c16738fddd36dc272af43e348df8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b212a99747960107c5e1ad9c7c34e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89607660be83766058a82eb0c69c34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1fef68100a66e9b2ca8e3ee4eece8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632185a4e0782886b555ed4569e3ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a7a02fbf45be4ede7f34a3729b25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d809a8a7c9ce7ebf21fc500ee07f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58021e2a47e33f222a2b6623fa680d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ba592061efbb0f4197e59828d671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2511183831c3dfd5473447ef377be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3d44d5c37687c3305ec3b7e3e13a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a760ecdbb94a4b3d65c2690621a852206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619deaf68adb7043bfd09fb892f46cca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787643dddd5d6d7a4e7dff9a3bee1a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bc8e5882a0535e3ce3b06d491ab57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183ff42b0ea54583bcb3fc451205c9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160769cb6ca5efe27bde5b129e29ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf864cbb3b230c15ed9b4c489e036a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937389f65a21902820afd0666aa450f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c96a0daabb47c28ce8dd6f865952a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eeca4aa14331f4014aa7b83d5b08a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e554df2d424693b09d8bfabfce9f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb0d5bf667c4618ed6ef50753ebd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802afaeff7095a22706a10bceb45e0c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ab088448d27e95e939f5e1faafbd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305dc229e2b3cf2b8cb2fe8b1542980220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a2083d91a9547543be98469ddc8dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be66f7a18f4fe1613d8b1571d9f21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0483474b1847e2382208ba1a0188e18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3e669d8ee3bb7c3dfd9563daa9b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07b53ee28b2d1cfcd4723530a5e717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188f8accfef6f3a615e5d1f5535581226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fc5efbb6d3d2abfb50c22a84d50f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3db9f65c56a9f3633971185ef8d5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a998ae629761241949496b5a6c333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19cda5c34b9fcb40538d05c4d88f10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a32b83932294043b0639ad8faf20d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb64d80d806a7f7633daf341d203bf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af7ce0c3605f6283cef9eeaf3ab34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7afb28e40e99215fd81853a02ecfd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfd11667a7daacb1ba4cd4ef30eb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc52088591e2d83c78f89e877ce61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70d24585461182f51b684d2e529cee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5eef17e250146c4978203ca326c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2afe1c28653a5bee1ea04a86781474239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8c30f15eb9e00861e201f32ffa60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557cab6f5cbad2c862ee2d8438e41d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdecd2d94e414ea7ed525eb1774dd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb7aa40e041f29528d3ce7cc8d4482243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8121b4b579de4e2bc3ff1316f5837244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8f33eae8a1c7de6027e663e93a5af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23184fecff00e1de01ca5a0e0d9ff86b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b1c81d738c51c156ee2fbdef26c55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9dfe4666139d8996669afa80548e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8004608eaaa429ce3ef4fd487946a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc878c0a3986f107ae103a5721202ab9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec8c07b01e6ea5f444b1009bf95f3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b39f2265b1a3c756acb8387eec71c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6081ae26db5852e71ef06fcad5695253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f80380b6bff230052f5dfa8f07cba0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ef1c4ab7cca8c162a699bce14cc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e083c94c93bd0bd12630d213688c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a51a3838a984392f383ab8aa79697c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb93e6426d199d5e1f9be97f4e9449258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da1f0d7bb8dac80a60a5f61ec017ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c048417384de5f40f75951b3f12e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05498c28494061664ce85c7bad87d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379073bb1f171f19b04f031a808b97ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7073857d913dde5dab1b96b10b1d38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bcc4074d8b01da6b9b9d139ec875264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67c557bc304416e6c4d83bd05e3e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863be07fd1359c61c57756efa148e45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c157439d600557d017ed8c869e2fa20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ca0619e9f8c186d3a394ddb7258d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc471ee04b3474b39a282798eb874c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e942a527356958bebb1361be5dd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f49609525d127f88055695841daa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6bfd9a3faa1e7a1071cf02628a860272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e977979e633234796b602d006cbb26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f74f0e979d580391e65a6366e6020c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a878c45e9e98f9009ee146dafcef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d4e59eda6d225028e062113d5d635276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4560eed3fcc302b3181a73254f9bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2ceea265a041077c5ca9ed4e5567278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f9a9df1b2c86fdf148b5c36f9968279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac902365900f8ab9e04d533b5aadeb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa445741efc3a2e29d077defb741c42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b7da5406117c2d0975fb6254fb9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d72dee25e7fb29a800e4c5245d9f30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0effd8a95aaaa25cc2746f29a61a530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64c9f97fb0220a194217fa43ed85c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4c052d600468bcca3c5094df274ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f18fa5e298baf2cf30caf214a8370e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae20bff55ba9ec00484c16fb435c39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5a5f869fb85691453470d11c9f454289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a93c78c37191164135332c100957290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735c0cc9ba1b12735ec85c93e228448291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447e569c5ea2aae578b3a921ac0087292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca236330c4fdeeed44fb5b1ab9c961293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7f3baf7b5257db45ca749b8de8523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5a09dd3d651966cc580a6096a123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1f439c0cd4643431d5aaa0e2c633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93da668745327dbbfb2191f2a299cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783ceeac2a6acd2cb9c88609e656d47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26364cc148eec91b15b15338f066c012299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcef2ba51cde6f7757f58dbcf2bd53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f872eb436b8b208b8938ed42586a10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ed82d2512eaf9a72d595bacd32976302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd7f6e36b3b7caebbf007cbe1e0a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2903fcd359b44a75bc09ccc6b7aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b108127d5001c13e0c7fc7a99e5e1cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843fa68452752c7123852e4e5f133c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dfb5f99985dfc57382865f368e409307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb8971b5379425c393e412104aeff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0db474cb1eea6ea36952ba6d779513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1902a06305fa74becf07b2cdf2c0560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514a45718d5573a009ce5131c209d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1af3aa025e626245c3107bbf4b39b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5789da89636366fa9f44c3aef540c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dda822ec0b9078a8b4a2b21ffe0cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782cd7c81b5fb768d5bbe15a1b7dbb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75852249b706c3f4d15e26c468f9b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766642cc20d3e5315c2522c35ea4f7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b14eeb2c829f0882e2857af371c601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a0869b222152de5b28ecb2d84b5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b363fb9ebab9be8a127732d72486320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a60ad8f74ba9882fe8a8fe9a6c3a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f533ef230a49f8f1cb41da69ab0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995816b8f2bed09bba000d3ad4863cfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa093db74ededb45c8a935923f0bb3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50199682a67f2f0c7b439888d7e5676325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204779527186d7a2bda1dbfbe6d41b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bafea859adc52c1e13c81d1dda411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b21d4aadddb719e8be68c8956dc1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031975ee497e1e8b2fd46a3a6a3f6a4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a72f1497fec28af5b6fb2c3b319b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27790175423454164b589dfd794e6c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272c3de300056152e93a81a872f7b0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b91a80c8f4e4bafcce1731d43f84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8be4203dbf2cadcb3162a59e0faf83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4f7393626ed7a424f7f1f127f17e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebde5594d4995cd351e93afd328a93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dacbeaf20272f51cf057f68588a03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc247157bcd29223032c573fa1db79f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d439b53339747dc9a4a593c8441b2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae794c978e85a4d5ef448fa2fbe9a5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baea49c79d6238f17a5acc947c3e68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccc7261a8ca146251334b63e5d8666342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e00713685e7af67328c4e80158c091343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8da603fbc183650b85e5abcea88f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e4cc1326a5daca5de2f66d524836b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1700641e0e7ee875a3c402ee1d79d91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5efd519eeb20462f77b81da39f3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087a6c4a3972304c94c82143963e50a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d03d70ac722d457d9cdd73de59579349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffac946c9f9297deb3115027c603a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af909afdf649728026a15e3817c38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa179dd5d8c4115febb4fc2d03a4dcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001685dcd9a298f612ddd05ffeccf3c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cab88728002a55537980be8b566dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e512c32666293e11eecd46c8e319355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bcb942a4488113fde7dcb2f9291de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa6fba4d4339307ec4359eeb47581357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dd160e7d7673a6d333c7a7be23fa9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa147a33d75d167c7bbf02c6dbb45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565ed4e93d3ae10e7f16e67c84c7216360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0352f0254a7fe782463b25e2346570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cab10e89edf06daeb96f85260d51cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672a3f8d132993807ece25a550fd14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe94c190463ba877def58c9166860364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c970eee96802b4aafd7a0cb2ee437365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46014d2053982345e57345d8f777d22d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f23e32a1929a6aef1098e93f41e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712abf9d3a3a44a3f0bacd056a3fd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c95f5271e4ea512f61280fd0bb44a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0287093579be6652d0abb02d1018a90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfa1f4352d2d070e2a847760c73aec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03cd4dea8bdb0ab41c1d4dca3092cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ba15825e82ade7fa7295bfca52eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133160a329d5ad91f2b7cb17c432ba0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd256f9085b5ee112eb9584d4054d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d8586b11aaf9764cbad79e5d4d0ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e794c32444ccd7097e035331b7d4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7859a5ca2bb776208b1bb9cd814add378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c6896c2f9e353d0a3a8906f86a07b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7165b8c126361e70f7901afacc02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f3904a969dd65f6e611e065d7d683381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1951a9151096be06887497d7bd15a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548e6f273f2a968886a0d46f6801922383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a58b530ebf769732d0415210174ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c8d7d9a253c0bbcb8877e0ab450d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbbab0a7b7877e649cce004d25b742386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd610d6d56c90142c8f10db4588804387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a53b6f64042c886ce0c89729a065e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6641f13d6a672d9aac6aa368d07490389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da67a6c736854b221d10a1bd47420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af34f86f8b07ced8ec48806f325ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3669220a6ec4ee737571eececc612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cbffc407620d2be7aa77e4bc665f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a6c5e94afa2a74a195184f4bac2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d86c2fed0d6dc31bc910f9cf8ff1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f59e9e76b491adc2cc5c53863d0e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbf1a50e686724b80f49b5e5e61805397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2ba3a9e85217d7e239ba60b6ba7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10b59d06f3320c433d19de0897837399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9dcf9452706868e6bd8d5dc34b71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76470606d2b9ecd6a320cd0a665ee9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9a5b32b102cf21abf34e0e431664402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a80c3d5b519feaadd9c77bc4b1183403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bab4ad4106de8779415fab65d7e68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791edc1d21509a139f889205fa6f5a73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c120fd18bf07a3ccc2699613eccfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5954f6276a58e1121f473933a49b1a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2cd7e7138b03605ef4bfc27830566408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea2ef7e5e8ce292ef8fc5dbb0917b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe0f489ae7680b183885b8a0b65c61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c06cd231f725cd8dff92b3bbb2d18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de74faab712d2dc2a805d2aa8e81f3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3267e605ff828e3f975fbe1c96abad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33980789f1dfa521249b4f06899474d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535c8599b97dbffe1d82373b8529e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a307d1f03f6ff7a8b3300e3d48bd27f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483a3564ad39773e93c89b472482e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ee734aac1e671f5d37147e3cf8efb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1048b5e502affa8e3e2b03e2dbe10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e4cd26e9653bd71a42b1a7f446eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a900ca84b93230aa685a18e1549a41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4418fbb3f390eb957c904db8329fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51296103216b12aeee8e72fb892204423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584368b1fa4d91e9f9bde9bf5c44ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd12b21239e6ab0ffeedc3508035173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df915f810cbbb61c260616c36f2087426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bace44dc85f47fd3d825feaae289b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b502fe4572482fce1474590ae89b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ef5a70d83757b91f6a275126e34e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339adf345b716b1f512f653667aa08d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf135b52760a0deae425b575f9dd2395431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde49fe1b312ad78eeaa43673baf29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86799d8f9265facff94393bd9b74a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353521c4507caf433ce30e1437402e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf416d756b103e28dbdcf7d8b976f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a910645e2c7ce95bb49705613b306c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f7443a9b0d2134ef000ef5b916c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db6588fddaae2b9a6b292be00d9c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01965e4d158655b766dac4f36b402cec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cdedf48859148627dd45abd1dbce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e29bbd1a1ec6396bcaa443000e6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdfbec6245809284818ba47267ab3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60844a040b177f89369fc41dfe6465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad4aa742bfe47dbfe6cbd56061b936444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6baa9352ebaf8eb7db6b23c1dd102445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec512e1067ac9b4f76564614d78f0bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f17ce3ca62c362331079098ca67398447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fcbe83d7fe0dd39de9c941c7ddb64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62777b3829190472a964f720ea45e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac643318e622290754d1aded5005f063450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806a0ef7718c8162156019a8fa123c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ee45c0935896b849c89648421f68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e725f19ac3c3c6c47559cecf1d63dd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1e8b51eba17e04e573236aaf59e78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2a1b32f2b7ce701c8047af822543455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2269e7d422f20a8075ebd50c6d661456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66421d7532e2114f9170bbf1db6b94fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b59f2e9b6fc7f2f366931cb65746458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee66ca73e709323e3da6fa55b2221d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d05be9f2d3ed0ac572743db4c69a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb229c0f9fcc77a6d8bb55825fbcea02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c2a63bcacca9a6f7cc6a711d88e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ec06e6e26a7d4c5883d311f81daa9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1417637de3067a5e30992821f66cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632089db75d8a8fc4317a2720caaf312465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7f20fbdf66eb4701d7efb4862a7ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c22be64d5e49b21ef1d488496058e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711977f73162e0e57bd40d6f1ca249468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b9e49498b43c5098a36754c35747b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbd5e33acacf3f5cc9002ccaa5aa9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca0bab6e17ccb306adcf02b38b01f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970785701f8ddbbf2f1c76cb0951a363472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83986f532c0eb1d8f2e73d307f55122473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dec5677d539642b8e940e67821bfac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a7ce2f3823db1e82aff76a82ddc4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1607491e256077b8437b4b89dc743476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e64776af9adbfd31f8068084c557bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac54a041013964a1c144b7a0bedffaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2301292e79c70ca281b13c71c16b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087700f1037552ac1fe15d857e306037480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bf6214bd9c29245c1472863723b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81389481a36d7f1f882af1b23b89e18a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e7b6cf25d7f7792535d57aa40438483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43173b7a420a115475d67905658b0a11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3f64f2b1ef1faa52b413cba1eea9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967666399e90e1191787360185457c8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864776b4c0e755e4e0d84c71584d8e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963580b9203644ec63f15daa6c734a3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2efcb7c718668bff267fc7140f4082489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa5ff0c392f02b9af00ff82f8499f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f443ea4dec85d2eeb111366d06dca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0674dcf61395c77dc295ae14de1752492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c433ac26a88f18bde59040839bddb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf417f2a6a239118e1cfd4442f9c06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659c10a8d06243d22601578f38d9d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990dfd975bae0aeb62fbe8fab8ec561496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e31ba220113f803eac632c41a89ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc5fef3009c15b3e4137ade430ad12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01af50e7efadc1050bd0ba6d2179b0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ae87e547c2a217a7f4fb7030d42f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b76c8789d4a4075afc20333aa44f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558de996a6b0809e91d08d2ef1103a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13492809cecf33a8b8f1eff41f97ad50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d0d1e788808f1ee7d36256b9797d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7392ef6de540e44f76f1b2675f5db8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b93ae0d1a4b2fd79c703dfa9b1bdb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9257e3ae5445d1a8ea08f8d3a00bb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b898b2f3678f252ea9723f6e1cebc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8122b94a10e7ca104722ad24e4633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363116dafda163f5547580673b4da9bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb9c83c9ba627b1c36432b5b331a49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86cba0d199bf6f113ef6118b5129ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2d5178237cf7bbaf3e083afb0b76e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b133e7cc98360ef3cba6b69ebd5921514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde568d7fc129918fa59b7c3818707c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d156d4c8397036ca938d7aa8409275516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff09daa8f6c035fd253a4c7ef6db05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbf67f137b7adf8c0d292ffe2888f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01bc10463d5aa0681ef072236a33f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb15f5c9b0447add542816089eab85b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbdf7e8586aea87fadac56318a5877521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788a63d2445fb5971265fb84d14136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fced9d81dba8bc6644467b7da851ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21a28e13f44c5499a8d545d9cb44b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f179f723af65ef99f3a9d414ba0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442755e5692559298245551980a5c31a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88763ba1e329d796c8fbef996ccb9a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467d62e5f7ae7e68a0f286509467329528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd066e8483a2b74893ed1b7ded93c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e5c1617aa78b90962ea04fa94ceb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17d8bd69574f7df5e73d6cad034cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bcff799e916d787b60a054c756cbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27930b561b4ee2f05279ca147a1efc83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d467fae251ac3a2252c98475ddb8c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244fe9213ed362198a93665a917a944535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3383ce0dfecc53e779fae5a219ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e7253ed8fd727adff4c2f7fd09490537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ff8415acd7853da53c0dfeec527d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b450b76bb9000f11ecec63737193305539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51262efec81c21d49c763966faa2ffa3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636c8312241c1356dce715d6c2b3e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b252ab685afe48252bbaf22bfa0171542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677d7af3a29fa656a8ba298f5d6386543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b976bbe28c388a1f44e8ab2a4184f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e439fc6069d48afe10390bd6d42667545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e459267390e8774fcb32576d029961546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f3ef4dc05ae4c6abe533f08f1fb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675881936b8bd8eb09d341ea31bc2b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50138a4ebf6681e2688b024cfa5988549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220e434e3b8b24d48f2cdc0dc917b72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e9665d6256356fb0dfb2ab77f5f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c36fd140d94ce54ef80ee79502f07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328939130df98ff97f25b0c1a8330988553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a28949cc78b6ccfd198d3e55bdd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed8777b12437face2185247d2fff5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1030531094ecadc83aa3e24b4f43a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796ad30a148ef897d07acadb8b9a75e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e55fcf0448cee340fe1ebb9f81040558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e311b36aa8556003159429249db7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9697a873c932afe5471857e3e2a8c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a97a3579d636331288e94d0ed11bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba7edd68f1a29d34481157fd305b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73189a8ffca4af7cedb735aa976964563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0aea81e099447fd2f2077c1d7fb78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e3f20b36bed79d82c13c4f10bfe2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583d759ed9e9e88c4101bdd40a106dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f73d35716b3174f1fdc2d6caee621567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc58967d5d803ead1ae54835114e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4406cae4d5479a82b3e04ad656cb4a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d61ed4976edcad6052d32bdddd5d7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35194706dce7062109cf553552426571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f322691df7164f820f41db4f89320572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97f0290821164e951fb2753b9079b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ce46987a4f646d44a7236c8a9154c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c82c7375ec2b24b6bd90f03f9604a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c5c3eb0ae89c25a0f2f3eed0c1c0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd44de8b6164dc0c207fbf05c824fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbcf6c5f03f29dccea7e19765dbffd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03498f17a725306d8ea154d3b7aba57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75b60c4248183ed3aef258bd0e60ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e07f9838c624a83ea37eb17f58728581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0b0475156402290eb23a682db75e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967a969de1e380ccea0f3d7677f39f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ee88547c45357f38c2c0c6cdb5f98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca61a663ad3252e1c433c899a8717bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff5b2cd78ac5b77561043320cb946586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c91d53cc2e05fc7059934d4053784e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8bb45af65b0db08aa30e4a7a1a35b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c3b2820c56bffd9404860bb518df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844a1701f19f722c939a4be1e50858590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44088fe3ae5e52ce34beb18e85cfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d84f6aa91e45b4ea60714aaea2036592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650afd87270813c089de41ce0dc7193593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c649cfd172688eb28bf9afc75406fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e18e5c6a271b04f1e848309ef8c2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7435796eebfa7295c2edcd9b478a47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f1c99536e5d85237f1e9b32cea10c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb4a2ad1f7ba9ce77a108e457b09f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25f734d5b24a60d01a3c38a6ae3e8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ceec8c598afaacbb78e47d661d51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe959a0292c04482433d2141072319601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b5d688ac8dd8afa56322a004715a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a7844c623a8cf49023dbbf10f39f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da26b3f48125c940d49014fa3eabeb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04613cc86a3548e33f1bc257f5530dd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c418e3b984c9f8ecc8783beb4e49ece606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a8b11c8723a2c054a6e9c150aef42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e131175bd0a41f0ea43b824857c5fc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed232c5805ac834b93513cf24bf977d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9834f63968cb3983917f3652496a55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd548ade2f4df000294a4941b7a6a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd2d43fc10dc5b32307c94d6cc0bb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa0ba320f03b1daa7b3ecf1ec9cdab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55955fa678167e88a60cbf109698c40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea9b2e47d955ef341febf42f22374e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ee75673f9ffb5b8a8940ebbb20a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ddeb15b9106e65f57bc0c07567645617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348de956f3e9179922273f20c174f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954dc58e42ee413b1358699575b12cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db16085564c43057ab93d8790c3240620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408777f82328f97c7d90b90eb84aab3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf0d51396169aeeda5018d9d7800a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57eb498afc1e72bcc696bfe7b04b77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5528ddbecb7f9668a13e1f8d550f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f311abeee16a48cb397e384d29bb68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd471a6ee5ff92f859fa6816e756d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570af717e76b4e845081385fd2288b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb10a4d4f0fa64d306dd5b330f1167628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3648f261baac8d9b549798a93b3da73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1228e8be269d9f74eb8e3bb505c4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e53227db81475aca1b23c95d130d08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54a0536ba94ca5758fbb7f6978bee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace35135e21f6ecdc97287305dd6fbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af986f1e14631c7c0b95290c0a7901b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7601fd347319a4398306d578468b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584c7eb8c6b2cc8451f7988d6d36c1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca27281ef1f045c35c35d92e308ec2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2529a793aa0489f5fb52b07874d908638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d610ba7d8d534c0bf1da813083e85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70b5dc514b62a8b46a5477ba22d209640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf648cd20f401b03500326112b741641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7abfe2a91280ed0e16116d945f18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bb6940e2a1a3adbc1bab318aee71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0224a9d49c8139ecce976f12c48e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95536423686b78c1c7d007909aa180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7c301d81b2f24b2dbaf3de310dd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c2bd67dcb57feb9853fdc96e25bd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf8dbfb470d23fe215c74e4b788cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aefdd13cbf9b3c5735f14211ccdc48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e279629d4103273c7c928cdcc9765e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6724398b8cb47ab896aec4ceec7906651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c5837d5e7099d3122ab6a958575d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ac6c2ff6be28bdc53a8f13defd30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3b7408f08587696648748427301b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bbdccc1bb6674fb8375d0da9eb6c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e4365ad17dab75b6932934cc80c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872f5991bad18fb433db212fe0e795657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4714b815516dd0cfd24df74f5487e97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a92a8d3cb51f778d84c595df31412659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a7f77f94510b23778b89e5740e9eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2402aad7f76b2a0805bf1d236fae0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bbb89774ac55dedddf73d31a9cada662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273a6cd0638c4480488d0937475d05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1688116afe3be15b1fd77e8a59355ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d27a0aa3047bbb0e9fdfcc2b1e5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148143e2d043a99422dddacd39fa69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016640e5434f5bb2308727401df46904667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f4658e0905c6bf010e5b50a27c4af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa066e02f61aab88783a59b946313c6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861109868c41eb0364d536aa73aef6ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534c944663c90bf1d4cea7b23a35e5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a26e4a97036f77095266628ff59f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f3ae3bbd2338f8cf35b0029ba56a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77be5a5b5bfe172ec232fc51320663674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec29c49d3d262d094bd9909f0f964b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf647a33c6a660607b743d8202a3dede676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10cb7a460201d99cb63c9a2e621a60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480cfabdd554b857ce864793a889800678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737227795e4bd3811212cd2ef07c21de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573ab8ccacb17c5d2eeaa5a3e117947680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0da4960227ff000614a2a9a251ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd16d7f23c337fcfcfb8097f408f00c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e5d919a5d13c4e49ed78de45ca50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350fa93b7b026675667ed9ce2201d38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c05f0c1128c45040bc5ab781e6d3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46223c1c68d9030be74a8ebf300da170686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200860eaa71e97c35aeec3ec671d3de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be31ab96604f64d61d5057f193fb733688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a950001d9d83371f73b339fc7c48c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c3e850b7be0ed138678113d17bec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d956febe8ce0cffc218cb581e39ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485989992c70cacab8e66305ad6bb8cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c89392ed8a7fe27c796749b1e70a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da5935eef3f515486bbbeb0b8e04d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb2ee70c48cf8da821eb55952f6159695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e660aa9f1a846f2241cc403b3345c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de7c96a0e1ce5cc562eba60a7dedb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41edea13d053ec52a4eb9d3e9b72f78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a43f9d15ce2a600342a41e496c52f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d187c4c2b852ead6ce6cc4362a0b99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056b54baa2d2898ff5c15c39e73e3f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a0f1b59df16a7da122e2b5d56089d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c48f0dbd7b40c4b918b14370a1bb66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057a208d6a050110a75dd7faeb58539704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aeefd91c0135082eb1d78e37a04e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d648129825a2301a145dc08cc96ae8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5174b074d807901d22c108cf9358b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c106903f87e69c277779b032ebbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0d2baa8b3401e9924beb393a9f2cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d749a28d0b802818201062d090b8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fca1965bca76867408c4bc735ed4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb1ecf7ea50b43d6289d4a1d827b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81a81e8e0ace8a66ce9da465c5d0a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852789a19b928f2e5e85eb35f05054d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54186b9ddb6953a51bfa9cd4214d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e539d5d15d09fbf1e11a53fcbf3036716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356024531c2eff1a6082e66b928a046717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce814d656ffae055aed2c38bde9195e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc740cdc2017109dd2bde37eb23f685719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662790643fe23818722178ea92a2dd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3fa8973447938dda4bdf438b283d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93001954a3307f8a33028ad1c2368e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce1c416b4c19daeed8b59319836bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35948dc949ecde0c5e691c9147915c62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2b94dc1fae11e08ec7818d1acedc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cd2c305d7667e603a93709a4e9c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb3dc1b4a77c189c5ffe83b95e70d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3d0bd0bd8efb22b344b6c380d664728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5dc3cdde82efb217748a48ecec610729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7f9e78c31182265788ad1c8c7db3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca21b2f105e6e7b62c862711d9e3583731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d294f9364253a7d2c24fa749a731732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad13b02d8ce70cacbab402c1d287b14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793de78363e77bb06d88485254b4463734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fd4695dce27c538235e689862256735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c493deebae72feb2132d84fd1f74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e55ec9ad97315064504cc09daa60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae048edf17a8f23d7f7e630f38bb7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b968b3b6d72d1e701093c922c506739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b1e4d8a31b48b1bd525ef625a66cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683f1fe030b043d257c3da317ff9b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6d3a46a31b977bbc6645efb0d4c71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b492a585f53c461e63d3b12cb4c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a41436372741516cb99ef5e0607c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006429c29123d6b7eceb7b3b483a7a6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216f86b8260f4dae73481cb935e0f9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2b87ed15cd7541e554d1548f92d5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a85806c3ed8983314e5476b2dd82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576bbaea8f5373d879df14e190c4e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfb9f5776c00bdfe88c70f7873d053750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c56e4df1286e8ed2227431a9dd53cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af830be988bbecaec3e31293873096752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07050024635c5df7f504f16c38284323753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708259e7dddbd613d1f0470c0b2d5466754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7cf098b3f4fd2576429e9df91ef4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d367f88edad2fc78c9d65e4d363693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ceb5dbabbad0cafd5ecee3980ca4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f783d732801f8885f3e5979c0e2b3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3050d4dccf9f88bb39dcc073e202a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708246c39b57db1e24927d34d82964a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a209a4e4690be9a36a278edfc4b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aecf61f5160a467b7a8861382d826762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a839b3922cbcee7e92f4f36893292763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4137722d9b78be68d15afbc0e3894764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa50f397c79277457856a0d56ba438b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b55cc30e98bad9a669c30cbd603217766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffac2d4319160f1a6acdeeabf6ae41767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13972f218f99888e421faddf00f08659768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228c8a61427f598241a928ad2776242769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791027bd14874b294bf67bebf95eb9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0884bfc9ed5513660ddf407ecb72a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a28f45fdcabfa5fb73fd7e518469e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f454312c011027e42d67e6585f461773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad863e97720b94e04c62c07c45fb491774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d6d10255924e37545fbb42766e93b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb704c0c49f2ba29a6fe8d163dfd56776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c79a51f3f85d0c0b8245fe36f256777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1158e7d7a1d7f74284f7d24f05ad5d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38baeedf75918ca51e6685c1ad129e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70754c23f927d6bdb90d560b7372e1f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc8091c847b0f5fca0ebcaa51eee13781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee544956ff2b9d7abf8fe3dd583e32782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc28ed977e0ffafb67031f5845f23783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4fba7b1999c74f1532fc6497618e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a499829ac05d3632c35f6801ddfc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755526faf590ecab297f658a23cefdb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2b1a04335102abf24091b933f2980787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3b8864cf76efce05c3d60dcad060788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bc9ec82580a191b4ea48e997b5497789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77642e8d3c87795501f2362006c137d0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5fec645d9aa3fef7f52fe373ceb52791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6559956b4ca4868e0656f1a3085e7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835607db37d7220945e71c20924fe002793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb6fdf193db01ec9055761a7641061794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d4eb3617b2fc0a929fd060cb2e43795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c40834544e93dfa7750ca5edacdb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e394b4856ca0faf53030ae689260a5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a40f06d45df05b05918523cd5f287798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e34af7d63793d413e3b49cf2ea92799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb7741ec600f49d1b8bf2b0d4e4a51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a62c7be24926f10bcf3ec3d5b89cfa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e10298a48ea80e032dac7360bdf8f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901e2800ea4e5eab0b3be6ca91e653f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75bef6f9cb5040071e48adad409b0d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc362496ee3edf49c522b9b169a1e6c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f26c25bf8a78361916ff7535113c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05459683e21b9add65d94d2238eebcf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fd942bdd6c6ab7e5d2d5d42ec6db2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c07065ad817752e0fe60f0b914df4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db551778df18d1fc6493b2436ef428a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d77befa25050d6ebc49388814146b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f6e5eb5476e3c4bc3b3298949b3a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb88f86a6dba8cef2191ef41a56bf0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d39cb8fc76c11c6128d320dc7467814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9aae01042e5cec3eaf18d296cb4bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d9b922a638514e74efef6002b18df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df993efaee30472ccc266ea61fe83f1a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332343cbc8e3191c2c72fa7ff6042c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00699f38b6b7b56715278075b71478a4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660dbc12e7d32d937a0b5c1b42c5f9e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc2b21eeb0b40c74e945ee07fe979821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007033da0dc181502a35d5ed9046c7a0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b789bcf0f81dd93e985b366600b9aff823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ad5fd93fdda30337af56c9e2de1c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460cd8574ceace05a120a0c89f786ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef6db749ad8c058bb55d960212ef82826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e458bf8dd2c4a356b1b4a345d50c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78aa9140bb33bd55c29c6426820d2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24ee513358a3ae95664af5380cb10e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4602f0d9f200b85b49c7c10de223830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd4e687dbdb4d301d92d43ee0a4a23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b74f293ec6fbc0b953e1fd240fc7c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2e760469d7065782c52a1d2b01ca8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c3a3cf09df8be7d3f82c93c70f93834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d350bd7af4c76ff0528e703696fc9d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7cd8334d0f81503f4a83dfb4f020836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce915cb8251e48c1e64b9b15535fb73837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325291d1fe8f39a80c8b0ad0122722838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b55e06e15559c1a8b5750c1273e88839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8d5ea6afe0e9cd38ed44a43a9c2d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66331770056fa20e7e40c2a0a52e4186841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af6fd46118e96c5e7fc905e3d12316842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc707b03037313f663622f021eeaef94843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9772c1d02175bea5f576b9279e661e7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e145d842e2d192335264cf0b8b7063845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed939ca3002bc389d3f0e2376eb5c3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ecb176d01447b0c167cf7e7dce44e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866fb78d7906d6e995ddeb9a7c31ba6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8e574a7c2287cc9cd7d95fc7c926849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51852d136cf955ba30aaede127ef3f4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf77596125087c89e64929f5ce980b1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fdf452f68e33d2dd327495b565115852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965af10ebc8c961dedeae5edd66a4dc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4922502048e2b07bef4b34f93357854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87956f8211387a6fa20c16a65e39643e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f9dc882b8dece2e883de2b0c14e7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477b68e7c39b3cd2fd9527366e191a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d7f9daaaa473825cf9a66a4a08c33858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d913ec71a135a56360d10182b4b06859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7026f0a45bdf7d56914a686c464745860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905cfd4096c33e94fd6afec8c0a395861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068699d999cccb3e02b0356659e9700a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a8cfaaa54ad1a97eb54387f73813863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658e8fc57b4d6ca7d5b9e76ec151e0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f1be9db75da9b5cff5f8c2ecc2f1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96d9b785e983e4059da1d07c8ab880866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630b298949e464c53c0f068d85b6ff3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bdc035101e523cb3a5b8333704b19868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c79b651acff4e68a276a18a9b0c2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca8c7544da168f1b36747421c0073a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1f895375958b4a0c78eaaa21bd1e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405cc130046277df7b08e3396017038872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f9dd16c3b69b200dfb95f6141c8a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7c777bd55dd2d2046229c9a574693874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273af36410e708b2bf4d9512c133b8c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc31f3b82340e80d1c30054075a42876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544bb4f3e586e021d888af25971d050877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057215ebeb0a85f02ef15555eee81b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd4e80042741da65e8735d6a8458f8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf532fb89f88fb053d0903fdfc774d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c63c68f2f6733d17bea2d1816696881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c700015cc2f7996ef0949be54da4efe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef87065a7f9fd58b398758633f8dbfe883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192bf5b018668832501166cbce6be1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3ad9852ecfd06c3a4eea1cf0665c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fa1dc7353fac07d39566982016f69886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d1ee59e04d657197c4eb93e70a375887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e43633002c94408b4c5244e1feadb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4803754cdbe8868edd75f7a25ce4e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356cceb798b28ae5574be9a420f500890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7688f8dbad659503b35f74794df88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7678a6286d437bac8ecfceb80fa221892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda36a2138f0cc8ab4eaba4cac688b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4458273d3519c39317f97bd0d60c2c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640c9dfc37bc2fdebf46e62802ea3c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1c9210cdbd2c629a2482aa6935c4c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7987d1f84e494975e3b7933eaec924897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73519528f36ada0ddd551dd46db845b5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28fa246add52676ae2d62c4bc1f4f7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829114c1c4656bb086244f815d52695900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c6abed4efb7a3d486fab39da1505901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a0fec1e9119bef746c0231b18bb72902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22f474bbccf8821631c2fcb3a51bf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf435e470129ed45508c9aae6ff57b7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ded8d2e72aae0457c9574fbf5174905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf607dd18c7a8ae3abf5abc3f3c2a0d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f8cd7c6ffef9deb54ff83a5edd2a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f903e0ef275e46b25f248fae190f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21884ec5fb398ab866b22d4e5a8732c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87efa36e6c2f8b1b26feaa11c2b2be5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a135e9b8e1e8683ec518c846b534fc0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194945931f476a112392be76f9fb6a1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d9c4f297bbc8b133f81c7d04ff2be913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291af1cd3cf8975ac47a88e22c03ac6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88884ae7e3afdd1ce3424cb19bc39b02915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9c3bcda191e8e49248aa46b9cab8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45a88de93573feb98c661db1541829917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825989539ab6a8df7f9ce35bc858255918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec3a7f3bcf8ce6c9886c6adf14144919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f768e746853217cfd1253aca4a6c691920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da2e6c28b487cab0d06bff0a8215ae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576b7ca2622ec19ba90841fcbb2073e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d68fb463e5dca49e10a15d869504923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1edac521d04eab35425650a52d9f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c42ab9df3be49417ee4ed0cbabc5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8485f646c0d46944617a01a749d36926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18275562786d4240faaa7a04d101f52927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076322795161db8ad24985dd5faa13928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee1f88be96ec163f4d86ca896d6da929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d470babd51c4f5e92438fa27092193930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449cc1b3655843ff80fa3680329ea49931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc2d492cfb20bcb11e169c7ceba092932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c76032a103722454630736a667b3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4179e4fbdca9d8581809e132aaf78934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62606213343604301c1a022361755241935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54a17644e44c95098c19efe8f0d70936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886a5bb8d97556c47bc9da06813772937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338796a8df4ea0c2470889c82132f23a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4270cfee21715487285d4ee61f0811939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1c651adcb96f1e73b6e004d1f4e4a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480fa8774ca933b9144327306354536941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efbce13d3ba940efe3096c6bcb99d8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160e3f24919785dd05f0a8b5345369943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142ea224f34606099d38011f4a6f3e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1206326e4e9e5308608d9854d9fcd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a4a6effd7595fb1825f1143cc0c8b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edf45d61af900bbbd6683c74c36cc3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde56993ab47522223761f3211d4bd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8198cccd5d1bc6d04f5c32d1ec9aafc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43841f02ee6201491f19854941b6f3a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab748052feb827711320697f02d3d5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b210b1c85cd1a7fb8c9d884cf3ca154952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b1e503542d1de83e0161211a5251953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831007d5548e7a9469c2d270c941b93954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf652c3442fd244a50c866b6c7e19955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae163d0148f80b777bcd3153e9d1655956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a75fc1090eff490558061dda31af957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa684d127e5c84539f8a7f4a922fb2c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9342a8d6cc8933cee89425814e7761959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34d50b045331fcf5ec7f91c551dee4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c749c55611dac4eda4feccad238b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c78d4769a06ec0e801b83bcb6a1298962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66e394a9dc474d1f878f759891f61c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda4d22fb55f63567a68aade4dba9a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5e535bc544ec306b69130e4c6e3c0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98614aab4a9c4cb9d5b458036af97966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697283828ffa62fa34b611ad3b88c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b302421819d658ccf5463c1104fc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7db73942b77d804892c5c5b8dbd5b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06c04f2017fe1e7f72d735813dc11970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e0e8475ebb3ba52958352cfbe6f3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c66ee9cb7fe21dd940d9d114beb61972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5551b65d5680bd14c0a63b2b2542fa3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808c7c52c354f36232c108786c016b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b0413009cd3223bcd5774e7425dfb975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>