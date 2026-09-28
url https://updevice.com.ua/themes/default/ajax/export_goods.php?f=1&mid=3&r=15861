--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf3cc489a294205727115edff3cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ed193f164bafd4aec38b75cbbc9c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6be210fea71117930ecbfcaaf93dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edce43a74e0b190c9c69d956b86be14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a68eb20c348eea3c1a7824ac982af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db489d576c15d71d368388f86fbb5cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6308cb03c1cf5fffb4f3e4a23cca74e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedc2c3a3f314327092991a58f25e818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60728bb5ba90a2c129b9b8f62de4159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc49a60b8cdb2fe3d657b1de3e92310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565aaac54b2fcee386fcb558aa5f09c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9253ef22cb4fa6aad4c32c96310eeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4913aa294f1fc26454693d26a917d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f60aefd5183ab897d5a0852e050e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a8223d3a42cd5db51508d7fb1df715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0e26d1d591b450e81825fc6fdde916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332db819ae38a444e295675cbf2c3be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663abf889c25c14ada102033e9df36518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1d22f735f25af92eaf59f77cf31219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584476f2afc072a1f0cf67ac389c6d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58161c15360181d4cb7300b25c074a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6b23c2c82c593f8e2754f8684b0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc863ecfc295d63666a5eabe30ad3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44baf0c26865bc07797b2414a519924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c9bfe25d56d7f1f622a334fa974725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f3eb593366773e578970059513d4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a410a5406cdb5fba77bf4feef8a6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe91083150f41f1be360418a14714628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a3fe4b34ade66e73210340dd904529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403e6d2cab7985963e12e22a2c020ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1514746fb06f0d21d5464a0b72c10231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d052d4502a637441c454e36c26c1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd78625866e7e04b550ff4085d031d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8159cd5038c53648cc1feab16a323d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e5adbc198275e630030c9b227b57c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655e4c6f5694caef8bc6beb5c5b5c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a988bcee9f6c688fd5a998397c77e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf51a3034b6a1bf1a7bdf18f5eec26438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7f2a47b910a71ec720f2bf54ebbeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca0a3afc959f9ff9af5c4ba34380040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeb3388fbc3dc453279ae593fc4b7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a94b5fab11089a79468532aedf07b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759a9bcb7037be8c345a05a9c030b0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3bde9a1d96f6798eb87fcd41ca84c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0bd56f83151a28c5526d0d85da8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d7ed3ecb39ff719a7acde5c55e32046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefb99b577b97f416e2c0ca481506a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f71debafc3ffe720f04fbb4295624f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635544994c42aa1b559d8b02b9524349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe685c5569a1f6a5f84e1e0ab5f2619450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0cc0e8e4e48fd04ff60074d234f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933ea7c8faf47e8f5dab8f69b8a00a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b281b31116839a01fae987daca987253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af6c1e67b7f8db21b1f3dad65e894554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76535d845dd243d0672a31de4418f2b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7362e64ec7ce180884d9089ff3dd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae0df70e9a6fee2036a5587d06251c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b140136dc59c255d6b893902f6e2ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddd228444f0906d9a2ed941d4d49059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff26e0a3643f42360d05bb5d6efacb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea621827c1007bbb3504812dc1ead661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131a919e8576b9d1e1dc7764725560662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c51306ccb151a02d78b65a89063563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b24ca299ee092a04530e9fcc347f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43db24abe7e221f13c2133e0cb5db665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cfec9f42cfd4b89fe6918fff066066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720bca993e1327f07cfcbc04d98b26967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e25cc3c4445e7e49ecfba4de41b2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221a22c32c12c27fad0ddc58536b61769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb75fb60ddc687975363aece618eca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cec301f678f706691e3c7c177dfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed707ea8e32f4c539fe446c3b65d3d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a04d3564803534ca9bc38ccc69b5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9352fa57c1d7edb371df8f71fdb4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7619d5e05a0712094527bb0ae89e0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd08e3f46800232f4499e19f23717d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4aced0970806d587666e265895ea677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400950938bb6b05b5146ff3bea01187a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a318ce295b26a12fc8a5cfd7683179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb46de431cbf40c943e83da4869b4cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ad774e1dde4c9df57146bf53a2ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e8eeed7a9ea48e22b9f5316ecb3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6bd6fdeff5150f665cb93dfdc8a1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1e9b3db5e635a4ce3bcf13c6cefaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6927f13daa265de0f387ecfd928085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1c236818abac2abdd613d2cb205e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b0866c9d66be165a6a0c09cfc86287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39691a3dda2373fd57016c9b0ac300488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448318e0bb5dfafda59be0b35f5dccf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c117f6c1ff1264c3350b22a9d65db4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc03bd79b7cabe41b72af2639091a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86b6af2fb16ca1e307e7c286eba2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff48c6cf1597aa94d571d2823d0b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2d82b728a5f88cb308167086de3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c854b9adb0041417ce4ec8ce2d572595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137bf9b70188dc046b72880e8c8cd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e36327f76927de8b309e89461d72f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950901b8075b42ceb9f26ee5cebd524698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22601700efd41bdb1a8bc4513be8adb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741b9c69a3b7cd6d2d9a388706003ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa9763c671f28455aa6bebabfdf6be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7caa659cb3dc08950942878e0ba5e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86cf1cc519f6585eacf40b1f3643e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa410b4ea37e44ba0572d6a9719d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a15fe80fcceb13040d6c9bb1ffcd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296687519b070ff689a92d8245d08e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244405b5f65be55391d41341fa782895107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7657c15e7b6b63b7a450d61173e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6622999923dbfc89fd0c99fb138cb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0d4465d72af0935d112beed05ecc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a643ae4691881508dd52e6c403dff3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1322058382a6b5c9e691be99725d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869bbae781b8211a39163e0d24acbc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3d5fca98bc50a9fe1a20e86808948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e307819c6a18d2f49633eea36d14a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfee69acc2a8012a8302b6a09a4475116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b53e91552e7f0a4f0792d4b22af40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30eeda251447d4190ee33ea74e9c1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e652c20555efee597a45883e94e679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16339a91a4bef155ecf0ba1175d24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a7b3ee5ea4bafc32b2d4c34a9174b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae109610232b9ae450b0f60b2501c6bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c98a68a1aa3d91fc3a9ecd05e4a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb0c5604c9abf6e0ac29128c6e46e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cd30e68696c9f06eebf29c299db43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9a7ca41c3c6485cf321248dadae0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ed94c02d5bafc161cc80d4838b85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95003842283f6ddd252b268297023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdd48de7358f6b0983024d7fb011e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610f75a604bb92586c91074d91ee18a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb327ac60eeac2eecab4ec4ad6afb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b93235f552b9c3bbf00df5e06b80d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4ad211b70eca37418096cc652591133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ffe3047226eae3628c53af90bc1cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6530ad3dc500ee28091a5c46acd13c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc196eea36099e881b2e04ee29ad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9a5b3716434e1b707e26af7f23ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632dd50af0385fb124b40fd1edd1e25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc41f98e2c10cb17c0a835078c6494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae390c85c7ddcc5d0ea4125e0ee8aeb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cab87703431c308df19ae62e9f7cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366902248894f1a65740ad3a783d3eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a5fb883d7fba963a2e315a24297e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eb3826c727184d6e4895e11bf2a2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c39140f1f187f5a5fc52b52ddc2b04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfc9510bbe54f560326901cc5cd0e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f549b31debcf42030181e16cb37d54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba9d3a066466e9e95642694f4efcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77d277e4429f2edad2f8f14c6e5c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470c335af434e05f9fec929d053cc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff3334c679e92658b6ddf2026464ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c851bfcee058baf86051ad0a4e9f46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f17c64f76571f6dfde43dbbcaedd80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771fee230ab2994230a385a2c9d25a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bfcf4abb0be2f4bf78a21bc8992bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706cb225b27aa23c8db0138c926a5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20d24a500eed23b84e6b5d244d365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daa9ca1880a0cbd126e406b7f433a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ad0bdaa61b897464a7e23a6aab244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51778211e65e67c6cbe7c45beb73b11b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978db4f6b635c9914ddeaae92964daf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035ae756cd7faf25a4886413a7e2725162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa071f836bcbfdeef20a721c7de53b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743330e12fbef1294372f66d133fa0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4bf4a8d4441bbe3e0e0afdc83d48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc3ce465edbfce166f900eb9c6b97b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e89744c00b02a00d8c1bd4c80c916167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e9a579e8a4ba9123b993f8006328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34839f364d8599d3d5e8ca80b64e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dcd73a17e3a43770ea2e1485c25c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152e70b52858bafde332d18ccc32110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3a03650163df5d684ea2cf042054f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294a03c7451e150b11bfa6e17f48c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e9fbd496ffe3fbb446082430be075174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763cf81008f58de67cfd8d846667d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf2f5cf1571eb371ee8e756cfee0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28455e8ca4b16487b55c70d6e1e054a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef95c9e0ab50dd1a5fc604295879900178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98534e9d7a7da6c02f085c7459973179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fbbe7574e079cb1306aa823491945180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be102a349038ae9c7b20f92b61db51e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7919cbf6b8a20e29cde03de9b1b476a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86291bbee6d3cfd2a657e0d15dba5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaffaa8f9d99e61ebc5982d6dba37e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e067c0e63f507b7d50db7eac7eb8c5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436c6061cb44281e0fe46344bf6a1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e8ee5e81669fc8fbe4684d413a79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5aeca3cc81421bf680d1495ae0df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207157ad775b811378b90b3b8bda941a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad57f6f8d5c75409d28cc453ce573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e278d467aafee9c92e6eff5f373db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715057faf18772643aacb073d6c65ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976d3d0b077e150cf1aa3faf406f5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa89c3a20cd9ee0675f10259ffd7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29f9417d169e4878b7c2d2fec397c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04934ea9978e7f0cddbcc510b78caf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffdab71501ec5ff98cce77e9f68656197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ba5c605790175b08f3b4b90b521db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b52f64aa019b5ab946020a3a1e201199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f71337282e68f8f37dd2b2912e937200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245cec994ddca3cc4964e8a8db636bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef1e1cde559cc37b31a7d2f9fe29af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991b98f517ffddff61117d4a05b52c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb52979bb9937dabc1ca8ef84d62f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a0467f674ee0890cab45330951ade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae400bec85584ce7140fcc7e6244109206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613e3107121780989871098aafd404207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a210953320ea1c28309adaff78178d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6573c96f7e6d166be34497330ff76ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99bab224e3b30fbfaa60517de31710210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d10554da0a2771f93f9c2b37bda6a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ab195136b03071cd1bdac8cac15fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b6d7c6e00360d1a97161cf332ac9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf7f11e58dac2c5e9d5973ff00bdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875cda2623e4f88ea6f7169b0ec2e7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785300ad5bd95bd0e5ac389616a942a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e3dcf61db380f9b6546df35b14fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380607d3b110a789afc3829027b9463218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86950c9cf5c0a28f96a8f139a4ae1949219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297301da107e295288bf7e56414c3b51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da23980745d3aa24676b5714ec532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b9b5378fc1d9771c643ad2778f45e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24145571ebe6613faa44f07a2ecd3886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e76e634b277c3c5d9ce02771d4827224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c1697a03eaca1b5abcec3f492723225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611db598edad6586609237e85b94ea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c8a53870923219ff9a01cd4a4146227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733cc2bd903d9d28e6a7a8610d994eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b4fd9bf556bc53e2d67a0a2afd38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cbef2d92393675f2b1cb799e7112d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd156a3c95b538648d3a23bf4f3220a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc01719af5f527aa7ddb5a56eddcb6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3e18fbbfbab0a6c97a8142d903c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ee34fdf77a68dd2f9b8781201930234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e897918f6ad0196e756cd5b021b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1f372de4299cf175b60e4889d0fe8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bb4cc84ceb5c1a09406478f1a8c44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9af918eef4a78c61ae8f60207d3803238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2a675bcddf9f16e865ba59e622217239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbf69af3254d92f656e6529ba95687240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a300a6e2be17e8912bf63b6651de7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee09e468fe11d186a216d82bf5d7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16cbcbba60e764621e3982fad3fe6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e541ffb3a19b58e5753c3ed89de75d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f70279ff06a95d866fd4555fe9c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4832f3d27388edc78fff653cca844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca19c549d0a4a4d32668958862a953247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7f17a12869e23cf6353e0a08e780248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769273ef2eaca0338c2219947a1af0bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb168e894c0527747625df260d9ced7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a308463f7997aae8be75dda5c9225f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf705fff903606e0d13f4f4a946f23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981053368f008a3a3aa03f4290e764b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbef997d977a8801a1093b374e8fe44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d95db2b60348cba1263b8b28e717255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511a28be3e98b28e9fa8e1ea5f3177256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe12ddb459fbe8fff2fdb3ea1bf59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb979d4e39022057a46b7aa2041066258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae553739a4737c80f32f077da78e88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6c8eaf596210053a694400401be1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9cbfa45bf0c6bb0232391a9f307dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499dfff0d61baef3f185ff25447b22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b138b1f49d6a44ee775db13648783263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7eb69cde08f6f5a6a8cfa77a30841264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde936a71f0313d77a2a233476da22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c47e1cbc88ea6eacc716963f97c4e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da3ab09ab1bf2af01800e8faf8acd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd828ac4006f1696cd48910065417b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a67828da58339d45ab532d61fa1c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273b637782c74e94fefede9eccc6d52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e0f81f81e521f7328878c807ea4c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e39e362cdb4ce34b0c4f87c181a10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4871a446d853cb0b01ae580ab49c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d449d194b8a48eee559860566d31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0687b84af980ecba9c948f8bbc11e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcdf063687fd82e8fac30d939bcb06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94aefab6488a861fbc67fd19cab4c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925040c30f906353ef008ae998fd35c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70facf95e8fcb6d22561f73c4cd00c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e366e90a32f70e41390642a6c905d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477333d2db48decd9ad2a5128d164da3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468a462ec04252ca79b9a112038be5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7203985a5ca720e6ac7516cf9bb77c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b66dea764f9081865ba4c61b9a2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f0f9b60e1f965c997d735dc1005a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a4e53eef881d3da426e3aa5f4484a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5223fa476ce0403086d92749046f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f62aa659b6b30b187bcfea7fc9a13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2bbedf2aab7dd28232c183d3f99f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6e5695b875bc5c20d0c0407aeded290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc56f65a572849c2e30a71c3eb982e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658594fc205b41f24e252a8c331b5998292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8776818697d718d527f59615e64ebe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8776ac0a2237c0ad3bbbc4da4e166294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae84fdf97f739f13888b4481b1d9ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc46bc377242c24f2e62c1372c17a52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e013170df48e3be7d1e15ce978d19dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac9c678f65ff091a66e7af05a3f1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b176d81d942f55e14b7de9688bcea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e5ebce0236e56ac91cca560c0bec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aed36d76f135f1efedc5d479f10cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6caa85392746812bb85c8ffd676c31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f297d7f7c067024f840761c55115a4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bdda39e848c0bc5359f84b25f31dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22824affb765e3a0aa031dec5f60f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daeab4591b6221841fa728803b0719306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510994a272231895875035ccb3742cf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db0e53cf3c784fb697cccb7536c5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aebc1d2cf48423f78d7f8f0eb3d26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca1016211b5278edf281048970f2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aaf0cc9782526794d8473fddec98b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e07dd2fe17fc398290785ac2c7f27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615420579b95bd92c8361f77a355354313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13ed1a04888a75fb67aba746585939314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc9fedd68dffedaee505cea3f5790f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fc270dd89be6b90c9b294ec7a0cce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a66e7daaa4adaf1969a52e113dfe1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb767f47f8efb6a756d5f333d45b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78281fa43866d5eb82be2938b84c343319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d2b33b97790ac766ef19afc1532b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782360861c07b5c680168c05d9e8491321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe58f223ce04b94bedc03917d80eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebab7fa2de47b36ff16cae388b28bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a494a40bacff12c1c4bfa2862a065324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaa74e5c5802cdb43f64d02ee83072325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d72a01ea9ed3b027a377aedbd951d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95cf1cb477034caa6f048938733804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a06f17a0e2cd523aca79cdf501c8f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d84d358036db915924ae32ed58be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f223b18270dbf66fdbe13f660bbcae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1445f18351c496e8156448504eb72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43270cd776ff571fb6a2439d73b2be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a5bddf3ce8047616e008794d077f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84670d032246158d12b95fb31366cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc067f1d3b514b5b332379e5a6e662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a2928dc904df2a4d765045e31d96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce7bb90ec3db24987e3515c67cf736337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62935c317ed85e413233ba803139a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7654365eb78ae6eee2a6d9883ada4fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2fdcb6a0371ea423a1248f4e11bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b609008b3f08db4c22f237f3f802b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c01b0dfde0644aa6410f8b1be5f17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe4ab2c56d21034af41bdce732ae43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47702c231791c826628c5b2f31806c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f05611fbc51d2af141ad2dbc23a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbeeb752674303bb0e54dedd2fa77c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba09019b6d7b900ec516c8e0c92c0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed8826124ea83e37992242dbf0524348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f39c7610517a92cb0f0599769f858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff4004a4d14c4c4ff678b4e8bc34bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388567201d7851caf79c0a21fdeb87a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9052cd0a9d0ee1fa461212b946196352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed78cb0c91822484ff9f25c5954a1b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a17689c74036b8ce8e141bf353daa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd21645603b4a840265af164bf7749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e104e4b5884b0c7e1633b1c500a58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36151b5e6ef36dc0d60e9ab0534b6802357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3957556c8109db2ada1d734092a128358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c9f50657963ea4db8f72f5e9d8e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240054b96375b613be30d87eefe6a425360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d3eaa9761e07759ead7ac872bbdae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f14af91c23f1da82f811d32a30c34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fb6184cbc7d0f243e009e83c45bc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a0c12945e863d45b6678b28e6550364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0615f099b9f3005f56a94dfde4513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c03924724eecb86642053feafce3f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114dcf3d024fbb7e90ad54d7d8db1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11549a20da416489b354ec514c9badb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f25cf259419d9e208c75e231b6ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddac8390d80987d535e6c906112acb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9687c96df836474e1329cb1219112ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be005a4b5cca7b81efe8a1162f7a88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ea23df69ebe1daab942b5ccba4fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c5755c382ee8d4970a4de9b4941aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fadc2294ebe6a08ba87a3d59e801dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029cc554650c5302ce4271ec606877a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ca4ec6a99e91856315340a58fc37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fac741710aa5873606083344b9962378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ea21af3ce19e7877781a90cb24fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df2db7aa01116cc2c3eb3ab2f30e09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784e75da4a74eda02d092142c415ff5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf882f5ea3a9a60751c770a02e15be9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1979cb159f47cbfaeeeac811646e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520f11884f0c8aaa267b13c6f913e6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd753fa3a46baf5eccd00f65d240cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b1bc22b9887712e67478e179b7fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab202d091de9d87c1ded5b9f610147387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4584f36443dc6939d89e069e509aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58e3e9496285e7a3f89d05efcfc848389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e9268ccadc9e3071861d5cdba215390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b6f6c212ab8489d442a2af2d5ff73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad166c9f6516917ba4cce1cad76b154d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3542b61e19d96c1e4ac13b5cecf8a6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e53a84212b2387721b42bab75ac33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805676619fdbd52e9877ec312dd0b81a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec46fdae3781281b4752a1069537a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed7ce9753c98559a642805aac5c827397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e289a104ffed49361d0a0fbe79987398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86f9d0c2cc708bb511b22b906d45a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7cb40f6ef9cfcec2a41e776deba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cacdf681926c654af32e45c009beea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446c518f0a720ce99bfbed330ca6fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ecc9c69e3e14d327b439ee0053172403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cef7fd3ad605d93ae808960b3df4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548c35769a407b1e1bd20382cc1fa88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bd18ea867698ebef79b75a3b7101a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286225b3853d8ad2f3a23d44fee007b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a895d93c398b4d1184cd6b5d40f24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14c3ec203e65eb5a42dc374b5764e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521067d9677eb91facc94c89b97386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada897c464a804989756724443d6ec9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d99d7e4a89d0eee554e7e66853066f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a436e767ac94d76e647834e867d5027413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867824d4d0fa3803798aaa1218f629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7ac14cabdf05b0ab68072d2d6b53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6cd22da7474ceb2d25aeb30d5687416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6055d481f72943fa50049a1792da54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d9604001408a627400e39da437a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090676275dc0833ac79ab423194bf0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669b9cf3c4c98d88c2ed1908d00eb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65e1bb811024e16766ba7270685ae5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611a0ba295923f0dc94f4bd71ee1ad7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd6be8e595c2b58094a0ff42f64e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda74f584837172000d8abdc937d53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73765654011e6aacc926f1149cfeaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a54b707be9784a6c71b7a3d21ce32b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ee1d3702e0df0f4e671987820a62d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b3f2479a1a92d3cd3aae95c0826c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72221d75d305748e38f760c7faefba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854975e9f1a5a364f400d3732d640900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e7540424d038ff2c69bd145e5bcd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9348074098b0b3a94301cb55ae634f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebe29afd7c9d7d8921957d4a4d7fb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd70d1d4392c5cfec4bf2604fe74c5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0324d02dd7a330c9563901dab7d809c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd613379f3a82676d6df6b0025e57c38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa952701180143a23fdd7c82742dee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e03e90e7a413713fe54dfd16d3afb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749830046d278c91100d08bbd9fffa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fd4befe23cadb97062efb030ed2f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9be5969765cd38013242d23c7936441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a509c864b8c60b935a696ad5bf743442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e38bf955acce4bd408896289ffaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b6f124e201f108bf4b73f0cb5b58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d4cefb4cafa65f2c90f1fa28a580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac4cd4c2764d27d01f4fe9fac2627446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f038f5ff5831f1ac1db3a135679f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c08fd3de84c99b9a73acfe6bd262e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f0ed335049fe2de9014f9e7b22ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee5ae529d7935f88807ded10b191c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a1f5c5737046811e16f45699da0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67743c963d40e29f018247a8fded07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da9f60556d6a28b6a3b2c6a16635f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c22502676276715225d4ca63b1e06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95585c4e44b1d3d8e31770a129c41504455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20548b8942d91c0f82c9ff8a52b640456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94311763048d754a27956d17daa252457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c2a9d868f17bd2761bae2337cd6b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab1f6312d7e9daa6e6123e01207af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d3a4cb0108f98c54bc58c40b22200460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97929030a8f446c0fba133786df324a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fbe77313cf27b310409489d7b85de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e4f4e85d1ddba236a7bb77e40fbe9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab65f5b5e744b3e55bc6b8a218b0867464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaf86616f534f83b42d911e1c83ca4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d94d012549ee46158435e2407b5ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fca2a9d2ac87132c44abe70ed37c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30066b112fed54da06a0bd141d0ed9e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5ee6ebbe373c21f5fa81db68d922469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422aa1794c37b2def868a44967b387d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2005e62ac3d18f3ebf4e48ab85872471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8bf27e9f91f7a11920ed25125eb09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ec1bc958ea18d5bbebd55112fd68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d3b6dfdb8060d2f5af4f148b8a34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8458b3df91195d8a53ae7ae4d0040475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0b6d6f437b432c09413987bd23a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03abab2ac6f5739b0c6c27d7e605b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468191ee7adea84dde69bc9c2ae541d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb2c72153a0023c56bf1cd7ec12da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b79efbf7030d170212558eb34f8a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec110849f2041049476e1ee1ee11d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411454816703f38e2bef3f0f3293d23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a295b404c92a30b3beb2342932a69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dde27b32a1d13684d36e90865363d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeb9b90a781c8df95e6acc365bf3bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2c1f28c4835edb894b37b68f946cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434e86a8fde9a44cbbec2607d2ab85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c9dc130f6590cca4205f3bd8cb08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900cc6224d1df5fac23b56756dd7516489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51764644b9e0148f130ad741ed950576490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b2809c79e246ea7d80d5de735999491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf0571417ea7bc77b05a68c694b15d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fbc33bf3a940bae48325816420ffb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bbd71e1b42bb2a61606afb6d2ab25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d473f651d4165f293f634ce469f39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948915d80b9693127d1ac5b15e2eec3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86416e29552f42aca62b0ed18e7eba6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6dd2b2c72154ee8ee0fad1fa859c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a72e0a3026394840ec2f29c5828c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc8e950e15c80b4227f7871343e7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c5b4e3592eef462f21ebf38fc1b59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2a6b5dc90c11e93116674006d0e4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dc1ca098d2e940055cfb52b3fff78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd08cd413dc4b431c2c29fe878e1eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8459c6c0b1acac91250593bcb80369505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd84efa37bdc32159fec2664d47c654506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f86d90c80dcd616afdd52066601d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978da3b29901774cbdc78b9fd4a34c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cccfe5adfb18e909bf6146fecf184509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a417ac149cea3cacab87af9f41d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b72673b5ecdf98b84c15da53285499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6f6e3aeb37ca1b7717278f004323512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ebf08fb5d5dad59151669b717056e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2f6ddfeed23bdedccdd9ac2841bfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1438a30f2af8965c9cd088e9da845515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa7f46fb019584aedc36e703f6fb70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f652ab2feed6360b98ecbb47da08d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23620dc0060478eb374235cf886d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac48a4880773e102fbaf7b36041e98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74859a66224037bb63f902529364ae3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89b2bdcc405deebfdf5b72414f92c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447781690b9481d8b287e03fcc0a15fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378acb5c0b8dd2c329cd58b9d28e895523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65afa220dfb4f752157570f2d7bd21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1c873dd10c4124b03b66c2368e15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aaee88884807abe3f784cb0ee993c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f0138c220011b229fa3be56a9cdde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4005f540f3bdf5afb8bcaf6f102dde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128048faa94ae9c1c4b8d338f27dd34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aafba0d863248fef2924076d02f0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d87685c326f75a7320efb93d37667d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0811567e7b4b4254eb8ca72474249532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d74938fa75c67e081b0d15b7629b8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f0fe524b96ed935562f74d44137c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b75b09cc8f9102a31ed35b218a58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa34095ff0f1a5af4bdab6849e1b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c17eb85520eff976e9b7b9ed055d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8efb319d6166be71559e9269e73175538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feed5892ea3638bd78f888e18d8c07d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae89de3c8bd2315c4156ec7508c6929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377d583b5b989403b6e337e3d87e6b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018b76c54403c05ae0850f7aafb1bb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ac2332364e11b27ad9d447cc61d65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e8f11951b2540204d560d9c8875e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68d15aad03c502997ae9f6453ce5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf090b9b29212f4613c183a4c908c03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3197be1990f21df9236cab8fbff7eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a43c1475fc1f7fc7db1cbfb2e505548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee77032d3d3b6f2e99738b341c3d08a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3b4209b5bf0fa4cbebc89b75da6a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e81a36af53160ea9cab944851dc974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a3cfc67d86f3aa939ed7a947c0534552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b78d6d76ef8bde1fe81121fee7709553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0746e3f76ba6f92bbff3713ceceb60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46aec4dce16b063a823d513311d99b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006f9ad945fe542f5261ad9b1ba22ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fca5dbe99cf97a02482cdf365c910557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06cc295d2053bdfa836656371769d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da41892878478429a2e079be6b63e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0dc17da0aa234b519dea3be1eff65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36ae041eccc76927a8f754509da49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc2baf117c4b30d9256908740ce0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe721ff6af23cbb91d6b70319bc0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46695aab44d6f79580a6aca4f88021564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21414facfa4ae06b1a7a3070e5fc91f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5848c5ff43fcfe4271535e39ce8f2bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7585c9d171ff2c6bb0808f6600e0a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf50b6a1f7df45a719d91f157a23fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daeafc466ac99b629e2c7dee7cf8e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcaec0f2fd046f519e126c03eced3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabca2af1306279af870b8c4790614ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e9e5bfd0ca1881531c7769721f50b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382a0c334b7cb34491c402c65bb865573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a78b810c80658dcdf9967d03e4862574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f20ba550fbd954655c52489b493b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e636804df633b5f8666274042679a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e23b8704edfc5e2c311f9adc2cd1c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa63cf66344a02c80000462c779fb5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5bc536ea029f380a8b4c4ccfd33ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c9b6cb6d1a3907d8870c0d1268c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c59992300b5fe63d1422e6b3f4d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e634a2d4255793aa49ac5aac347c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d250b2f726643ebe6d882aa4ffe037c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a63a01e21937de1bcadd3d5523b3af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca873fea10c76844d5254ba9784ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb447c4dded3937ee3ce7167a14a0901586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b99315d570b6c1ed6c050a22336b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b791cffc2176b657e167787e82ecfcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb06e329690052bf312546a495591589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590268a2990fb5ce41be72708bd2ee8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0fbbc3f4a4873e4c1773ae0187d97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54180e66bdbdc8c8de96dd2bc42679fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1c49247323c877bd066196be4f80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb024357cee25aaa480ab86d1d895594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393e0344836e8151e1fbcfebbc385e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320fa84a73b14fe5f011d8b13f8aef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b04c67fcb8caae60a3c8a408812e74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e728246dfe845bb6443a32020d16e0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f095a9dfd00be4d9a1319ba040fd8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dde1800a39ecfde16e0a060c30c6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7de7aa3b8f28d24e70f9498594bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755ebe08fbde69b00b2476dbc35b5bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a74600d9b6af9ecc319ac1cdd79a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef424db257a79f8aff7eb116f34fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed0c88729b62b55778740e3e92c71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b5eb078a50e831f16a302b08b377606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fde0bb329b76e30d336f17b07f29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29975c3cf959ad974c753c0bffec650b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d47ca86c77c20a5dde6f855815c5d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386bb604dbd38df279e46b4bd6c906610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa7445f0bbbb506704cf66440227e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac740879745167e06fa67c280f72d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4350def92ef5ef98385fe3c1abb68af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330ff3236ffc8ad722c1a64c1fd6b0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c75ae5ee4dda0013010f5aa5f65d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66fdf89800ba986bd885eb1669876a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b87cc8ecf9eeeebfb78e456e80159f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b32d5860a78a8be5c63023cd38c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4246bdedd6f6776cad6a081fff168c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e6df04228c111c337c3f1308167b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedd6bd147ab74bc56cd45bc1ffcf17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6cf7691271bedc191dc1179dff9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcba3504657a969e3151e5b9378c5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c140300e35d4f595592505837a318a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66a455c8ede376359af20b65372d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da055151efe29b5d1d3d0fbc252872e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972cfb52c47f781a43406557be35cf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d327bce4809b222573aa9ad4a2ec0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc52f2f4c2e52fa97fc5da3577afc9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11768962512ff65a67d023432fde77a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3543e41d3bbb958e220329d72db25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d80ea35690172566a34cfa5be7b9ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f067cb457f06578fb1f714197200a73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5e5a4c3e8bb3951945ab08175a5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffa043457764073c3685880337714b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1f23a4080c797fcd42b312f75a522636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a2bc1453c8a099b377d132ab8058637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80878ff2c67a4ac1b4693b09e1520bb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b81ae3a58f0e1514563bd8ba4667f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b658c3fcdaa44895371cfdb331517640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c740913f1ab876e30bc18e62669ee95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e4f235dde879c4cf0ee523252483c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4894ba96fabe0f105725fb04050b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c196eb8ee7bab613446f1a9f091f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10185f617bcce1c605fd38b64e53490b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e50bd910edd2878cd0e4e95e9e3843646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac1fe7c42ca9c9e374064a9532f53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d45ada3ec63b772390fe8e87bd6d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5385ae0ce690a72f5ab799b8ea5f04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc205f76c4c950c989e29b9a4187413650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46456049d7f8055b91be978d4e535d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fadf272bf3cb6a62035ca6f7447b1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9643d860c42dc718c813822f0644a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72755e37fbb76e03d03af7c07c61a4ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c913447070c38cb5a66048b49d8f15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb43c7d2dd601bc5d231433d611bd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95749e4d1dd95169760cc137796a7b4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb54f8fbe9c62feae99e5f40a7154658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600af83c1e32982ca09c8abc4f81783659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e736926cbb419e15f899bc050af41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb14ce3ea1037544ee26af9a6e3c62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f652cb5b59d62217f44ef045e15c35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd073660febb1a7439b8dd45c75b16d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8fccccd1acb289905a54afdc5503d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e6a01131932b8446929dffec079df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8649b524f9254789a3ba2d7f5a51deb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d69298fe56124b17665309734abf5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c420e332926072441de1a83599058668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcc279598d239bbd6eddca837b3b85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3f7b55b37d075615e8250fa6df967670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e2b01ff62e2ac44fff223c13a2c59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b8e2993e77db8c48fe010d93e8dcb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0dc31a0981d4c5c3ee233e4afd463673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe5909ec6db81bcef003f198f7d7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d95872a63aaa68c72a40d1eb004c81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c9cb9b17a9c928ff0c74bd983a76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6520b8457a8529f3461a615cfa55cda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a505e3975f606e168f134365388a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71b0c891010d5410c5ed0856abf1c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85812a9a051e2b7ec654192930d6e033680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb897cedf15494db4a9c60cbe2cff28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b050e98110ecfe12a3ce93e94eb3ed0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee57d6e1ff28ef7dce39c9978749029683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c70bb052626f354ad747952ce9fbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3983ecc41ba7a56c455462846fd5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f2c0ea1b3cd08ef3d301d02eeede686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab27a69b75b7066685f4d999cad2e79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f9660590ed387399d0ccf481a9959688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f2d18bf5360675c501f7d637682d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598aec7cc90f530e507768643790e97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f93c15b7548d960c880d7aa5e465d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4590616f07a780f5490553fdae834b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b9f9c9cf435c552e528255577ac0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67025d625e9a0390c04129724619c6ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae8dc9e5d06d9fcad22d3d55c53a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8f934567f4321780d39140b4ade44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fecb51382d64c982fa746a76d6da5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1d4344ab602a644ec7d4f88e890d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7d868e92a6cefc8d37c1e6cbd5df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f4da38da7e9b85f1bbdafe94ec62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f79719ef099eaea5fb066acbd090701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f00c7c5c607b112b0ff2590693f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2e464ea8df86ddfb49bceed2d9244703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31134e7102b9d43590074acd80d8bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c542c647102828fdbc2f5e25f2769a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31810746a7ff05e58857bd9bba5da13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebd675adaec0338646fdb355325bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d0e9f2d022c8ff4094d1b6671389708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac50a0615fe805dc74b7bf047684b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ffbf9e99e56ee8e52f9bbca386451710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc5f3d935fc9e37fc2a384e978d23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae61a120d7a968dde0679a959d9ad1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd3c640a7f81d5f89b7b7bf5c4d97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f417bb047f3643ba6c65d3e0915de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93cccba9d008923ba4581051806b0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4988a2307aaacdf916f918652c8f10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f02aa4e8676e5e61f746de5aadc9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd308aa64b4798e88616a2b711841718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9fb0fc307e9afb33698b38a985f8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6bf4f3df9166488f78a34899a6b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c4e68f4736d080a9ff6aafe0a8a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0a91f04beda5136ff06e94ce60764722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3694ac6875761293f7d223dd2979d78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348174b9b29876c5445862f65a0e60a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1fa1b5d0990cab4d354e994e81bc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0c339841334c85080b6223442d4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcbf246ba7e81c7ad9f64609fb272c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d475c23cfcbf1ac54a012688d9bac1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edfdd9bdb9aff5b6869c1f840db74f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f949b92b4f93a0c6a6c0df1eca59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ee745a7d72ac3b1f13e5e12a53f06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05030e63770e68d049aade5ce8a78b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b17e3881632cd357ac7c9686e056bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1de95502040ea94d62b68f1e292f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14636dbf94946e868cb27de0737ff7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbb504d5c68d9745bb475b0b2419e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebcee4e98bfdb532b1a22a78bc35d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45fb3391f6519bb9ffa97f9a8a9b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d86c4edcc1076dd5cf49248419bcb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df52537811d2fa925b11e74b75a21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade62fb9b6d84953838cb1ea6b1127741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac5a6247352377b224d941bdb5a854742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cff24e16f7890af80083cdb3ca05a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0567ada0f426bf267c9ebbab8540bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67bdab5b21829db1f5321bfedc852745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b769ec2bdea72df333eb9567f94b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080113bc8e6143bfcc812c89f871623747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f65cac7bbf17df693c8572509c380748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaeaee01cd4df3725f421b7d48a59c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ec49e672f4c40432512ab96870cdb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abde9f70de012aa35688df714b841751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787949397dbdfb99b1d7b5dd145d61af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e9e37a95376e5aca2e57d29f00cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc09e472af5af56397c1c9602e8c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a3a0240c621f6a0a40f6f64920364755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b50ab5d9f74565a79a3be11fb8dd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625d3a4c64cc9a9b463282a7d536aaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259bd4ae57d98b331858e995deeff39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b412dfbc440b6e07566d2fd5c5f220759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d48777137786aca8b2b2a2da526017760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1df34b84006cdfba4ca9a8493874b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373eff3b46fe052aca5926d42363135762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed93fcec83a3d4341c7300baa53e8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf0cf8b3061fb6a33a842b57f5183764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995222211104b803fefd8fa11d403f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db1c60fff025621551ffa2b0ee94e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090411c740f5a8bbacd87b463d8a1832767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467935b5e745432479615e2ed1100f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3575936c0adcebb5d435261521519769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb2fd8eb0e01eb3e0541d1e848aac6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acda47ce33f19a1a885183072f9467771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324cb05a15bc23d6424f41d3e35f942772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15800c188bac9afe33b383d6f23da4ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8938fa9a37dc46a348bd04a3fe38a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71054b3c9f4ebd74bf98e261d07f7c2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89d278b0164a33170733a7c72df229776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d438abb0da884c20410052ebd3a9e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216129ac23b3d778781d664131ffd4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158ef339122c98ce437b82adddbc29779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864bffbe4003df1f28dcbc0474ddfd1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba320884283acabcc05bdeb31779ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd32665a1490303b927ebe9070e63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9edd1cbeeb0e473dfcedc7a4db1bc0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ac533680a92ad240767c4633525e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b21e4768548d0c4937dd599f6645785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332e5a385bfd9fd220a743fd72fcd6f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474d1f3a840218452c8468ba3e386b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e492e557f82b3f79a44bed124d32351788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa680fb5ce817d3792aca813a2064c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46958dd4329ff092fb2dd509b739835790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dc8e6b4e7e0673c36eff920e15a31791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028dd7940353018c4324b385a0149f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771c873eed2e0197d698b2da6f2a05793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae687710ba5b748e74c3bc52642c465794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114040859ec8014309811c21767b395795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e0cd50c03a6d6148e1cc9eb514fd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917a0143abd99746cf2fc5626cc5fc4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbddd07c9f7a4a0c494765d2ab0f859798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913860cb6233f9a54d07e09257e2f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c625cde698c7605872660087d05f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2a8056385f320d19ff84dc0c1563f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6e721470350f65fb2a8b243802e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03261e6490487524029dd49d98e46dfb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88aa84a6888833257e1347f1648b89804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8032def5e05b81b2734198f44796f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104a79a584fbdf5d1e01bb09fa0b3e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5623c68e0e2dec31f4d7a275b145505807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14fe95032d91665df4be302f840b11808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732beb71c6afa974a5abd59dba6e6390809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee31cb2ff70b6558d894ef2f6f8b1b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4944b7f3bc37d625df705e8221a749811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6aef2d36c694a01bd6335d81684e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12686f0e69197548db2d707b12fe05d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb6aa12a9c070d70ee7546be96441a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41032b4b76f728b3e524d73df7b7ef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b93575f8718b1b3ff9a40f7d606b6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99bbd11615224d671b64ec7f51b740817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231fd2c1730c3dea7f42d270726932f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741611e47c0c9e374bfa1bb0921ae45d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404fea66eaf62d68cb14fab692529d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c12af5c98f15ab7148faef7ad1f72821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b76f233ad555434ace7f62354c5b9b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34254bfd27c0d591acd8ccb30959e4f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6cf966f29a6d9fc731255f9607a3d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c00d73bbe0ed9dee186d28dd0842825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646869ad023302c3f37fc234c59fb31826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165d4c04b672834449fd785949f58af827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70052721fc5fb8b9f5af319af060d84828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ed3c3943d984874abcd975d3ce1ad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563d547dd1c9908475372dcf462152a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3255339ee27be6c119cd98edf6093cc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee907f527fbc59fb17830743480835e6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbaab4c8f9714977743bf258b79ef833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97511285c48ed600b44dd8c0bb47dab4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f529708d592da1a44f84e96627f628835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e000e02008823f8727240cb0f4b2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd179d143272101b44ea5e869d1c0898837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c136a82b3282a0cf4f99971a36b39838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe7ff7302194bd33dd97e8e8e86f8b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5e68aba9d6be4560456da58c9759840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e55b8e121eac50596a388fb80c7072841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482a39c8cde7247918a82867931d80842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfedc39c891093c55b502ee4f510cf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663b68f3a71fedd1e60b0e1a0341be844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a487bed6022464c398b299731dd0d7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db77fa15b0a63897a1c771aa10a57846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434df2fa8a8ebe30022218421017ad8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffccce54f3823c1eb0d2a462127570a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da01d6c76276adaed242e5fe4b313849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0806194bcf760e9bdd8cc6c1cebbeb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4184d68aec52084c44d25e6f6726f7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168512e334ecd8d2950c8eae9a1757852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4117af6c38f724533983eb182c3c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f55ee337e9f550d7c6f27de8af5e95854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53472a29c198136485818cdeef9e81855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599863604ac02cc86d48adc96454c47856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a73e66fb8ae3c65ed3e8da9b96c12857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0bce5b8cbbebabd7cbd0d396b014858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bafd35e2025a82f8925553f262ca4f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ee0349195feb4384538bd57db321860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f1b230783652f8b22724d9020fe06861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79546d542d75358e5aa048b3af4e36862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7259382d124cc5600cc1ec1cc675ce863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d081b93837baf0fcd9fe5aa3c5eb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a2596dd7c9b17f1277afc0466f9b6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2029fac9149bc4eb347f8aedddcd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d950aff128d31c3daf465b041df58867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8140a398cd479b903fa3d43da9c2446868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f8c8bb9f3b1b3b049aa04ad3e22f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb01444c3936199d4c7b3463078ac0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690eafd9183466f1ddf61b2e723dfef871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fee0a44b93caf435af93cd52c488d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938988cadf1e7c0f453a1fbafccbb97873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde662693610150befc6a0fa7a77c9f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47229893a22c549f4cc0ea35e7256a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67253c928618a501aef55f609cac90f2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6fe8fe564d4ea3e0d375e5f055fe877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d908069966b1c4a1474a860a0c391878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4199d09aea22b600412f95cc6eaa4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b1f664149f62f09d9d5cdf869c98880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ccf682913685117bcb5b7cf8fd518881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb8b6142e9d2c79f4f57cb62141ea882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f9293c09e63517eabf0013a592e12883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c80b5fbe5c638282756fd41bf7ea884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71f38ee22a914063b49abc5d9de180885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd2e8a63fbbe677a4446e95001db3d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a338aadcdc68b3261060ef5db3bd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9509b83261c7f08cab9f8690dc34637888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcfcfccd27b625a5eebc18fd6a2a94889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fa4bf4d8ad5c036ed7a24337eb348890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b25d52c64dbb41143b3dd87a4438891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39532d6ab6545646fc88ff1f8afcc5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a950405ae2b2ae0e558eb6ae6dc314893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d463124d6afa6dfa736fde05fe59c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f9745bd23d9ca23a5f475bb228bd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba44573ae00b1f2c3353a9dba6a52c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fd4b3c88ae47784752c4e0c9f5e76897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc69669ed89e36085630e13750f9b7e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb9087fc880aae94e9bce551caf542899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390a14993bd6ab404c4ec0bad7e79b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7a04a49cedccd5c9b5440cee251e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252203e467521d702f5c3fcf4e22778902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d0e4a10c93fa5e8a5d3cf7ff0da6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079895aff87b9640cde6fe370e55d87904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf29b246d2c50562e9ec3e956ec2f0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab2ae6c9aec301d82531c2b34e823906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cdbf38920b9f117ee3d3d2c46af5e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50354f4db8dd3212f31fe26bca455b3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5430e211a0be2a96c9e3b0779aa43909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d3e247edc88f95a855d714b403b3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed9cf92e427f3f863b0bfd8b481123911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b1d56d12b170a2ca4f5d04eddaf61912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075fadf02740b2502a9dc30a19c4981913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea2a76b0c745544777c4f651901ac914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a4038d95a80d84c201e2025f35d79915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382574780d38e8ec6803ac5ab3db4dea916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de94911bcd04971bd1beaf84b70238d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7c0d72c1a5ede959e7df33b3b665918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88fff2f500f0ffc012d713c6fc0c95919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113be7cefc86e0f889359fa232f1fb7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d4b8cc8e44a7b03c64e15c43a0be0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e78d78eae092584fe4f90827c5232922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb39628b068c45ed74d0dc06699f0f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10eefcb347b00052f914113ed2f5c0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028034ef59cb9deaceba264adbe2fc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e8f58d4134639e97e47276e14c2f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794f3f83cbed83e76087acb0aedd00927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bd188207eda009ee056c2a1b2a9c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5efff18a9223d0de0d684dc9149fcc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6798f0dfcab919c71f5dc772e1eb20930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279d73489d836a59bb197a96c8e4285931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6557d7bc47d3bb59a93d805ce583027932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6915dd109900e3ef4c200695036f5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c97bbc3a2467ec2e05c5abd5660b8f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd5dd9744c377b0592cc12daee1358935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b25ea7a6bffa7e372ceb90f75bbf5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3f053bea01c5833a3573d84d3d7c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f75c46e9fafa6f708c29e0165f7e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cffeb578784bbe17149cac66acff9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b02137347bf0695f297113aa6131940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03780500b9a06f36ac527e9aa7f83a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e3914cbe1dea199ec6dc1c1c2457b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28d951bf7d77edaa8ca9103f4d308943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4df6b7785490a667f402781c8e7834944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb37e253e70e481ead0c4c708aee432945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f5035654734244d486aca729cb49946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef444f9aa4817c6616dd50da0b45418947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0252a6c9be3809123d42518fff9d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c7dd4440329ed4c71f13646bbc80949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120b1beffa89bc1bf7bb6bceb8f2edb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab7afc0388e135401c1548e93d867951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e64630dd8273d07d391cb35d4c507a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22bcb30c3d9d6cc8691346a0feb99953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f6555b6cc18b67e278030b1d10c1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c9d95e8b00e5be5e21639427c85f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a83d3cd57d1f8a411f49ca4545ec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf09a49147942c085118690cf3443957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe9293cef3930fd41c5a5618b878f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d60914756477a86762e54ceb58d0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f502887d50b3491a350d9571585adb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbcbf5a448034fab76d6be4de00258961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948662bc3906b5973c3937580aa558962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5c8885596a6a50d0af9dfeae527d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d55e1899987dc3e2a0919614d245bf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a007861afd369a3dc4df36609ff33965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bbb6652cc955bf0e1485897c99b9c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794cc4d4bfe601ef97e29fc512a919a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785aa619dee51b18c034b34bb201a47968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bdfb0909c505df1e12498e0ac4627969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b84e197a0e2dca1917632d28bbbc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad36276dd844d6d7da8cf18ec248d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343a1be72cae53fa6be0fab95654c22972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7000ef4b56baf628382c2e3a7a45ab7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f726f5a9f9705d839000c7cbd6e81b5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8d707e887922099773d698a9a0c3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad6229809e4df4453eb809859406c8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e18480250528e1fc821ff349b2dab977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503114276b5b9578c6efae7fc4c02eab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe499a23403cc5e47218dfc0f17c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f47c7904487cb4a0088d05bd5ddaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fac5ce6b97a0f28b3ca631f42d9bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bf10b146fe6d54222f9cfe9e642c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac12c765057c9db0d4a22060aa39646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bbe035db73a3d3cf451ffe7694a207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31124a7f8eba3a85d759ccb0857e71fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e2f4d3bb27a3ef9a43caeb62c27019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e338c4e56fcf9609845c7210e1365c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6febdf23ab14cc0750a7ac4b5301111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc20475d5005905fcd0099012632d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17febd347eea615f13c20c85073b21013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a08d80048dec68dc2a37628bedbda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c971f93dd84230f4caf693f116aa5d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510363c934ad68fbb60a59ac90cce65216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22e7faa1d588c3aa8aa93d7366d84a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d096496ba53a1cba471e420fe95a9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00af1f1461ceca015169e24a8b565819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d540b64f62800d518bef05eb98d5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3695cf94428144f0ce0d39b0b11329221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a948e7724f8b946f0a6fb3e02bdc7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b84af6c8535ab6c1c17f21e3babc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faff9f01978c92bf1ef8cf8e307143a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d75d3f727f2637d184efc5b426fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c88aefb3271e1313a6124a5cd6574a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bb60c2534e0a69f84d97e282511fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab7b29f100a3bc0860b16c6cca6b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0b62ab0e2966dd4817616f896b3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8faf914dcc3ae94e6d92c54edff95430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bee831cca7026cbecb77ce39e426e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e0c23b4fd61977e0093aeb601f7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7dbb99a49fcf02eb640138e69015333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b1618e686daf384210be71fdffb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5c7d4c8df5cd54f7ff3021d4d378d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eed45c3aa23e7b1ef6c37a4edb5f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700fb4ca25c7867a4dc6da3c460fd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0a6bbdbeef25e8ba2267682f93f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c759c0638fbff3d45ac0ca7914b01b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51851c812817ba5e0912ed9e4f8678140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135e54e4fba29774d42e19b05f577941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203aaa852051f63954b4dcda532cb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1682086e88324edf3ff869e3b18d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753abc9a28713987c5ee83c0b9b9fc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4a9ff6e2ea87498bb2d39cbd708ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec720c8ef344281fef11dfb32a5a125946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924818fd341c4c8ffe2082a9b6b440c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c7a0d344cb20f9eb79330ad614cc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbc947cba71ceeec04a39ced3efa4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e7186aa03be90c124cfe22bcce22d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d122be9bf5d436a0a52f71a57726f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498bb50b0e08dd2efde4357fb35452652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55fce4788c00e9f148e33cc432575d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86a7a27af297fb73c2cf2a10a4352254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac030f06304e87f87e8b07180af58c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bd94373f9d0249d0cc803b1064da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1b1a3abd769af1ee847925088251e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa702462cfa05c6074dcd863e4429a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdead606dae3928f32221b03c62640a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df499d500b8d7ae891cbb8e20807d9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd696c7dd6625e835330e1883f129961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09df1dcf602560330f5fd3377289ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd00665a51e93e6e2c84ba87e922863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d615614b9109d2569d041eadb54964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca56cb5accebb65c3bc01bed94b55165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e376f7028465bb3d79ab20ef6352766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1900953a7bf0646b33373553ac120267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2deecc01d802c5714a627939411ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2c3641be6668148035f218554d12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583be819ef1cd7d3cbf96143b13d88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2718277d835c549fcfc2ddb03f097c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23f45f0249f6e802492f0f00c3662372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da96a8c5ead5a049bff9c5f6a301d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca7ecde5d28cec97ef36a0c717531674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38728864fdf652d873b3004f60d3acd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8af75065358a5dee2106b7f9f40a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf01fad592c40f405adcad33499a7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edc4d035930719adf96966847991c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af322eb0c096a4f708c429ab9bcee279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf3c9133f3897f99d9e2fdd5487d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc5011da570bd3d84dbaddf7bf8cff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d9746cf6e029b08508f36d588ea882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246cc542574a9029cfe71c21b247b2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391d72d7086fda6c8eebedc1347d6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9916cee7e3202efd109dda5f894f5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa0e39275f037187b609b857cf90386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d6cccae94bf6ab3416bb1589e5a1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc79cb514cd4a50c1f9e4f53de58e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e1e52e338037fd8dd15917db429f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22386414c493304ab53a2a1c8746edff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76d974ad13c40e86a95e95a99ac9ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e953683ba6c85ef9d5475c3beaa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09907bbf2df0fab71dd22553afc4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f5effdca958ebdbe2ebe7a86906a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034bf97cac34fa8676ac36961b0ac095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55517916969dd29f83b2a42f297d606296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfcc7580902bbc951106fd9818fdb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f937c21546bc97557d915d61439998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed04e391f260e771b38549556c4fad199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a51d5fd3ddfe6e6c1b7582c1e19d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd47f80f2fcd03cadbe36a2911678101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75f6514d844bb64c614198ceb3435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd2987fae72f3bc923d4d78112f19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b04732208547b9dfa4d96cab3a55d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b12868200afe9dbf860cc6919bcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8f5e90a9625ee26cbf96ba6671a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5818dcbe0213b541f4dbf157d8965107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfc7a6918dd83b0e922d829134b1f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37845a34bb92bfb61c61a7530041f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3878900bbf7c0b3c11abb2d72757c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202907cbcc8281fc02f55442088b34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1bc76c01ffecc4c783b0828873ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62842d74808ff0d707c34f29a267b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0398e382662c1df6c081a2e4b006f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e80cb61758bd9171bca4f4d049e971115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d21603c8ccd5be967f7105c6fabcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0fe82a0e0ea1719f0a243dc008437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57706f905f84afb2d0daf6aa43cfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04a690aea9a7334873973cd3e0b201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff19fc77a97030cdc334312f2384c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7b4aef564d9367eb16fe22397af0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277813bd1b08ccc2e0974cac0118a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae87d45619cc44b10c53120f62673123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f69bbea7903604cc5fbe32568dd20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9ce428189c72d39e99b6487dc18a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d899d008c2e4123c055336a2fc81c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175e3383bf78db16b10a64935f90f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b14b9cec4c375a30ccc2cd477059128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217f369a7307ed7f1a5e029c0d5c0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd7c01d567c940a77d162e41c7d8d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47a9b79b8aa11ad1dda9235bc3c5da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c86d847ed2c9ff92478552a308da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052c11683cd815f522d3bf8282704b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37534aac5c63a65298791885ae26aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198958734f90d02237e9ef99345992e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1655b6742a6cd7912a6c0f4f6f4e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ce27308a6dc6d3ec2c090e637847137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d187dbc1fceee6d11db990fd1ac99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7379e3a36f22adf9eea6fe8b91bc52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bbdf0e1b0eab3567da6d3c38cd7b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5111321d76e279ab0bdb7faebb1d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14823dd85f51734011de09f23c547d83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0da1a5a56728cbdc2010eb61e77952143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb7150b20120464457a469e64dd7fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97db195ebf715d0a219bdd6035564b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88ff9556bd959673ce54637a44ca0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5448ceb7599088c150c4124aba9ace147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00715059a7506ab9a17e55c0712b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18f1dd92c07f304ba577662e2c081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001a91dd21543917ce2dc5c1e8b572b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698353b02282347cf02c4ee946e96b42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a008b28f993b5d5dd0776e8282cf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec494384e4b1a879bfd2b55628015153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad1b91d2e4582127e96324861b0c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125e8fb529b823e7a8860a280c3a5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924ca33fed423e551347ab2b98c150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd853b05469b15878b933947d5ca92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa3dd49a4a368829958b1b4803781158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8aec6330c97124286cdd2d5ddb19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299365776e90d4d0dcc4741bf08bfc4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08493ba7b0cfa8d10b28c04413eb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a4201e0c1e9a8d9be26d98a7b92a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39b258a00ed47df05ea04ca983cd69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207de2b7f756466668871138df4b11c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac0342485b84256999e7f798b125f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f734c84f8f430a973ebc7ef9bc9193166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b291fca20192767ecca896d1b9d10e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af47ef814cdb527c5c04d6e8bbe9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02f9aa4407f41cd0ed82013a24d004169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663342ef653fceea70a265b3140f852170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a53e1afb94fd64fa371ae73fe00f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe7e46143763a3d7db94420c64fae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c5abc46b4e899e1b1b288a97e3a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3462d969ffe75e1b98598d7416a9bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a992ec34174e41927d627ff6fbd7ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0233550a8d58d85366036c05ec03750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c941f51fb67cdf1172c8652c722c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c2102f646e7383822e9e160cea6ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4897f8046f931f8d34f6299f6807179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffc13996321c380044c8f5fa08aa19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b80a5194f20242bf88c7ef58a601181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e617a0da41e8eee3c70c91ff8ceaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67040cb4e25c64b22e0365ef47f5e9ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b99a2f3aeafeb00decb047411d24b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599595d93662d1299e5343463f8ea319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bc38298df56073a3c163c69c52c79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172220e60206ec5272ffa38a4c55ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55469012f6199aed0b4185b7aeaef3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e8c0e32f9807cfab385dcb37a4753189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ddad292c6e388b692e79cf6262ec4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb7e9b2c958ac5b3f58d90c1ce038191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b04e6e75304c3e629a70c9b01b6963192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bdf57f0648020dbb394f65d5a5818193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba02b0c0afae7b9734f5b73834862194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3dd685bd3c103b2d8fd8165b1536b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c40ac5353ef34e0cf78c236d8a01bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190a1a7b687f5dbe74b1c9ce56244a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd81f159ba7a503f999f5bac1dc06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f9efa1482baee6400b1694b02741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708e175e05551a84fc5782037de36a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c7d829e78c754ffaef3c50d6ea89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9f35cdd32e6c6eb5e9b4150200c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cbca2a139d2c6afddb2b3419409ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9efabe80fae51c93b70b3d3d5b836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25f47515a55b225031d23ad84e6b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a3f77b368f80ee5b2596c17a2d5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c54c7a58b7cdfe3d2e894f1cae0b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c233ff3a2f05a60c0245fb99b82f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d44e11b5f017b71f2a8acb4186c49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0bebc3e3964bdc5a53b4cd4fa55e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1763be9969d51f5aa057be43abdaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811611335c05260064a6c4b396d0ab0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa16762def353542de73cabd635ec3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568fe1762448507e496015c998b7ef8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5841e71b0e4d8bdc551d5674e997687215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4a2454a47af9d1a1498d79586365216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde018aa407f5fe4b58934975917674217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7c09e51343aa075152dc8614fd170218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd81a4bccaedfc0eec58a43dac25a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929db3e184fc246d1514e4f74e0262d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda154a877aa384395a99d1c72bc9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77b12312a65301e5f519ee46575b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5025e5ca3d1b44c29f5d4d311589db7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7cdbcdd8ce45e815539209aa24813224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b03bdb2c86ab0f8cfffd09c9c13dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d63f5b4187d07b41c5b3b0fb3154226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c16f470fc0eef25367540dccc6eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2ba47338459f89d2eb2333f3f5ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417fbed1d2c4b5b214ff536ba7cced229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563676be9a42637d2debef49a282b16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9fa9dd016d5821cfcaf6371b708b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb6e71a0ce84f47e7ae8301652913c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea00837bf3d68de1d83d57094fbdb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969d4154811eafa8555f242a946248234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c9724aac6754855a77af9c36e6743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f64bcbe46c37b3613167875233ad1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da24a5ec67c3e422b5452c6bc69d24e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa7f1858b3dc391d2442609fbda2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21afd2a9b6c90f2717bbb8f4ff4e02b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145ad4507f6841c100d7e993da50fb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b58336ac1f1da860201ea6e55a6271241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4464dd2e01b05893712b09d34a8d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde07634b50044c02c55d3ccf162706d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7aa9833c04a24b60ef2bd40bb1072244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf2021d88b8c655a4d810f607f63d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c56f59ae1d78df6aa97b03680f490246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2776e70b7f2afb79cec1d3ed08509247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190559340529362ba5cf1b661a1558a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a313738a5a00a9a3861e45ecd21893249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f3a023d7a6919b1e2024e02fe35f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20837badb945ff18f09b2a9f974d937251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c4377f84f9e50e70607362884f62f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b05a58ba7229659dc5e75633d5c42c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb824676a6a6a1ae45b6ddbf2cdf8968254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6cd9c1d544bb68722d2aa6e6d57e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc3fd267579fc5bf59d6b16c11087256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb19e2bf5194d1c1e36ad67e77ff99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd92f65db0d89a46df32f466b55b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c58940621d2ce729504c10eb8978259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a83cfa15ac8fa63b6b9aa0ee9a9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29481d24114fcc9d2de6c70698dd055261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa2cca0a05363cc05d1c4f8a231b37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c82e9da8a1b9dc23ace37692f435d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f260f278932f6acc2da7004c6694ed3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0169e745d219b08c7faef565a9a42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a3c8127e8f87849926ef9ecf81c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6776bdfdae848c7db6d5d380d2a16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb384b3c5e709ced854dfa51f8ca493268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612af9f5707a071b842a566b7c991b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4118b03cb43e5c8e9fa933712ca122270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be1ae696ad439cef79364a818825d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476ee7a9ca7a2b79714826283ef13f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b09ad7ac2ff5f28156fccdc826dff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba5d8f25f248f7a276a0d072e081f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a931e446fb8d1680e3b79b08193b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591bbb83bd23004ca0430ab372272b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868e1bc1b1223f2188e0e3487b9c0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc723f048462567d17b2731d7f125807278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72705cfc8748231141992a251cf36b22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc2c5e060fc0bac4cb50399e14435d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63032d6ecf264bd8cfaac39ed984dfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e262e76b66704911604fc18cf961aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e9b19d07ed940419d60335fbfc57e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d9c7b68d4ec08fdd18fbed0ee60e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f37abc7ed02d8786752d3b04b0cfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2364fdc4d67ecd62df7f840fdfe14c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab736734168bfd3c1a74157b0cd75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4dfb5ecb80d8f07094a97205a98c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf5fa1de2b3ea910e7d49b90a204a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cb640efa77c13cf6822a6f33a76a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458be6f6ad99d5b522c0d4a8e444a01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b21fef6fe48a5b34d8f912bb966eff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1014cbdd59e4c7c4fb8fb31e12f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544288824bebb7670c535608e4ad8b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6074b71d4ec2cc2e9c3c40b11639330295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfed3ea169f57d4440285f3a5c2f48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639496c793c21c43849506648887aa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c4c8dad3df2522a7d672dcf7d3904298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585056677292a4413d92d41446f45e54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d0e662701c98203b83aafc29758a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b36ff3b47ea847fbeede15b5423d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52b18b48ed0bf36ad6fa3ad296df0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2486e29e291c93de439050c35391f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e453c0c68bfafe0ca9bc543074dd94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586445db846f8953ee93146532f0aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ecaf28953d5660674c713beada3f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e8d9db6266563922855c0a0cba53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac0fbeee098ebb47ef37d578315206308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f2e8121f12c2659cb58665c3c0b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253329ce0d3ae59efac3353bcf4a644310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5988e4a4c1fc2182535ecf7c8fdc118311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b919591a80f314dee7c96eb064a35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc08ce3acc12a8710bcb77a6737a75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ccdeaabe2df7611c28966560c8904314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855144657f613f6188df54ebeeae87c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479656c44df34e11fd0088523dfcaa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc2a4be14550bd60cf26d73140c09b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fce5cabff157bed0c0748b4b5d1e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1487e088ce9e4ce27535afe6da956fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135613a2bb915108d747e23600226ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908195cfb9c21e7b8ed2fae387b981b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a04063053ea693fe77a1a6a11b05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed62e7ea35968681f35a3e24ef070323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab5d19e293043b6600adf9c02284b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1050450d12be2b0fce393c89147d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237e1febb69fb7c7beadc050243d20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc91d0ea603136656b6fb75b567bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f677a080bd02626583e7507e92ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88db0fcaef6aab6fb8c2c0cf1cf92329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805713422aaf01b086f8808e7d24a90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340d8ee8fe96177ebb8d5ea44c39ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32402c1ea3a6747c7fac7684eb690619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65545149b1db16b554886a8cd969f55b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b954d09fa4b686e1de657c5826274334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f576fab41d94dd5f93a71da716a4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cb5add1188581ef9cc011d18ac6a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e29f9a8b87f7126a3d1976207f47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d3f843612d9b7d1ab4e0efe2dab79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73867ac0cd537308c41f426ebb60a7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad780c389d209b8eb02481ac5b6bf3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1775dbbbf8c9bb276a502d928c3254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2c7a3932bc7fb6776e4ac7e24942342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2717bd227a1db32d1dc3db930228135343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1eb0c9ca2a1e3922efdc0520ffac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c28f20f47a4c4ac2842f819ee6da1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601129236057b26e5740a8274a7a566346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e31445bd7264f06762eceb1bfedb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3f54be8258332fbbf39805407a3cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b6c0e294ef688f56383df9a4db92b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e12a58a5b10daed100ece6ebd1a50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e92e70ab68555c30673e1fff8311351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000493573036991170d7578cd170952352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510323c08b706a869e19d996d3d8b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0176bcdf55c27640bb1df2e0abe4b4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11d7b2b5ab4a7be9e80eec1f0bd17d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788e15135699501f5c0524ffec894e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0e82672fd6f348efd99e3a303154357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c973cd0a23004e20025c31cb35830a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2636ab8a2c339fa26f3f187cd082b44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742472c5140593e05c469b20e274c9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ac30eb290c6fab39aa8b2291dd18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a6bf73e297d4608539be688e80b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d439f3cbcb23f7d87123d8a3155b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a430d6feefe7f155185bca348ea22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a3d80e4d37e97758b228a4a6ed1d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc08ab6b2ebee77fad4a96cf83a4bdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f8dfc767015b8413e9514f3693367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a26cbc649db69ad5b0c8f130b8aae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe8b8001b233e7b5eab3b0b5f886f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c4cc5a40b2400130d3745f2cbad3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd122919e70da0b90c563eff64a28ecd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca7304efa966cd96c8908ecef536c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46497fea6ff065cc461f7eaf11106373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a02aaced29004f459bb36bd9b965d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf0ed6ba45ac8da41b23220ca09dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ce94fff26310133266ed44e0fd8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7d53beba40e52bdcd049b51a1eab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecabd9cd5c6aa5532f750d35bab94f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf7aa1f940db389041cc7e684d8d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c0792a4d0a06bf2d34f074497c142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34c4d8ef41772adc77814849625a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a02f0931d06f6fd9ba43527a971d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb6816adf143d3fabfd9cd31dff250383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5fd8a209cba2e568520ead9d53950384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b880c5d00f5f689331176a8668fc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb542cda7ad47a7f5b9c31941ab61d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44d95aa1347f1c79a4a350f327c65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc756443fbc29ec405fea1a6cdc89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33355a39508004628ba6536adde92a94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafff7c7a8de26c9d3b788ce492f893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313566daa9798d2cc9bf77789fef1ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804205fdf4680c2da2acffea1937b5b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ef8daeca69ae8ffdb56041dec62a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a29b5ba52469f0059d377e42e74c8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b10efbc8fe8b248aee392f0da7ea15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e7da9cb70fb87e83ad713e47fcb9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732c9d14362b56bd8d573fc452f5b8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c63120c8f071ae79f4c1b414444012398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dc32ebac56c7464fb3ba33537f35c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef052761b238116bf92938f7d968008400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93feafd4a767a541df705c5ef1f0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b7c39d0a57b813d1a6dae0b430963402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57801761618cefcd03a5621cee9d72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75626df7ed655bc2af940d804ebf63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962935e6fdab160e57ff32937d033ab9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b7560020c52c079ee89911c18bd66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f09b21b7ad89da0f2c1a0794c78f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f19d79885d35443d5209d9bc3bcd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710cda275080161984f964652982a4e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeaa753c3b4348654ab5041a467ed0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6763fdc52ed5559f6e93520a5d8846411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b21625d095639c6d9bb8dc5ea30c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6975744999f25ea4bbad9d5e3db4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e706066f8b332549f0ca877e569f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead95a54af6a1f1f25dd0e88a303e36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753367a55f9ca147edba4fbc00907a11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf36dc28a95ac1a9de7e68e799a4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df6f3c35ba191909567cc55a72fbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc652c801b318312bdf45ffd0da6d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec0d94203042b081b6abe2f2679d67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c83b595c1d1dcc7b6bf18bb68efe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a886b3d9222575269dc2411020b61bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b5ec9461710d96a537b61f4d15e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b30fcb016ae775c5a44782fa557f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5d065ba8eb6f17e2ac99375b19cd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafaf588f54d65d6e8bd956407399a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96d9d8cf10552cdd77e4c653a43907427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e8e47bd63c51a427ceed1b9e531b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1cb347e1269626019ade660217f24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10751fd229e566c279655f8ab07064430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592717e583b67b468d3529fe80be73c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6f9577d4a8f96ea0a78a177aa7806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda288b51bb429bda6c33d565ed09a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7bf238dcfb9a05a8fbdb1cbeae262434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351190702da634a4dcbefa1566602f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd9070010f6d8344a44a556fe48d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb33ccced1400197c666a44c6c4402437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5074428f21aaad3e86f4c70fb067e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f9ef2c5382f6bdc6eebd24a42be7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824f4093c8d6d0d0b777665237a9c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c3763187b508ac73e55a8fd6508b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28052d8403dd52c0599c87871d8574ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f48f3ac819e0c9b9e9d994c2c12f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be09bc2b8bcc3209c58f861a42363b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2baeedf7fe8ceb9e28b480efbc4e3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66544eb3e332b0a7e96cd23db2025e37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bf9d01426139758671aad335f9d78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992e8d0a80cdff1fed7737567ba7c66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44109b557cc39cf8c9ee3462f99f7a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57013b2c995b7e2f6540cc5d034b21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794417c6e99e568b69500b8ba95ed907451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eedecc44ecffac0c6a3c280e9f35c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933556eb442322b2b3621c32b8e875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb16e046dcef20f0f746f62d3aef39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c715fb380126495dfb3ec96c608717455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272706b6b2786f919e7b06c9806fe0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb512abbb17771c85e5c7d4db799b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efdf374513ff149aa5482a4829594e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1bc0db0cf9bb4a7eea96bdf727844459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf43826d378bc5871711680be945a68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e119fecc730c997369be1c7223067b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dbc26c4b73cbb6caf8a40a6c807d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb234471dcea990819964f0a0d559463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33246cb646137b3e57de7a5c449426d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78e0874ce34b97b8fcf699722afba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941b0cba7bcb5bc2e6d163fa7465b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3eb976cdea63ec8259474d3d09d88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd4e715838b2f7eea9d26d80a475f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce037c699c38d5452238edbe3d5e226469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16112777f02bbdc6ca8197ed20c238fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1960e68c2079b34c942befe61062471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aeef6e40a7366be3f49d61d00b6ede472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffb2448fc896a1e2d3727a2e7004aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c88b8d2cf7081062760cf25eb62b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a95aafdd55af0aa5b2e5919539c1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323367d56d7ec29c6ec3edc9a8262cde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759f74b0a01f8425cb781f219d5261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6effa3146999573792f4616abdcbbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990f23f1b0600e636eac225ccee7bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09ab82276fc1fc439aedcd257fe054480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536cf52422c518957633d3f55a73a14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c12101379abd7415e86523937f304482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0c707c7e83ad8e4ee34d3dea8d250483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fd8c4bf9c6be92aadaba23dde4f7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0548f5ff9e4b16a26b07fd490e46dfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d4bd49ee7009cca908f9bdd7a826486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451390562894a1aefcdebfa62d3f4dfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bb1499bb3f19ec66207869ab41b1b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b13722155dd50dd7c99b59d39f9dda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a882ddb723e6f904787947adf4890490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab9084315d1a353410fa08b1d8e0d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b1911b7f8a6e865bc56101d36ba9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5064535b37b4c8d681e2b1ca5879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595f54460f822909cfced41e951fdf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac82f050dc0c2cfdb941a6d2e59de8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb75be2cdf1a66cd17d5c983fe7da0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426800bdf43a0aa19980c193e6eaf04c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74632db7f376d3a1144d6a0856db77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0ac1899cc4c8dc1951676280296ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a53e5e39c84adeb2107b9140f8b351500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673103a492c5c9f2ddbcb40278dd22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f223a666b42e9987bdf3d707ba49e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b7c71d339566e9a175b800ab1b7a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4614085a47f8df9d18ebf94d8d07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2730120b1e10f512d2b4b7b270b75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689db238468d7a62ac149f01640a04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b850207551f4ad9a7cd29cf539164d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c6fde22e81d0404d92b50061c5da1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc937c86ab1ec64e586e6ed9bbfe95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db7b2557827c57a4422031a811cca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892494f86cb31aee64f89233247fad29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a635322ff04b9fcbeacdd854ee2b03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca62bef6a6328d8a7284a5c00f51e23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8b4e96850029d0b57cc3aaf0c22c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ad866c1456cbb511dd9c1691aa1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0c92eda450004db6918955706a7fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b6a86ab87d363dbe593c1038f8fc1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a1806d4f5a98dff6b0097cb6a82aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a9f94afa3ddcd76405a088cf29416519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1ba84413d62a38dd95e13f43b680d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348f102f1b442bed38f88d0bcf865d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7fdebfcf6eb52067a29591869fc6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f535ef0ca2080634528a4f7eb33913523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe28bbe0856355d60962a5fba64f5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7027867b2c7825c5e7a643a39ad8ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762388e75b7826bffbe617d236b8b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bdc437a012520ce7582ea8758af89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0bc35605c94a2324dd5408473dee2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75ec51084533ff9c604fa689e195dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cf53ba9c10b5b62bb033019afd29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287e8368bc13f60c943887c65923112531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c86dd0ec0588c0b7f288935cc8e5fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd01353100edc9210a3355c13b38b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e348422596edbf33f3be0b9f40478534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28a87dd05e97d08fa48713af596b7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82a42930ab9d240fa6116ae422bf25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1e95fbea54d2d232b6a2b46dd879f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716549f574c1a7232ec318da7b9d2f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07232dc6ae10dd850832a377c620c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d003365445ff0c1f169307f76c8074540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637076cc67188fe594ee4eb36c7cec55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0262113377eea31a2a9b2d8bb49de0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dab33006f44f154d656bfc3dfe44a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c77e4e3f0a1a74cf350bcd62b18ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a095dc638ee1dfb7438d3c555c072e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3338e99f9f43e314c2e6e26c58e0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067f9709cb0331d2f625f5c08f5e6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d43dbcf4df4dcfc23c88122b882b8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfbde4d6a78f43812be676e69c265f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e097ee7c78936ba126e6e8409db72c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98574405c05128daefac09a9478bda7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e96118d051bd3046726d4d3aac9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d8d903a8de19c80c452c90f3f8b42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101b8ce74c10e700eda3ae0fe78e3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e0bc366bfaa32fc225ea85669edf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf626a2fdffa3c7460136bb2a35ca6e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f9397a5009eb7472d5b61f660a80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c60c9c968e011a2b9d64ef3bdf9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58211b795c09ce8ab5c6fd640db49872559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde776704aab461f08cb8e58799f646560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48538dd62dedd1e7e0144f8e827420561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d836c199dd55d80362d01fe44016a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022b44928394cb8660465153efde34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3d64e618995a005db9cf76c8e62f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f367c43a979d2e236be9cc45990c4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397122056187be5d9154d5c6c248c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763f21935ffb8bf22ecf011ab69272567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa847598fc0c140a04a24e0bde98da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844462e044ae15053a54732f5cda4306569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054c402fa2f5669ae96273b6cbb15d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bac7cb50c50504461d391f50b00c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cced725995cecbba16bf0020aa7ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d355fb4e209d92986b3aa88f61f3e19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1773f67e5cebe53010c93cdd8585574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c72fa973d697422fc6974cfbd76fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509068e889e0f85fb7d8a556bbfc9aa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9be67dfbfc5ddb1161cb559ce7314577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0d40ce66c358a022b0b5c1b9d194578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aecd641aa34899e757031c64a35b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7595a91419ce4a28827a57bc97cde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa42de76b7200e881d117a98baed3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885af40a6a7e1a85b71ad098fc6d3dad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603bd075effba0e1d692d7e66d8a234583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87cb79dfd4f7087e5e603ef84fb78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f1e92c69f71d5a7c7796d65dd1a64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d70dd8d9b81c5fe01cde853c2bd5e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37c0f221ba5591468c864abee1d501587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedebe16725095ba94f58ea2215f19e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a5eef214c673471492e2b953ecce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd23f200e918e1e35e8da2795fa17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c806e06dee1a6d59db14dc9c38f61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575095619320ea841e8c6df8940957ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974e8d8bd474771ebbae1df72886ec5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa60275f38ba54abc880d14c72435f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728945ffa94ae66da9861f617665f52c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb9aeb3c1a14df13c504ddcf7c813596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bea539b2f0e34133ed1fda98bdba6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2193f757913f19acf2afea9dea27d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b44cbf892a87239588214a17f5be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8092c5c10a1d50e1e5f979cbfad2d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d124b415a2e4d09645c40a12027c95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c87008a011c22501f78ec1e565f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bca8c5132940f859d1fcca18d1fa3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa4477a6647267f43dccdd78725b5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84984a7cd6ed05a404d204131a844c33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2fdd8b436f0522ea33a593977ea61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a801041ae327cf5ab70a26d45680af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f54453eaea86eea1ccd152591bc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccd2358cb07ca3d4700f3ae4460ab0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e57b9bf91fc47f761cdc27066a86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a3c678d3b47eecb830a4e0b1d581611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffeda81660ae87faf2580c17fca555612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fb8c4c6ecc592e3e968d564d3a694613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d0f844d13262b457b12ce64f05b01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63fb2205f20f45c2863d4f6fd0900615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5fde8be8e21e6b5dc9a892a1be588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b482f7b72685908356b363edf07fc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0d32f5c76e9e5226d3769c10e74b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffeb352174cf218fc24529d2f8e6dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8e31a304aa382222ddcdc41874d61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0477df1de19abddde00a6625de594621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed774aba9e77d32fffe4d9864342f94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba57e2786fe10b5cdf2169d204e968623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137380a2865059b7bb3e5ae40b2f162624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43e0ef072fd17b994c9ba447b9a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3759649075032021326992b43eb357626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97cb116bc653f0349c473b41efce3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc153938baad6e95d4d6e4c07b1527f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba0b36c1fb3359d245dad04095683629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e040888eb632cc865f12e0ffd2ff1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ac338d828f5b75be62cd7c91fd85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac33b3a2225645841f6462b314e07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d225bedbeacfd8709b18a9d612d0a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec15e128207dfaffb4727f0cebb2e3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562da4171a5dc5e3f0cf055b899bab43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaf45788117d3c1a0c36ddfba7ae1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebfb65339b314532ff5593a1d5e14b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90289398759873335a48d10a56fffec9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046dceac19ec7766c8541adf099f0f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c141b81637508e25130c93f2781a9b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63be3bb706bb0852cfba59bf691529641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2d19e86a6dda66762288120164d5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70386c763c1769f4914d6cc8fdd4f632643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15773798e5b453d6943ae5983b93794644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc796fb075a6fb128b8470c4c9a3def645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c629b80c59b74ec19f40638b1199e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299d20c1ca61476ec655c2c3ae5ca5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b742565e1290080b7eea82a07d0d0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8735aa44df3bac6f950af3af296c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943e1d5fdc1ba2d5f4a4e4c17ad444650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d0ea6734f2e79d406e25b590915d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b8c9fecb07f45f3e2ba1f7b30c1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139e21e176339867b1e04282cb50e6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7752621d168679d926e1e0b5141e75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f918dee291538c2622d0820a21d9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798107e1acfa0ee5311e9526e8d11d0a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2519ac067ab282df0e69b04795deb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e9c37b9759d6d455aff0298ba8688658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2703d89063550386c4e841c92730659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101fd93b980059c89432f5dcee14ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ad3a7791b955a417a9ed5b87292a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833a6aa94a56efab0f5df30ae2d6b24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185164d33609f2415844172d035ad54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeebe660d2a4c5dd3657ec36973b8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0210f03d099c54770fad218169b6650665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f6dfffe19a80ed6969c39fe15a46a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f5ec0af8717efa6dd902b717e2829667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c37bb7fe90151a622d3e8e99fffca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5618a0161e954ebf190275f0229178669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91e7cdd6b5480e806ef9f07680772670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd16eddfa710df94d78281cd9f2008c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52003367111013f0ca43abf4f263c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f422d5e7866c893e989aa53372d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cfaa0e1f4dc1b886faa0867ef2c18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639430d85142f051e0ea46e8b41ccb16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2914e245932891930b399166a1adbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363f3d0a5a6b1b86ee6004ee8e0f3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1e2670efabb6d0399386fc4a5a87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef10d56f525044b72a99843eb2342a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594a37a4b9f1f4dda236ee6e3d88ab9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b590f61fb0a610ad414cce0e607f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2423acb81ee9cf5ec4edd8c822fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e58adc3023aeaebeb8b52dbaadf615683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f764056090877013c4b8fe9cfbdd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d4c94a387d436673c0515d9dc0f23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dc21efabb3623ec1212e39fc102ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79854107360b980b6e7a56f7552df0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df50faf3e156e76ed481f4ef2df4e4a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca31fad659fb7c8bc67f35147553f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d01ce850986a9f7d87d6d23bbcbd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aadfee3958c36a6b64b960c74ede7d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae203b1fd5e40a08c5d4fe25da0f75f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded403d9acd04b7cb902b5a99179d59c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1778a4c84f499baa26a7d5dc2fb50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20414373d7edc9a97b5806dda27097695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efec38e525cc03751c600d0bb95116696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63982b1c99cfbada15182c61c5c7b141697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0eb219ab64808db8b5daee468de3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c93cfcab6c4f616f77e9b5f47bfa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388859d0305ce17aaf5dbceef64f04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12594b92b1d349cf37cac7aa5575a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41d7541a41b93482a8f03db7d7baf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2341705a97b7060bdcdd7933e6f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7303407352362070bf3840b5c8168704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f0ca3f11c986fe125a7468f8464cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbcb88b1907764bbd5f30d2f26579e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f07b5f64a538b7b8d9f1d044d6e38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1b4ad44fa7902fae3c7aa6ea419be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e07f127e5e605979b155abfa221cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e4527371dc9a734994c90dabd3c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c646ecb6e612757847ec2fc9591460711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24acaf223dfca454c731ae349ecd24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555103888e89966ca1b55ab57a42327713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8f8de46918d54a51b9d7ea1b194a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af93bf41048aa5ca6b453297815dcee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dae5925abb89893b9d1558c1e3bcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69956b8875c76e0b1384f9a899021717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201550f88b94323a04cf5d3aef0ed4a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5304a8a9656ee33c8cca641a875b1e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d5c2361ff01086a31cee0ad5744c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2166418f6578466885831e7e31cfd90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb6ba14be3403a7d5450f0321d8ffb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f42046d44d363a13eb993d4f3012c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce71ad56ec8873bc8e2d7e1f244fc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33e8b66c2dbdfc12c6c7f53f8a601725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c16ce1587c5621d63134d3a2c9fca6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3ef204bf2c30650b8212446a197c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a413917a246bc5741a47853cf2fa6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb3cbc904033cd580eeddfd1f5ffe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247e965099cf77956fffd940d39ef0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412c4e436f9dcede62d972a2287ecc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51f24b2cfad35792844f70139cb3a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6a92e126687e7f88060c8540b11b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2702ae1fe7b8459b34e353e604d9fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f3382307ae9ed9f290ebc0d96ece735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695f17f50defc647ee4c6352d7914ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b90b518d3c8b9e21f716a8cec9b86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ed18428dcbe786b0cae44a47875b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6065911f857d7c0b95f5037b54a1e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8624d20971c85d15d254557a5f45d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe587703da965be46fefd06ee94e37dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f7195b03d244eaaea7daffe9a16f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cda49685da4f656c80873bcc4639d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004efe2d0002c05b6b0f8d43d6ce4f55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46067476f81a8740ff178afc2c4891e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317da018607c7dbc0c74bd45d935017746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0edc4a01c0712868b8402975a4941747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c71ea763df5d73e893770317ae4f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545923f165c39c4ec45681cdade45964749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd164e7cfac8ffb41a032dd10479ead5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c749c19d5967324fdcfa5ddf7094751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dfc7b5373a0de50a6a324cf3c66c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1e9438a01200c1d0dd348f70ced7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855a33e40eb2df4397d03bfe8721af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496ff64f32a02e8d77ebc318e3ac54a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca882dec42940d7e05959584ea0b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc84a4c6352e0b937682771c9455200757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc57207d1aea1a93bfcb1bca7fd09f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42e04212a0c9962c3c203126a3cf8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed77752bf239cabd338bb3c2c93d25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fb21662c318b27e7c784973afa6e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f62f761e1fb588483cf3dbcbb42f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8b88bee5d4d46a6386117d769fdfc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f90c88fd7d542d6eea4127805212764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fca7f47f63a2002132ccc40ab77109765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e033718d5608577bd6ab31cbdda7a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8e497edf6105a929a7abff179a58767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd7c413f994df5d8e30170bdef3d60768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7808a532ac9c8d3853232bdb096a89769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c5403ae1cd5e97bff10f7204c65b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e90e286abe9043b82984eacfc26f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca873189e8b7d98e593667a1c58972772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce8afb0a1d0a83fdda9044fbdfb93773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ed2d67a45fc37e8747028ccf54e2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31316d1340678ffd9ce5fa24f6f87798775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca286403182088f173232451ffde1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d45a2615cd47109b48ca892f84c18777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c327b65943ea0d12535486615711778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d40025d31f6e471a238e2bfdb3d3a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a278bcb5a3aa2eef6097c14d50b360780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd857566a8da2655a2f3048a27c152eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fef3d5c6072c2dde57a992344d139782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fbf993eac02a441536b35098e97ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44afdf1b505f4a64b76ea52b9253f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b90d6f0cc0b2561a5cea22b3fab4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82d0c5ba7446d9c371d731ca4552f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80368e445e97219ecbdbc3fb86850b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70c8ac4135a18c33dec0b69810006788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a556e287721369f2c8c633e8915d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69be24c62825689b7d6c4ea89940eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd8ff9f42985d5283596175a3dd3b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd01a237e061615f40a3ae30c1ff5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a878b594c20108d6c4fbe74272750e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07552f8eac05ba5613cbeb0f36c5b9e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f73197915a09395a0b566727756054795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8731dfd67d598df61e2540cdc47afe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c80b7a3e71dc3d5a51640e5f6803c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1006cacffda7196f51b1a1ebfd2b4d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22344850906b0c25805e7d6b2b99574799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a4b26feb97a7767b81d5e67b2c5bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2995f4843a379e73663ed93d4b8b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca49f2878514c344122569dd9d81352802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f25cbacac385519d0c6720240904803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d141c66f1aff703a0f60913cfa97b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882988508101288783b37f7f9b2b2b3b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff517618f1fa7ac673e8acc4442c3a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff439f70097d38b59ac80fd94370de9a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a720346901adc764daa73613532f70808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676bbc78ba76227b689d7feab60479809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081b6ec992fcdd478296956fa7095f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f331064dfd3b6bc5a9273cc94b5f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe828b52edbe011c41dad9434e9da6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365da47e4ff46edbd011ad61de26e27813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772062521168261c8287b81324f4608814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d415a80a3e16c5d4cb5c620bfa884815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fe107a865cab8a7450e2f5dec43b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441dc2e2e3aeb2800897f38195e82e4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7694eaa5f0c850a2ad1022f5eed5f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621b3e9909cd090dff7713b99213be819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be2e03abc36ea61d64af52a2191cc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca93be6b70d6cb9bc0d1e715a9ccbe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b36ba5ddd1eca5163d614580526f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909753bbffb364a4a32be596ce30857f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7c6375fbfdca5117c0daf522be96824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c695368ff3e83dea420c32579dc299825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4e1bf05228f23524e000601a22d30826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0622ca76b2e8c135709f40174b7b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474037e0d0db0d363a481d5364c0562828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391ee4580ca7450ee9ad6afa290ff1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58078aa501241ba9c9239b9a86ba0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace3d991f2556f029e4ad999535ad7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5fc8f7b1191b851421fcf515da35832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a489a632bdd7b8010ed9790105bd6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5b37bfec651db2bc59694f65fb914834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26af70fc1eb1364f7a32940db3dcfd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8f26e8b2846b4264ed219f2fc012836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4cfe65d0f3cc6e5b62d4eddee4fbe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0d3cfe07697064339b37fd115c3a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856270c77192f69a9067aa9c177433839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee8d6970d95b5559b6a7fde41ad8f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50532426caef61b23032f22bcb31e53841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140943fe673bbf5eb83b6f22ff0fb858842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c122e3f6d1cc79cc98a1785d7315843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963bf66ce2a67a350253146a7677f21844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526180ae454edab1695c14a9e83fec845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756966c97ff51d2119911e2deaf09d4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31487b1197820bd95e614e929aef25b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c735f71fbc71b649eec0a2f1f937848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc394d5193b0681cae6236cda0707d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5edd43ff23ba039631b19473779f7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f50fc055fb0edcf1831ed61abd4eb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c011d726a5d85c71bb28640ef96031852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0cfc9dec1af9c1c3d05e4c29bdc5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fcca9cf136739d633682ee81786e9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbc32c917378716915faea0a2d0a05855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff5cd089d8cd3a5b5df057b8a0a03856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419e419675e8d0102cf83a31b14ade857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237542e200709900d8c0b5f0ba77512858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f13d0967c87570029e0df24007b5b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1145ee296ecfe4cfd81328433be85860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3828caace98747958fd7a750bcd3f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68e3536686f3576865e62d428203ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c00c278005f8cd2890ac184479030863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b094b9ac8e4e71d284b9fde26e854864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398728bc3d29ca63f7936b485df2809865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989177dfb91699b485d6a634a0ee28a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd779683cd035978dd3db9347ca0131867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d2ab6b7d62fce3d56c0ee8fea8543868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9699d2429f4e0eb9860564bfb568869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3b7f63c525b0716f264b57f51ddc9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a6c0c7c257fa17d32e6f7be3c28c1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a4694f4efc34fb0857ff3baee350872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c4558aa1e479417be7abcc6a27548873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ca4bf7299421942507d74e3c33613874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e77268639582e8d8931731711f64875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fcce1e93191f478ce404eeeb4eae5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0310c8e358eb85c4ece9ef2134510877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b6c0c15cbfabc7bbe36c26328205878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afafb1e51de3cec22c71deb2edcd451879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79169dca8179785acc128f90f5e7424880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be16f192fea45d6965300a59c2b47a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b676188f6859d0106d4a5492a1a61c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2267eb0af037e34eb9cc72abee9a20883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e63aae347110e392226f55209bcf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0216c839e62193fea0311ea999d22885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834447b7c52493a3624e3cf6896ebf4a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf3908ecec29bc9f99956d3576384887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9aa9bc905714b3b21f738b83c3f83888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf98229941519c329cc120dfb1ad63889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba31b4fb620a2ed6ba6b73c6765ed890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2f707e27549f4b0c43689114ebf70891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c4b0481a68cfcc411d3904695faba892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17db64a4b94017e94bd15b5271a34893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e506f73f3c032f0b29a8d566fa6acd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9ac9abb38892a40c125047a927dc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24399501121580937b0ea14c5419fab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2067a484c59e17c5834edf7734751b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f9d0c9fc15229926fed5afc5d2c49898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c555fcc3efdc7e235082f4cc2bcfd7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193582e43e26891306b51fa216d2a1d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94bc31a84971b0b2823cba091d6c70901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22a1b981f279d7629228c0239fcf5f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93b499aecddf5ce24092ae98d6782903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08ea4c4504abb7fca40b770bf8018f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09d2f3e880008ee3539721efd8a10905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b88d2c377fc01cd3d603c3741cef54906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca0fc856d56909c6825d09cea3bfc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e0af095a039a0d157ce8211fe6bd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791856ebb4789d99b47666c3708e46ca909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b617b3412b124b706dda203a75d10910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b91f58364964e05b79c1d99a72e3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d1c69fe30b025afa0e5b966ef8f3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3b1b3186f8d0c69b39c09f202c5bb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ad501b15d9535f92409a3fb86873914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d417f6deb4418587445b591e45893d7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7de578f46f61cecc5d206d63bc7b2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e864248070c08f0c91d0e4902463917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1094877d803c0c1e12b323173141918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43111fbac828f08e87b7885cf37810919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77b828e8a1615a0e2e1f6e017c581920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819a43f607abb44f48926fd400881d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f21c294ab28513bf64fc44c4566b0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f087548192248aeadd1d9ccce28ae923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd1dc6323ed38cdffa2830f4b854a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f21b9cc94865d4b16fc36459c41c6c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31dbfb56efae277007fbf747fc3aa6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9489e61e2f9b574b5c9a79bb6c5fc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c383e361b56431d9db19ac2a99633b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c48523f10773eb081a1f133ee56721929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd07dca34df58c8a99565d0515846930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983418531f7ed88244deaca044614ba6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d337b5a7d3401ce5baa3589cbed7d22932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b0db0fc8f848cb6de157477b4df4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae464e81406f654f6f5dc6eb97b84934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a6add7c95cb553d4447b3f215a364935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988657607bff5cfe90784d8d4d33349936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1478b236844f713731b98aa204705937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bbde1f37820a7932b169d5461cdd0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0c9fd58b7c2edd8c07901cada71e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95dc94c1ef2329d34c252063d98b6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d73d33ff53eff5f44203bdb5c3cdb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9fd70871f336e69b79981584174cf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec11a7e0ab0bb6e8581c0bcecbd93943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc57ac81fa0a360410795e3deb8c541944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d08e28a9333970bd16f68168b6d1e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efcb723fdf33b4b137d8042060d87e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1dee7d7f8a288ba4f2bedbe27c38f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f9aa5da32266ad5127b7dc0fe387948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef2952b7d399078447adc018f6630949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d715ce0b793fd7ef0abe1c75e84a7c6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ec50f25398b32b68a3390f8d5ccba951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b2106a882c00897d2be85d2a9cbf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec1d51711506cc4ec3687ea01c174953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b80c0bc5afbd98c89417d3595273954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb996ddf1153db4084b4de35b460bb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab3f83d98639b18eebafd6174c6d5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9eeb6f9430a901ce42090f2d2f739957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b859e15fc9ffc43e17b29d983dc0295958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e9c62c9410472bff100e7a826417959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c51b2557c5ff59626c19b4bc990a9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a989321fd078005640e443225f97f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0b4aa6b54f7581c1b2342a62d5fb9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f83a18b9d030a2db5daf46f20fc9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf5334c1e2801eefad0ccd69a5ac8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbd5afa27e67ba3202101aa96925f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e938b664a62bd97c8df2d8ebcbcc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c170e93ac846d778f3b508137e8a2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a764d102a2d74f426e226b11df8b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bebd6c6d12c0490b49fa3ca4d8e78969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc866f00927d0f05be272632f292d90970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ae10815410e7c6fbd48016e48617971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb937e52059234e89e87d16638539972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ed8012f13fc79b6a4b442911c5daa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57d13d1dcdf9248927d5f0ee4c718974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f193d0436e297ce76be9fea605e96975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8823c2acca5bc5098a89e3a06c294e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7200ab1b945be017190bfab35937fd977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>