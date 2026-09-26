--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7855b579d75ca58566244ab426ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a8f17ebf96247ec2ef1c6f3bd9622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f340d0ca3ce830c53c07214160b3fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5f811cd0884f438695ededa34b6454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff5bbf0a23ac91f440f9be15b8695a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00876b84e12c75125dcc6cccfb26606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ae0850c6ac3ce2b236764d12a2eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7a89c514342464ce9f137241d5078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be635280042b398716d0b708c1f7879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fcde285fbc80d5822f191c6273d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19599d77c228c60c8c0109ade504ee4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d60ce5af83f699f7d66674d0c89de012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7693a33a1106202f9bf23744b54a2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04288d4de575021aec1d34ffdc6777514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f35f3a6618fe9ed1d47bde4fd22d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92312122adf2716b8711bd418454f91a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b1545e1e6673395c3f8ee9d9d1fe117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab2941a76dbcb4dc5188c7131f9f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a56b560b21ae9930bc16933bb045819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5092954ffba2128b1083899258d4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad4968313f1a0510cad423ceece8f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d41a8c011752bce545b6534e0c96f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3fdc88908440bb094867ea0ac261e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59f0db23fe4a7e1ccf7e6cf2a7b7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cd49ecf8b81d5b2f745865f73b73825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a0bd3fdc5dee774040b76b465546e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0714d2afe93cdaf8ddc48f45266327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28565e482536e9d0d25c894e0737604928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8849d9b7f572582c9c94b8199606e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80ca2a149a654cebea6fd2f52aca830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa64d073fa18382348c99fc72e6efd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106b38ddb72319dcdfc24923da392d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab94462ec9926d4b9b9d23e6ee077d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f22f74798b382af5c5a6405e7c8aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca03dfa563b9aad51dd23679d1a5da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c258a650ab8f770a98c2db6aedae4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eae19768db5acd0f296ae827f71e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abad5fe2d9dafb1ea9231b88b901d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5b20c1e463c3585f9126b26f3406c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bf4391fae2c5df805af384ca39e9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe62c11b5fc3d99da2800207bb613241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509aaed8699463528cbfecdf4f3064942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368d28acebf322167eed889e8764be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eceafd0ed4dfde0950615e44c4cfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5e8b128150a3d6ba25a75d63254545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b17d7c524a23e7f12b41b48959ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2302a5254e26fa039a2a5a6da77fc3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f095f4214fa7d9402cf319a9ce87748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed231c2132974becb381e0d577c53549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0350c88d9fe2c6f26636224e05ef750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d387020f29cd3688e2aedc711ba702b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe11ad0132e827d8ccb7954b2d270c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0e521b4e7e82da2b05c1b9af35a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc331453233f4cbd5b56c8a82b3b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1d2426f9aaec2dea12d0e2fac8c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b862c94969c87585156b488df4af856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca725ae3876b5cdb495ce2887865557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b236c632546575473fed086a21abd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb616e01f27404a62abaa67cbae90659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cdef8449ff0747d041165cbb0c9b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97db327065da479128ede80e021efb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add75db511dfac29ce686aa28d66c08962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd3d57e61a2bd032a196b77bdcafd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2b979e8b6e8bac339070ebaaec9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a8e93adeefb9aa3247ce4bdfee8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab64d1565cc3e41c6343a7fc2519b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a35b4192bf188a8136c2901e0e3cec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7172071517afd9d1745ba00b546f02b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e6b2b4ae665aa96b4101987aba5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ca2dcddc8d418db5e1803aea00de570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9171c8cef736847d2ad20ee5bd99671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacc434d4707a8de48b1630406a0ecf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb7198dfc2e20671992d798336a4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f568c49287aea01ab196711debb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634b0eb45583c77a233ba1e689654075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73842d8e4425fef0aca16844592cd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d96075028ddd5efd20bb9aac9d05077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998e4b2f2fe690f4dd894e822224f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34bda46fe2e5ce66f51ad1a4a18eec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff816ecd97ba5592e94b0c74cac65f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017013661d2118b33d3d9be341ea598881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d09035f357b60453b8d75995897282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf05df5408805c8999fadb093ce9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa394f33956130fbf87189ce8e3e2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92179bf7a99afb69a37e2de9071f4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf4d25e2c40d085997f5c2a25ba6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aea1f638b785e9f741579208927a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c558662903fb983cefc4a49d4e77688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca48268ee66730b5410189cc3768c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea1831e38bc720b497c954b5d0455290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8499daf33caa991c3d1685ae0aacb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282037e43d985dd81b0b389a57c3cb0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ebadc70fc772db1270ed6fe5ebeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e8f3cf01207b65f7feab3d0bf6fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d390a4b4955dcf020602826e2f9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9daa3a9b41e671c1c804c11355b5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e302232a25a474e4a432c06dd794997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870092d1d8538231fe6a67b8dd0364498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c368e3e2dbbbee2fc222f4b25340f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9ea5e85863ac22915eae980d5d141100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a3c62a95de88a6794ad13cb1a510e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a37f790dc40970aa0f7522492e391102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51aa0f3b6995e49a65894524b03cfe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e79a58b7a5e9e404f975aa14d609104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c2c8fae5318d9383883752ced4b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abda9bf93a9d3a6bf618d7e3b32fde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a0173b66e351aa62587632ad17dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cbdea1e49dbd8188d97daab068701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122da8c641d0445b7ac10cafe4d5473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393990b795c611d0a704d2d5f288f97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0c57af9092eeb6834ba3646a7e329111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766d636772e218a6eb67835a71986b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6debf8445cb49548bc81d42f1660113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967611553b519515ce40cb3d7b8164d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cddef965d9cd1b8f0f8d319c980463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463378d3fcdaf9e30d0743665fd0296b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c3e2256d636fddf89a6f5c33b944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a27d3103f57e63e9ffd0ba9eda0a3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b03b2662c8ba026250d4fe65a6acdc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440fe3569a0adfae76b93c94f6edb3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4feb02d93940da61c9e75a47085ea0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667a23f8441e7c1c3ff0f87b3f57ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a775c51df3980195fcb8b13874746123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd829c054175a5455cd3529edf7f1054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06cb98ac43b24c6412726ae18e3a20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c16619cc96cbd3fff791833693b407126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af3352600a7babae470f6cfb3d2baa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f8ba7f0efe6a9018a3f39b3e9821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad2afd9517cacede243b0d295f136129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be68cdaf32cd41f9c5ceb0afa7284130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73cec02a25822c365a54ab5b754d3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa31dc3b5951dac6b4c195484dc9506132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cc90683d9227bc4a79ce5de11a24c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810fc3d82ceee901aabf76db6e62bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c9c4d4ada50902da19a85ac1bc9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a599bb4a4c77bca7cf420f82812315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62476910180befdef044c66b29239e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ccde5637468a2daba249fdbabbe38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7db275fdcf2ef23a72b0e525db0a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b930bc829e07d9467d2c669d435a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3c2468b497af9af1393fdd85a2bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a9ff5bf84f532d60122b2e959b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3bbfd596d4e0c47b80c398979de74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389716573e76d380e560f748e3cb239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18fccd937c66df78d2ce225aca218145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078ff07ce098eddfe2c9edc8c3783c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48a51fcc52e900dcaa5d5aeffdaec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256749141f9e75e2c672f4e79be8425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd83d9a1e47212e0ca4a9ed0ee72c6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93db0680fec4fd8052839232a09e6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e6c42b72fc0dd9e442d074b1b8d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70a6a29b418623bbdacc0b38942a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa807faaf5c87194c8ef2d20e8838b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7c9c9db525e9435aa361d19841622154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88b4c0e95d8feae818af0c82b680e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f8d6d7fd606f1c9b4af5b9a06acda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221003d82465196cccb5405d077a0092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92806d925d99497626347f08a1890a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67354bf2529dee2ff021f7d6a28ecd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8896e3f599fb389baacb6f02507cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0ebcd4fd4073f4b8410b8b12065c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b439906a56d8ad1a64145c9617448162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5aac5298a951bfba5d9a05536cba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a279bc3a2a8844d94553fa60030380b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25ba444d0bb0f20dd087adb5ae4b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ca0dce3941d260b3ba189c9a1869166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb9a9589a9198a3d652d77f18e642167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb3552cb942f4435e731365686c5c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983e8b62a9dd6f773bd35b1b15ff8e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9754fe012cfd91492671b66ef8ce6c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0da9d47a8c9c79d6d3164df428a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e55d49d28e1138ed66f3c63e3e0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3eefc7d159cc0093ca581612f3963173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3cd3af8ee181c071ad7d959158b79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55555528cf48ea2c4ec9c978b2d42c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8b85715b51e1fc5f626cb6ea8b57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4411406272f6caa560fc4449b9adaa0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b601624cc783da47577a052abe5eb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ba2889b258eb7e8465c323f67c13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdef8925b549cec6ff399f10ed51f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba3c06d1bea0e7f9e8e1c4b6b576e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c6aa73117c387e27601570b97e01f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a8844e0b4d7f7444c101cd48496d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828be175cb79844b3a4d462f154a4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d54689660ffdd991b290a7328c98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7d6bdf46676010593a0a96b4727ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42371fcaaab1c97b878c0aefcc1662a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f00abf4e6d05e064d663c5bffdd69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d58b4f8e1025aad93618fedc34fff3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4293d5abe0f3d8ebd9636c0510084b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e531aa0e8191f50b5dd7096eea298191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb30ab8bb6f837843d8b9d863b692e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd603c3933ae54e713d3ec74d758a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a3800f130d7269017dae105500733194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b2c6ca4d08d9d939b1afd061c83eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f72f077f209d11eca272e5a3d7f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194f5ca1056aba2d2ab850a7f6e5d80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e103627c1a087141c609ce984e433198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775aeaea5f4606374185f1bd4590bc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af76b93ae927e1ad61539516bb380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e844dfa2d21f98074eaf7052ebf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0137fe8ef881dc65d58a61b47108a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67807b0c6574e1a284608dff24d5f66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ce099295125a2c5633d44ca46f13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44399efd663fc3a3e9d671e9766c2ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001ed6706d5d159173d6704fc7af93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c44a9e227bf414b8cecdd992f3233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c00c8a205aefae74c530523b412fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1da1baade6ecd717b6c448672ff17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda2fc241085ca6fe74821ea794089210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322abfd7a5c07b682d47bb9e2454adc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187255f47803ccfc0481c66da510f30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459cb38d3c05f50bed181e010daa5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472b0421baa7bb3399a685213cd97e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe408e5ce59af7401d0f7faaddfa1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e959ba060ba02e74297f0e11e3ee88c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061a824162c95a0db5c310a39b630b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae477339da310bad054cef2c264b585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b5a578dccb29759a03ff9c4dcf3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f11745f8c1295fafe972c6777eeef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b965ece37ba4d8e6e5ae1961cf812221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0082d382384c52939f8275d827ed0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d6bb8d724ee265c686f42c9eaab3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f0eb6aeaf12bb5d36173a25b6a1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda2e57e43fad2d0b64e75a6d8cd345225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80349376bafa74cdaa2befa51531419f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfbdb1d879840a01c2bb26b5d86bc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d07132686fc430f2a539d6f75ab208228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce78a8700605b786439abeb33ef8d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ea999654f4929c4a5e0ddba000ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea77ace1c94df1eaa4fb8dd0f969b70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e2782cc57145bf410067c27e52c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911bce6659d7911121867a75d07ade7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74f054937b929c4442ad36e395c3d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f7038096bafb18c94bd6d88fe3e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102feda135b205423ec4ee4cf5387038236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cebeb2dddd9d94124eb22b28895778237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24585454c3365139f6b0b1bfe604b3d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aefd0bfd3f8c92713e10ba948ce95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4965ab2233f718b8fa89b3de8e9c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae5a6d3b09946037e3e0851a90bf1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd678f3feaa0403176b91b330e3af4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4508ed45562dd95bd548b951b5c79e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47c5ad3f7a85ba64c5bef23d7a213e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b68b0aa716bcaee45d3c1c7a3b13c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd1a2e65c649770779da05f194140246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9a7753b2a05fd2b924c111513bb4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310d5e8e73dc6eaf1bbef36200a3e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfbdb36dcb18464af664779021d607249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391eda33b72db314c0add305d27a89a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9be6dcd8df5f92b5047e2509ddee37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec439004081644eb0adbfd6fb0e923252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287825c28615492047786c3962c65f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8688bab6c1163aedfba9c5497bfc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b9e9be9bf847f4fb88a2559786f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df65280383c8ea4d84c858c807fe71e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1be1e3bf79f8969611084b0a766d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe063c93f1f091e2fb59c279a55158258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83522bee0dfe12bdf663c127a7d732d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896232cf62527153d345d0e5c86c671260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdae49d2311e2426d090ff0dcc4506261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642118fcee773c10a4d28c1020e4037262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc49f9081010e1efad4269b91083f9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e58838f5def40ca58a89e566066e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e6a5a34b078d48e2823749efee22b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f16fe936fb08c39aa6c8343e7c4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd5ef7d76b4a6766f9b2924e24d20f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c0598a53229d0e4f22e80d3bbf486268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c26ee195a3914765d2ca2990ca11fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c516fcf460d5c1c226672ffb9abd83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc50993479dada525f846c6dbd5440271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfed8cd38b265b9fdb583fc6e224c51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf2e1bbac09269ada31ee23ac28e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82dd6c6d7dcaa6fb1e923f10da1d47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd10bc92361ca1e30b2ad1bd3f6ba59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277abb411c402cbf3c2b00ad7395cc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402494e41a54da9102042476a74dad7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a476865fe62b608bc437776627f63ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c18bb377c8d7658b45e5fc7966d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e153d436c5ff1ec290a5285a033417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5326e8fc29d0d0a625f278222d2bb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d73887925fe502e5a7e9d4336f5494282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab131bda37fa570668ace683206a42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a513e93546366327734e4a537a23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ecf04ed99fc64dba6385957b684d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aab09d3bd1f6e28818d8b9b1c3e29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a306a4ac4e4481e29ef4518a78d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90fb1c14fa62be7d3ba8b3ff7ed990288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c595c227f6c04257a3c2ff971a9328289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869ba2c54c6a7b26f0455a7440523f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20002b51258a33e255d0eb668535228f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc16b64ddc86392d688b0aae21bf071292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a99a887925fb648ec60303f630f93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca10a1a859e8cd4b3f24319f61b8479294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ffe6147b573612c7ca7487c4d395295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a63836a860bd61ba1758e5a33b87a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc0b23ba1d49b93d351ca775f53d92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d26a9309a517d9f52d38977b35b70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c0927377554cd4de5dafe99bdea4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625396beb30a31f927bfd50b994b5b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cffe9cbd372fd189ccdf38caa01d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4b5e5c333740bd062c643a11f5aef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509aaca8d543d2047e7046ae9b9600303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0db2bec43c66e55da40c1ac8689fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2e5c7ff3a9f00e761d52822aa7a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba99c0052c90d946e90ad4a88aa8761306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026709cb7b2e888f8d98ef5d5a11f21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649b0b16114de68ba915e5f15629b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6dbc106ccaa75a74db1cec96a79e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8545c014887ae8880a3c6ebfb19a12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c66540a89977297e3d79e6b64dce4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320b5081e4ae1f7e9a738b35065f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e0323d5b32b7dedf2020e68af65bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95d2531f558abee0f0b619cd389f0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3245295bcbde05e31594deb07ed8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b871f8bbac9c03908ad157e5eabdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af12f2e8d8a49d92a948b505ad82db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff8a4b6b4f1f8878de087713b9f72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65685aabcb1963bc9b1a173c5ab69d20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e73604064783ae4878667f69269cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d77e36c957282a7eee6c7de06bfe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66153f28e7811196cbeb91851180584322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38b1a63299b0fd526937f9fed0fe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1ac0791af37c43aa56c4267bc333324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65ee462df08a2feb3682531e7578e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6e76c60532fc01bda3582e246165d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31858d89ddac1c135c6c68995b96520f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a259d0370e197036dfed76cddb8ca9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072f61590ee73edac7d3c9f2349e617329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6411411f3df3a73b5d517b565883330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f19e6ff14fd592030dfca39f8489331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e154c04819019c58efa1dfd8a7e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526a233951a34003585eaa8b3579ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571341f9eba1ebf78871fce50778fdcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c3baea2a83260aea4f8d3e11af90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb3d24325b04fb9099b390a37ff2ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853070542a7ea5a069b03f4571c52cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632292b7def4443fa6725b74cef3c6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de075e778979c9312ac34d88f3bfb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f2bcad8682529c4a2e55657925d7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34c331489617d3895ff287a74763c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf650d2703a6a4522ab0ed3c25a293f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ff9737511b43df55acd85e134031343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dceebd9f663dafa2b19a1d570d8322344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0afa6e2668f0ae77833e47bd8ede9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1054f9e8b7ca1ff725676beab4095346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6820edc3e3f949da3896f6ec2bf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e9b41ee6683d6a98d51cca3e028db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765d20bc5bbe92145288d71c8c6174349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a620d210286f1ffc407539d8e29c6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5b1aacbdeb865bec638b80cbe0fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe153795cbcf5da027a74f971f6a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09858b8949d0e2a66ac9cd4eefc144a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642afaad9138a6e568a632d0131df33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243919f235450795f0435d364b3774355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cf9102344b759d0d01c62354258b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031d68f6ce9db868e6639a265faff4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89247e447476c2b02fec966d34a03aae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d2638b46dca1aa68fa54f9139467359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27181845fcc8a468d09bdf72aeaa32ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77893a6b2b5e0683d5aa37d6b7d165e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d032025f1a88ca88fa1be63ffe8dea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54b2eea2a085cd3468f43f1b342aa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac8521a73c584017443a968d592137364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e539c0aebbb8a5c3e85c82df9a14a91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e769a41ad6a37939fa1e5ec18d55d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe5012458df173cbbdf2dc39eea4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fb3f3e44f54ce8623074f56140e70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b90e349c6b9e478646c3d06741c3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785a29dafc1ed5ecf32f47e94b9de66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc975d9a1eb9e7dc456d92b54a103352371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55951285dc5aaa4b0c7e5a2e92b1d81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f441e8b2c739f86a8735aab73b12d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeacd7d811587f7eda019592046ffa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8139a1b5c9df804abd02e33709f10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f6e2b0c16cc9af236b38dc97a224376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2325749e13968ca9a29686bda36fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3a49551715738a18a4fd408a90c9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb234d8858fbb1014c44796d45e158379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a35f97ed16859aaaddaf2c0205c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f08157d63c74deaea2f31867f624af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece229ddbd3fbf46495e3be9058f4646382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867ee42f4f9f9b23bf9b8334a8cca9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc36fc26578d8794348ecff71a7f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6eba2103790573864004bf9c4331d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47181ff5069127cb45730d52f62e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d273587d539a11f23c4adad3736ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053bdde46ecff3983d562d52f2c13b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ac012792e612233f27287c6109b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7aceafa24ec79a4786d6c6a31b875390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b655dc0ce287c778aadba2d6b7ad61d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257fb64718d20f10534eb8e820091c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec0c5ba0db5a26708bd5c4bcd9fc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e434359ca0a44495b12b10b8a85c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33dcd99523a72abbf8d733d6fda418395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c9ee555c7118c9410672de6b5fe4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0be95f2e762eda33e4cb55404c155397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112c267a1252245f7d010dd12d7851398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5195f3d50aa67449d947548e743ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a12002e419b9805afa1f0cb72b359400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f9eae71a83a6ad215f63aacb525c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ad57e28649d59126a5d02f51e31c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73074a3baf0006c32e7f465f0c7135ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc495e6ed973aef203df522bef6c36f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250e5f01bdbfe0065d0a6f5864cf38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2009daaeef7de9beb90ffc641bd65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d441ac32daf122721da1570f03e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6571c4bed1fbc49c7115ac75733a2ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39522300f7667983f53f25c756a5c4ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8280774f12e9bc242452c308c00f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552850219b042c3a41a1f6de0472a533411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c515775ae5042f5a83b359e77336f3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aab96212a3ea8964e503ccf61d4790413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cbb657be4b806a5a6ed3cfe5a3070414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b386022233f59d00a100de4b47a9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d66b1cd16a2fae453a785916b0455416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c427a904aa6affdb383adae8eb9b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dedd81ae0b1c4f147b62b623cd802418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bcff091cb9f30fd7670751404cd81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb576bbe2bf0c08f11400d342daef94b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec76f5fb9082d525cdc8eef635ad3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d2d7a9058d00d402ccb1c404d321422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7ab5475e29fe8e587d4fb63bac58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf0e470eea5335a1a6b4f861085e20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a581656795e20d4e6e577b5f0b3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e01c54da475c5c9f9943eb2b912cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988c215c755e28c6c692d29ea6e882d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b28261270dd08f674cbe89c86b3cc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ee17a2c345584112a99cb848119b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d5bbf3bb3b3d7f9aee844131de37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6871e980ac48c31632317af958033431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2710f529394c5e909bcd8139abb9f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c71284c553575d40edd62517ed2a23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b057df1da2b762645a9513df53ddf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace839461ef77eeb8209a8dbdf64d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9eb6abc58d9cba7008ce0e1ed78d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aec2beb2bb9f8332f6736c79cf0a2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bad8913ced5b60ce672cbbcc9c2fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b76748572840e12c9f03dc5c3fabe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d2915222d080e2cec4721495f1a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4864cb8bb8f5b0564455c3044f8a84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dacf30056cb8cd90ca0712935b970442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b96a235c666386789bf36e4d8fbf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f3261379c9368a9f6c69396ddb38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea51f5dd5b995787dc8a15d3c4d9c53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168075042d434f92c8c233de50108816446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7bfd79e472777e219adba47a6166447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c5a4533e882b374e435429c6e686448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79add0146f33042da8cfeb02b3e645b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a0f2603cf8816cb5e96e0239058a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833cc3b12dbb20d3f529d6dc81ae9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa91b3c92bffc64330cf52a26686ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d046f8d97552d27e03527e9fa1c124453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72feb8f1d4751e2b863e72d8b41fcb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176746b4974f6ccb65c3fd7caaf77301455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eef909f82799552ce2fda2172f4d8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e8d2a097ef111081eb71a5d34a96a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc3cdaa079e08a3e6d7377574583e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025f7181ccbfa7601de5f6687ddb32f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a1ef194adfc53b0df74dfb67b550e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a4933f5bd1e50b614f8f38a983679461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1cd425085b9e2ffc2800bc81cf169462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3cc42f206741d1ceb10d3dcd1c4af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81383131f063a430d932be8f8d0e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db9bf699824e65efb3e9bee1e2d54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815df1d56758c568f49c68380938e8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c7be2b48c1392e9b6f2905044ad70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede53d2b0f2701773e67324e4546d6b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478393abc46386b6d2ff130368e0c6e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fc8b30bfea672849a57a4bade9dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e812e6889ce801dc311334bb79155471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acd58f026cbb7747be58a909f1607472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820cc46499ecad987f924e9ed73a55a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc67de131f0bc5234c985d556cee0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd3e49782e001bc14efc15e64a3e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e980b44c75d293f0ff79e20f0903d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4518369e39e5a1e4307818b56fd46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bdcf3bcd993e5540a8c34b38afa8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f51153cc50e04a10c2f2f6155e0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d113b821813ccba6e01caaabc755b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df457083fdd94fa729d02393d768fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288ffc5fbaa20c8b7f7970619f05b8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c887eb5f4ff9c632f03ee73e147ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844884cff731e6bc7b3c0183b8096436484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921403408659a8151f9f9693d141b034485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417311f9328439afb6d648ccd5177ff0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9e3bdbb4cc507d599988ab78cd21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90c2a20cc835a47ce142d484ec3489488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a9cf8e953f32c735f51abdc75692489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f44f70aa1485bec63cd1728132dca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357eb4b6276640cc94642b6af5b577491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474928f3157a7b0bdf08f4be4f3d94a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413baba6f110dc4f83d1f33e5c4e16f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e28490b020d01c2dbb21da9ab46d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b685c106dba8b0d7a14de5db793ee08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebcdb7b550f862842a0c67b1d45ceb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73054a017efa9f27edacf1cfd88aa8f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a591364e95efc1bce8d44b174569d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef0a9573065eb11aee7d9474aaa1af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926098cdcb3049c73d035a326642009500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff617ab659faab176790ea0ae990d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665fcf23e3554299e61a56f7cfb483d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4447e9a58ee582acdf28c3885038d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c647b484dd82c3a4d0ade6d65fe8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7729864747be66feaebdac280ef3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442fdbb67742953835b4c2d392e151e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c1335e4ecdfefe4cfe774b6b5367507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686783f44911157be6cf3acfc9602f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d055d4f565e401671e9f19b9513daa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c665640d24c355de58a46e64004f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7756a5c30d026b60c7637df6a2fe1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec55353fab8960fbbc27611934783d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e3a0c01e5ab9382c80474e8741a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae93283077234d796234f81e86f433514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773a93ab034d418adb315f4901089fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059128f3e698936b029d00f2d801c56f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa607dc59b499fc41161712596029c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b5146bcdde03c939be7a7a209edeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2786463253932f2ada24c8edf717f71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297b93e521ac815a4a4e624042fafe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a5789c17608cd8b8bc38955b25fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b35c4396ffaf5f283d1312696693b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1e8de55e747c5cd1b0a397aec5271523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe68da4b6a524f717d2bb6b307f619524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c3dbd99648303d60f54a5c7584ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5361c73c5763a32635b5661635afb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a478b1fb4381584e146ca13cfd6a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c22f94440921230342948ff1f140528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b0e74b015690b3cdd87540af88131529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d78b245ae8c5f220d1011a92c008fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71147e14abaccceedc5ffcba5b1fdc15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14044f407e740b172e74a2233bb6c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdcc20573291b28ceaf39ff78cf71f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea588d9482310d1fdaa5371dd4b3948534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464a7707ad8dbf26eb071fcb0a249e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc72b88eb4e32bcbb13633a3624ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d70f2748297f8bb622f0cb323d952537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf865f5dafae2f94aa44df5079a4a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b0603bd2324117ceb535d6327c56c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f5162385d824cfe7578450eee6dcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741209fe3b1035517c77c199d11389541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d0f7d0b5b11e1b57f79a5cc51fa2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385a3f3c6169e83b39f0bbd5bac57d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8cd20273075dd49283797ad93db64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95863b809dd74de67de3747df0f0343e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17270ec72e7584b21585676d81c00a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de06d9378876b9499526cd2d5afc52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a23575f26f252c3c8b9ae024455e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b433608f90749fab66cee9bba2b94f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764754c3651cbfad02844be6adb428f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba84da33e22e1bf04a9fa77d1125a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117f20cd8110169f4faf99161dfc0fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f26007bf678402a05e391641b669553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6da50e17844bc9db2ebabf3466fee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee11b2f7ec946e63fb62605fdc116bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a879b62bad4cf81aa6725397c9cbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc29bb3e6c30ec531bdc458f3fe80f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736162e515ab760b5fbde8aff3172dde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa1ce26f4997a84f5aa19f35f65c1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff169218b4fbe6889a2800e8a9a25da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a485f7b5e141a097500de953fcc7b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6f68e0c512bbc7e9cf41f4176a194562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860da1f391bb1ba83de3a7c27e53100563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f77ed29a35ad263df46e3879ab29cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ae8500893a1a53a2e18ffb4b242d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4849393e46f565fa1ffeda330cfc8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45345ed706f176a83299a1970b283a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2e8ba1dc0621b7e78fb21a17f155568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba98892497d7eb266005948c7a86b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1305ee120b214f13dad998fb21572570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c6ef980295b52c83a4486940697f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb336b4eb5205e4b080b7198537f3c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f0665ea0cc74be4200a6f6a5a4a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777508281be2efa9ee0708d78e6d007574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655042bfab5479d72830af0c9b098f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc352df3437bbb37320a74849deb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ab49ad8e5f09de3cfe3227e3d000577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ce682a784f535a1473c1a25d532d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e155f0efb28b90ab3a1deb177ab5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb829ac0e464c7a91816f5e00de6160580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfac6c95c1c0b04eddf47ebd917ccc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46788c55dae0dc91dad6216ba40e4b7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eff171ad567df15a8070836c604d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d022f1f269023cea493ef684ed73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37b0a730c9f612a58f79867ab3bb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a514145dd2d238b5a3a642fee85f84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1dcdcf662298385e4dbe5414b7646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801562777df377ec59925c6eec59f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16463f6b15f05915111e17fbd66b036f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527317572ea2794b206df605a56031590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b2b854a7e1e10b3f9def31e541af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130bbe4a983386c75520f863978bb56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5268dc220a81ba2b31249c654c74d3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857f91affa4d93251e8bdd3acd5f50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf63895c39f4fabf6401a1530f62a40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f8c200259f4c095abc9b94a5be546596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c0e240fca174c021b7d664cc2906597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454568995cdfd34dceb1d99b5511eba4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ba5129e0e79e96726bd510d9215b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c225600915ce0721789fd2e3c9ac8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338e2d394a5007cc37d3111cf928fc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd656a2682c4f614bd75d0c95f74c30c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2c5cae572927d0674d3a4cdcb9391603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd58f683d1cf1c1dde036c91b35fb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62008ad522ea783c8aa786fbf18574605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77ac1f303050add299b487eaae8a4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824c0699eeda653101c90f2e1a1d41f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff036975a69a0bad91c64342b1f5e610608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1184e6a0e17c64974314798b8e454f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cce338aa4ead7b56c24ebc9dd31107610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c84c0bfb72ab8c894b50b9d541f639611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cd49a67464d10ff91d34879a60976612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc66606b06a5d4fced0639ee950a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa283a4ec213094e9f6737b5ec8590614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c76635b5807677791f3ae8e13536615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cd3105eda2c6413bd18f12b4d7c9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b59994c92fb37eca4e9cc20f360e2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b101e99acd96f7fb2d82849cf1f554618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46d911d2bae0b638966d81f685d67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539722ad6f6997b302acf9f330198d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0281ab665ade3e8ca8fb8711d0f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a47a59e24755862d070dd271ac36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c3442c78ccfdf88a97b1de26d17cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dcea39ddd3e822ba3077a3d05b676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbddc6442c124f09ada1945e498081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc7d7e3bb2ab4acf47534d7954101626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293a5f488757723c6f06b4593562061627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749337cb8629f3e025111a244a118e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bedab1967ef4913e6189a0da1282e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50aa3de8914f22cbbee596f1c62ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be5b57083c931740c321d862cccc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9515855135c5b60ddc2a77ebe3e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591350afba33f090cbff934019ab7c8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652517b358ee143d623311b4d8772de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c635d606a4764404932bd9e8b7380e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cfe48b2b3dd6ebf4b976debc686b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704685ad7144be0aa548861213ef6d8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba84e8a0323273c544b8df752eba25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c3124a80a5e80e93a16bfeaddf900639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971f04936584097e12caee00e68ba8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf009d22773ed8bbc97422f3706d14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56d59811e2562bd54a01df8dd618b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632afe4cf37c27454354b3a3da461426643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506594a86815a066fc54062bc89d9641644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7ff251b43562ee004e990fa38976645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff8b230f3f525b8dd7f2f42757c5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef0d1b2f4e9cc82f22a8f036427b3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d582413e43b84490cc8d8ea5e0d32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0492ccd3dbb7fe216ff8e1972d63d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76af2164882d80b6479e79e4e4379650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149845a000ddde6a5c5833f6275ed55a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3872daf1c047634bf2342545822685652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165374b5264e6e799cc7812a43ace73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ebcf92f9af89daf0442a99c8bca0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431717ba22080f5cb3fbd0cff2f8c063655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826cd7b3a9649874c92f7d3c07bbb51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29eaf99b7dec035951e9a1a6409073657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1367b367db518cff8f058f4ab266f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8190d9363d79e65613e696a95d7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a6810402ea7febef94d027d96ae77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f571c2ff98ce6fa370616d93e5dd568661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e68f540e08c365e6e31673d61ae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c35dda1f715e16baeb209b3fcba2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e6bd3573d2014985041361a283583664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752246beefe59f2d7fc6353591252a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf48a21cbea470b1ee56e22b20ea84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31e4314a5ca1d04fd6bcfa8f66c5cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179d6d0bc7a2f9d8e2295c431a27654668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58be2d02f6921c0fc98273e6b2e2d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b2c27ba49f0561c1ce27747b9a279670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda11c1bc84dcfc5a95a9a2ecd688a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9151fcf54899d0b285c0374cd611a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45125f6a750782416ca0f383e52d7c2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a23bfec17994067b1bb60e3ca95ccb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599621533f39e9bf4fd55cc0d38958a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361177424613ff35db612b68867f5b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e68991120fdc6b0e19a866c725fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728b89107309b13e76eef037539b3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f4d1a733411d3a8627d2d73398d7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ca26ff2516baf46fbd102fec79d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c271bbb0194f859027b08e013e26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bacc79d118f36a60829a937cde1bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797de09e9d15f54101a7f1e06aa99aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce8b6af28b356dc3b45a3c681d490684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c02c1d1f7795008a9bfac842b35d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfcb2739c6e9af8b3eb36cd0315efc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f05620475bbde9ce46c5e78cb166c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfeefb30f1ea62700912a7123efe0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4ff263cd4a4e47a3104cea98c185689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31d6ff99a86fc0826ae4a7ddbdcfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b8bd2d2e7e8f339447368cca1f477691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b596439e725763759bbf4f898ceb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e13769b2f1e7c3b14c75f11be99e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493ff5067d87601bf4bb9d15273790694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aaef09de180d476119209fe66c094695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c394b55088ac46d3ba39caa10972b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e49e8e4af8d40de121102ff8de572697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031554db0588491386a48132eb76a05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e1b83449e0153525c5a91ec7f54a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf6da001d692e071b16796c00052aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848eced4a0b92266020e214aebb43f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b757bb8b9a148af8dc409ae2784bba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02df36696d646c0b82e119c784652703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2124a3664a9e3728d064670f0799f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547de32dab1b3896b858be8fd40252705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89bdd61255f81625f0913c7bc032b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8a9da9dee92a12dfe8fe2a17cda9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795085e6100ad4e4501b60d89b4cd97b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883d64da6f236b5c879d2d89b03a1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77937ee35efc24abefd390d6ac7d18cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd187d039569088d74c78dbf4bb0e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc1ece9359ff252df6a427a72f754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95999574483070365d1f703a08115d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6bfc749468ad10a4e23bf624c176714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe2386ea13c9f84327a4425e5af855715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797cd8106cd91bff111aead542d8466716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd65fd8b9d957ee89bf2dcc46a5f9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda16f4b8eabba52dcd48d3abb9ac467718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9878c966de19489335c2821f1a6c83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714061faeb0f08ed237b293af04e06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b5b314b3776a33e4feb8e3e9178c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c045cb68fd453be0c6c829ff0c1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ee3ada7abb2d2cae87a27b6e34c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d5dc0e9b4184b3fed5fbdf04061f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb423d9d60ddfc021f73e6ba960bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c34f9bb77b9547e43646109b4021f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd8f80cb871f7e0879409e1abb68a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0dcfa8b5e7914ac582303a18ccaf7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c17fe196dbdc191e88906dd53b6ade729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a087c885ac5a4451d132cd4317f41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3ea5bc6d1c1ed429522fafbab36b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de5fbff65f5b62fc87cb234a24832f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1ca878d7c7dd7d05b55f08fe1ab0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240e6ba8496b044d21ae2aad31843e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd350d32ee3cf941baef38874efc95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9244a50226af0abc484625d4b6950736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06852ccaff441295751a2d1f431e6bd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b32472c1fee336850481511db0598c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4c90069871498a2a669f954e44e47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8cca908fc8edb02615ac6ce133f76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf93484f59a59d6dce0cf3ce75db7e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468e2819aaf81afa19b490393cc311742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28fb885ae2b531859d1586082f7922743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e14a112b37fb5a7ab47f11377c185744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8149dbf53089de9aea31933d8f01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799dec8c22cd742d79d8a1eb18a27e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b50771ed879be85f448a7e709e3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d17e1b2bd44a29b9dc0af3debe4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7e1de6d216b389cac1c2049a9967749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc51895dc8899abba9304fd0c2b8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148768a7a0b1623f24e011648ae6b440751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c7191eb7f5dcc5f8115fc8294f8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b76b9f870132cb2b4d53672b3d424753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967318e0f97fcc3bf72fb265fc19c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5d876414a8ef4e0143eae406e0551755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9e28b068d2150438f67fbf7b809f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c70790f235492329cd711652d1320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7af3323f119f8b23dfeb52a86f2ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c5ad8eabc32fe108f967ef69c436759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112a51bcb0ccb16c0493dbce7dcdae6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3994c1d9821c83a81f86468699a2c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2a62d8341862f92ee29f7b57a113762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87816a991ca2314eedc4bd29a119c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b340d741c6925b11a42054b9c185764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e9dbbd239d63720bb513b5fbe470765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181db802b2f2c65b754c61318ec11f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d3915f2c9f670ffa563346660910767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced559efcadf284bed1c2b19fb01f4c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1a87943cf3dafba03cb9f75509391769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d5b96fd3714aad147232fd298afe770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ce94a17e8d14269e5b04676dba6f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6403359dad67e61f669f1f57524c29772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b885e66d01b90ba4be18620fb734f5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b531d989d03c5e70590a88944ffe10f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaebfec2ec3b6efa5fc1b6fb518844a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1ce42f23615c55a1b9dfb7ec435c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68fb2ab59237f5c4068e34733f9759777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6355d2df88daa7227c39d11bb550778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58e7599c4a4cda04b1c9ce5e7a30b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4131eb88aa7ad83050cf2d9c3c23255780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f33d621f04b345143de0fb271795b2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eed4a44dbd17614af6dd59ac360d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4877d27e8a8bc83641303ae5cacf0b1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e4f8f2e4ee96f786b63bce185802784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c602d58743809848086cf0b435631785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354d50b26481c04ea1a9b57e370aa86786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ef842e5d80565e0786d47feeef06787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd37c40c40dddf9ca83856ffc14e8a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0561eda79c2b0ba6aa8fbfb7740002789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c09bf94eacbd849e6c66c55249fa76790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9491622f441d70a3c35737c0eb0b695791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7c646bd01da512673da2ba39ddd69792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579656cd3307d06a3e871bce8d5a30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffff6b313915e1cfaf12cf1980d0591794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ad8a0922dec781e0d11e1dd534d7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9695fae6f50522a0002c651f5511796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad3d47e1128387a9de19cff7823efc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188dd053df39d3c082aa243249c9af2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac304b84a9c81c62f145319592a1450799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea64c575d2e2134d984701afbf0c13800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd7d193002fea7bc69cb70b60b8eb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9fe5ec806592f66e9bf6a7eddbe7f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf879134b5f67a1a034d457e87d8b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a2c207e5ee29b8b7c96b0ceb3c347804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c7fb0a9b7f757b1efac5bcf4e3c44805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528553fd7b174be9039bebaba3c2cfff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a450173ceeca3bddc9367fcd18667807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdefaf90ae44bbac69eed592d4a8253808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae412a6a809150c3e83dab08537cd5e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b5276735c6b94abd6f3cde8e877f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d6077130eda945ef2a58a16ad8f7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1333d2d457cacb450edd79ee960b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dac537a4387cfd86ba7584fe267179813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c3af06bf07e6b4ee7ecfa6fc7a09814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3040536858260c243623d621f4ee58815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b916f9d5a65b2de2703376ceeb1e69816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e076c95f954b0fde1fec44b204ca022817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39d12d613cc5c25ca2fddb4a1ca7f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980206549634bda0d1a9fe6577847f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496b16412742be85998851944f694d9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b96fa3b9669925db2164d98e10a6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654838bac6ae5bc39a0ccf4d8400d16822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352cacd11bde80bb3149a1c2120f534823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa07d68bc81c90c38c31178473843d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0999bef47241705b5434e34b2c9c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054486ac69082fe42dd1d860a9be69e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520898537fb28a6a85268f98fba66833827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87506e4617c6776ec8cfe0c37408bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5cc6313dc92a037d4aa71fbbf42c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d5c387b68a2fbf00ce47e268105e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c249720de0e6da1aa155084a2eea3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea6dfae3e2c569d0d36b98ac64de41832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef5eb3d9d94b724fc0dac1b8c7bc5e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cfc89c5b0b17912e92b8066b1aa7f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfa3f28bbc55f0698c5c7d1b89788e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556de81dabf481bf70e842230358e14d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95002ce7abb992c18ee82b0c4f822f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4911fb10b00f13eeda61783f0a44ab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d1032225f7aa05ef0c2e033f9d59d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9eae0e3498365947aa8126afb3754840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a9723ac6b96c272b86e9fc597a909841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0850f6d3ccfa483d1563866ef13d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70985856cb9eb2b3b3a9e59939ffaff843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93f29b83b8cdebeb5dee18b51d5405844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522d2762e084bc6adc3768a29fc713845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2583cf193ec5d51f99dfa47b0d68c4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93a14be7b7d25aa684c7084811206a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07714311ca9b6f0146967d84eed0c7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac977f8d512663f5294c60b69a49b10849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26de946ab6f7ba7249fc78983d41830850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e61ce2c3a53bfff50c0494d034870f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf54b850fb23993f5e7a5fa982a3fa2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522edd18cc2d5e5ca4aa67bc5a7d4788853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b45c68b50361f9eea19bddfb798f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e7df68ecda9c2fae98ec0f0f06176855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6fca6655b406d209222b816a080c8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8cee3c204cb17fcb016b92e8db52857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e000493e91b1c5f962060c510a9e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46fbf0f11c96f6c294cd028c441bdb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768dc470ed8fee2a774f2cd75644c31860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d51ecc6c9a6d42f026006f44a3ef2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f143e21e252b1992503dd2026aa07862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd69c986ed49075c75c4cf63a5488863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082edaf08993ebb0610e2fac99996471864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff316c0a0e972650af9d8f2be7986e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1405df386693be652ee976f127023b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e729ff956581aa7cfb1c7e67aabb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dfc3b02930ca41e3d8d1d18b47c9a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90167c7671e13cad14a81c37b07f91869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aef8a15663eea1d05f05c02ed13b5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0e5cfb29f19806dc142c0ae549605871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e7a2fc63c06ec16eeb28c8c7e222872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a467360932fad7dca031db22aaf6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f63a050628ab3e09bd20f69d62513f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54476301882b55cca20c1d5e104f07a6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759a0ecde052656c9a1c2a9edd22c58876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0b75d5cdb069c9a1193eef9c712f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb92a6683db9a1074530800c4a675878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba28ee64f35c86389391669c4cd4659879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57ffd6bee49a797ac0c39ff54af5f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cca9ca0a6233db0d264e8fe5d31f0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd9bc925da0c9217de44084293b752882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c6e74ee99e0bb0174b9328a4fedda883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5694841f493f81ea02f34a261f1181884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb1ac44514fb21411025b8f984b60a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71009c6582e601a9ddcbb43e720335ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a995c9ef6059e906fad71448b881e4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18657fbc3d14cbd1fe65bec8811cec6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e8c1b75ed8142b42ae088188619d3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1d5b1221b799efa14139fb47dc9c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c4b5f0e74a0c793fb8830a3c2b9b4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f158afc634557ccaf44bd1c5a979395892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c5e5ad0ccda8d62c742ba71d9a3d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3bcbccf8194f6f7d1d337fccca293894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe15e05301aa9701559e0465c54f14b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899bac77bbf7ab0a2110fcca9bea56896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c8ec63bb262d240a7ae17b8d5461a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831d506385911884c4dd53cc44ae47898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb646d993c853ab4d34d41d4b491a7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329aa5fcd212c50c5a1fed3463c615c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1dae43f21e59108129facd41c536901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c741a475955e675f9fba3bea2b60902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db07625119b32e02d83af0e6c0a62903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2b540c02147810810f4d8f3d55db904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7b0f0d1e5024a21e56777505dee5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220392018528aec7db28a9030cdd5f7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f73b12d7aa83c5b8ca9d71f985cf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b22ec3f2c8767aeffd3be1d77fa1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b5c02c1c8251ade5a3ad09dc2644909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758248288bce2c38e67906a8a812241910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a714cdf8c528ea937ee6ba5fdbb9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28806f505719d228d58eae18e9a6eef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23f8c20e469eba6445100381a177a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a252e44f0385bca13954d13d5f7798914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434f4933c353afe3ac943eb6b3f24dc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d292d1a06523b076bb5d3bd9a137c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9bc0f38758d9e70deca7c76e091d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac42b36dae5845b3099fa36e7f8f00918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e45f9b7d8ff053a6d175223c94666919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c08b228b86f7ef54bef64dc17361920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4435c16caebc5b3ccc53e38399c2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802baab555b317b444df56a5409754d4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91776ad5648afb4c77ec739ec77ce6b1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f9d6953a77dc2c27aa6b75eca9b81924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230baa6eeafdbd8fe2fe9a78e69387925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704969252f3c3bec7b664e93b128eddb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521717cf56a09be974d7fd709ab083a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a749605a3ddb83fa7d2127670add7e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e7382e2e63faeee49cc365bf48f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe72434811f1ef89651bfea0309a71930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d28218d36b3157152380a7f47900e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da0a5db69600ba1c55fc00a36c670932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92fc69a300ddf68bcd6a9f91c4c85933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc5f16d53b240732e9c0d3fd22484934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d52f6a2ac09d331527ceeb921ac7a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831d151cff4183a8e2dd6e8a0452122936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406b08521e5b95eea6eefbd6fbd52dd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1338328af7e996c1f25f69723b641938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c8c95d58817e9f1812b33aaa91ef939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dee5625abac42c0298ba3ecf5ed4f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9f8c0c2d7e7873da275f3b8292af4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82c23b4a1053c4c47a1e241d3f7e5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce40815238bab13ca425d377c2c3e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ac25d900f00639ced787f97091593944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad8bd8e5b3940d18006f7c98dc6879945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e706ca652f602330db9b1893878d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01557f295b2827f7d90beaba4bc00a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71084caebf51145a0f051aeec344f898948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00155b64620ebb0d5abfbd249e74f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3a893655244dd0091599d29b6f9b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f93651b0cf5267405f0b228239080951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98526e567b52d1be40f830ec8bdd99ff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af7f397fcecec03244a3639fc8c04953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684c7709a5d15e8880c6734b541823954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3755cbeac9791aa6a1d92f2aa71add955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a61dbe9edc632947b916b98ee5323956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b86e61280d6d5711469cb55be36487957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b19bb849a03f5cde25a6813e17415958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60458a58e724cf32d0808a1c1080ff2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da94e338213a872381be3679b144a63960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7c80f1bc747c35fca426817ca7152961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e77200b06e8e3a1744ee70b624ca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381cd026ba1c9421fa79c5816cef249963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ce99cd9ce33bb9eb5332c335e39e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e345fb721ad0843c3a30afcf708f250965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b94240b0dde35bc2a3f41b6d762e9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2aa79a4eb12acef77f6f4fb48310967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f6a848142dfd696c6eee750ddbfc3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b01023e420b8be19bf8d206700caf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b49c3dfa6eb9b3ee96ed2c7ba10fee970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8c8e6afb96410ee5b55194736cb57971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733d4f7b9abebe34206ae6efb0500c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91def0e6e61644128d31734c7823937973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00727c21cf06476bd06ec0f2ec39538974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22583440d6388c2c3daf68f8aa552bd1975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a06243261bf1536db95a68f15194e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9b879231493cf4f1b7f08012f0fd0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb49c0bf088d18a12dca251cb41d2ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3287eb50ff7b633c0d3dff48a44b5272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9a2a88b62d77b790d8ba9c804577d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b05e5f473be9f56b5916de153fe454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2a808bcce653d95aac3bef715af425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325466fc4aa91286d30109e9ee4a5b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdb88c29facac2e02ea68eee58fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfd3f74db539300e8356d9f0629dc98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2d983fd987c89bb7e0e89bc4fd9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ef33e2fd3ae50fd6f2cf26d32eca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc047e7de2a77c64fe260e8291ec67511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e540446ba1abb107a344dd4cbac78a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78fafb78875f839fd1a4c747dc55f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2d4faee59363787e8fc552da8769014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabdf4722ee13e9c6a6cc0f5c33ab7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341196b90f10bb7043b7f5dbe248fa116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa4755e46245eed6655874a66872a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd7c68046a160814d4ea7b710f60818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c11745a49d3ebc9ba6c0b4c4c6c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbebd33c81ac3bc48bc32cb959c2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351550f7112a43f7771c08d5452bb5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b101fa6927675fca84c47360e3a3e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335619a8b7f2c658174a31acc83fbbab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a729e26c5cb84067789a38cac11d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dc79f446fae13291eee64a0c10d4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d944412fda47b449dafca697d0f5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4d5dadca28e8eace85c7cf88a129027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b629b2906040d0bdcd08f455bf5385728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40e23d930b5d2117acc78171f6c1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b735b9781848dc8d421e44ef21e03d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a920c5a939bb82880671264854aea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fddac83365b1a2930481ce8397c93c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231497fc14fa9e56e77a88d5d80796c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068daf371165954b1f05ed37584c51c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c01b60b326815ab2ae508b20f860c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1c02ab0fd0f0c83723eabff9e0e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a19be299ee3edc90a1eff2207a6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96432cc2c4f2b35b2fbd14177388638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84fb69ad63a8a0ac03c3064d42c53839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e2308467b70344c0f34dceae74b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce13bf292c013ef8f8b057320b8c2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bc9f13dcde86c1af2c4c47477766542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56d0a2d3c8105717e4904877cf91443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845276f1624596ceb8752f23868e487644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02caa5ad48b6a53002fe6fed1fc38445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef3b2cc3c9036d54b74f7e64f730446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c66d4807ac99f8ee47a7aa6840ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d65e91c9e8406373560a55cc613248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc95b5b827d2cc082311e55f86f8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bbef089186ef1ea2a8481ec1eedac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac0e2af1c487b92107e6bbffcc1c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f6d76d81fb42b9d9c79d6b8dd3d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c25e05d49abaedda5dc4506eab2ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352515a3c64355ba0c5f7b4ad96cfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffd93e7923400e928dbfd6dafd544655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e323f7ef60acc392c4af1b6b8b11656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa08d331e682ea0dce2e919624936357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbe42fc1345aea640b8c632f86578c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1c750455d7b90fd4407e588afdd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dae700f89436ce163ee528a63f8cb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2405075555b2354ce3f04dab781331e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69315f50a140312a065cdab8e3588b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383736b8156ffb80ad1a5227355e594c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532242dae7d5b5c2725bf2860cb15c1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa66148296811c376e4dae21794cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629eae46618ec5abe04ca045c9a899f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222245b1bb0167293981c2435ec307467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083382135b7e11220e6ea0c156a291868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6f8321fb627ca0b91992b4ab2260c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9efa7b09066a850e794830b3ba9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae143f00609365fa3658f0948725371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619a72c89574307dbdd3c82193c23b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a6a3eb1da92b0141546371e164f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6fa2f77b9e1620b23eb185a60d1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46455b7914143ccac806a21791f97875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae52d12c36ac6a3d1ed61e8945f80476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cfdca19b63b9bcd887785e2416b2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9ae09a88672d6a557337dc82d2b8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d929ae82ce7a90b94b78573d57e32379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661fb9c852d7c91b6e45f0638abcfeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f198a5f7c82be78ec590176b1230a3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c53e623c94f9c12c80b954bf28496982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bd32b05e247204ab2f48db252538183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd939e7f5ad0686c84fb603bcc126184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0679cda628d3b972158d743de685f9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14be802e8a487fc730d6e88a13b7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba266d546f24d4510b967cb38163e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a800374682a4e2ebfc673260c74dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956486313167d2c6fd143fa29ec5257b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e07dd664d045b39bc0dfe05829e03690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c69a3cd2c4be16486b28c8bf9663e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dacd38ab3a65d68b83bdeb57cfc18292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ca633a9329002f35f5881f223cbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb7e432acb76bbde41d3a27e4e6aca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891483340c539629a966bf98f6c92a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2edc99ec6d26605044f093370dcaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaf494e85f99b5bd2785bdd6ab7ade97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a0ea1960406fc95cb0f3bafae54798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6262322a62fddd996ff9323c7f1ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09efa20f60d4a3977d660a26c20f207100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc5de03c6cdb7c361a928a55b3bc59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3dd310aa176d05f8f6cf545c37fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4e8207b4a7ae4f9dc69219d541717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8b12b798f19a93aa63fa06034cbfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13417e5f3355b43bc059a692a56593105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087564565d48046eb1be8580ec7caf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dea5d92527170fa81ce958dfbe8def107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7553345039df8e6aaccf7ef06af22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a7b9f8bcd7c319087e6040980980109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b183e93405309e4eaebe01ad2ba5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c625b14cdf118957fbb05452ee9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d183e4995bf3b27ac47e6d38e38c61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44abdf41c327c77fcc4563d81a51215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec0d7ca4e6d19520edc40ac904ff3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f6dc8c11e5752b0fd49d4f027cdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb0da6826e2e9e90343e5810d4c25a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb776f7c161f92068266f68a700db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4fcbaf2c139b16ac3a949361c721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd857966850463e3244f0e155453124119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b353f28b253b62b1363541afcf3496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b5de815eb7f23960afb3941f9278121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c45ede9e6991992567b9dff048f6a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eeedeb1491f54ef906b362f0c61dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a638d6f0931df65d2423958eb75b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8e5150667832dc0c38d07c8c9ac06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e173d8548358fd064599d6e7ab51e58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f751dbc5c3a35f227970bbfabb5e90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7943d7a83360d768c71d83b75048c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac451452d1dec11cc1ffae09aa6a498129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5f7d2ea7c1c88c56797ee0580724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e814e4a550498c20e8553abf68238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dbf73bf6155926badf3362985a49b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c897d5ca1ed14919b2ddc4fdf9fdc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ff01668763d903ee6bf6149e29e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95520b6412d1dcc03026071313734983135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fef6f6cc287c2a2643737c9b10851136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7739ec12b7ab261750b13e7bb95b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bc5f04ce72cb4d97702328ef6ee5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ee784d8e9181739ff456ce717630f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e776a2ae4a8337fa379ae19abcd612b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed6f3766a5f887e5a8183f999c44c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25dd36ba73f7432243e60654ee6168142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eed4d591655ac3e5db616d6fd5248143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310584d1b54a01d48974c1831242386f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9b25531bc700028ef5ce3407e88b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a38b6dfe883ac348c3f330705ae5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b751238a313fa8d482b7909a3539b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9d457fac781de68b2a44d5b33a82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53cd8839eed494c7b15ce80aa28a8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb2356e84f0ffdc41cd9c9f109e17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac60065084c3d6100dc6a5826f52eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd91428182abc116ab5bf2a66366a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99447259aad9b4bc93d0b7d940201b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2c80b83cb8a774129ab8b67150ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf00b3a772c4539e10ffbf9767160a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56919a8010ff8fe884d54fc5ea11e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb47956e5f99ce5ff6dcb53af5157e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9325e374b1c399bb3f936af5c09ed8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea6ad990fd2671cfc3c4bdcd6ab3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a8f2cf910ddba3de84da8b9380d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265153ad4eb4ce5f83e23f6f66f3706161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe4c8ba1c825658923c4aad0cf5ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b26e789f4c81679c5623dfd1dc51c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec72c086f50e6e36ed3e6727221c0e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2034d7b459efe9f9f26411d91b41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7f70ea2ee9668effc9529205b443166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c6dbdad3d1e5a5b8053fa83875892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207a8207b6212b18e18f4cb4713a47a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96fbb829c89629958c40d9badf4bbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69906c33b5065368d9007bf4e3c35eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f124c8f6f7c97ba171e73241279eb10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62357dd19757978e8199253d4f8f5afd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31afe596aa5bd09bea9e2bb1b62d341173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae250e578c5ef9a8ef2063dc811c46ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823a9ab106549e2ac52bb0ab38455f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a09bc8622149675268ca2ceb6e3be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24799aaf38ac83b9274755038c3af2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe0fa1c468f2b165c2d44756de277178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049cf7b37e5221c515495253adc7eab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3afcd7ae4c4e74ec51f732fdff480d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7f39d13d9f9e93679e4d097c8aed6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dcd2238909e42c3cc2de19114c442182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab08910562ee464dbd070e41b79a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb375ccf6f8b7460e1d869141f99a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055412bc1e438d35eb47c385b869d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee03c42ac39b29a4095f7f174dab5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689782496ec7ff841438ba030ad8deb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcdcc4bb410770045ed122d32bba0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc0a4da05ce18db348eced02d40773189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270f8199fd466aac2c6998f69e2b26b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd2c5d3cd233ec89031c95cade97f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b805d071dcab7b98056e78ae72ae837192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543667c205213c9fbbd5ce42bd7bdb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228675a4a0cd2b865a5fce847231dbf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a6f77d921419d5488c89036581115195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac371358a288125db7f8d7ca3e8238196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ad0afcb52fc3c12e5be2a222584df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324436107803e8da1a9bb206e27ebf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b6a9e4cbd5904e881efbc4084bbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709a241766a68d96c601bb5132adb02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be5bdd221a480e614fe50f9d53220201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ebb9677c02fe6f4274200203854d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87711b8e3b79b10acb96dc874bf2e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399388408931a10c0d9c6d8a2a456e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4dfa828f2dd264701a5e54d38c982205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a032ee091953288ad50eb4e5bce47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36df213227b2c08286e2b14169ac5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c879fee24e001eb1f91000be656bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b95b8432755804ac5e7431bd6d8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070cf85c9c692b4173a0a3269787483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b0888bab6ecb9f894535984cd1da6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b3f3ef1965ca596eb6953743ecf65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc5081653aa68e597bd86755d75f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51a49519f35cbdaecdb73252a77abf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a84899e79cb27d954c24ec45b1f2d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d305abec0f08a036e50484bb28a59df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a118f94246a20a71d29ade393e0e28c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522746fa0e0c50afe9e684246e952951218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28bb4f64cd7d337d3feae64d9ce3f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd00b5b513b276fb4f0d40c3bc360220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e6a077b5c8d8055cef03a7d700671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf6fecdaf9fbe56e5f270138a65bae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf632a058acd61d5dc50234fede89e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a685951d8387b2ee182ee160b4a0a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969999921810c97db323ff7128cb84d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d4bced9b41d97f4b7883be1410145226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d46f445630e06526204d3c2ca70e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b0d24739e2addc6d04c5d4a540d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f244b6a2fcc3bf83529ef46d966d39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d65e7c3524801a0942bad95e47d26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38e7bfe8cfe6ce3d01566b7af6f79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24edd693937570a2000593bd58d7aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c36ee0fa0eb8f8dcf513534b80616233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befcac38bb0cd1f5e1c7cd0e892fa2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec86dec350afd2b5eb4ea53d1e3c65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fee19b4a08ef24164c387e44f378a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641e08c8974d2ee09a63ce09d1633ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45a08e591a47caf5dc67a378b8383238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeafe29512e477cac9e77d9c8d49d2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e79898450a8bc4190a94ed174c93f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701dd9a9f4a40f05b6bba94c8734ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050b6f5db3f2c9198e0f95b264fcbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f514142b955e394d50bec14bf5c3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63093cc21fd211a6b05f7cb6de419f4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad33d48c8d163b840f1ed2638a1be97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d42b5c11bd7277162007e86407913246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe508754fb418aad67410c7f058c23dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca706d308ed62e790197ee45f5fbd94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba0bf0d7a76918af387f5e8f917c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45238f7bb4f4e4b7bb54c1f2d21728250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b5dbeef184ae69c8b37ba6dcd330251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be28cd83b9bb0043ee10a8fcbf1e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df46b4c799c0cba2826cd1002c2d9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154701d0a0c8a9d3d9f713769bf590b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a0cf56e58a20b4f8d6f1021284a4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68451b2d2fd8b5a579f6ea54ead76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00667b19496c8aabddad8b276dca0095257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937275a2d402c8a7bdf4b2b88dc1f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3acf8d17f4e280c1bef049b5df243259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68dca110751c9f3d059feb0dab74d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d124987a276b8930b46f85de1c0b2a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cac3bbe24c4640e0f03447909cc94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7007867bb18333d20883d038747e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e7632ba59fdbf1e772a3d3828d779264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5202c8e89379bee4b1d3c43d5f7bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4400b0084ce767fbe39e66bf0a0085266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc821cddb048c6ff4542d5a36cc6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536bda71354c19ddfa5653abc81a1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86038a609ac400c6f86fba1c9004a78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aeef7336a37bed6e29af81a5ea937270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c2ee20a290a39a6d55f9672e42f49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2424bd9ca4419b13e3efdfeea14fc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94572ce2f1ad6cdb03fa7ec81c80721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd32d2731fb094d6f567c726a1c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435c236be69134d995fca105769956275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a23b6b94380358ae883b6f803d25c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5382b2b463cb909d5b78380210943f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a94e99c340f024071b7e83e53702a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c14175aa9ccb1b3a775f7011ab99a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa3f11d7f274e69738c0ad0eb0843280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0184667b05e841f2bc463002a98c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183357ab61e10330ce3e28e668ae2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a214830e80f01c4edd020d5ef72e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17507af0831382f90e16ae2cc9de6ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42529bdb31e38091a70d44acb5208968285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b59564b8e7ea92febddc7e4ac0ec2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f9e933cfdefde364c7235462f1d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5f66fd1498adbab5fa31c039de6d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1ce5bacaee62691a0e7f5813667f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6fe026f489c965de4b88cd3fdbbe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f06c6fbd2eedea142b78570b6f8541291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df682d07b7b118c14fa1fcfe5d408894292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee89a9f3ee3b508261669ed5b21adf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07226cb946cae49c1db7ba995b4ec3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5028b0b4a63d0f6b0acae20390e90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450a485eebf8358f93325f02277170296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943b050a144226f8524103e909b4ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156693e2ab12e13d9d2086501ff8df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b57599477065be5057a14062d1d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4d510394018287eeb447a25a09f14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864763c3bd6349d7f65d7ea79f158dd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217464300a88bb2456aff91fd590eecb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c969ff649972b3bb6c6221557f72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1114ca2799a84046bb2ead363a5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c17149ce454b1a97594ab2d97b6466305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f1f806c8fc3ac63c82a3a326c002306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2aebfef59f1d491bc6788ae47daf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ecde140fa835e908136798edd33fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14892274245c2323612265fd3d266d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234b4edf7c379389efab52b7da87617310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4e8412acaca8f81791b79a621427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c44bd63e4c2c3d694072c28cebfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5dfae1ea827864208a744a5887f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed35bd1f6406c905e164cfc974de4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ca50bba62778d732e61b15aee3016315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6939b84a13883a7733347cbc3d18c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c8c3667292f4fdcb7e4a0d5a82957317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066787ed2bbd7d7f2120c4e486cc0387318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea815654afe97d2476f49199f25b4019319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09788f1c4eb56fb47854e3df067001320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8ff289c5330feedc88d230093888f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7382e728b9485939f6be21d2c080322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531e88f4a30256ffffde8073e66c62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361cfe2819fd1bee1e317a4fa5ae7f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a640a29777c38faaa911dc8ffda7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e7b6b0252006217aea36d48e66b20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb942def1d6d1d326ff77ef9471a0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48519b985e42040bf7988a3e2b81a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4bb5efe70cb39169a6a817aee5042329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716f162b0c38d3cc2e00c9c53591541330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ef46c80f8d99454c286589aeb4c5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a09fa3d7ffd85e47817bc6ec0c954332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d71f9a9cebc8838ef8dcb52d98b11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815259597efa2221a0abc3dbeae85b9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a584e51467d25c1acb233f0cf0a0ec2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14127d0eb8ed422b82b6766286328259336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859775c7a0dc3d467e17a9369f973d6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dec6086e5e0821f7f1602fb3fe3f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fccd4e86c5bcf003dfbea02512df48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d7f4143ec085a4be8e2a96d51b75d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb4267888c895a33e9adde79ad564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7a9d7baa953d2e56e165fbb823537342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd7241b6adcf0db06ad6e815bad27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18b81f72dfcb5fb0a064fd4ea2997344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b698f395128e831d6d34b224317f437345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f125e118f47253cb3a42a06cba307d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f70dca9d30f8b6faf843be7ffb6cc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c23115281f06ae4b3ce1e35d1f20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f0d3c44b33033ec30c557afac19fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ba32d406f868c98f379ae77bc500350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b599a89e3db230b167de518f7f83683351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48567a26ea1796aed6f7f2c048df79b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b59ae724d5447cb834795587337b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83204f411f0507fddcc2867d3bf60d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c705f8fa2d6776f936ea301d8d3348355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a4c757227701784c6f160f02b446356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab0c188304df93ecd56b4db870b6ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb0086de3375b96aecbd7e726e347358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319189f3cbc03115a88ba1663333c99d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbba87cb5497bfb3550e4dc07ecb3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2e5c7a278072bf81b0fbfe0d032f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb79925d12a7a49b3869e5689892ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf04a3e576a93d6530792028c92c7e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1358a5bde208da21bb4ce514080fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128da58c8fa7fb0496ae4861a656da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b1725ad3779a063f18c57f5dcb3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528dcf679eb42b79618fc17526c92e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64cd09577a993eb60424224183dc09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e36e815ece7dbf82d0a2123ab801a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989ca27d4e115858aec5e1a93324b60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b28874661a13d8d201a07c1007285e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a761b939c11dcbf37449a69a2513c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d3f8aa75b8bba122db94b74ab5266373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e90b3cb5522e49d2dff9ef342bb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9515a653d6b6b0b2c081e6870402375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106beb8f4fc234da6d9aed828057f3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b717b44ccafcfe4dec60fae4dfc9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafd7f1bd804dd3c98b723a570fa57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b1bcc045707dc58f55988bcb5341379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d304ef0ed5b436abdf4abe2e7a31703380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f1ee5fb401e232747671490f54de0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475798c51f6f80fe7719999c29c476382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f364cea3649bff546b2c6afed2323383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e253ef2522d9e2ecb8de90e916fdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938fbf54cc96e141bbf19731bf97ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae557fecbdc04d326412d6a6d2699506386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd2ddb2a50fb8f9bb98607432f5f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e5a6396d3c83daf3496593184708b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f46468bb3676a0ce182a183f7d79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313b42516b4fa3988b630d1003429c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537dfad16d88ece96d3b513da83b915391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2493697680a0382a5ebe00c20388a63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6abdbf2ff3e3eaef6803b1e3085ebf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a3edfbac063d5967603bd7dd08125394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003735f8bd35e65dd135c31540b131fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac2f60283a7fdee12193ae695519ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf2b88ebfea567b85c89f17c8e59d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b93a40a4565a06e37e5a6477ea85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec5727e9c3a14bcab1fdd5f0c729cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cc12465eefa98fe32609e2b89bc2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadbda69810acbef0272861f4f95de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d23c419c9f3c9273d01d00791cc3ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6cda128521e70e408e25022946a53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06c8c56161ddff002d70c0ff71f98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ccb00fd0ba41a630342fe01e1f5c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ced98581c9bd94ca1a1b5bbed776406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4cc2c1b8340d488579cc1a5aa8b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb38986e6e197f8f19f4152e053e8de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ff608f65a8bf34aee13015450e2b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311bf8cf7b98c4a818fcb61fa1921da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a33222c7574ccbdf750abd303c2afc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86412b884007cf1e97dff609b64cb9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa193a4d1dc39de642e2646e1682416413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d04e22b5886b6f06276b27b8747d34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab398ec92a0306acff58ec19eadf34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227160cd0ca873aff55153395a941ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07469b103e11e1d7e4be0e9e378dadb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a7103cd1769846eabc87ac6611b22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c234a83530f2dbbea39e30bf4e0bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9f72465f84263467813dc3d5e777420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1775360ea1a3e866727211b199baa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd291ffdc251d01536dabce5244d81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d11bfb9ca9b332d4751f32ea4201423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a3038d5f891ded91c7e4291836254424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27c10077fb713da4e9cf813e0b3bb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33bc9cb807d03c484f2d119c58f000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8ac6aa11e2615a0b07348b8be51ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab9b51a2186d35bf14ec996506776b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f707bf346cad9d3d2197323837b1e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a14a63c1241bdb4b51263dbd541e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13116d9656bc4a56da1818a999cb2fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09e0060de423bbc52503851fd4f12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81db70ad09467dc7851477b89dbb8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a9a94dd165bb4ee1a90d58d733d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a4bdbc3ec384132141c664b6728bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562722138cbb058529fbb9c509e49c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7535bad3902435100c82218554aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b284a50f9108bf076442c27fed6d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37899c4503fa11aaebdf9952803d6c75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797241eb1843bc905f4603cc311ef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b035026944e9b907d11c58df767412441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b78e0bfa5b7686cf9d0e3d174d2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e36610df79b627bfa30996af626fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3093ca1bf19431121d53b033b5b5a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0013e4aacf7051b95b35605176f57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ea2866d9237f98790d07f9714bf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3335f97182319aee2fa9d6211a7bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8a5fd8e736aec8b1e577bcb1e3fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276891ea6fdf77b62661dfde04e825449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861dfb4f4d347335d4e34840f02547d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad7f56a64f8138850db37f4343c642451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6393d869934a1adfe91d54310b48f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58edb190140b6468dd140d107fd19c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfe8361156e81a49800474ba7260d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603678cf9a3b13d04bc234c6b10ad9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b234498e565386d21c46904a312570456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afba1b966f038a924b6dde8db57995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf37d3aa4374a7a2df29a3c6fa9a31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfbc7b58f3f9fe5ca021aa4405192a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aad83e575c377eafa7a61fe783791460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea272deef401bc5ebf5bade202f9c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509817dc6ff7d38bda80382cadc3fd28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ed8d3925df2022f6fee4c0996af6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbfeed8feccc24ffcdb4174097fa1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbae6124a518dacb7251df4dc6931f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb452ee696261d8018bd46b309c55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a757101b8cd97099ef62187fe70f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7851e16c263f0f73bd2e5bc34e0ffd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51704409e6874be470e5d8c944ba5521469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53b226396008a19e2021d01cee4e00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038460360fc2d4f3c94c5982596249c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9f1421ad67c2cda8036b22d067e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237a338e4ad595d6b94b2a06462f07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2d5c9fe25375426cfa3d25c64b76d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f58b3a3a587a65ddb57ff302c4d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f542ccd7e6bf2d22c5f17e9da31c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f696c5ece4c6b18b8662a6b48f13c61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4031697a2cc9bc7c8527b163a58895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14bd429bfa784db706e8a3017dbc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a16eaef324f5701d93491418a955fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc8d346c8f2f6429d2467c0fef078d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca739276e3b109b9fb1e42b7031b65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f83f3241101e93aa1791a296c1d120483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1efef2f8b8aad9d682ea591047235a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ef2f035656d287023c777b531876485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e957e1f067989820814658e1c9861486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a4cc3f20461594717a5a7d62aabfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c88e16a25ccb913eab4a8f27406db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf276d81e2fa65428f2fa337053a46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1a7456b3a5ca373db9ca8ff25d2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d9f52832cf31518fab5dc7cfe8d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1a8d2ee8cb146fe2b5cb77dc77f0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7fe329494f569975ac4c4d3521e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d613a92f0a8fc451378332085d5fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb53553aaceda29e5b53e2372124851495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b7ca5926a4bbdcc6bb6e4d2905159496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad168f3166e32b6ccf23e4013a149135497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c29a253fed907c52ef634ad9a3b88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf0c7f0308b4f1896667c795c341ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18491ea6d1d8155fdbe5eec425d39e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd2fa8bf605e1657f674e1ff471e49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd37eed99e651b18d626beddd40e17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ead2ad097c99ce952748981a5de8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c3020eb5951e34651f91bea04299c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b83bdd7d1d5e379deb923db93da2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e923f0ea97a3d463480f9847bf00b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6bd545729e21192d0c4e5c5121209507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d701e8ca8fb20352916912fcc3b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002bd1b78c3c446fe66db060fa029d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bcc35bd2c2c38e5277c114e778096510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711dd598aab58a9ab39420cdb8bda8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729da676a333b5965b979bf7736392512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c6bc5c5f6534ed3e07f8c2fbb9da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f6a760cf7e56111305291cd3f6d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba372f0958fe98616d8231226deddb4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ef7e6dc5b567acb19613def8685c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efeb363d4150be5c7f8687686b005f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cbeb149c1a7b47571fb2737bc9680518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef9f308dcfe73325ba5ab26f450ff7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b549142f7ee0928909d0aecd08c22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea02b8d008a3af756a970b5e490a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c3d8ffe7706eb2faa6376b50304b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67d721859b73b7bca4844e1e93456523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888d7588b3a333e05dd82f82ad3f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf74c7166c52ee7d9dfc4055054b586525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d58ce740d6050e8c78fadb59a1d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ccfac824056d261861498ec47682527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3992ea819e3d77fb2d42a99bbd9bd0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b070ccc33abeec3a12b0070f729743529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a199070d808bd527b2f98274bd0b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d0a6e228e4075f398b6f4158227be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d987cf089a67ccf68249ad34bbe907f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd760da414993bfe9b6d2a6a54a2fad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b058d5236e4bcd5bb0a06d565e8504534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca920efc5f41e1c7e74616a98243c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c7751a9dc2a2355d09e4599a608ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dbda1e765231d0be54e16fe20c4d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe80b589f9d413373587baebd7071538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232da15e8d5dfea8ef2d8d702a348a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffdee00618bcd0b783acc1524f9617540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f46baaf0e54d19ef563f9558c56c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ac89fea748e22a675afed1ef1157542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27606e80638ad1ded0ea7fbfd12744a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad475be28d2ca609ec97a54dcffb3fbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302c14fc948ef26fe30ebe469423fb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c59fb0765752cd916d91ed3b5aa787546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39031c3a1ab35fd46836580cf6954a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060a7608870329466e8c650d4823f95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814d9ca58b770d35adc5b79c29907a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22fc23594cfd8bc4f15dbc41e5b32e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77fd2a7282f827ad945142415ff3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f775db1a209b9392ceaf71b338cfb8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cefa7f574943150353eaa0ccd6e1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c83417d28395b2236767650f009872554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566be17a33dea72073497bd7ae4fa66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfada213706d3f084df235731195da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0b02c4ce1bb88d67369fa56177ac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ce521ce1912b75378e2146f12e10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dfada36d07f33830d85d2ad3f7748559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c58581b6c7bf2aac07491166fd5b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054514a8da6e31e9c15db251feb2801561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af19d0d927660c80ec533ccb28bece5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07715bc7f73ac3c6065736114fb3c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce3e0a09ae197a057d7c156c5ff49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ad38870ecdf64ecdf64a1e30b3e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd84807eeb5caff58683d6eca2b8a17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b839f759643428b3e2fbc7001112f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dd3b75edf3199d25f665ae3406ad0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b39a1ce61df4ec0d6046c7c8f1ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28bb362007b3b06dcd3d4848bf080e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12481e631c1d62121c47a04ffa9aaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a23a923e8ca0b4c82dfda879dc1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89569bd5c5cd9b6db0e0587454588452573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6643d262d5f423a16005446e6f806574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665693ca6f05bd9241ec6d729459a06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa7db0ae0f065747a8b0f5553be657576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e6bb81e75750600be061ef275483577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce3b58f619101f60404109fad157b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b8adf62e2678715e875a5ae90ec5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537a7f2b4c8362b695dfae5753c03ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caeadd0d49299bab996f9d0bbae5d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93496adf4d3781ed50c0d850e6521797582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157c08443195ef1f3e0b7ed814754b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af65da4c9a5ad787b8955c9e2518b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22390e8e7b2522ab4934034c2b187585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8c1c8a15404f2c3cd7d7a11a3c7a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06987c4f8db55a9191b4a0a43a06cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1be9bc9cf21907b59fd03fc995d0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a6da79410b1247a7fbca998020e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58873149a066b50c3d4207a000d21da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e168a4d34f8d6bd25c71e9373a585591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd8bfb324ae4b272444330f62b58fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4420d97bc295300ee4556f7bb91670593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77a48119993fd48f124326c25fa04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ebb224f2cc49aa034a37d908e66a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5baffa8f9e9e75a9355e249b1c82c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666d73c9b6d4b7f050ce4196bdde3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3392a63ccb019d89743d9a2010c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ce2556e2a51a23a63c3a64f5be8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0f237e09084e0f63e3ad9c7372e4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b502180f60c7eee0e2ada3f53542b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4506501db564d15d1cc893b245c794602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3a05bf0fa068abd6ae9d017f065e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8721e942a8e7cd2df382011f8d20b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203c654c9b0940f0b3724078c8d7e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f13d4592d5e4d76aadaa837a2fc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342253c3ebf6fc6a6cbb51c8f30b677607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eba678c422f6d83e0286d647c4a67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd7d9c71cc4d001ff0657257712668609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc16a99d9b034b1b9e3c89d35bbfa73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec7777505c3ef9bc70083929704c6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac510e83f8e8b4f6e4a21f942da9e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc7f3628d3b3382a7df1a757ff1bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2c0ae397fdffdd1a45e681c5a2449614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c4d6cf6ca9a1e66e42ecf027faadc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e7f29cf5481fa8ed3428d0763acc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f6bb10aacd462f967fe7a04f4afb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb0e6ca3820613c642db29c6a14b97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59c3451d2810c5934c4cc54cac5b60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e201d3c8a9f653b8017050541950a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e023c191dbba8efbe3903cdfa4e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c49929074d632315f38cef699b8bdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1e768be42d7c695a9a9ad104771d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d42d71e2904ec7f6b6795d0c3401624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893080eedeac397ff8cd8b4618197d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c990788a62754c8edb0f2e14cecdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1ebff327325b0720834d9a4a8605627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50ee186ec2b906c2fb36ce92ecccf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f463f017e0f2f6a902c50f0d4936cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae73794235e27123414d1291d99182f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f1b11dfbb0877a6751cd32a304524631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4b9551ab4cc406bb74604f28cfc3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9922f9ec44ab5f5ad4359113c4b2c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dadb5fe1b36498e71c9770ecb3620634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f641af0ff98cfd7c94f07dd256ee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd2134acb41f7b350c67bdd31edeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb91ff65337337d35c30994b400e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6fdcb0a0ea5fadd53144c7fbeb35a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f190770797ba413b831986a2c46d054639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ffe2bb424d348c60ab955baa8eff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d76222e685989034a1d780968f76bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a2c94d5d03b24a6e83f1ec53b96e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3facab628dd5878c3ce189553083643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce368e85d696aacb5a9566bd5d6b02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d1cbbe56a1119161b4a1cfee1cf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f70b0e5bc16f81ffdce60059e2f96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490be61fc410583995d09d1f9623c55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009932c3296c7efba997b6653629daa9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ab8052e520d369f290925394557e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd827994b29a4953c8ecff44b538ed2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e78bdefcc1eea176ebb48348622cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2362d74f0b28d61bc40a4962ab98de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518bc36256b06d66e4d062f4ac0bd0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffac585b0e3bb567625469c50c96bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed341d61377a5add728124aaa26338f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b60b2827ba04d970a9fed54c35fe1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f04ac616f18e2f5dd4354d5534b638657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa940c2f058a3e04e5b28f6bbc6c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8e16893fb071aeee73374a37e01b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe2c14e2dee224e8204eeb019adaae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f8c257baaf318d30ab69544b53c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c35d45b8bfeb0534e6385c906b71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dbe67bccc9b9a8776d23b8093ec24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b2bff2a60b55e49cdd2cfe6eafbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e4803039c0ecde32ff374da1c22f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092530e0324aa8881cb5e6ecc28cb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592c1a050659337151c6b58d16d0e90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5e32270d5f117397b75260a7d216f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cbf0824df944b09d43b66333fbcad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb039e57e4658a192cc8773fb5ae9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157811ce0de63742b465886a172173671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9c13ae80a3a2c5d801f25fd1cb4a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ef284dc6232f329f6e24b4e2547c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ac0758fcfed0a10fe25b0321f85d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55728a47d3e0ae427dcd488dff6e9043675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32ced8fd82705298b5a4c89369c299676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae48e13f1b91d44b805b2ced1324bb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad979f876653636aaea5563a87515678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599d1dea4cd2c098acb86d06354c024679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b378846e64c1b427da74f28ef836a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8fee1ac7fb65bbbd9e3229c096c32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d7e22a5af7794062560f58ad2fd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7c161078d7e9b98e969fa91bf7cde683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c3311a387eb075d0b10075734884684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce62a4493f250740fe88957631469a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c17c3bc43f799d13a433e61ed6a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351e76f9f908107781f35037400592687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b1c05fb95ea92d524df00e8228b5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68149b1028c817d0abfe34fc070cd10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f283cdcd5293502c5e5713638a5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62974cab42dadeb91506c30bd07c06d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f3686c42196039e689af641b1be04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd0e8d69760135667adf2393e4961693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc18d8fc9e58a17ece46db4659b2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3014b4ca889fb8a3aae9daeac3353695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483065139c070d6b7b284d81e59062b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d64a948ede36165b427fadcdbf7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2cbb672d0919fb710bc33adcf15d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddcaa085aaf14c155ed4bc3e32872d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af015c35f83026ea90b144ae39aaa10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ad9c6b2065175367422c0b4ad9a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb5b4fbeab756e3780d20785e02be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d69b8745e6bf57baa77c0430ef2ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af438b0b8fefe2dcb5aedaddb689acc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679294608e19e1e98146a8f2ace6b5dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0a9fc01df21f66707e96ad22e851d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65798b696a5e85d0267299fd6aeb3772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954d15f31d923e6e9f7a6421e28931a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2304e6cb2cf84ab473225d47297ad60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2bf3d6c2c13e7055e546bf293c5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feffebacaf8146a19094c2fbd225a09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc03eaa60e82e65fad61ef88060e956712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e81ea9ae56a956447ad6d6ca6d3f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e50701a21b308cb0e8919fa40b481714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5cd78ea752621bfe0a80e2256bf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c60732bdfb65634f64a331544ca0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50d880d62b0838309b871d44d5dbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c88eb389aecad2eddc024bd7dcbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4fcd260b6f5fef4a97fd6e1b10238719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27fdaa6b207153badab098fad7f5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601861ac31faad22ccaa93e2981706721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37969a6be06a93a88a0c5f2341ec10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f6733806aed757f5561157471b169723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c2e4c2a69e8492092bd9938f9046b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0092f57fe9666605519058c17153f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f69e01d499f98e2c2d162e293d2b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197a3efc51a70dfbdd90fe27185cc44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea78fda27a34d723f112409e0fdc10c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aa47837ed328570ba681ee71382cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b05b1db135eace6fd997742a0787730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f45635ce39b76c55c9944a1788291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c97e8d98af1308471376a75305938a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448c9b107ca3a1b48c1edeeebacbcd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016a1c3eda50446944f1cde3c91f89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16594236ccf3a97a01a47d618f91b63c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf0928e400429fe4286b0a477c1f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733012b7376103ca408148008c5fc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61cd4b37b244047e01684216dc78a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c468f6f122ef64354327ada2a979b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c95bfc92cc73b04dd8c5c0b7c6544740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d007c8684e031b11e7ad31722866f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18604073f51b481b648b59f29f2b8df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d07d4daf0f2e179fdfffc89d62cc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d7f1d5d4a3b4ca1e7115412e340c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87756fe24bc615cd32a7035747f266b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4efd5e429bbb39345af4319b71255746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dbca3fee8623511240b58de35430e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb521fe9bbb97adeb8a1ed861d27d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1c9efaaf1322d967f678f07e4b9ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec2c1fa24adbb438b7045b2f529db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d33f8a3f041e7421a1cbc09120b080751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60fe17d08f6d2c3e605468802dfe15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e5662b85e491468d9a6fa22ffdf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e37d9b28116d33ddd9ffd8b2bb933754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d783e7747d5815771ba754d6ede4d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62092283b22a03c7c4e564b94fbefd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d3cdf0160823608e7d49104bcd9bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35597d0b576519e89e16ab8a4d4f67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f2f2c3e08393a5759cd51eed61ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddbd6c562f745e238c939f93910cd1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc703afb1d52b05f74483bda7b5fda25761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5e17e3cc7f77e85ce041ecab35bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395590f4e3acde53dcd1995a3e78ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c60185da29045786bf618ad4330d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd71ffa668b60f54bb71582ad1ccf8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8348a6fd44f7736bd60db4f52c5ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a8a2c30afbcfacc6dbf14869c0d0f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98bbc94e7e0c4c311ae2eecf7c30a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b22465ca63b5f51cbe5cd144e5f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3ecd8df27de3880d58d7a050e4c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f5402d63241c30b9b50223ae6a00771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93b18f54f2879a4d01744e685ddf00772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6606f230fce12d94fc239d5bb4c47773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c8614bf89c75f2a7ff440d0f1f8ec774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb51bd5304ff56aa7a7c47002ff4c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32517718b5430921cf493e116cfc66e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d2cd1aaf8606fb58a4f77ff46b406777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6711fb3523ea1f79873a101536a6d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840c4e4eb289a57af0ae3bd0f850d6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af326d9921ab72594a9dd0749317e7e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d731329d224974249aa4ecbd25dfc6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd291f09dacdaddd6cf7deb727b7939b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212fe5c39036108f89e5b7384ebc2e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c141576d87853a4f7967186b04c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0c9a9f5a4096afd3a15fbe458349785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad445d0bfaa54ba8805fa97100b8c9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c373deeece41c7389423be466efc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea94448fbe1e93361ae5a16e01eee8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506331e781a6b127eea4d7ecd1df2c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65169559b3120b326562eef9c68c43ee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e7ae1eada00507d47c3065f209b1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ce7fc2e3931255e6438fbef04445792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b970d5f368444f554d6e2bc5ce6585793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb91be0523341d9ab999e984f3a040794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20b742c194f566a3a9d471443bb67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d4161bd2810491a7e0ba39f5bd63796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076e0ba8905aca30cf6e37a60a4ede1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6ea3bd83ac6e03d32cd84b114d57798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e73827b8b9520714c4a22502ff5a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f4010245f5839e363df8759b44e4e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4b23d9f82d335182e6d4df34ae86801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0097b276a04c118530ffa685dea299802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522bc48fcc365b5fc15a305d11e6b80803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae8393e7e4b79b16ffca71b1a38be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564505f411d1b9371f1935068a62756f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a1ff09b364b065cc23abe109ec7f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3432bc9e29e4ee1d752c1644acc5201807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c5106c697dd5933fce6a4f7c7072808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e4d46ff66a77ecb2b6dc9a0754dc4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd81d3496009d5aa4ab6b1ac4ae0b6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d9b6bf008f01cc083e95452db07aa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50536d444b44ec2b2577370b973f5d2f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad4afa4253b2ea43326123c6d6af8f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9e156e49668dc23351ae68b8051f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0732a585eaa20731174faca738ac2e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f1a904cee5fe17a68e3a6f2392f7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571be1bdbc0748e17c382de5ffbf96f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e833e0fef4a369ed2d7175619ab8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0be14d977c037ee8b6de3c22025b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614986edd5ff16e498f7f86916365fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2fc9f8407e277433f62a9bd875ab7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ed1a02c1afebb7eadef97b764f9bc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d89454550d4daac14c4a42652bdc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cafc7c079801b66f848c3288d9f64824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0fb478d328e39033bf8169a6f1c1f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431951885f7a1dcb1605cd4a3f1394a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8c22875c61e2b5e69683fd1ee3e4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db62549a1406269b48943159d7c9efb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e0fbf749ac2f96ba847e5cbb344c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630076f5ec67f30bc56f49c0cbdf3309830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae028a37a139036998f0770699138c8e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8aec235e955980ce23c1985a78b37832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744053a52160a4523384a3ec2b89fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa3278852390401cfa669a1f818707834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dfad651eda98896d53838521dfc82835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac85c9863f3bfca8a9149464087c78836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169bc81d72d812f3a9e29e534b9dfc3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0990efde3ab5ce7020c8b9e0e36b20838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422615805768e291e659d94baa6e87e7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7ddd9d9447066a1176284d4c8115f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f261ea8f904ef522214ee206066d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456e7972fcd0b658281fbd8f196d21842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81df337904c9c856555cc05e92efce843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74d0477d35ca9521a2b6b7154d9fbf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe2e789d626e98e63bab19839e8ae4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a1227bf8ce8233960e2cc285cc8e9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701a77fa4c550c79af1cb49f73ed27847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172e68ec0c7aa5ba86527cdb3a75fc1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7cdcae52f683229c2e306ec658a0c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f190f5f473ac87ed952170d95416850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c10c4eef7d20be2d886f4b6fead1d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ef602ff7ad6ae04d1e5c09777af35852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ed6b59618110565508f163bb443ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09fabb42ac133f378614704e340e6b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d9c72563815fecb8ccae41f9581b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959101b33d5e1b8401984acfd417a0c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60592e662bbd2081d6fa3960c2a2e9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba0169b9c7e6dee24a3471c1be277858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014853139212d506858847d808754e54859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b4667f2ce10211ecc22ded33567f2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ce8a73a7452c613e5fed2394d03f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2493b59039ed51091978365f84f443862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043105771e875a494e7020000c9ab7e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3f3ddd3293856e11473608ba84096864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8e4d38f9c4f1a168cd6eb6a0d8f31865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79518746c7f12bbebefecad33ebbca54866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2628b51dcfd28b59fc7bc5ec08a7c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3831b7ca715fd62affa563c703ab1d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665683e002df767bcd821289f7fe0de869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29184174368953dfa1ef547cf4d79870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c3d1f1a2b3cc7a00ab36aac12466871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d114794e467bc3a3d82c87ef3e00fb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f115a5e696a8352b7bbc123a503cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6327b73ea38d84e4e08eb8c6fdb89874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e1534a79b05e05926a01751230f87875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca728b5c123a0863b43d9c358a3fb1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06bcb257648e1181a300d43adbe38b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d998e1976bea689d2bd7f7ad31eeb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f9d117da69ec216f3fc17393569a3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837352a04c5373544cecf9e50bf0b3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29364bca1015ff566856b48026bc2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4796ccea884048a74958059b4fb8021882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf68826606b5840033497cd4edd26883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0104ac9e0641678d2ffe08f21c249884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4a0cf71144f1eaff1302abf8a2fd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa26dea40792251466b11accd5badea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a76946106a72ddbe1dcebb0b9125887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac894900078a3227eeb060d87753b8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d015589e94e6c5261d47a0bb204f6e4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9111738a9129e427b043e3d208c0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e32cdae822efcdced47d32392a3e5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1e0a7ac9262eda0a2bc3a7d48917892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5a00c2a8d647b61221a42b1069b44893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919e2710219e146cd4be5ff95a01620894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9653b69540480f22c93da26b4cef6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea102dc3c8b4a2bc0d9bcec2c1ea81b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635a123b1fafe583ad078b783d6aea897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae617f7c0e8fe9858d7fb0693b2b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ee4ce76765790566a34226d96fc35899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ada5b2c20dd0538a0ba90044a0a2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d3a5aa9ede2c279948dc9d4b53284901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4ffd9c7777866823bfd2db3c960d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f3a4cc55273911c90190c90a014f1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e65d150de02f534dd60063aa837c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0168a0416237704bf754620e12da28905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403796dda578b356fd68a3fb9c3313f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68847b07ecf836f03310bdf75569f7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78574dee81198b1450f2a6ccd400bcd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2546e488d2ff0e4e66797c6ef6462909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612705610e2308a3ed5695f1b1b4d4c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c67b527ce3f498eaa9da56b7ab859911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78de5131253cd30902b6c5ea503f5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5765b90afed64c06a3433f2059986b8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013417c25bc943c445885fe5e8577f8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc9db461ea85e7e281e62e79739b78915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f814968791408b6ff964c5419f7273916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7517b2eb40a12af718a874a60e42c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae910e54043c025c8d9068cfb4de438918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33905ead7fcc0d35ad6fbc2efab6ee9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eda4125df9634b2b9a59759a86c6f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707582d02ff76d72e743da26c127badf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7611044b6cdf08860c8d81ee68f6cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4689f313b255f0849ad9988a266f25923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5a596f9a8a161af12beb026acb9d7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e13abb98037b4eed531db88d0e0a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090effdd712d2e9f46314271621b99f4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83347584fbf1f591e43386d972f43957927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536cfed72067d9b50b73c801d59d9bf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bafc9a08fa96ab013ce841b22919c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbaf683d953bb55e91e0281934c3f5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53fd38081ca7bc64368476869075f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e907fc44cb2aa82795c10f1acbea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b41753e7f39c57b0cc13e8e224a8c0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa01292277f77e0f6351d7526b0422934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d891f76693e80a545200263e7b9bd4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84badbbd83682ff4d0fb0e8785f41a72936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761286f5d3ceedd47797a3c552457d8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab0804d8475883cdbb3dbdff6b1b5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cfdc367b6ec92e33578bf678b955e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85617fda0cac65d260ef8b782fe81e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874c8824e23f92c3d6cd3777e12600b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1cbd6d9da3f1722ab15ad0e9054e7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f0d3c5ff41af1a2a66712b7c2555943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0c5f7449ba6c32f7a749d07b0436944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d9fd0bc68e2a1b5409cf7bebe899945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ddeb485a5b7569ad4d433f296ec1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e94fa04e1544349c2f9d70af667a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb247d1391dc5111f8ffaaa5b67bf756948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a07bf854d56a7713531463f3d7e1ff949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce11b84d571e2a7949169511ab5e88b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a0f5300387f31076b68c97f25e49d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c3446af4bc46fb0eb79813f65a06952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441a53cfdb910bee73e5e5f25c101a9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458ed9a6aa04596919ef8358ce4159954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d43bb838e4e48423104c2867d5a8ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f28e96221a91b864423aaf922b1f6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb11a8e454a9a097f9514296be064957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9058a9bc250f404f7f3b341c0e1432d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa972084995782005e590f23dbb631b5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9287d0552c051af9ccda57a5628ec3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a6f44f46918b94a10aa8f18466cc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b6f938207c1534fcc5aead563aaa3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee983efb378360997ec273f8358afa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c4619d79b34252537e98144c7e902964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f60a80c5ca69263583e257103077e7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0776e36a19166505f2b4fcc28366b39966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a237ac0997d7281f9fe1815acae652967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126869aa66d945f22f9ee7c2921bec84968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae86080b6857ae3e4853ba848fe7bc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c6603739e419eef1f1d29d242108970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4d5eba7b9a82286062058f4f9a94971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e560a3c1e9697becbeed1671bff20972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390e4c58cf25da53a7342dded0ac65b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad32129189d7cefc7d1bc447b4208974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba117787d52f41a9954be2a8432a84d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff96d9af6f63b5ceb462e096561aef976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6386c31ff51b7daf0cf812cdbf0b0977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>