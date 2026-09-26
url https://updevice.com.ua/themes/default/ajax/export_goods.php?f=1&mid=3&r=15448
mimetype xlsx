--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c871838d5d024788dee5090bba34d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01dd518f0828c50e4780ebce275c842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44ba6f2b03429b0f21ba00a1d945cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76681833a68fe937d141f8d9db49e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda925dd350aa86b54bfa363129a315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528b035f1a3c6553cd13bfffb420fb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93b907b916c3fff6d9d426b8fcef77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190205a5b47f7f4453bc314bccf98d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de76b6b78b3cc11dd1b5f59e0246739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a56af2b8b74cd389e4d6d331f95c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026842fc64b0c1acda07c736b288b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2c1bc0dcf12f3211b8c9fe9ba0a3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cce99498710613293ef0e5b2b5d5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dfbe001005885f58acb8654df4ba214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb6edd218538873f6508d3a0bd5be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559eb84c7bf47694d660e86e0bdfa4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064463c8d74e8c842600b10ce0a87117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1d4fe36eed20fd6b672dc29b22a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f2d0681528c27888dc2abd8e4979719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e61539f10c6edcc9a36fc3e6fba19720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f98d9f2aab7545f775ac3c527a69721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea84fae280c9e417cb733761ee2d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513eb47e6c11bc81d29799514234ee123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c874b60ed82bfb90b4dc8e39cebd77324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c685eba906657fad5716549ba39b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca072848ce51d2fefaf4de98f9097c4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e6ddcf1f38cc4724f07dc8a35b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf207a3649842dfbeaa527916112aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acbd445b1e2335bbeaf1f0b220b30329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55536b5c9bf41870ecd49c815d4869530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe041737fe602286a0e7e2beb4ead3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f60e95c24c13743348a1d6ed3d9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7973a255de01b5623612bd208815c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f110547e66c59f555061d61433311c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874010b97b149e31cab08807211e87235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08bd407fc26b7aebee4a3d184110436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55347e481af666ca8ae3a7c0789e3d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e994030b3a0cb5384f5c5e2623d50038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb3a71fb31ef781566f34ddcbae2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426250196b9fdcad39f9844717a70d2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269d50a0631c70ec42fcc265291dc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f228d95cf51821859274f21ef83d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba40f33577c3b06ecd253b1058e550643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be25b170159eb737e94fc4775f135f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47fd37e255b04a0f186c76475336c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b0665f7d34cff5761762e7f8c81b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c096dfe5d01a985dc0bbb93323621d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c13ca9208d5bc44ff9f017fed03bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6b47c78c4245be2a4ea44fb4c63e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15c5964600acc5325c4693a85fc47850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6d163bc4ee0b53d0f40bef960551651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b2b159ba291b85ebbcc6a7adea1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228f4ac6b1518483fe9efef6975c7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb2c82d9a4d47cd069dbeedd74b9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7ef3a122ca9f7dbbe65b762cb378e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147aa4ff0b93fd2a0674cf7a02d2fb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c8ccdc1b4265a99dcc0e15b456fee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ed66023f4bc3552d186cf12f7187d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2941feca42ad850277f993c288dc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be0e2873ca478eb439b3e9923fb2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4d379c0a01a5e6ecbe19e5d7900e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f64a99caa5b1ed95b231728c0ceb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b14d54f629c2aaea70a5a4d31bc25f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3e6103967bcb6e60d572a7454fda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c93023b2f8e0d7da00e6037784287765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8697d2230d5176b7bfec8404a955466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9039cc3fc6cc2ef1f3411282ed7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb891f4b6322fcc5f7f9c9df4ca8bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a60de3a3c20e99bf9a1364bd029e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced1b503f15665f69f18e26e99391870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b5bcd51c8afbdb2ceb53f784fdd0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcb4ce19a04fbe5b536075815cc7e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7effcc2bc8915f2b9d56deadfa3d2a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff3146504c864b1a6981ff9681003a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d54410a131c42b6a56e4cee912a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf515573974cbf6b205ce2309f7ddc5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfd582a4bc423e952051f44a56db2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5e134985bd6ae38c8ae58f7c7d8b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03281b4f7d343338f79347dbe3df254379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1d6d1aa9f88103c4d7be8e91361b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94963bae753d997f3fef34acf31cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127bb62ebebe259a6f7f62e9125fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad63aa8e29205cc3ec67658f07de34183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036144c5118aad74dd3abd1346a136184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c75f0897aa3658f1b5c4ddd4cf9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b97502ce551a35610a9127cbc36486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce50126b7f55998d7c5c417a1b74e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc04e17f7267b89ccca269c20efbdc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d61ceb0141b9fbfb60a6e136033b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9e54bbfe30bd8590745f14d4c8e3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3a8652f76764b562a5b68da2bcbcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49768fe50873301fa3c940fa2667521a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7fe3913c5e30eba985ff358c1f10a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd62f075bc41471aa23f119fceabc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766b1446fbe06f3c91747d878efdba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187929530fe884f89adfa6ae94f27dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5aac466453ac869b4cbb660c9817897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb275688a36263f32c7c6bfa3671a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbeb73a5c99eee30ef187caa6e998899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fdcf11ff7d9b309a4c63c6c075a07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97369f4f8f2fb3a6f8e88ecec7e628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f46dc4702815f0650c9ffcb4dda5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adecbf734c29914e104522df82d75c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e4ebe70962b595b2eb2e9f68125a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866007158b6cfd53d8fe6a54fe031bcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88b37145cecf8f97debdb837d44690106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c837bc2f1405a32b3f7f4ef641b00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd66a773ce7c9152e918986e7a117108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a37431f7ec1ec98fb2fc61f6d71033109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36746fe1ae96550cc407ee5f021f649110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bea3edbf119e2f1ba0d14b4e96d71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ec3bfebb22d1f902b8383d11385bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343b6f273e5d1386b0be4c5892cba65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9e5de83d28b04277671b20b6acb3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c543419af67859267c5790471daba9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf008c8ecf08fe160afec7dfdb2a36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf8c8615613ed75a4a13be6e2e4f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf135e6e645b56e0a1a2e7eb9bf5450118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1da05dd66ea2589d9404a42ba5f916119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b00e5e81bf11c1f2044a26d646f59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e76bc6b64e02dc3afaa7b8ddc58d58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda565724522e26403a65eac6e14ca74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b99d93c40c94481b8f83e9f05522123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b9a2aef5e546eedadd116883787c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c39e14e428d0bf104743cbce512705125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faba1a146ac6f457156de0d6f87a5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d0453f50f1b5dde82b5fca8e89bb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36ea07c7509efcc50411b19cddd4a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366c42c58263666fa757a81686d84cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04db57b124001f8a0ddb02644475ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2eef3d52d4bebdc3ed2a4abea4453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a1ba465190612f810904c6f98fc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3dc84db5d15e6b3d26c1bee48adb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9236d68397ca33b185b316cc448cbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cc069bc1e7b3e25ef221a064cb0ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f8a7f72d1de8c49b4375973cdd58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87bb4fe1bde20806824b3306e43b51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e79453e02fd0bf90865b98db0c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700bac3ead5ecc615426bd2fd874176139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692deed1a69a9f575c09068a29291a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e841aa3571d6569735a8a34414840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3449581fa0251d2aa6a3d88ca2394142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a7e2b122c431388c3c44a10fcf2d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f660d68ca92a92f2ed7c5647cfc55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528db74ecd6ef9baa4de6fc8c9bece26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb019973d0f0fae4a7bc9708e885873146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead751c44e74745b0cc1e6c264f6c178147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960f94b16ad4045e4be5ec084a2b0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae3986614cb3179e23cdfc0276184f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9648d804a805c634b0add4f7bfab8bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037850c041e5f662a25caa5111ae1c92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a4b0e66d94db32f375356b2479d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793277dbf5f9b36125a6454569945851153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815750c138d67db03419f798cb2bde49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b051b08f50bf18d57bff62100ce9f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9144b3886bc269df36d35ab6e0ed44b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b29d6846dfe150e955ef8c7af9096c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8271c5ce945035d41a3cb6e708e22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a0157813f30b4ca171d1f073f5c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9069470128246c509036500132030160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a22cf64c4730cc6fcf6240833d82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05a71faa2ed84c91083400f9b91540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef403db1b14973d849051453117ca99c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466e2d65d9c51209365281fef3a6260164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca132b90544e184472605fb9a4bba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aabc03fd2f04743e06425f02174f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5151f8a4d2170348ea917b6253a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb7bffe656a2c2e3b09de151f80a94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862b5fb10ca64c666bb7920c57b476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5bca54720b7ecd721e3d0fc453735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568fa80003b0c1c3de49398c11595f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df471e08584ab73c18463eaa78d27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8a5a4ea14489167790ada70fe894173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f99ac0de86757ebe2b12dd648ecc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea65235fa37e58a73cc07f4bed2afdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4480075558eb2f5601a35218d1ac021176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf885c28451451d5300fc83346738177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017322432e044ce91fc5f9312b6ceed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de203ba143ac111a0fd0e6704631dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccc4641f590e7ec898b8bcee3a658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f6d0516bde5c4c7b3cb87712145ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f5d1cc0a50b5ba032851f3a8bf883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89ff425318f91be5cfb77977af2c6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c34f890e162a28c3daedae218ee02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885a5fd74464e9d76a381811dfe8265185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b05b80eb9300c2320536f2b358e26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f681d025d49b38d4c2558fb9f0ee2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29046a8cc4739026ef88d379d38a5597188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52497aa020f2fe79a14ec7b0e352fa7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43bab5fbc51db7138865fa8c0d06c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1045856231cba225c48e4ecbfd1b47a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2f828cef5d0cd0ab8465e0cb1621192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a545958f902ec33507cc8201a802193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b47bb13647989ca3ec9fc656302c42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e91ccb99c23fee13e5ecc4cc18b58c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a082013d0f4b946ff820c5a884ea0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7128264866f8c722401471a174b8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ceb13907cd2792a4f5a42853d2ffc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17c0357a810a2606615e9dde53f85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b5ea94389e92314ebd4596004421200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba134284bca2182935f817cc47f98e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d327c319d288647f1cd9fe74a1603202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7fc588997c321a38c28010bf74a76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c75317d355c87952977644da002dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f2d3d9ed0e17143d30355cd1bab7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dcf310b5e89d89bc008dd0f61f099206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcca43313c134628c610432386e8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32266251fbaedd2cbdaa823917f48cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db09fd978300c193122d29a47dd194209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cadefa1c4ea9dd4683e63d27e4af0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894c6f3d9a0c36a81bd01b2c5f02f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a9cee07b7a2d6e43bd7fe3968a65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41351bc9d892e76692e8a0d7f5a739213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2ca13d72877e7f70e753f2bdfcd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9150b0039cb6ee9958ec5fe423588f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b9519e547b828f2ed82c7c6bc6c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874e52eab7d1868169cc2840a3b225217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da1c348724f6890ce1d622f9a2e2cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea07786002969647af2b7ee96969ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e319fa9fc7908dac4b95fcc249abf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c828c7f3935b4e10acc2b6e634e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a75c3c1fde0fc094ce4e1b72cf16d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54503482488ee8fba80e85764b5b00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe225a532d647cc9d40af07430deb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7910a988088368f280b840bdd1af8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1446c164268e679ee800ac13daf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2c18cd40efa6e227dff0ac44c3843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae36945f4100ee1a007ce73b02a7c48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be41ada3a82035b8e83a88c1af6e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f7f6bd51659db2c5da671672f1f2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4e792b89d1302e45143a5b557195231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da2b9c8c6e526f88bbe772c7e3543a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2d6bd58c5212741e8f5d598c505e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e758b04805500e9e292db704fe03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e93362482ec1c3164e2cc891f9d440235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee174a43efcaaf85b000857b7337b318236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49adbc98a10a757c9226362be8bcb5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce76817dc2407038173987ac4ad036238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48106d9d3b532775f62dba489c516dba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed6a777697c9f4b8faaf4c6c4858e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d455d1e7a12f95bb8d46be8ffc689241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2228dc0ebe70a69356588a933967242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f0ea29fce8691b1e5b9e2879f34bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323429904f783e2e81e1113b2ca88f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7b4da091bc29f893681ce9b9938e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763ab24f8380a92524a6e1680a8a40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee35f527fd134c43d8cd9dd3148e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e4d22fc8071e8454192c6ca5a05e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d80db7c411f80e44c09a2e10ebc3b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5319af84195433e204595a585feb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6257f2906c07edb37cd33ce7afaf60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c971bc4d42bbe1cc6fe05bc468aca8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806011200b9d34bd32d4884c13d8fe15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eef128269d47f8f3314ebdb6e917c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a00c20396940935f1dadabf9a1eedd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6527d23f91822d5e77405db584cb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd3d3fdac7a36c886714d7acea4ca1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd1b8e1e8a17edf8cbcefbf20b937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c5a1351f950214cab0017e8376bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1714244a445652ba2432e4d7ca523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69146c053a2dfd748e6189c696e9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ce110c7e3b6b724071efc107e9f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f01982c5e965d1363d0c438820af30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d21e7574513f8484e463f53d72c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3722ef36f6f79fa60df4ad06eda37c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ccc9675e226b5c4a5f1e29975839266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f0674485b89a20899a869f68e4fdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866fa5524ce692aceb3244e1a35ce2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c5d5feed53db8162ee8c8aab1a70c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9574bc8a7b2f26183d68c3ac3f87b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae7ac24f57829b5288e4864552075271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b05e87caf120614676d49efa6a251f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f54f08c7d95e0a61fe5e8cc5f2fd7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d38bd6bb15f0b7237a29ec43db3e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a1042010061e7131937bdc4be057f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ad19dd88d65bbff290b7cf3d1ee7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e60e28029f7e0574980d2417682d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c7938d571365b446f266437a20722278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82ba5f5d8c0e6393e8eb5fe218415279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e3c617639cdfadc5c8e735729f4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492706fbf291ecf79d16f3f9bec317a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dc8a2a4d5d6e62ab6ca90548c953b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609d1031957eb34809ee5f95bf5bbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387265d798d31ff74f5d21aa98fd4e8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665592fd8e87cdfa5596f14d8a3f98e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e9fe58fd016ea6a5a6804bbc239fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9873a9a47fd4f10ad835a7adfec9dba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb9baf22e9c3d7a0a6a419e57b0a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c007b8628ca83c1da5ea85fc6f2d68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e298964149030e07e4f2fb7175ec8c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7345594772f052c89a61055278920291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a15472ae65a2873a02491eb909c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37857bc00b316541bcb23b7e654edbd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690e1083f00dc9b870ef66b53925fae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828a905d2e94114d53213973ed135a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac6fe74d33843e3b334b0bb4a1e51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef7eba34d651078129d067e275c64c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e7b5852512fe5a0f3caac0e1d37b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7a0a95a606001bd0e9ec7aab7ec4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca1f989931b6ec223e7f5c339b1628300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e569c6857d733fc36cdb72507caf39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c173b7544c540cce4c242cd0027f33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432679709ecf2d6734fc1b5bf8419bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c34c99d61517c0e0015a160510ddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a13ceba2e8572de433494230332a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119806fc36ad947e6311c199572314e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c1682e0ec5279faef293cb639855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8e92f55642666237b72111a85991e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7bde7267c213818c8f5734b897136309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4652dc1cb0d79e2088c53b89a4fb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60887592f57bced6019f3d0ee89d39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7379828babe5459cef29b4cd178d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154149f76c9a61148d65ecd4956f24f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc466264334c020b1e06d55296a775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19848e50f2f84a855e7166dc1df58a0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd534d1039cf9e208624936b7cdcf44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d931e151b654fb94036cd5b985f7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252a763537778f919a6d6d4e237735f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a353fb5e7ca6bf4f98477339fce6e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512c1e1d3b3e342713612a71bc3aa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e851f165980ad9b0b2fb14781016321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77aed64cc5239409dda5f4560a595c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882bf2ac978fe2643694b66639e5195323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53cd1ae0ac926e5353c50a2dd87784324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24c4acaaec0856b9fa5b6cc2f8d05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7079873f6b4b88a6e0cf999a2d7829a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eee8bbe7a5cd9b40e5d092739a47b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f1b86bafe60bf392a8ba47902c218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e4517ce9c21421aa037bb6f692b97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c8d5d3294e91a663abc302303cf4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277abd3946bb516ec83f1cd1fa165de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6230a4e3f4bf8a4e59f63b5f0195c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a65176531c6648cc44e8687479cb09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bc8566dab7fa1057ed451eb714a1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c80c324b3fcf1115eb448bd537e5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ff99d0883ad8b8af211d9d1e67152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d0857ddd01f4f9f26c0eec669565337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f050afd0bf7914a5a05db8d188fbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f947c67c189edc641f60c1314e04161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d568f946f168172c8ad8e3fdd84fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f13c0a101ac25bb4d7ef218dbe7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816849a0148a20d2b4d43b15dc3a372342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90e3133332a3355d426c94baf54f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72cf92ebb6fede21def6ac5d5b7f59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e9018384b544acbd079db9e98a74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edb5e72e28744ff0583bc707eda6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616772557547ae7f029c6f1422e70e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a98641c762a68da9e499366e1eeff1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c23bbeff17703513c97390718f5c18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61657e7fc6fa9c8e9e86d45edeba0aa4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de532a138b20b9d0bd4af341fdb01ea4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfcd657c4e01b8824788925d8444c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b88af77620acb53cdd3ec056bbc16b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231189318ffc0dfcf4e4ba6999df402354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1642eb1b5b5c91f931087474809312355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7c85be73e423db4b5b2f8871680e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca118f54a6ebbc2f96f2919d177766357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ceaa288dd220a98dff5df0b6ce839358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7e3013e751ae052131f07b878676359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3cfe5c72cf781e0e22090b6d24dd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4866dd8a27517767c24e6ea2b004361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346cab329ccb1c3634ba0475f08f8a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c01fa8a16d4989e30e058a9fafa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87f10bbf0436757a1d646388186d0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634a2a51ba796c44b9ddcc2b05b0d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9960a4791e4e47f030def606ee2408366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7780d26628c0c5e66bd962ad95b56d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926c52edda5be4e0ba4908119e3dca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb02f221040694410088df0cc33f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f9e6673c95620dc9e05072c0af8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601911006a49a70618c43d27c0a484371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cba906dcd48baca33968fc4f0690d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84132d194bf5082e487dee59db2d6f80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54864ad6c48a1fac5c724ee6463d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ea108be635d69d591f5e5c58d202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4668cf4ac08de119fc119d032b06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb7741013a29bf595ed7ef5416c575377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278efd30512a8a96e53c82064423d65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f346a97d0af2632a796a4b9c273f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf2cf96cff01fb21c67cfc8b93a91d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3d910044142dc8c4d4bd2df1dd85e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628d692bc288e3af2279106da77d9cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672654002e2e4104c54e5f24fffbe59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20573e676bf29dad3e79ee0bab98b903384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873ca568a95da8fc858d082b53fd2a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8427caf22dd5000f5c5c58f54e3e053386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868099e6ee0d2713bb890415dc8a573387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c70743921451183f787666931125388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79157997f9fb8ae826547d000368c7bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c8ec5472c42c145700758c8fc888390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7338b5d65f386b1d378b4e33fa5be1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b605fd3110bd1a8f0b921a59ece2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e8b6cc268a231f5aac005807c16f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fb7c986029db431fb08e4cc8dcb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1ce85b954e986fec8707d825f242395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57b9bd78f816c24b3e2146722f95c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f37ccfe455cbf62c6c035019ba37d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3adc78229a4619bf240714f6033f6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94601a3f2d0c5989e15935ca780ffd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e402206a9507d6ab1252a738f37008400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50503dab42b96b44cf9775868ccd7de5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224da5c1e624bb81b587e697d10104402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c2a2f5bef8fd7d01deb3f0503d565403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45f4c00cad53885fad1d4370150068404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae73c23910ddd6511b71751bfafed75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f1b450d0a9d4f3270ea78492fc9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ade284c49a589f815576ff82b89cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f714cd1f6dc2f36cb008072d0a7bb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b7f00afa72694d4f3998edbcf3d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83c364923e400d54bcd9ed9224dbc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628a20e9b6fa58ff233e38314d8d117411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f0bc084e95b25ce0cb9179de18979412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca18d5e8ba2483db5f29f9a236f1b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a277fcb57f982180392381b1c1ccf3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f94a96b48580d041a1f54e8c04473415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4f254011cb691cf683a61b5b8e614416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331e3512a0fbd6b93e71cc0e78aff9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8bb3157f73e1b6266145c0c6a1614418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae354cbeab78ff49ef0d2f903888d20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397315671952656a7a6fb251cfc6ecf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a08c8c9fb666bdbe5096014fef08c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a5c310c4340ec8a9e05b122a7523422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00c461ae65326e1e548884a9a38b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6913c6876ffc98f9c1f2ece74768d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ae28ffd37ad8dd5375784441a426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e8cf587d829f77096e6176c3204d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f338256f99e39e69c987f5159a3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd20473e630803d6b3865e159be66b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1348cc10686a7638dc848eae80f1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176c2454e78c0098a5490e5e47465b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aeb7bbecee5471622c3c0ef57aede431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764650c77feedebcbd20c29d3f34cbc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2478eeb9fdb9eddb628e9b51c849f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5c83ed2841d715f6faff35c34e8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1014f3f031db467e930d134627e45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b55c273775c839501064fab1a336436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720746cda96fb54299ec18956251a90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701ef09e4e0aa96dd1617d2d73fd0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336afe993994795e434e8990a3d6f15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0b97fcb4e107506a15826faf5833440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2b9b8842b23d823b8e7b1d304a6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0cd3f40abf9540fd97423e9be2e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a2243cd637e3952f94ceb23c156b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77693cde627a667c9fb22154cb4956444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d45bbf9c655b085d72f479a87b782445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ddedb47fde9878bc4451e51f240f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b0f2be2dfef8d67c3e4882ad4d5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a69c06b2a5a37508259b48b9c95b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa32f0126841b82d733eb49dcf4b04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5f34a1fff2ce1a3bb9aaffc4af51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc9ecee964000dbb97b9ea689df016451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95176e4a669a2c073c2219f8c02761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833d5c68e17a936966d4dac0c139bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f7bd43995d9e129c1fa8d92d42d97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3e0330ee58ca92340e31e517b0ef9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939b58ff28b1bc615b65cf68984e5ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddadb5881c4a0e73bb9510056577f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37056b35e4532964558effaf90f8aa4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698111510089e05993422eb8eff5f62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9bf2a1cdde3e3e4e441e40b736977460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b6c33bf18d6f95a9be238e60300a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ff1a42d938a6549ca5980ef907e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda46f034a2e7624c7f074bf25182b5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835023a63721247d50cfdf1be600968d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee914a2f5314e4b04c450c0747a0d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188023ad5000a20dc1a348b358a112e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4dc6dfe2402d6966ebfd6a26361e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c2e78fd5e6d466b2b2c99e060661d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f0a7754855d16f4a0237b38aa18a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804da7e9c784b9354b75634c167f5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28664ce09a13c4d66e9858a031052471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888364abf7225bc904a264b26b7e5a49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd22d6e43b7b1bffa51614287fc2b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4791f8f123f5ffe52016960b795ef0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32061dba6a75d265a2fc1094a02b7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1019f0db3e09046f33098c61d5943476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff1d2615d0c05558bfba58530b2ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d6a4f98e89995c6cff89c62ac75e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97720e8770a6e01ee250babf57295a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07c73295dd6eac0541dc5fa08905d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987802f8038aaa66c192c596e221fdfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38843858b8e4030edaefacbd410d5be7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2cec8a7661cc325a6bc74fa9bcfe0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9fb55d00d3ddf5c8445229446f856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50cba579c1cd58174d9ebc7d15042a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc177e3582fda59d42e192f131ce8a7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b258546645e770c6a95969a0464d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f22c714177f6c4ae843397034cf686488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1308c248389d3a509f36d5002010c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db76767a46e3f95c3d717a25947e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12a0396d4f96e0b0160e3cd9b97e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008b49dbba92dba7a48d3d4f98acae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b60754ba0ca51d35e536ebf717852493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11964791a5c1e4b68b08d735051e4811494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b56c2726a51761f39f2e273144cb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691770398c98d1379b22a3db5f127d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cfd9b634fb4acc0cc51393b40b662497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503b8a4e3900e825d25dc1fd711c03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09524ddd8a3b1d636909b0a18b4dba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10bb153ab3d9611c839fd5e92e3f77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f08bbbdfde648a155dd3752b3aa37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4fa2f28283d6e68f96c9f568cdef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f822a17123727b872c05bb3ed45a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1bb261a5fe4ed2f8d0ecbe2151ba0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c452ce32106c3e51aa2dc42a4748d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad455b70dc0479f088c79809348f9f3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c89f738b9517bd9e6eecfdacb31cc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813de1b1a213e8ff7ffb7919a45ec4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e4b0a04ea04f17d260cb829b5c8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd9431bf0a49bf2ffd7e7f2e31b85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465086a05166cdb1179b09f1f4baf7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f20c07487340e25f1658390b5060b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60778b47a6f7ce99712b576b8f705e1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833a439f3fa1506beb448ebfb57f857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9502092769b359f3a696582cfb4bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347646708a0b1906b89d2638f88d90fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0d3a284cc132788118d38aa1a1e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b990a2f4edf6013cd101e1b3990a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619411d9c692568147cb6f981bfd5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3eaa7e9166f93e465b715fef1d0a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e749282233cf844c3ed823db41e8cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a82712b57e9c1f271efc80c51f76b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acaeb00a520fe5d8e35ebcc5b90b4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e41e1b87f2a017fd89596c34c0d552524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e8d50b242f584d9abf57a78ff0ece525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f5a6616c620a15c687a63ba54c66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7bb0812f368b7d509d09a4e428d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cefb4c14f849bd1cea1cd95b2071528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff2d8a3b120a495fa5e00e2fd65c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4640ee71e1937105399397db16d6ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb920e70d4e3a46cac7acaeaeed0e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c383c593d85b0eae4426644a153322532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af21da2e133b224139e002573469a05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0aab72185288ab9368e196fd05b0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf21650f0258dd83f0366280d4afa29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194d9300e15651de7fea63ab8aa04b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce62e80d7070eff086aee99a2581cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff661c25817ad37f3b945ed9c326637538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d478007b75dc8c274e768a2574ad81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b9c709cac749a8ea2a41e2b00c29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b933e7caaeef168b0d681371709d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9cfc5aad9cbec25ba90804b8ae78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385ece2dddeec1334fcfb5d838daae3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad63635284c83e4547d863b11793b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbadaf66d39c4cc6bc17ee45189db2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff91ae51139c53a2104fb112dd84a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7fcbd2253dcdf53efe7f664682b64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d202abd741d9f728c2471b7130c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2c992eedc138fb9e35e83853a3f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9859fd0353434be6e08ae454e12bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070e5b564a47e27d7541864dd79312551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6eb7a644c97e7224bc69f4385b85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0566956f1c8c1e099a2437083a77822553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cf5765b35ba6d5e819e3de8a068b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64874b7019a8a658ebbcfbaca752bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7ae09a41a7be030488cc6396238b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323feb1ae6050efc92cae2149e1730557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e55c1a863ff24ac282be2dae8ed6d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049fcc50fc9dbcf2d031fed8ff1ab7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d179e57c6b1179eebd18f5cbf11e10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f98a8625a7f625bf16401933062a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de5f31b14d67f091ed69630c66e20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68191385f49f1f7b761c4de09510a9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ee20673e820940767f40baa741ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40161ee8aee9458cca40911ece692b5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f126e8e72552e0df26d1a641d66af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50251ef7d779881ab98a85fff37572567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca03776ff8c634e3f1a0930ef62ed6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adea8d9f52da7f0588673cde9679a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ba50062e89773226feb6e1a4d8c3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a7ac97013fa21509cc2fe3320fb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786723534158f4e1ebe6a0fc3d7d54f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a619bc2e5705d093ec1c044047d1a3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a39c5858c8ebd27a77869f979d37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6b669e089a1372835199ca57c1f70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f4a1dc80f9e624608a53cc17ea37b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95a435ff3503c76c96747ff2d3d88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a9653e2b41684186e56ccade1916578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce8bc8f560f02818be0369c0b1601a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373221bb43b36c4a9e62a5d00c341809580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff232898f475018189c2027af980ce31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9ec151904840aa36468cdfa35b4c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23b4f86e8e0e072caf29e15b3582fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea90b3f35e4d77c6c07a5d46aed899c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fdcd89f295f24991945a2cab88824585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d047faf370b7e280332b89f6f86d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32e2bd7841ce7616c68b679bdbb1ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf33ad8b5c05f97f9dbbf430a9a1c4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0f3bc164b66f28bde6e070457d903589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755ea566673ddf247fbe4cb0809ba67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e78803924138a9f0c56eebe0f566591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fd6dd5ead51741f21f84389158bed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b2c74410ec35bf451d06f6bbc5fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd090735688d2136d6edf5d94e2378594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65542c28a02057820092da9ce901ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07798dec88a1a127423c8e60e3f2aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b10595b3cb066f68ff4d2c5df5e7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f9ef8442dd063504c467a66db600598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2d72e1488c364e83c010d432557c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be6409017d9edb0c4f5d7598a1e677600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14f7bc0c2c7881bb1765afef790c23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9cc77f67843a9ffd72649a614f407602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae640e6d0f0eb273e272d708680ed8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf6fa6eb9db8303c05dd4af809cdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a14c678d6bf152b8364c0fd2925f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167733689eb6c7c5cfe49f0d1e0761ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a95b87e8a4238eb81bbdf564917d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e56aca76481c841ddf726bb1fd70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ba84804bea79933b3d9d9177239d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a55b8b8dee7ae59b34c297d7c12e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5109fc080d5baf397aafef45ef8352611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8990831815697eb752f519850eaa21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86861c487d93fc5e12eac649b330cb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a559f8bccaee00e4036f0566bc25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a29db5a4ef6f9421a9e3a0de2dc81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a9b8cd0273cf4217c2e3c620b85f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b35ac2c913eb481ae46ab64d4fda9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff046f491f86f3c8af1d80319b883ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47203171e291efb4e8669fa8254705619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091a62bb79017f841fd9fd53bd0b73f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede657c6e64e6158193732eb6570b18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2065d858a01441a4409f6064e4966622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b346687adb6acb73de0b6b867fc31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eaf7dda568a5b3bf1716f486c4cf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6157e7e0944999dc913f991c40a2fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec5bb8ddee88458cdb959c33d976f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8900face68dcd1cb2e2b235c12276627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76427e076abcdd222a6740d09c778f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f4155983c97da7b3009a91e6ec26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57203e836c87a94bc853689fcdd9b05b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff445c82849bf29a97480014efff2ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97362fca0f2c42978da61f53bacb2cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c6ef7d9ceff098d46c82486b8065e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8639946b359b04507e3074554ea84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708899adc993f827a11d98e623df6180635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291afc15c28703746f926cb67b90c4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47db20e9f6a8f3e044c91b7d5aece637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acbf5bc5b0ad98669b6a47658f672c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e2dd6a452a310844d4b708fca92e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0cd53f3f816336a625abf22c55679640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5970748ce7f561ef3430da27b9490641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580597a2c46783b13c77d589495b369642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cba8bbc07af1b3a88e46284382293643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c10460c5bd50fdc5decea20ca88e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f909e48b1f4b7e0720e9aa085eeae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c05915bc166264d6065300ead9eec7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77efa10fab0da6afbce2c23fd7ab2ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400fa7dc46cdb81bfbd3eef7ccfc1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e23bc85772afd42d7e2a0ab42dc99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619248592eba349ae84a693f38e453650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea08b0b9713f2bd4a7259d868f96bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4bccbd80d4429af8aa28eb2474f99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f33b2cca6084bb8d1d23fcf17ce06e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f606253f85a86c14a7db25ec74e6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb094a2152c3613094cfd182d7096655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a050ae0fa5c40d9aa0907ae558c78d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356d294c9726ebb44ce9ab500093100657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0851cfd53e641297f330bb8d3b26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f1ec21a0410316d8ea0f9feea87f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd7c5943f7c4b28f8fbdbf126224b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285c97aa6c67d29658a25069e60a5ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f957546ef904469da0e4ff267651f18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d585c7a9ba7d951850067fcc11a0dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19892884f1438473625f79ee0a3b10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0dcb383cc3f63aa004dfcc25d63e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e4baf091081744f446d586571379666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e85d995c1b9223b65476d26223530d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa95826d6eacc60b71efc06ea5a75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbfb41e018b829c80c7cbbe0d55ac7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4326df6125ce91bb0c4d4a4ac032f0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129cd221679ae29a0e6fc735e62c04c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad966980704503fe4f9238268da8a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1698f473ab81d4843adb50e70ede2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8206cccadb60f1932c6090e150956674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd3b1bd6d4401fbdb924e231bac528675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687429739d163c7d27d45d995f772ab6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42b12dc1f8e4f7c1dd884c7b6f861d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16a5b13e93688e1db730ffb6faac18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711998968d1de9ce7153e736467692679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3943e90d7b78d9c2a03cc20506176680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d408831352c6ee304888ebdadaa85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b44b96fc07a1be499c2af58b175f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5b0444050fe16f191eeaad44d15d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb69ca503ce58d90430b61ef679bff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511f6631fa5359f7ecf6324368835dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b968262a728154d6ae7061bb5ff3c8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b8fa54111dc48d0b1f12909d6d13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469672ba5139a246d6e379dded3707d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039922e2abd18c1c7a0818508b4b1eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f23cd30d5075d07966cdec56d5286690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f09342ba9b25bacedee860a245d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002b7a91b8e438484c95f018bae210692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8faee191b904781c66bf973f7e2c6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a55f305d2bc7e98e2b3ec04363b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13bf8e183658e85af10e61aedf2ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f760106d8eb65c73e497344ea037696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d09e8b7328b2aac094ac1790d04e91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd63aad2d1db281c8cec612af50af5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f846f2d9912e11162e5e7b3617e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b30967242e823fd89d3f5ea44cbd70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013052bd769e85813a2556bafd61d501701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1818c163818d3f088ebb79c16f97cc5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b30735926519473a43e9d2d6dbe96d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99386b1394f72558721a91c697d5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff695d60b84812365b10ad854459215705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8f91e531ec1cb1d758f892a4d34e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a08f2cebc6a69c742a672589ec8df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68840b005be5335c8f47c9235b0023708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc31768930ba3bebe63e8cd586a268709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058d9b8f8511e137ac30d466f07373710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e227e7902d35e8fe3be15e8c084a5c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff87ca575849482ca65fc544233f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49fd403680c49fc50581121b975a03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac50cc7c3acbfb44f4fd47587c6e11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0cfacf0a71a86169c5276a80a9add715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68dbafba1b108c1a809380bbd92f48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a7c37ea1103e67e056d2a874d1f0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe37dd8d8627d2ea2c4e17994cec42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a074a8eb638813d0b02a10393c0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccf44fd316be1cf77522865d5ab996720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9401227934bf14ff6744129bffcda1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bac03b505a0cc46c010172244da8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae383149ce103740b5319b5d8fb508723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb91d32a84a41436e935658bc599800724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548960a360bf8255bd21d5bc3d156089725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda69ae764078a5b506b14fae3efd8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b96a915b0cd6a2701de7ce95d6900727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30b3dcc5dddf28459aabfb53b17bb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbaee41eb0dd2bbcd37f127ff4fc2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa6ba0800ca051e03f033589687f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddb2e3e4693aa32a6df9a5658403a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f7e8039e9d71cc19568e7b48cdda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4089deedd417ddb9e3668d83606b62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da627c23de91a0ccdb419fd3238f0ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8fb36b7dc06a73d159b89867fc96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9621fcff475295a44a34c272f914736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167969b78a56cb27b7db72c74be4c38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3801381dcf39ae44b948fb692f2c03e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c82406fdfa1429b0e9c216390cc3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a7373f756b32dd514c1b0cac4fab5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643dbbcb40b83564c5c2f7c0f39acb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace33a165dafabfac9e05e11315747da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca99685ef76f86a1d3ce9308445826743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbfd61dda7bcccb25fc8c11b8d6610744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77979a5fe455842fd4859182dfecfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c1912a273d2dea6ab4517c37bd0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65348fb35f490f29070969b034093602747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779dbdfc0195d8547a48de227e377c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e853535302085c072e4e5ed2fdfda4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033d8599cff10e6bd2b01307c63c8d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f419d4e43be6328979bdfab8da3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e974af020a48bea22f386eb39af3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccfacb74a2be801511144753b75d0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a13e3c73548e125f861a453f1d96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e43f188dbf58da9b4f0f2b9b9ea1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efacc7164d0554ea17e00b2b17d0cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526584000968ba4147d59cbdf5755f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35a5341c38692c1ff52f28d7e6025f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5721576ab0addfe9b95e98755fadd0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d70fe63f508df6ee1985130de01de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b1332b1c2fbe400ec39df82ef36c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d61ef49332785feec4f61851ed0145762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca627af5c46ba2b1b9a08a4408745e5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a1765bd8905daeafd90b10db4afba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e4532e9d94151bc305fb472dd715e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb2d580cbe55aa83ae003f3fe11f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf756e9d90cc8d1b08e22f60b624a52767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10776d782f8ac43695ce3637dc18d187768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639d57bb463354608556a933e7bcb18769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02293d547f4c2d1428b8af6084a79b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491757e67a66e8a7f1fd28709f594dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb9c6d4acabc8d9a33a7767e33aa5e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846e578f5052ae364c5b9117518f062773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78b66fc040d558ddef7b49dfefe23774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67542822b97a059274b7067b95765ba0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76e1f9d5cbe9b892a6725a8715fe1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cfbfecfcf78699f0a0f9a9e2a8348777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ea67ce1bec8dc3e307efb261a154778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c70e762476d00094b5201ffc3d7fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2749205f9904f0f437d4ab5a47d945780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086330d7071c5f785a2817b4798768b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a81813709c8eb501b6533e7eb4b54782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0149df76dbabf8cdc8d683f249cd0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de694af156723d351b1568321bb5739784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0784a644031d24778124ca6888197f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd05f1a7ca53fc341869e64524929786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e848a714124d43559f88a793b85d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1366912b61941a2e52477c8911502f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d5f27b424de73c6c8ac1b8ebc7803789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc5dc329ed6d671cdbe87efe47b5e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020943825f6c38b5f974cd142402ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26f669b1be5e2d850d262a8233236792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796304354b4e3ebb49628794003b0c0e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c95ae56ce9aad4353f3519809fd8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41e2886caefd8bc1b6dfbfbf657ce795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a536d5b82b04a248727e65f4848a4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1289cfeec61de508163812fdb3e2bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b2705d11446acabbe638955adde51798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e918d83251d0e49263661e26e34237e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb800ce3cdd461bf69c0f79b846b7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086540cdd24a46e02baa1d8cf40add801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255d76e9c0a4bb132157f68be956d11802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c2627da9e36cdb9b118c3774f690f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff6de3adfb5a61fca1c4454b055e9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6875c594553e28e8e125f40a52645805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95eb2dfa62939f8bf164009c12786a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6db877cf39699fa9073fb540bb79807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cc9c20301d1f6889f01fedf20952a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48e568629b374cc439ba44051e569809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a496d69312295b57333d93b8d677e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec351bac7b95dde8534cfe952f0f75f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea51360d3da4d1df3fdc7a85cc93e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c708f74bccf16dd43423595f6c067813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f34147abc5cb3aa8402d904a86908814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54213d805e5b174b65bc3fa6a9fec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979cdca19b8283c3403151faf663c85816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405372c33aeb93c7052569e23f2397b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf05e4c24c4685a5dbf4224fa429581818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e8068dab956bb7a653bcc3ca09731819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285dff3ebd413fa27ac62e5c590bfd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d8dfd1b7bd84aebb3c9a624b33e4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae482e9d1ae94b5d35103fda33c8e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996156b9de071cccd300dae47cdf71ae823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21e7293078055de896a101edf5664824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa7bcfe69ede25f36ffeb38c4eadf5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd1d4793b1dde728a7505b5d6ce83826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb18c59480a0b435248d170daa23c6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed5c37c1de5f9b69a8ef88ce1f7a8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca8e23d1e4764a72058c139c85542829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552361b6ba6cf685ba4d6685819153f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969c1c8d1985ec65aa493d0bfc652f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479d2f26dd865af2e6f215baa80060832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48a6e7a4b8ccfda1ed2baba306f51833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd8d98addf440dba8f7b2455701fe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c94a8c3c12d2948907897a1cdca43835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c7de504d90af0bc795aa882118441836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509422e4d92056411892891c445ba06837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7004364a721a03cc5108e7006ab22f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748527441962cc39f4d061a879cd92839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96fd03c8f863944cbff7e6b837bcb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8488afe9a3567fc67b4dc6e11cba8d7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a315bad2ef6bb915092f844dd6fe662842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efad91308654b353ccd777eeaf2e2c0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516beecdd4852e712a574554ca792343844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e427fbd81303dd76142b30d6c64ca2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ca4b8616b91421a3ab918ea9c43b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4102d642aaa1f6cab0fe3da52c62847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac088a057f1741ee911ad5e6b2be00848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19963a0fc948ba6e302338681ba93b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65935228297f04583e1f3f13a9a847850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6a66080cc34a5518492582e25b00851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7364c6e449c6f1008631df29986d45b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d234aee6497e084e218d87d4c81540f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55839df95333b3e4e2c340c64bce4c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e16562a2b8a8ea77ebf4e83a5448c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c136d5199e47f8c669a67c26df924856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae60ab55b3d1891bf23180f00488bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c9cd74edf62e3f2255fe2a199f3a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a55d0b03e793435866ce1828c54d36859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265341f9da6027e65603b4fb5f89dcd5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61747864107b4895ea9568f959ce36d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356949fe122e4173dbbb9d8012d85b4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac65bc45e752bc8857b37c259c9be863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada45ef3ad9e490c3b84c1bc9cbad42864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21046560a7de5f581db2eac5d5396865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82579fb2e32a4c1b288c8920b7ecf189866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2ff4b12e5aa863b88ac92a2b85a8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc352428c9bf84bd0bc6a5939d528868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a94f21ee3a743e688fa853cba838c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6e50649f35716776908ba79f9f76d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa73b85ae44b33bbfa287be7ebe480871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567734c25f64ad76ed2865b121924d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9f666e5c3c5872f630a78055ed64873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b37e3327ca2335651ff47b60347c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748537bb7a0d48662d2cf054a91c0a70875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9649363da0fc65b294ceb3f8309203876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0ac8895ce477e923dc7b97786f96877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ea17d645ec85258fba18f78c04b5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe904dfab4636654e8f6bec67704a8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c67b6bd0af193f3e375311f7b2fc3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777d1a373a70ae45219d754dec8b6d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc649e2b433b1102be69a70b160845882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e9a801046c3cb19a8fdcafefaa7e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a332bcbacccc11ac1f5fb45fe217f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcff3adcf4c5610b99ce7baea3596e6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5e306a4bf395679b7c193f831dfa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329fb7c04199b63a2eb57482e940b17887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e4bff5ba0a5b73832a259924143d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af7729e22988bec503b6a1a5b15ce889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600449e8a248a1910da02e986c785920890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c598948fd0b69a1e0b58685ad927a88891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58805c77daf8b2e555e1018325766cd4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0e84b271ff1d78b6e61b464251b1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a6a7573692d7d7083c526f28ed74894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c8a640e08d6e6012c0edee630ac3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30028c8b3dfaa73528ceeed995b00baa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6311d4a045b1cc69f2c277492d70acc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331588a0a48fe14d6916800ffbc64f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aa2d60f94473754895c3517d4e827899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad09f6673d15d7e39a08363d0ced1b7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b0c3a3c8edf915d24ac3378052080901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d2dd98ac5498ebfcf8a3280637ac902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9498ff396a6c48ac3a1c1b722fd13903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a2f6833da53e686a2d87fbc8cebcf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ffa668f096dad3489da356f98541905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b213b205605ca4846fb107528b51d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d567a155fe08658fc033c1f3310e9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64c2d9e389fb949516f797d1c6852908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3394aa22af03d2e69617a58ba8254909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b3dfd852c102de84df914331ac7fb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b985243da26d05b936b6e6c6f6364911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141347269c39d852aecfe1657d2cae2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a2a3d6d832acaf573806de031306913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be370fb62d5bb2cac155ce970cc16386914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320af8014ae559f664247eddedec111915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a361fceffb0311f221daf3da4a524916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628f8679d4baa559ce54566578b0d69917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d99eefadbf0af0947a49d1991600a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec02f5ca05dba072b77982ff16fe5f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29d61858527a016821808a614bb30e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412ed30bb46da795ae2071e19888089921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c544fb9b218546bfaba6586ea831922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0cdea05573b1a482b28a5eb7459bd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1e5079f91027d405d0a529b895459924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f69e90968b629205b2ab9114db9f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b496e38d425c0817806513a9a9c3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16ed20203959f6eaf0a58da9e260d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa68d1b87e924e4fb7e959c632b7be928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0f06a306ae2796f0ba9a257a4a220929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72962e28e4ebc4a755adda03319296f1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ee8d311008072bfbeff5f679192b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f323bfc36c61b65510e8ada144c07d8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bca9e9f64f6c4f267ae7d2d262930933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228dc6673ac99e6c35cbb2429aef65934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a39b0e8e5dc8f203bbce84e25cd3d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f3e90689557239a2ed186012f65c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53daf29cd37dce9d3ce415325ac7506937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919042bae64d7952e029e1d8a12558b2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3792dc9ff2b1294d73ea30af1376a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321d1001d8bff6d9b5fe32897aec2a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7648260d4265d972295978e5902589941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265508291427187446e267ff1cb72a5d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c3230f8b75fd8d1e48a749e2c34b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd709ba9137962bf409402209536e8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb0a17206f9b49a2b300562c9c8815945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bf7cf02589546005bc7bb98a3eb1b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1401a13ed6f2ef3135a1c888e5b0776947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519b011655879cecc24f502cb9a3cc7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966a2bc0dfd22a79738c180d189ba7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd38c9dc1690dfde7e9cd150a4ec5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e173a34cf927dd94f5fa92672bebd5c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc3e6e6a962c28d70e3e605f225a0f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd991bbb12e64ab1306712f0cb895953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c210ef200893006bb7a9116da2d7f5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f7300f1e236cfeaba1e41278a77ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f138d9b01b1209bc8aeef77e3e375956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a1bf1140be3eff3e839bcc695b708957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbb8c2a1e8c6fc647f4b4c1ba9f6a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81db9611fdda4bcac3c62d768acdb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bbd7b2237e6982d7225e1db21c8d0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109c9fc1e3a2c9945518fbfd994eec3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908547f3917bc9e94b7a50baa2f3dd4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e8081a4b586554c92cf9512b02a27963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d1e915ffcc49052fc4459256da200964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f0105951262a020eba751751855f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718928f9fd5cc87c42a0373495b5c2e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cabbab354d2dff11896ef992441a5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58399189e8ae23888992402da8ffb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc793ab19007ed0eafd671b3008f1a3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783935a5a4cfc43724170557bb63cfe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f7c07dcc086d4d0d18225f47353a2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e916bb2c8fd337fcec88f98d9f3c9fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003a065650ca987311361fb921012e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee3094029494b0e9a1aeda725dbe1e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f504d7b60770d58114203984a5cd8df975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e181153b7bea8a20f3d58bbe269ea976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0997c5df8ac8060cf840245bbbb91e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fff6002ac2bfa33410516976c671d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab1ee508425280853ddb29bfc74d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e48dd9bc5b1d313dd0c15354573ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132b77d0d07348b2c4effd7fe8c0724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b313f2ecee59cd710b8b9f768e9005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c541700a0f8bc56130f7f9ea15ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ffebe496f192516a7cb69b26013c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99d6439838d962788bc7f48d963608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17326d7f15f5387f9125ca33424088c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f47f038e3537d5fb8a15b9a7f9d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cf879da146d7e52fe84408ca1cb6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc546d03242ea6d6ab6f91f53243f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0efd6f1276653b0c9bfcf4d822b2ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ef3560501ca2b3f6fd56a1fdf002d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1278963720b5dc44b42f677c309d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbbe0419ebb507a6140f0e1c65c41b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a3b85f9f18b165b9edbb6d98248ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b85811bd2a530bdca17651cec715e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee6a0c09da1a8d0d4ffb61d36cdd1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab0479276785b954f9ea35ce85a7b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec980d26f2bdd6f966911f2977780dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2818716d654176ea7a2d988a216a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ad9a85f3c500540a4016bb92352323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4478f0f9226d3baf6b09e4453ce26e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec908df9973b2138fb72c428f7372f5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596f43a828a62c73a5f5af0186c4f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234b6669f3d50917c5d79746a7818b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f8a34a5a6f0f5a38ad823b2e584528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b72fde6fa2fc93e0cd961940ac1b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca57d72c602f39d7bc4a4aa3fb8e3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e695f1a06edc10879b0b5ce4daf92e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ecc9e1e23d79779b8b0b2fe1d9d7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c6471c7aef767cd0c0871ef80f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774851e431a3a26f4f0d8c017eeece434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35edd7045bc14988b21c5a62f2695b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ca541ab183d4a3856a8b23e5c6d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17c1920633042876ebea30120a27b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b610fb66b7ceb5234d7f50b63ec4e8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81d017db46b03c1491e59bd6ebbcfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a91c1d6fba5d036e5b33e56a084040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce306eb91697cf7e23ade56c72deb2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6f95923197e3e7356e3c8d32d69842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73cc407efbbed3237a9f8b7f4b696543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b24b187d6ce3a824560051001e72d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406a06e80f466e48cf935c1e546c6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfbbe3af69b6e45b28db0c5f99173146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d2689f2b0ae2557afe7bde5fb49e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2a19f1129a225a40c44a4a15e6a6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45433b1155b3ac236478046ca7344f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b117d8b29d0b84247b26c10b897e0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb6e2d3061e3856aa6b0cb136739f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d31f2cea2aa44028bd09a6ba443952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4429317bbfcca091a6a2c31f0666b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc8639d8e6d3e44d62258b086ec2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fd759d3dca5abc0340774174a01e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3588a314d63bec084e755f00f8fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b30ed328c409efef4b9dbdf7f73657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292e868212462cf91fa86e2690a9d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5722300f316d1274fa4de8a23adf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d8e6a6709a25a929c48067daf211360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfbce8e8d7ea0b5520c6f7ef251e2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c41745555bbf5d0f42d2d03000ce3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419583a1952adefa70279ff23901b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7aae3fd782ff51954c738bd256f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ccfc37addaedbd701dff189a790e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cb52734aa01d58a9e1aa9ab025c5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2e1bd5ef84fa4b20412f244718a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e4a4627c6db0f0c9e79acf5a366068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d651059f09c4f504f05e76a27da7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36864f238c3943105ae8be8d679e5c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfb9b8049cb8dbe63fd7786ae711771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c3026350b2d521973481674639a4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296cfc8f7c73961147b7773a66eb9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479979f851a0c225a87b2abf7d362f8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfedf5f9b259a90e876483cec8f26d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc6819e811a10d981b5d14315e46b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f9d6d49fa59f0fd726dcb24a124eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088edc0d399578b8871dec7536dac578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce75bc96cdc5984c625e9e182a5407979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bcdfb3a401ea02e36595f37e50ebf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e81cffb7aa813c5a3cddc9a7adfd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a7d0257ea7198ebaa435e12982fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979ff2a1f7076b5e84e3c2953646d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73cc8c1199faea6ad5e50a187fdafa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6614b0202548d36ea8238236921325e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed22ab106647e94e0b5dc80046d83086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa9fe4778ab95e5e8b4ea882c16af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5107df6962353f28639d74c5e3318488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb008f3d0c38b3f0d44772ddd6fbf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44a1840f0d5fa92cb9a21ab71f3f0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0776c8f831d13078adea6049042e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472bd59965b4774d774f7628a7de52292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b238f3843345ac5cfacf655f47098e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da77e94e8532cc1a8e5b6b0fa1f9f5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995cc82a1dd6a5f87a47286a96495c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aa8d56e1286152a9ed0501921038d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0706cfe563fa34892ff58c29bf24697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ba386794681f8c975f18cbf2be5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9c972f100fcc51da7f92cb39f96ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe454bf4eb0469fdda750376eca4f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397322cb1c2f3eadf2f01a82a1eb68c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260cc08d44cf9c5117696daa0c4761a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc250fab0b9c13c82b8505c75ac9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27451e0076a712552f2372b9a91fd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8d21507114679cb69949f3e9bedf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70587194c2913bde6e3d9651c29583106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae294c8287d8bd7f99d2f402ced0127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8981d80fc5a26d0fd24a17011e36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696c945d579ddbf6d9f19c31b38e751109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac55c27f05aafe09cab16bcba861f4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f934f23c8e4e0083432dbd7173159f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69beec78b3aa6e7279e10f5d8a28e11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb006687440c74266914030ab4a7dec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95188a022ad0aea2abebf58dc07ad247114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816be35335b58d78a0a5ff88aa0ceb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70d7c085a729804f241fb26d9ca465116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7ad9af8d72e5cf9209552e0c7d275117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534350f16657db9051e6ed14fc9b6a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5578c817e3fa7d208b536d1400d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242901e845b983ee9e80912cfe2c64c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6a19151d4542f0fa33c784a06d13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8649883186e043d33499e3f54d95330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168b4e660052e8ac262730b052e302123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113a8b57ad0d9f7b286c67c56f39fbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d28341036c970accaa00e59c0691125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a877c4f78fd19b09135a4f4de7e61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba21ad8b7d76a6855c359db7a529529127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464239f7847e43b21cda3c9709d76b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b45472ae14acbffd301b89a7c0769f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4f42a834e3a6de63842ba12fdc0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a734ab52c67941fcda7f5e7c69b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508fa2897bc5b60aae47f0479a3a931132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128615aa2a517b19afdf5a057cd90bd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e35b47cdd4fce5378fc862fe98c63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36332f05927100281c3c018c357571135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e302245123db68825b16989b71c491136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d313e51ee6f820193fcfff5991ae5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05af3d9160e2be00709bbb451ca83e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75382ca7a834caf8225b8c52188fd36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71560f3d1419e2b034863f304c33e2eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205529aee938f5f886838d8482ef5c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc10edfecc97a890f085706ba508234142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4452dabb332f5e344c373008a0b05f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084f6763593d06d1bb2e53914e2748144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964c18d6cdff309ea3d159894c81af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47682c8b50ca5f43bda88a44b031fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c6328de5130eb3dd63840e71faee5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b45c2f9c93e04f51b11237a57af6d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866895b30686bb14868e14fda96b2be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1308507aac29019bd39e5389f9fd622150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22628b63dec3df46746dd7ee0d6f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ec7059e374bbeced1a392c3506c19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fcf70c160ca149b10cb33b15e2d4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0bd65c3b02e2edae98625cf9939e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba7fb51e73f42b9cbb3dfb9b8377e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c190d976deb435b656956694c10b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a7f847dbc85122b6a131455d58449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0175132abc2b5273f8e04b08bf8e74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d495c15363edb00887d6d5dcbf446159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b07c90f0402e1c128f18fe1e2305160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f369d2daac15a92be74f5ba285c5787161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55507c430ae2ab11266f8ef826a547d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d852170ae7505db0a7384cb3009877163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57d7b4f94f6b483a1f9a68fc74b737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751aabe65676381d89231b506e2f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecebe0a7a0d0524685e8fe611bccfb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c5e836db889fab99de652bdb793d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef80fcfa2dcd6a0deecf09cf8f52df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4612dd3b2a216415f132949e1cb8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927224fbbbe66e9b2fcc56a4bbd4fbe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c2de77d884b38cace0de93bbdaa3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed54c810ac4d96b0c7f155e9ac3bca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecafbece11013241cdd0344c2e75c2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9969a68fcd1420ddc89910b720dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09309257e2f79072177853c836242b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770565b343dd86df8d1437090c2b14f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eb09ccfdcfcda4e2d84408d06668b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7399e19b6a5bb033ae8b56a95e0e49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266443a9daf7c5615abc11cd799095ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caac46aa4c536d7563d2206da038f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f13779408aa67c0f0eee66fc1402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba3ccd02a53df5a2d449a127d297db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b651056a939169ce16f5e6eb8026c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a948dc4c7068c461842fb4ffa4607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9db669cb620fda6de526a18bc6d29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f94a8f43499f54c6eb99a231a3d48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1f23bfc4a062e44465a1d8bf624a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2224f7ee407126140c0a11c451045188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24932cf518ae7508b4b495be5c23f9df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a422d914149b75b4fea03eaeaff2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582efe93f6464a491e08c5f92b5a677191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c1cf34abfb300ca025880d7e9afcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ed01ec2c85967b09620966cfeb4a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985977fcbe74ea87266785ae914c8a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642bf79f878063e7cea7eb053cfe77d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c3e701f3c71c09ee85e790753ae78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6107f3ec0ae17adbf489d56df493197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424366b1768b563738c977c506902e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27cd4e4c97d76515f76cdec959d60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe19b821586db83c679035e2f4692f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482bd83222afe3f780a288f075fbad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad203327d47a80a67d255d7fe82e46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd79527cf3f8d3e440ac50105b8302203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292b8a5fba778d1fa25850cea1ac12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bba6ddc314b3184ae3f316209597205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fdb53a8725137c8b8ffbd3739564206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923eeab8ce76e33c7bcb11f79d55f59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea3fd261071411b38f558146b8291d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04523b8f3a157b4486d30984e7dbed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48459f5ea01dd1e126e0f7874bfccb24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36302f02985a0fabe3bfa5aa7e662b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff539278be504039697cf3e7d6b74c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9fb48c043e2e7488c14176782844213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f5ea0c5e85ea67d25b0f1940f6f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45214e68b0c1ffb1bfb148243cd101215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4829cdb9720cde62d8ce1de9a80e44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7128ee949f866d3179bfa57a1def8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74573014b8d88f775e13902552da8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c29a0075e82192589c18f676c671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952238f74a802bc40b3f6c2e51964458220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d1da20af1b3534290514ea720ec8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beab2700795e165f1d776ae8bc42d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ece0d795e00e2d9caa372b85fa7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f638119d22e5715e9a878027c2c6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acfdd42649e01d00a24b9db0b98f56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f1257a4e3a018f899275af3966532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b51ac3f450233539b250a2a09e1e10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc733019d967c53476f2cceaf82f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a1d173b39a3b62ff3c7588d287d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a55faca9e8836e7cab0ccadcd492230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc566d34aa04a8dbf110b1609eae2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7897a2285a4b5065c13279ac5f2fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade23d5deb62fe39d6077c604b837d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784469a5ca1bdf8465a3eb2e247a29b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d657752b4680ea9e6cd1e0ccfca0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25361d7421d7b46d25c1bc0b1115841236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60807709d38635515090c31b766830e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28868d8410266707827d2fcc1fa1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2449a6185fc8ef0bdea0a86ea7ba9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d368c1bb13248c0b2e862cd07d50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e899bdfcca157518a1d029ba9eb601241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f739c785c2f37e101368e3ca9694242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f9c627e0571fb8d1c4fc6c988dcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad405bf7e41cc076f07a5b50db5dbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f3a908ecf9626904bba1da10b2eee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb417f0578d61fd99a641dc139dd89d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dca92e4dab772fc53c7bc7982d8de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48491f2e30840530fd0cd191275b41a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e34cb1e6f3dfa747b3aee92039805249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045cef2b62e7c4bc481444dc9fd0075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cc8faddd8799e8b2394fb2195be20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1ac26f3315456a15f74c8b700ff7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28b3a76caad34de3d712550980347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163fc0b4b7fa77c5d2caac5e39c39f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea01e99a71a000e85ff34d4b8269cff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28389ecabc829e89a560bd6ac7facb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd585a3889d5eecc8a5d02a38681568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108669afb33c4683508358836944737258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd91f135122a3c8c10a77db66da4b40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf838c61b9c33a4d3eaecf5e30ced8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb94b52bf44274dbb091bc319fc94ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7799735789366368889bac4f79024262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858a75f4fdf9b1b9e23adb7caef8101263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dc68234a41640f8778535d2b478b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db4e48c4cf2dfc65485d11afa9063265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f09db8dc019e6a7b51250e43c5b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f3439312fce0d84811c6753e1e41f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6f3103b5c337b8682b4a3db02c3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c21cf63df1f250cfd94a211aee4e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b062226bd46fe8f8b41867e4a43474270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c45ebe2658d9ae8ea4bbbfe8091cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615f404e180a17ed4b14f64adb8e476272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b6b0f204bb1db6df080cf9371e46c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175159447417d22def069897ba4213f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337cfd5b377b3a2156383e28105d500275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc596ebdaa46542795c5ab72c282b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a3c2f2f9c46db1769f09f4cd85652277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5602c6fc53774007e821c8945edcab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4933e5b6c9401360a962fec3c9b555279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862357aeb8b52a2a861937fe3e0b195280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844c1b87f797b940ce237495c8c046d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15203bd5a02a1f4f84f8667942007f40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3196af6110602b3572dc4bdc8973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404b367105f7db615a30b60cf4dbcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f25493f8984811931e563817d568285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce654123758d580af75736c4ad86fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4932528e3aa8dd16d40de0867c8fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033643e5a67e28a79428cf66fcc8d88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e72de4549cfb52575cab822cc134289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc156fa00cea62a85c3838514cb79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb677d2e6d42cac00dfbfae7e08b8f6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac24fcba9fc7bc7de14ed9671d9d940292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae77b2947412e319c24ccb74fd4c5c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289089438fd7e8f4e308fbdc9a0dfdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff1fdd36c48b294033159f07a3fdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbecb6af5083e2dcfdcdd77b048ee4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747368badb5c61f5e1c3daaa1b47654297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690fbbc6e42645a60d8faa50344400298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e68f17b03b0113ec49d298e81e69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb7292681762046db7410a428b1c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316361ee2a1d494f2e34eafb0b5c72a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685cd23fe9665cf175627a1e71d3045302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501545c7279af7e5574ba1912da4aca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b2659eaca94d90f98f1a313e3a13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62d817b659232587fd8765e7504b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140e2057677a0a80da66005a28b9fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951a98e469ee7216fa1f7fc91245c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719a1598b9701e9c1e2b0e9a9f8bcb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3282d5d3e66b22f60e0b156dd33ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226923b97fe05d2ec8487c72bb094559310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cc66f2d636327e1037dff94fd38e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609f45ec8aa9b02844ea845862a156e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637e82d1d9b9d1fdfccd609cb917d93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b45bc35350a6eb4bc32c3fa20700f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847451a5d739684eb309ef2131d6bdc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e531e02d95f09bbbe43af11e33964316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba5189d35997f7e6c0cc69275b9ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9372102e314799afeb12098bebcb70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900aff07867047392dc15a0f7f024d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdefaf7a20c08f8323445f7146a405320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c91aee24345f3b2b075d4883e4884321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08fa162c2adcc33503f1eb18510da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e2a992a5314993cb2b9e664458d60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c656a66f6b9fd53c2b23862f86ff72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd119d700ea2a5f9b68740d51686b2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708d397d25fc899ff37287100e1a1c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0b5153ac80a9d5786e226dbfab09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dfd36eb737ee0f4bf0e642840d63e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbc0d64a87c61a66b100c3c12de030329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60576e59fa4741913f8e85636656c9c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2c62fa4d6ed09bb91e708b6a0e4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842542bea81e20f89557d270cdd18c7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784fa4d027c8b1f463d707c573c3cb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c1a177f68cd7c96654f8d41003f82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085682bf8f44f5d1c4ade92ce4f7b3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da611f436af08b18de652ca88c1b4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd067e112c59bc701b3e1c1565cf68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdadce9f31c493d25db5ece7e221677338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10caa7f002f0a11e871e76bdd0acc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607990753b8a2abb79adfbf25a575813340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14094cfc9e225241e48e6005787a135341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19983c2b76d5a8fc107de250f9cbb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe95b3a1d3ad8ea5e83cf3533d60d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f90be7fc9ea7ad846618c0a83edcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0d8f0b5c393df172d027683188921345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a837368d63754bb3074ba5d45df8878346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681fee891cd20fb2733d03cbef8d5b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda184df3bc3839c738a5494f73d06d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9e03d02fc61327624d8d6b7c7adb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45c71cc5a9afce138a4087a150354350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439948835a6e6ed9370b15d775cae5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e78180bd9e6c887b6bce2d28cdf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86084c7d2d7f6ecc81463dcb3680405353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ad2dca7b0062258d2c162b8b26bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc0a2d150f6d1ffb5c5a760e7dea18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da083f8725075513c4e93b4cc4ec4c1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b7cc393bb5d40241a57c1f77140a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b625e7ec401947da3a3d3ede948434358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e0ed7d19a00242a42e51c82d5a08e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fac28de73c7ee6a465b4da2f11f2a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c982f3cc62c66ed32680e74d1b3594361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91588e1b554aede806bbd1361be7f838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb3c91d46315e55d205acf7ded4a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d354fa92ed72697cdb847fde06cf8d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171481b17fe89fe491e6efe19082b2c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda6ebd357da372e4f0274e2630e13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d3b194935b3323412b1a5665d7615367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529d7ea4c495b571e0ee24880d69771368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3f3e67fee6d29ae77f4670cd914f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f4f62c22c939fff19e9c31aa0c6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae73415825d5b417a066a415225b22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464960ff8bde19f9c90cbcc0cf6f9cc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227a71c451475c215716a907c05e97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20031fdc3d81f628355bebeb39313908374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034483df14e325d79f62629c63138645375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df52513b068774c287672c1d8ec21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b323f3a15836d0ed692144b4a8ea4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb60aca054cfc0387ca62bde29e846378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739799d69fd5daecc01c2760dbb7455379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b08030152c74837a30770bff89ae7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab259cacd561117e8dba026a76e212381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a7727c5821096c75240f5e2586b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e895bb7ea5a7b1cf07cb2f6450826383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f3bebbe8b88c42bf44fb8b341129384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9abb78b8f9cfe6a935fe6f1df447c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2e40eff57a8842ec28fb2d2ca8acd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b17f41ec77cb8b89ee82a2d15971387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c1868b189d6d6dd28a25dcadd3ef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316af3292b72794707ffc64e145beb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f47eb614f7a303a6a9ffb14cc896a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b9dc5b120a28cdffbe3e8ada6191391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f9b25b0aae1ed3196403b23bf62d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51b6de6a479324b60b23c076916b3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9460952e1794874a931cb2b844a36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c26735f7c4a651106065ee3c9dbb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0913a99fb346d8d5ae0f39a03f631396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e19f63fc73c01ee87cc62a54dc747397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe491ae9a989d961d2010a7444e40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9d2c1bc585fa0ea7110cf3cb3016399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e1069e702cb2a79ed4ba95605fbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c1869cee9aa73b660ead91f203edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c860e182a8145052c5f8f2052a8fa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c59d086f7f20f68bea40c0f611628403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e473fd2298b07a97df95a545ad0351d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315267d9725956331c27b5bfde317d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b582337db8a59cc3ead1a8486195406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a285636bdb5b1565bfaa3d3b5789952407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ac6559b19af446cc8caac82a3666b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd1ce7edfc14a3f3a6cd244f0a1145409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9333b2b90b674a3a95d9880176c0a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7395bf6e04665fb516645ac5754bec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a288b8e963266cd5c3631cd579c24a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d41dc418df11571bf6e98b648aa47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ace56f5f5d8ca47d3e20a4389baf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768032e7f3c779254a7025561a6aa990415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05501a8e3bd2f61e5c04bec5b0e58087416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71905a68d65efcddefd0e0818b052002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563b7945cbf5d3d476161fd837e3e2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772272f60668e64205d83feb3e7d1ba3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610d7a48e7665b18e82bf455600748420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa050df0a18bc6e160f27a0a90eb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61542382275e6e0a16fdd8a06f6467422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf22b7043dae716605943d39982f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3c106d7cf87cab1749da48880ba9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5eebbd9ae77c6ffeb50d0070fc350425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a322e740035ecea09c102fd65eb50b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02c45957b863d22e97f69f03c268e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b77ebbfd642e6f8e052f99e2ca89f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a1bdfff23eb7eee24a4470da3340b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b82740428347ec4ccdbb0ae84ea1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4300604287d28ea262c8df223f9b0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8170a0c1be9b7e88d1eae8985d92e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ebb83724a9aeb5d4cf683731afebc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866f527aa22c12a00e172867e519c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e12a22ac2c49e6603364c4a894fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd94718c76daf52fadee3a535644fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93848e8172bb4606f1c0133f1300d23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c3200614392c522f34793319b1b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc5e3aa1d9dd9269cea8c04c64d8dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4081e1de9844213389406e107455858440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a8c2dc693a4f10fc262263579fd7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65feca07b205b8ae11032e25511a41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb4dc4ef236ae7c7370495bbfd8a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d88b90962dc5e474462ae76c9440444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d8c40b99c0a3bb20b078b123ce2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a46d9e2e590b83a48a7610abe72958446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc935bca24b9b32725653f58bbd138447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a8859fa07b399b657bab144e6ef1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9e33c115c333e997ef8d8fb954c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868dd5447f8789dcb7bc7b39fbe6d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8f343ff0f701974a596e13ad58e64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee4f2789c0b1a0a4187765c65eb423452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461ec1c1b9607d8b048e285f9e89d79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4fbdf8e1390be3a57d86a8aecca63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96330a17de157b8052da8af80a0485f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54760763ed1e2cd9f2547c54a4196e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9edcf91d54dd7be3e8d70e922bdcd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3b07fbc28f4e139ea6d5ae7bc586d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488405c9a82f9049a88b7c13a96251e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696975874afa3b0471035356e66120c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530ab04cad29955d8ba551b8603c85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8401a0cac4286fb0d76fc35030624462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f50ba9b8db3b470e7b3568c9b6e951463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c35e8f70b683b39540e20849e7b17b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3cfd1bb3229d289376074be91615b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991e42ffc3c899374f0468422b4d54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5878ad670b2aeab05bb71a9f47d9f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4379b6ab3415783124570bd3226a0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f70501af2aa75aa560b78121414fb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5caf9b606bdea2c82028887d1c38f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165f953b584016a2232ff17edfdb33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e01b325a7422cf75dff0803df7ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95965e3b06959fa8b5fd68cc18e8bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877857325e27a8f314aef344b2bd794474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a72d3f6a8ac1628f2d9bc8414a6ece475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565e7a2f3715d9c09218612512474ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b1e699eb53d2aba3da9f5eaa9725477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb34de36742c47fd3f178c26e064f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568588579462ea7aef0d7a8ad1db3e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3140922ba8bef1237345ce3b4c64e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eafcd1d5f14ae748eba9b459028fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885bcc07968e55ba65e70fe62162b12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398caecdd226021e4f42baceda21279483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274843f86a29fc06df616ba1907124d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd372c65644cf58443c40e07dc674cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d8fd382c736ed238f38d62f16e77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b99f4c4671ee5f88cb0beef386340487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345b8f438aa7608719a5491e2908fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42da2beba76c26c9a414a48198b1e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bf70b9d087af68bfdcad889f35649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aa943ad8ab3fd8cda97bff9929eda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020c50c1bd0f7234c8896b03136b5fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634216c0392e506a7a2093056ae6a29f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c257aca93ceeb7fefbb936d24f17da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640586180d2921cb176e1baacc4bcfd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6ca16e4a3f27afd923cb3e2dbf27496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44358ae04c9e2471ed0faff804ea853497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536aa7bd10ef7e349e988f40208f211498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93961070cadb0dc8f27e0b9b40e7b192499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9d21a75acd422b5ba483b668ffa3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9034496a413aef8a712d9954ae06a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134635ae85e5bcd3edfda0b091a911502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c88d49cb9949bf7cfebed184a8db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb231a4561be1deabb746a20db1ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f3d61fd8e5d83eed83e4823b7bc34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6754c133170349ab35db3b2d5438ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a04d632f97de4ce996f2aad5191fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee569f23c28c95c324e0fe0970edf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e869141b3ff6c3b492ec378e4159c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24082e6e5ca744762b8ba2e035c26dba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a501ff21e95cb56ac16726a61766511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddedde1a18ef186696b047fb86188c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf740f2739041c8b6bcc000b39adb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436282d688edfc545671b4d4a923a778514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65abbdd2d8cd8201a9ae1561e3ad37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76b77c1a8cfb4c3ed0c673757fd75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124234c39b22dac207b70d94fdb4e74d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b0af28b0bd2d4b3290157b9484822518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db329b85aac158ae63af1b370483bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dbed1c77fdc9155770861a11b05de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf71764385133d68defcbd426f66ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ebca8c22d623e8fdef2c7869f078c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1052c7e6e04b0625aadfe75fd6ca3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb707f639a035b4dfc14b94d644370c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efef142959f3d08bd15255aefe01d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12c6f345569d80e8dddf42408138c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedd9bf29e8f0ba9095c714783e68e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7657ccc885c6aace8d3bdf9c6231528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f13408516bbd92d23decd55d424bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ffd3b226ffc3c272a368566f2dd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47689988053ce767c767202a94b1990a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a9717251a66f9238c2cec6e07865532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2dc5c5fcbad99c0faf7e1c54c32d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746de6c24f17c9abaffbf29cb307373534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cc2b1cbabd45c9b354248eb88567d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd65418120a7880466ce676b64439536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c28f71d5b5ed384de7a7967207f26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a64238b8cec1074aa323c8af0b74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48940031594e8df9cb03c66f7e59e01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d7119aed8a5641e5e9fc3cfeec90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da6aa3b07398c4618c2ab1cd591dd7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e956fd9d8e70501fdf43f4ab6662081542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0d3a0b2ef33177a3aa11508f4878543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1333109471876b8d8e695105ef7d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c40c52c3efd56bbb1b2203c19337545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5093532556c24a68047f36823edb486546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd729d2cd998e07270065b4f00fbd0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acff977551f1d6f27dffdb62d1efd2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba2261f09268cdd004c251b07d2cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772301e101f5868d5396856d1cad55c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05c44ffa567aedbafaf39062d5617551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a3668568c43174f92d3b02a80b485552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a3931c29d75521e7e232a1f6bbf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e99496908e034a4a4cf3eade100ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a884fefbb32966062a361b3e2334555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c68b98d9324ee4442a14f14a443bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2f492dab83b62ebad6fd52ce9bb81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2333cc22802805749645e6de3cbddb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539084c6ec6f081e543258f6de85e25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eceeae019205e5de219fe15ad64927560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870425ef0d1b077702c51781952b436561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696fd1f504ed1f258ec93aba3d2c0bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d620ebd3421084728f4f22633e56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ec77e0f0ea8b3b2b5a35e419cf72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3edadd8072e3208746f6ebf9992202565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01d79890b00998eb33704ecbedec57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59204992dad025b603b2b17c0ed4d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc937add4981f65807f662d17b8a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608294dcb53277bb07ed761695a5b133569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e5e850714a863f8a83696770dd49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aacc62b7bfacc182b3a73ddc971330571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f28d2bc6a765ef2dadc1a2ba20e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c16025079b92c08e7ca1ad1aea30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a979c3d5d71a8791b65bb1ad46408574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f2a307419f3bac154ab2b0e48c6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf527f69a7336f8bb7217c4bba1e75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3aca4839b262b5c317d4c290f969b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad4e73b613acf54f9bf4267ab4eb2c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ab4e85433e0c9d8a907f86ff7076579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb163670b794812e7d84bb5978dbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372a2fd378a47b3217245bd0d23e9a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f061cdd1157a136cafe23605d2ee7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1617e3925f61d9fbac52080d423f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e504adcfe4c0492d3de231457299584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163ea297daf668659f16b0f774d7e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee9d303d2d7c5125dd4322c308419586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac2acb88736704429db9ed36f82b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214fb492eaab2e41c1835fd89991d25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b4b1f36f39c3de2fc3e6cad070bde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2960e1eb87ea4be61c46e306c92b56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de6df2ab7f6a4556d85b97b0d172d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a1327d7ffab9e185bf7afb2e9fdb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894bd04f98422f1f64cd337049bbcf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b74969e8c6af8f6e992edc4e792c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054102ea2bb75ed75399db35c88035d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99100d4acb55d18195ef87b87583c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf97585e54a49e6d7dd20b5414cba5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4219b32b1f4bf5ce74df86704d1844598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82660f87f3d66ff01efbb9fc57d86ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d202c713cf15b27519ce3c407098bbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da559f93e6c796047175a6e8d8e3e5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e26b68c4cd679fb380ef243d6ef42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1af7ec325b22eff0541caca7ec1e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603886fe24c8d7f031cddc3a3d9c2b85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94cce6aa1b73dc8ba311748ce15ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff5542a73ed90ec97857c75ebb54e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb92cab7cfaf3665fafe9f5f43968607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a51165a1efb3b61a389f5a473fdbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f323740e09b1169383888a125dbe08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88084221ffd47f7a2ea874bda727b77d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b7ccf2f90587851f1e34216f3e089611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d5b1bf7d1aaa78e61b423cc0e2f6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1121a4a330fabe7dc4973739218cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea341b667345e9c3723b35ea9b867129614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe214e34416550ed7f0d23841ca14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4794e1262a73e8aeb2755cfe7527b1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380a07d832859dd82b1cb836497637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a46f700763a1c9e5b122d75ea2ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f606c3769fb9fbb233b31f8f99c9dbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4923839350dfb3e23f780ec46461620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fec3e8209da48e9501558fc44af039621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924233a662eee76d05f988a9833a90f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e79c8ee0cf313b36ab24356662df5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25757041dbb981b60a04d471068cccd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d85d27ba7e9d2e1163b76507c7b3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29401bfa327fe8c5c91b08ef19300f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c7a185f79d47b1fbb89a123d2d19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf1cb2e271e323d9c34cf62e026ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344412df7469904be0fe5617f7c0f139629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6db09afeb7345bc22cc7252d1f145630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f71a529ce8453a1dbe6eb7f283b46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f04201376ba659544d462a2ffa58bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0011242e7efc2d5b2304b9ebf5a39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f20be3c2f866c5a22554555f5ce44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f2807203c1b73b3012fc6fda80d3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989580a438b0536eaf7e780f3c900c56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42490c2b5b31f808a24bb381110e7742637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2e260e239bdfbcad57ebe5145794638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638994ede19ce768f311a7f6e2a245c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf30aeff5b8ca6d8eb9da8994553b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12dd01273aec64e5d38e2e6021beb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797dabcac80718ec009e9fe55deec4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a91a9d6c81db5ff1d1f1ec0e4bd21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81eb7755417ad3ab9f67275e85e55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27968e1a77daa6c502089480f90c80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d67e6147591d29af62d56f3b836fbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6386bb69db9078e24a50e9b4328a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbbd27b3eccd00b8b3f351d51e4898648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75531e73d5c22d4aa41bd01f0f89542a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdac5d80f07117e202be22b6ba4007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3c5aa6c735ef3c77ce5157420735f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe4dab713cc6e242dd8186259e59d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d44f5045d0298e8bae655770b24c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399fc1cda08b5645a6488616ed88b82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0b3c594244c8fe88a77883a3f20f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e6e50155963cbccf05bc03a019031656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ffa5c517697526f673df13095ac6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599a9cd6bdc8729ebd6ba291d94e95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fed0c46f3f5639c51dd78bf39d95a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bab69e27b96ee52c9041b74f47d1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e205bc28a2c9c21006fc52dd8068b53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8381d842b2f801a2708a933167ce337662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4351c7d364a9c651b1d8ca823cee1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1edd7c3e55cd55a50f674300a380f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec22f00b77a9b47c97c0682af38fb01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d367a3feadf4f19d299c0a395ee92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976debf534518b566ee2198e6a038e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0793414511b070c8f3b15aebb14c59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05b799b2ed4d8e728074bd8e7e5909669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e5ea07442f0d730731b3be052183670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea8c3bee4159ee693601342872752f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a1edb27356c4f33cff15fced8428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61930f9f8aab22ff5a4340665299838e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcb743d7064d0fb8340654ac8b5349674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9920bc40704b410f4a3e0f92c1294675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b119d89b23f0e38aa6cbf57fb0f1af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9078636fbf952e730cef361f4ce0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17963f28b17d3c3f189ee71f4fa15bba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb74736a1b6c62485108ab6ef02180679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d04e823909284436c17b965b1f0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a707b6e028d4e0b846b6265dfd1e3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54274b1890f4e18af26d7f6fc3eb759d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5a7c159dd8c3e9d2e2380f15d82f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b2b72764d627cca96e858b58ad36d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2dacd1927d2ec2041f1871a92ccb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a87154b437b05e4105e43fef5e94e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e69e47c43d5e6452945298e510678687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abf57c90fe6e385ef04fc7fd4ea71b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6e9d2e19551e01adf87e7545756a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80a58436f67236a73f33e48f2f9f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b708abc66218faf27296ab22b4f3aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b21ed7b48a8d6d13a6c2b8bb0af68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808b2768318aa56d73a06cbb7090ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53acd81249e2fc2e30b4cc77df7f13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e62091b97fb230cc7f2fee33294534695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b0c43562686e15b2490369bd1cc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832394937bacdc018cfda47cdfcd61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e8ad5e1405da2968e458917bd825b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c24359206898dd0558b8691a836eec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280fe9d29d00ebcd0d8620620f1e9f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe6ce96bfeba22f437f647e248196701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148b575562ec26d16661505d8a80f55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f3fbc0cb307ddcfec0f0a7e56f22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fd8e0f425b485eca6daeee21097b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02ade37d882dbe5d43693002c76597705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1dd93062e747419c9b59cb972ac8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df416ea231befc9574ada4726d6d6c09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef46b2055760f31eb229d2b09267e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee54bb935c2a5bfbe8b56680dbfa4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386241a46373ed8347f28c02edbf60c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a845de4cf57d7c9c5e244a5902b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3f63dd514f4e75c46b2245989bf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1e1ce8279ebe61f1fce949505607713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5774a7f80ddd457eda30683e03a5db8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd244c15d3597852cb04215b24e52c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377fec563a3bf90714d56c532a72523716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed781e6d2c368ca97c1286582d5546717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f7c93eb94663daeb204c0484fa1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8c3648b2a0395714dd8bad5e09ade719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277175a27cffdefe2c61a475280ac221720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727777238f66d99278a2447dd0286ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5496a68be1577467aaaefd64cbe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f67dd4cd32cb68d2733a866a88504723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f33a1a6d027235e74652d8dea6f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3b4f05da0185967289dfa13eae513725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15f6a4232770d5c8d7cc290b16085726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0413ca847534afd06bea88b913d70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376dbb131ad6dab534404327b1e60d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431d63d2fc3c01a32da4b3bca932aa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f00b37d4259098ff85577c7b45437e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3bcca102baf43eeb542a8d01c6bf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f6f781b9fc7b2bd53a1ca062c9a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe956642568d9e7b13eb62615bc1e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee3fe47d4718b75b1c5fad2ae7716a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d49acd80a7ecd1dc021cc476a07fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc1f6925efc47df00f8527bd78cafe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32236bf14e0f48e294299448391a7dc4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e486ba9aad44c1f8210740bcd6cbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e96ab9c02223d6f87fbe50262c3b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d631cd2bb875cf0ae2a63d8542b1f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1890742ef27c2cc971f5409844914741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d94d6f0eab032c7dffb78346d5052742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93417561ff13cf149fbcc2a0039a21ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df5732b17753a3d5acb58970938c7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acfe717767f481eaac0d0a13e73a75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a77386eb0f31459698a2ac6baa6e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c283dc7c257f803bdf0dc1aefc37535747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f0615a3efc713387abca257d70a8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0b8d36001f9d4ac28c28777f67f31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ecb909d7221a7dd84d41b7c390ee9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad363012fa394b9b6b90d3e87805992751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb52fdda3d29331d80d9faec4d54e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8718ded3e2eccc61de20d57d1aa7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf454a81507d6520d821d8de7a55f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b120a56d230b9a0e333d33ad61488755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648c108e62f498e4c72bd4770ea937756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623fa5b6371dd3a15354963f12f8429757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb5930e01739f583584c714814a92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b805abc3ca00eb1df7f5b0e029942b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689704fe8ed2ca01b5cfb846585fab55760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8db4a62685a391113920a9328e5cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7497596049c590314960750f6d5c0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05efe282770c02252fc84529804302763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05646a99733a38e1243066d1078c14a3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa68d6a350dcfefb5ab91e5ffe622765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2501022884d633e3487c2b159b70deb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca8e8740ab4888fc4f71e3b487407767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e974865ba465e4c68a64735b4db9e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9b4374db5fc07ec03c02b3eaadecf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb242b0fe6e307253da5d3d0508251770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2762d90a8a7207aefb9ad2cad80b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd8fe00647a002d94d5f96c3cdc15c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb25cb5f31948e9fdbef3e06b7409f6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069cab7f72660d6c1dec63ed70eef01774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e37409e4da830b0a40a1fb4ad10c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d556519648f52920464f37c337165776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a7b3c79aaf5fd50024bb46bf58beb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4cad118f57de532aa2edc0c6697b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3274fc859764799aab0f658c639d055779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96194eb0e5350950a402c3047f9fb0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1152b21acea80bbf86cdadaf71e661781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d53ba76e30c5d4c14ed21eeb9d81782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e269d2dc82b3edfa312166899cd951783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68474584612d3ad49c9944691c8fc183784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49bfc6d546a30376717cfa841fce8e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fd891e4552c7ff502ce6a39a71e0f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee50b355986569d2e7b979a3d12ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8622a1422b1dc7af85b1d9612d534a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d155e1af34f6e94e9e8d1c3c50cd22789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461e84315833060d8f24d53c4538d19790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb3bb67d3f87e5685d9e5d45ce1c8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40526460a9e2eb1aac411d25e44485792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce71f8d5fcaadd563be0853035c2a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd834317779bdec77416294b6cbfcf5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48753c5c1449ad9a860509f8d45923c9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f42c03fee673a1c46b80522b54e38796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770689c81e778c3925e889028f71c5ab797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f142d3a27dacd49740f3a43cbf5903798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649548503eafe6e0e4840b1c1f0500799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8358319dbe01b373ea40263bb0207800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e75668acc59c737a8764108f08cee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e8384ed40b30c8a1e88232dac125802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5dede8ab3926d39ea66ca43845170803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaebd46041ce16ba9b8f32e90122c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd518338fbaf666990966c7239377805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ae9d7667229d6eccd4ce8543b6dc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7f71217934818a4985b81de80b4e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f72e97110544f22a30032b23b4e68808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ef7768d4959e18b62c9c33695dad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73970196061ea0a3033d6a844894bf4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4289cdb0a24de5038051c5370d995811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329973332becb008ad73169cb75229e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a3745fc1bf002592f1e9eafad824813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c9438d5ec68f1eaa5d1fc97233f99814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5c132aa8d305f3f5afc14a6ed3e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371fb555682348513e900a1349c7cb9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33faad0011da2fac33ca4cb3c18e879817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff04205f8e27b3c6d9cb5fe597a92c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89cee103eabc080fa376602aa70708819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0e55f77fc9691c2e57dbbd5c9ee5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a676abe0e6cc3251dd000ebe41c977821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db09f47f55f3ecf46e4f508d916860822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908330c2eed9e6ab82ad8761fdc39873823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf13c2a85b07679798ba43ec27c8d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec22622db4625806d0b000483e51f9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d244ad87e258d9e9a231e1767d4776826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522604e01d04f672c57d58d4ed69620b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d103d2f894786cbdc8d8d8e83acc5b9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92fd9342e76fdef3bcc6c2ab45d80e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a19c44e01aad5d4d1e197796ae409830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d7a15c5bc09055daa8e96632fd6f7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c03df40d257ff5725b2d37b24f0a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c2076d21e8f8f362be8ede512e11d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4fd10895630aed4ff277a23fe53e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d0ebba36ee06e5906c6013685eab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eafe6d1dfd0817620a2077d264fc0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e44a00abb05e770f3c0bc943e6554837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eabd8dade783d78130d90f21b4f67838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485996eef45534063d650baec193bc6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f24ecd4c39f4998e91cd7c7bb745840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec14a72cbdd838e434b6a0879e4959841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebf32d1722166ea5cbd554d7a7c83e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3639ee1c5509e75e30017aeef921c0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065144839c9cf81616657d0367c43b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d9041c683a2b87565c784b1c088f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3e25c3604399f3fc34a295a8fbdc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb9aa3ed7944d7c9963bab239542ab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a8d486d1027938a2fc89ac6212797848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e449329e912a077a6168c7c81a3a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237192aac57bac277cbbc666f107e66850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80879f17729502c99569a38afa76f6e1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a77f73d0de9afc24dc0cb333569d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218ce6c90339e41f4e2c040b05c32df853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa596142505dea7b6f689c89341246b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aefb9c595af87a52835c1ffecd925855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f59d285bbb0963c0b3831130e8d686856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea2bc909a1efb9f77cb4c5a44a915857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243a1ba1702dfb0784b22d74f1a6ecd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd38f4695abc7bdea85e8281022d7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6aeaeafb3909c80205740ca7d3fb6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89f353e774910c164b7476d3cd5ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8ef4b4761aaeb06bb286e3944610a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02abebf5a7245532bddd0cf81b8eea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f90738873270a4a3d70299a02344c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb2f9ac15758fced89ae2f1cfd2aad865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c47c5f89e0cd5c226a22caec5cad866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b3a35fe649da906e8d0b0f451cea7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f3c5e6227f839fbae7b790903c07868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95614185811e9eb442073cc04cc93e65869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aae2dad173a03bddc1353cd1d5a69870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d4b6e12190bff049e16eb9c20637871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f4e94c065ca048c4754e33485bd1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b42c5afcb3581a1ca7883cff7d7b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63c80e3a3a91a668b22715d646cdda874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a88682caae0739b957181a41eec46875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad3fe111a77dbb8888385756118d44876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db3212902f4d2db5f7e40e755b00ee877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52398a21bf5032c80bb55a4ddc5145b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702409e148e790db61b0694b58c596a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162ddd6ed65972bba1d4b67a5058d5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1794c27e9022124d96fcb871cac67c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc39dc235b5165cc4f9db51a15f3cc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30596d03ca601b209dbdcbc06e6f584d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c4a66613ffbadc199cf29536ecb26884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c492752ea08029d209f27c7e02f1f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d808ea254214c0c9ddbaa816eb7cdb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee43ef0855974e0ccd636ea880d6de887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f8d6b53d1de8ff589ad6c9e3f979888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4df184cd01385f5f523f569488a576889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c6da53baaf35d86604462ba3b1a4f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40fbbae42bcd3e08f9c8e08fd3de4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e34ae2eaadb59bb6c613d7a7fcb1c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f78950dd2de5c37f3e98f7b36c5c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b55e6d775901abfe5d582834f118894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afe5bba02c3dc0caceb01e6dbee2c5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15054d1e7856922a118dd8b2ff3ae49896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60977824dc86dbfec2c9b7cf738d52897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d339e2641c14a96c351fd0b427ae93898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494af39cda7c85b0b68f94620ac8db59899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300843bfa2505d19998d2ff7d78cf36900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd63ce8c30dc544f082685e291db4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cd9011f55961e345eb1313d305ae0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c43c17723933ec48508abab298335903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4f2b74a29f74667ddcd62dd851ab3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9cd00bb5b87f77cee4790bfad2ee905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58849e53c79a97599a81951e945f6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843fe5d74d0bd877cc0d2145beb9c7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad463a336f75a1f400db58108e2f9bc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a909ef487831d82b10337592ad71e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954114fed76bfef5253eefcfba30276910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2cdc87e1f5f3ed1fa89cb19d11da9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b608877d8fe207e6ea96bd5f93154912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15813f7b029391137ad92868e0c55b3c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52e31719bd6818c188942aeae40c9c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a818f890e943c0e49518ccb644e34a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b3485ee06e6af996eb02297a55aa9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686a32cccde8258f3434e22e097030917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f042954ed790a05ab0bcbd70156f0c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079b25f35241d6b92c49663b33ec14919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1994ed4f70662056573d134682609bc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24746a3411aec9b0ee65a7d84c9e668921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72d8304633e3a755544f39974cb33922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05e34ff6b4880df40628c8b10ca3a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29669e723ab47f7f4da9a6877b6c9803924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df5be170e7f99cfd27ec116abd25c0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c471cfd996605c79e33be8e91d6231926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a39c6cfce32618e64557dc1f356b1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401a1ea30d3c6b27f2eb03d69060adc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1905973a6e19edb39ecb516b91d87929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069437297da543ca563b703391abead930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4678b635597ca54d081cda6546c0c9e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd548d114d11a5e2eb16d0f9a4497e0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186632f479a2b72c82484a563a1ea0a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23027ed613e2ed754ac99f3399f1da5d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1272bdfdc00bd1c1260da0ae7ed8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042abb3c1986e45978bb9483c98f424936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a767677f6e15dcd2ee6d0216c5a72937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4742103609b0baaccd9e91618547938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584be672aaa92d46b64502c8a660369939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033128379b43a2c783ffc733b2dae96f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049732900c78dd22f00faabe3819eb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c50c401bb1df71f77e1f86fd8aa5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294e980c8e21833c7fa7f0a5545b46943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf0dabc74fb64877bd445532fa608944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4286529ad7e0dc20ff85d29309c5796945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e544b1b9920a019679cbf134ad87a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf862c04e4736446b285eb8d6d80d7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5f0fc14682a599fbad564a9c98231948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bb8b1be3ffe1ba44a612261a5f45d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78587c2b63204ced864dbe77fabb0861950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eb75f9b3ade4c47dfb8373847f891951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4b5e62027db982935cea79aeb978952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12b33e058dadee9b14071826f635b1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eabbaf3f5ecb9e5f407da5b8ad42cf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896dbb8ac4e403b4cd6343d0a4d1ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df72b73050a45f02253652068310999956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a62532441431137959e1e77dfd06957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439ee2e2593b6d2aaf72f4c30cb195958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c889e56eb784d789aef9fd707827959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369f374588c82bac855c62a09561852960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b93aa98b5b27632407e06316a5429961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f4b2dc46760f1b7166b4f9eef84a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285841c21774cc083951127d7ac7fc01963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9a8b1fb10d0f9c99630a6c8e47c7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdeb56ca56d8b9f23092b40f55da75965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5044bb126b9da68f7867f218e73e3e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeecc72ed826f60f551d36e2f5704f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c825d5f0d92f6ccdffaecabceff21ba968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab42a901baee21e88b689103029e9bf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6522a5c4ce25da2297c361a391810970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f6983483a6dae918f5e0e72e5729e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5579796811a943441c396bd890ec5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e89dc7add98bcc9520ec415ebcd0e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b12207ffa37e0d261a45ab1a9a1c9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9b1b1fd5e6c72020572299aa6980975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f1057c93c38b9590e362c4790e43976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4370298d1f6de7524287226dac9a01977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>