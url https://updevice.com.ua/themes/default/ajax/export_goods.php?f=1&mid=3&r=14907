--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22020fa6fe1710f74e3bbeb4007900691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c59e89c41a1a8a3426f555d2c01c7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059748880f1fb5d95035e0a3fd4d4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405459215384139724b2b2f724c530b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd20bce1b3e441d00246b4ad21f295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375215d328e747db50979ff0989635a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807916226a9d4b0eb339d601b342a5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d91833fc8679b23b6c6976efd5f51a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b8fb31cff225f7c46ecb0cfe2c0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1a01e1f994a88adec9cb3c21749610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345325e176e519cdb9fbd5f999ff45311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb0cc63eb6a590699507771562f06812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64874b882345f313d1e4de2661da913e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7cca7c1870394a423ac176caeaea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bade6096d146326f3c52ef3ab477a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6da3b0f8a238d47bd008bc2d2cc16716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89580f3301a1065ad6670f8d58af79117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd630f1f395c2708a7ea2b8232f1278118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daf6a1e8740700ef3e3123dd55fd7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c9f5a10f1528c3750c3877452d4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306c42b7d2ec3f04634c7666118da321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b242e45c9b8c933a1571f100f42a9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7163d317d25e90f466803bc3ca8207523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8fb868867fe8e1aabb52181a21cfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474cc51a9a5e22db4c9c9652cb8aad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd986b64448227b9c44cf405ec5c7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4749c74745484efdd09e241ce05435427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ee61c08e08b6a66103c9d69a2ab328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b8301d48c85d0ea851376925012c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3939fde45126f323bc161cf1a82f1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c4ae25997308b6d25771a4611db8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc121b9df706db22d7a81a4ae022b7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1a056637de3502a829f167c055aaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a296ea01c0621ea69cf75d005deb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d4ce483100f3d00bae716ec00e60835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e710923d4e36d72229a638b75908c5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309b2a6e84a95609ab701c7f4526d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da52558309a2af54ce66be0c83b3a9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c844a3aacdfe647504c5b939d97c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ce5283bb5afdec2d9d83446a853c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07061923716d381817435786b3a32141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b021da3fd17e7eb6fd3917ce81173f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035163a540dd0c365cc911aaa9c0103b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4853ffdea388cb4edf7b69d2f583e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d401b13ccc684d63b8903309a8e3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1064565088937cf0b8f06d01533c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd80341c435f6ac86344e73c73ca1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5bfca8759840cb3f3e9cb148066e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae313f9a18e2f191edb5f4ab5c0bbe0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c216a10295d234159871a5ffd85f5b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1466c9273b5d8476036c5dd761ae5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a170eef89a95d1107b0747aea4845fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9098c66213c1a055fa9a80c9a84851d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7bb572aca80f1266aebc19727d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe2e484a0bc1d68464ce2a178de49e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4d995827a3d7ebc302285696fef0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56684d3f73cf7581b04737666e6c1ed257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067f622b52659d5af8cca752244e85458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ece32b872f3a2e634db85d6adf72f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c9a10512ac4d6ffcbba855d360cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024f68aa6fdcd3d512c9669b932b78461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8bf632c2c5abc372f952db98be5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d5b2e6c3c605d5827234f64499cda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58acbd95fed65177a0298e5b87b0ed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956acb13eb8ec07f6023311e52e3ad9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786b917fdec34bc4382d744fc26b9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b457855396f833f5e4485a9fd4c3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d775363eabe3cf18f99f04fdb879d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523164593a36df303cfbbf690368d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee714a1a1b336e7442fa473c3b2f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b226da99e1d7334a6df5b1e3e9382a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c651a56c18352f2d50f25b882cdaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da2d6f4080901085571923646cbcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c79b03d7f5dde5936b218cb9dd025874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17fe83c23d90b9958c37adde3c8c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b821ab515fd0babc35d53eded01d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581917203904195673d8ac09ec9a9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751714eaff2e2b76545dc216f4e8f23278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d134ff119bec7df2dfcb09202b1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f782e126c46b8f2403f5b55cd4a0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d1efee71168a4cf59f83d4e84d8e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c6febdd0029c87165c82bd6a8e0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d8ec8fc5362262e7ee8f8f6ad5e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42cbf5d26b0c972ad9d0af3e9e759384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9fca71c8e852ec526fbbcc12515b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba82c6e95cd6ac6fc4180892d90ff7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465de018f7f03d62379ab7b933f66f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e0864e178ad486b0c163c6a4a5b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3ebcb5a211f83b91579d532a49c3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e434458e571cfbb1a67cedaaad69890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221c7e0c4b77f1b96173d654e4908ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc0839f636f9fc16b7765115d5d8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb688268b3b8a0bc6885ac9d5d175e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c123858d9ad08d9373600a8a3ce5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e969e80f458047d83ffbb85bacb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04ec6cff23d0eaa611ac07ce2008196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e87d153b2048bd2644fd07d2425697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e03fd1286fccaef78d676fbb02d1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6354a45e753318c3975031219719399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18359d607830975710529b12b3cfaa72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d27bd84da78f659609bf7e5674e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc809dc0728cf062967f73d80081fe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff94aa2b192dd0b63a1bdd6ab029070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b29cd918a55c6d1b189c337a1e76e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc48557fc00f7132ba6bd79aab410a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbaacbe506400c9b1d3e5585d4db6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde74540092593046243053775c891c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdcd48f443381ad047d1cdcac8f2a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ca13c71bdfc464da7cc131e21cc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2171c4ec9d03b01124260bc383c5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a4276d4857f50237d3760a311252f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43db08425e83674f928c88c8a5c6995112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9e45971c0cab442bda277cac29c3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9828818b41e4b62e12360b419350cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6c05fef39947e4d2c74f22bacde76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99209852c947023d9fab98ccf9f71d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2245b997ed7c0e6414e34b6ecfc494117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33e55605dbaa7ba919336acfa4ab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd6a6c3d1d5f0cde8665ceb39fb498119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300bfa9766d23dc40a3892a4bd70e03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4e2eb96982b5a3f2b498b5c1f059121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1cbf4430b1c49b3b54536a54bd873122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227343ee5392728b9cb2edcded8db402123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b7e1e3eedf3bce528604d402be08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51595b7a7579928afdcc1ced7d9bd6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece11b7a634ef8ff8dc3f90d5ee3f3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3390eb1c9a1bcab709f9f330141d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7445dc06b9f5af845d868dca819d35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426921a5c26e05948908bbd0b57c0d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4bac03eeec35190eebe09aadd7e63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b4aa67e8060c9e1d4537b07c970be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f5e213ab5a4e3ba15fad553a9c87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e91644e8edf5cce7d5f0fa48fa21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b24310d42bfc7bbefdcb729c3e13bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb78b2dc9c5082bb0a7cdbd874e750135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f5cb998f8c347d94f72e981baf74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c232908d94a7ce21c1bc8d212feb0ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef37f40bc6545eea667c274617a1d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981decd3ab4b8e1d8b8b473544c179139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8229e99eafac759f05616e6d6a9c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d35900a594e7fba58a1b663613b66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdcfe4fdafd5802d3f78b41fab5479142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3b1584c65b7f4fd2442128035661143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1757e637b79606066bb6a307ef29384144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a2132acd2b3039be55896acbfda7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecefae5c8800ca78810b403fe65445146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d43133e75f28a27864aae92b62dffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3f599160eacd7e8e01cf4db487bbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9fc3f1c92563e3a1fe6580e3b336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc17d9baf0e4f3cc21c68ae0cbb5d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642fc36ef14923e3a2016a2357a82d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089456f34bf8109c0433a6ea051e8ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd720214275d1e80d1b0e5b3743cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdfdc243153aacb6fe9d70797bbfb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd80a8f6dd01d356dcc4dff651c8f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7056f29e07e512ab8c299cae6f906156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65cd3e50ed566e5c5665d7351b2426157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76c8c7bb61391f3893fbfddc64a24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514c3b11fcaae126ab0515109182ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218810f3049e675905bee7dc674a1fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a3d06f243334a40c18854ac2e4728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170a570b0f16cd7fff7b408db17a09c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2aeac114fad2bb32ea52265b16bb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc2f46e50ff56894f1d7c3dded69fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf692bc35656e8907e351052193c01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a3ab7ff328542ce38b1f774b2289f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9c1bbf0063eacaf70d5f0b6b239af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f228148b2072aaa9357e4bf25f7aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda9cdb4e24b46acb5fc0e937008904169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af560d228c2fd226474aad9def08db1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2c2e0f04cc723a3bcf1a56e43f7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220adc678a9f173ef12fd00397cb3b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ae5082b5a76517dfac3563d08ab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199264d5beea3b687a8eb0cc5e9a9877174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216dd931673f8c0a73e8b53d65aa817175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a937030494ac932b4716f254fd519e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96036cae04d379ed159e521779315177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7438ed9803d08a966b16830f4021d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa6e2cbab7a1b98ad07d5e13dd091179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83577bc6d185d0fcc409171a52a274f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722825b0eacfe6dc095cb76a9a51d813181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85eee3bf64a9e0eb1b4c3f78834555182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e3b2c5a8b9c9ea2a6ad1957ce2aab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df4e1c3a696b91e7f94e991773aa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7cd9d795fbedc513ab8f71d9b3e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a243c9645b7edf5e1a3e20edf357270186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5470ea7c9660767e5df34b6de4793187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58bb600b597d72326018a4c865fb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4043c1f505917b66b62f45f10a16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca24f91be07a25688b4b04f49659ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e7a6c019c5ae0c8ae07937b6fb018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859ba7cb25c5ddba24711788a7afc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9901ecb776575d331d5fd8bb6716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b37d230c39874278a5b0d7fc8e968194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8912875496a071d2f7cdd5a0fda6fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15238bc069d6b15bee84e414ab3b1bbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20638e97aac737a8120950bcbd451d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2718a3ca4c943c90ef9203a6e21d3b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d1e7fea5bb42336642f16380de10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8928fab4d21471dac038496838b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945f0a092c6d501ffb87b28a7cd3f5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad26f59cc93ccc92ca98f4454ecf300202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540207b2653e66e2b7c05678eef081c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db15322ae9aea84997dcf679c92c83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662bc0ab4f70b61121fd2410e68da9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c4b2decd05bc8c2d089c36e2b8ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbfa2ce3b0446739da52429db06e7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b58058cafcf93772826ace3d9242a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146778249c283d513913ba3900bfa786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c247a4d0918265646feb4b7e3f1518f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8556b074f705b833b430eddaba27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6272f1b018b97bb622d25740dab008a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542147f874a2215f79c4bc0ff08b7e4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11add9e74c4dbe49a1c9ac413d33f5cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a273d15d8adbfb7a319c2432536d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a168bf8c5f32deed9d82c2f98b1a82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed372cabd85803f762e9e3474972d768217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd85bf3e7a5ca6c068f6389196c2ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc1a025c46e5e1f923c76e93c4aa40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daaa1d9a8ac421b53e53397354da19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959405fc605cef9adca0a728b18a2d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3ff470b424adbca4b7a2837a9b78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9843fdcc38b38a64cfecde4c55bf4d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c28ccd8e06cf745d00ef128c9415f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f5866ac98159e70db97dbd017aecf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced1e50c571866603c1c8d12e01825226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a36825fd3d9da6cbb594c951e658227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b8ad0c747408c97205b0a312bb4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6465e25236929616e5316d1543427229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c79978d47ddc4972ba812de0ef47e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b94964cd20c7aabc857e9971f32b48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42142a3d4614aaf2ac433374f84c7309232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667f71d677787622076a2eaa5d88c68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec61e077737021c173fd2f74d93b4d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbf690bdef558b44cfbbe122810be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e83fb6021e0ba173bdbf8a70eb6ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e31bd259a67ce8f6115455282f843237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c4e8eb2f0c095df1c9332b9a6101a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fe39a94c89bee2dd878585f8a981d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00bce157e5310f890aed5849ab30c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af466ec05af1136af28c62a7489a580241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ee9d8ae89e5ff6c8237628b2f159242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77844f9c16028fb70d363255db4d0661243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bfc0d3335cc99624cd2ca75f7dccc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5534e273c3109072e8e6ae1848cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b172aea280acc580676650c43b31d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46eb46fd392af060e8fd04538212d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b76fda0eb246a13a75162548dc762e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4717c6ba6813d273859ab63f8f1af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e9aba5f7c4f17ea04be8744759bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d1e1869c07d3a83b035de8902abb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a5222d01e51c458991279b65c5a10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fd2bd7c9ab2efdaf47017fcf7504d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb492fbb7992ffefaf2ed300cc9ec841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f51c4ab4056cdccf24f1159898b96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d29cfa95ab01579db3b36b99f76a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a373cebfb1dab7e4f36f47a5e947a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ecc050bfefe968f3b61dd3dde59b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1da7e350002bfb594124a7230fb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f69a56bdabe079925798957e1ae59e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dd98655a08f059ad62a0bf94d2c7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3a303815a574b60f6c7592f94529a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5179a919f057c550345bdea8173c8bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b10b5aed36b63cc3130eb7790dc16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012a02fd08efc3270efeac0e0e657b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feafc80b8ca0031d5eb11d788d572b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8525b409896ea789062152c41a669f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250da746f7613a773c599d0752a59d76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c803879800f2ca1e7f8127cf0339c55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d609d33ee9ea9ce9ac714e275cd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927f2a43507d974869e4627e65ce10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d6d336505295be497b1afb5817559272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b61bc551767f71071cb0c69f2f00aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02203d34a5b9d33b3f0391f8cbc6182274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e77d2d74b51c0cdeed6abb1605822275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1d849f53a5e1a4dd580341c1c1290276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df84ff458e2c7a02236d6dd5bf1632277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18874ba8307cc53cd35d65983b6199278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1d7fd6cee438b889cc235fc99d66d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678004ffe498f1e6d8fb5e5ae4b922280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f75ac8907527a70b098b6ff4d1ec65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a0e9cc8345bfada540c365c6e90e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a27a2b47ba2f12d5b2c6fa838c88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc7abfbf42d133e72476df46949d05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11164150c15bb2499d7e8882131e57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81252ab270c31ff5ce9d30f30e9188b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf6a6251563c0d6047963f699bc53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eaa3767e8006d871a60a1b5e87c7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aefe10fd875c1c65a978244aa095ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e102d9362b8654127b139d496df3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e469771341b5bc69a83ef7758a185291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867283aeed2b142fc4b3034f34aa45ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b850c379f938d31e878e3af2315caf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e55c2eafc623aa177481421052655f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14814f49d9e1e4b070d2c00ef3a822e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb875d626f6b6d6240d9aaa4e460679d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34175e58f26562b43ccffcf0677a1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449982080b9d3323aba067eed0152c04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd1f76b9d3db9f22dc3cbc5520ba9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ef64807655b1def9d8622d174234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a597ade3b65cf6254d7e7f1492ac1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67e2942f8e30cbe4da426aba3c24f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291920604dae01d81bc316c98d815a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee508c57f063a034e68b0c10d0cf391304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb18520e24dbcc74db9d06a1fb97a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1248345da502f0554f480a41ce5e0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40178008cf797eab6d0a6b2e4b6a78a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42f645bb09745a343f2d55902efdee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff19aff6904b9480f8561ea08205d9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52a7a635a138392466523ac7490ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb875701bb2c090f3ffba41375bb5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed73aae656445d5ee46c810e41628e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e00c64447fa8beb8220ef31856cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688bad5a55193e2ca058ecd1d28b37e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37087807698df976f7cfe68ed33e6d68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0512401538f5b7f2995299cc5fd95e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbf0018a6956ab6bb0d8078069c07d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658ac033b8b37ac707c2b5cc9fdbe3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63868a0ccf7d4cb455e55c649cacbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68f3cef3ad8287d9b47eee4e31217320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc412ecaa19d32da277c05880d4527321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c21e1674a34a5ed7f64495ee29ca3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545b50fe2cbd4192d0704009241e7bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4caa8df8ce84fe9596a6315a45e720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede21f2af177682aa41cee9e54cb95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4256424e4732dba85e76b975169ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240166b1c37c8b4c4730263d45ed0ea1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517d224d47ce759972a6d811d1b4688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ffa1384deeb7b070477763a5979f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc7275b13461821cf5c3f96ef7fd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c55a8401f9f3e24335d74a793c2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df97b9d6880dcca20655e73b23c2eaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee1ca49503a1a333a55a55147ae9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f0e83057a9a5a8541f97bdb58813334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf44a257d5e6a1c487eae8355286dd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ef3c216f65d354b61926c87b6a14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188123eb61cd3eca3378af6ad66e3390337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba98f716e04e578d6aaeee59b256f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173044c809168ddd2b741a7b1a437756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27e49079d0cade04e0449933d380a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d884f2a70a722594d7c4f89887283341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2328a0047d2dc120deeaf7efca18e13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d881bc628e01d595e12e212029f822343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc7db1e5761534ec84036f2324f24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037019d59dd8c23f3406d308ef17a217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319a451b26fb84d5a62d3c408167f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ec8625970f48a17e3ce0ee716470347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da57dcedbecc8a55553b78b5ef1dba1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9289b28a0a9f65da39b2a703d82e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4c25eb71dfd079a899190d8ba4c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe58f12592e15dde72afec45cc1cff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324710fbefce053798906574f0d0b6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322595ca000b981e93a3ff4b5f2880b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1304c8133c5f3878938fcd3dea305354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a5e19fe9cb6221966c26de0e8b387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ca68226cb485b1f906c442d7f7fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213b26154bd81f0a80ca862ab148bec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b1beb89d024387d31d56bfacea07a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd74ee5dc2a4f62b2103e5c439c457359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a506fc9b7e13ba39950c9a55c58101360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d897763f87a60918aa6b04674e353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc7363a465fa8e51e70399c3e677b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e482b8e65157cd00ed94194b986d74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844db253f89b46f8a158481b2fb3786364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d16f816326d0696649e001da2f4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810aba4e88182399a9401d98a49f75a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71470240e5fb442e9a6f6c254779ab1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90ac6cae40c6ecd0e76b722c525b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abcae305b1a35129a9783948d9561369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafc829ef0e8624f86faa81bd22110b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e2ed1468b3d75943187b34dee43c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa05ba1489843320a805915c998f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac3a14436e3f8d12c6816f6320643373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ceb54432743eff635e8d99c12d9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27cc1e70da536c89ee9d91716572f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118dfd64147c0909f2a77438506212b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8373fe865c417324deaa795b094e339377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f4067b76971035ea44e6e31bd0507378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfb26fa4bdc790be64696a215406d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e94914b002109dea710a243807dd17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a96ce6ea27a4704d82712794f85ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b0994030ee00dda58d53246b00ef5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f05ba8678f237a36b908688c8de58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1045d6bf3c9720857ec63bf3c633d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767156758d0dfe22cae53faf0a47147385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b011b8348d29a4320407c58f859767386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd938f71e2a34d2b60423ab047d7893387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1a200ee27beed283a01c8a55c6e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad8e11a151c99aa75ec82091b9eab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8f670aa03b9e52c67215fa8655d57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d1996e18872d6f066374d0b03a2d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27307c27ce5f3448500d8af0b17f28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714470d416bc19ebde5eafb8fc5864f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02750be961fa1deb49f29a4606aea5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4d1d6bd93ac647435851c0324532395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea95358df90367a1451b5325316b02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30690578032b8129e5cf1fab6c853b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff42ea48901fd97ece5d222b94e82e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92f7395e1b7f039d044e46fc76c8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab66f240a63a3225536ac869de8f8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304331cd30c031e5b0e31a502c0aaf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57ed89e17653f839a4e60a7936ddbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a2c714645ad527025be45344a43b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e92201950cec8e4e363e9c94f322f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995982032abb11ffc4e5066092f03cd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86e86ada6cbf9391f0671a9ba93440406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a7ae40e002e08bfc1d00d455a9d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff543e0be16091d32cd59706018062c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4433315b545c781e2f79289b34c562409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524adfab9a0cd3cab8508334cf0fd152410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12f9227954abceb40edf593649166b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c7abf03a24aefb94e8c15adbed39f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d283bd9a50528e089ad9619df68eca9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34baf2a6ee7f7f2b49d3d0cc87010b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62af4eca92df2c34881a89d85cbdc8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5754639e0ea81f65d0b2d14e7b855416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f058d459e7768b68de1fd5f98655417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0bd917aa1304ed1be5ce08c515ab5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab9969c3dbb20f364ff884e8da430419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef86fd1e724c72eef00d805d807d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52deea5c61bec6accac33429b76d3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f12953018aecf1761155f68a20d5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6ecddc2215af842b1310cb4275c23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb283c4d38ff2a8be2756669e100cdd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8823793bb33a367f270292bebb926f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d2ea5026f7aef255fbb7f1f67ae3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd74a7229c75418398a39fdea89768427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aebfa2399f7f5f31aae50bc0fd6b87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb031f757d5ced0e3d5f0c3c28301d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c57a707cdeb0370eefbe9b4207a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a611cbdafb4f44fe4faced91bf504431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc179d35c027c7739bd8cadd23875ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2296bc97f8843437337ca708106df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa47bb3ca38262591d6a8fd51727122434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb3ffa4d4ae96dd103f742147746bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074b7694fd64acd0213279f8241e12a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c5507656673333abd849535be6a9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f761cbb59da0ef62957c5e4d7efcdd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d91ccc1b960cd967af3488e4ee03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff43e1b10413949230dbd4a37c0829440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386941d7de402f8877f658ead64e610f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2aadf82212f792e31fa7e0fb9bec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77320ae59de91d3e71940446fcde8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c73ab77d38bc32a95e96a93719eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1b378ab285b07eeab6a285b7f6e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82efb8f1439beae8adf16e4b4e279446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884f6254793f0c32bb584a6c77f3fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be204d37b582db84019f58ea0a6e5b8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152c5e2b4e3a9ed26c1b0499d2b7df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6c3c795c74a844c8dc3572115681450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e3ae3638b0b963e87fcdea3fb0ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e8c38ebbfe3b5ab1d44cbb33f17ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001220c94aff0219e15d995d119910c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527029c8c0646dbb08375edbfe4d5cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7ed970ab3957f12e5a53db90be78a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69fae852bd1517fd312f0a454ad0d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cf929889e5b01dc3899842bdbc807457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e3eb559360fe53f1e09382cf6491e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763b17b01c24e56f8e61aff4a34ecd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0487c7b2f78eda0133ec78da5acf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50e9472b0b7cc2f290a8bff099a61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319e7dd568199d9d0e1572cbbf3679f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbaeddce150667d3cb399e4a6ab76e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b023fe56f554a4c5ee638091d9b68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e530d83712ffc7ccfabb0e3152da51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b29624106843293a3674fb6bd609466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe7a3ebd11205cfa0cfedac48f54f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431317dbade9855920f0fec6448bfe9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713d2df68168c6031aa438aba07f26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c55c430667336682e48f93dab19f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab906bb0ef5140df23c96c78bc82684471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843785bc85aba3aab23b39d0ffb8dbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19532bafcdaad1c90bc90c32d94ad7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de271534585eb37d2f2ef84df4967474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b91127e1bcd4494fe83eeb64fa159475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490670bc83a76353f95a990f62ccb060476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aecb7530b139fb4b7c8e75054b1d77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f584609845b72b2cb196462778b942f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dfdc8ed80e44abcac650169f432c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af44a2aeb6aff3183ce23185aaa89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac681806320d163dd4b56958f8774ceb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8967d47fc0005444dc6aa8a8f527a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e8e092aaf3fae24d60e363675e11f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98b4f517ab4f262069920cb34e03fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6299fb071e56b385883b94e6af8acb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2fdbd34d58f1dfcd2dd189f7b9616486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6597d8e303b5a333041312c901a60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc601d1417295879a3bc3d1212674c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a9b33b6c08210f31eb308ad47afb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd005ea5815f5d3bacaf5f374fa3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcdffd4670b3e4563f834022b95851491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b13ace6758c3c33f4d7ce864c9672492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d35674c7e9031f64293d5a3736cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7001862494bdbfc580f921fc516d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0bd582faa5558ab481b05ae579b27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4886a9ea6ab53810ef5ecd59eb57c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b39cbf6d62eb26c99544a46bec8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618436eb359855b6f4fa24f039e7eaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d7d0aa19a4caad35161ebf18a6bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce61748160a43f7bd6bd6d5ebdd9aa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d8e9fb7273e94e2c095ce2c58a879501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce47ce2743501ce3f723d4bd04250502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eb12094f3a8c12298c83e876a477b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe2cb8666349e81419bff2fe72427504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa334acc7e8c87b01012bdb823f31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3313f72cee54dee9b619cb08de8787506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdedee4b0376fe37135209e3a620c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4083cf9fc4f0c0d45f120753c2f8fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84783571a99f0fb7177b9380b995add7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4c20fd6dadfdd84604be51f78e22e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7016d9c328c1673c1fb54088ad6f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa9f1a64a2b1c346f30d150525c07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad73b4f894e143eee90a44aa016755513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f961f3fa2f046daa91e5543def1b16d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a00a5ecd2b0f702017dfcf8f827f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e91d64e4edfc476ae78b6e0b4cb8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a7454f52ae286f829d95f022105fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6309910a0a85ffab016c2f362a6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b1e6afe5f0487b781f0f00230e2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d0f1424cc159fe5355dc58c92941520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ccf5ea04a40d1ee0da4bccff264c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d678567fa8bc39bfe3262bd18dd4c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8681702c738dd51544b3365c199a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d29495cf0dfb5b21b5a7387f36c0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c9d1f36ca205607d9a07006cd476525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2529af2ac90a7f287cec56e541c9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4b271c905b6dcc2d614ad212261fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7ccfca3aeb28ddd780f4ac011604528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47385ad835ab321e399b86e207f187529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74de7241bff2a62981e3b326576d57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da882210ada8a04e455bcfe357213f34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc94f4b20dd7131a49b3d1255db1ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc89183d4d86d1c0742ffdc928c43e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46de8cf4cbb6f002a68ddccc8166c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad287a831cc64c3a24cf8860f51383535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8886cf765d347b8175bc6103d6cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d86515076ec143907fe1c86c36371537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559ec1a5ccb11df3a05b00a46cc1db3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b64b7bbc9ad6012e974ff3c299ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de03d1d8a5e887af048b4dcb4015d9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cb2cafb170ce64992ffe84e2a5fa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf479c079ba20794de1facd648476f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a42449be70dce0f0bebe923861e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d44efd3badc0035832cf324b2f6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ad15e7a3fdb155b1c52ea7defbdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30f50d1620e43b553068d717c1972546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17a29e1ce29bfbfda4f9c1824bb5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f0e1cc23996fae9c38a78f47009b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc96f2a7142e80ad1bb6464fc3d9627549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492416fe3e31db3c58646731ec057380550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b73a5cceb0d0b7f520c600e591d81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ed47d1324ee25dad2a401779c0ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dbb1d561a25bc2cd6e6601b61b028553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef488b089c54fae026c15ece86425e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485446feaa5dbeb1bc022ea3e0c543b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19080422c19479fc0f031e9ac2424a80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261947440dbc27fe217ba57d2dc7645557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bb7b103cc54f4162228299c2ec7a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738c672c963255cdc6267b883e9522559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f881bbfbffde7cf57ce1466832d7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3933711ddc01fdfd0d2ff17d80ee4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275b1c0138b44cee999d85700d0b5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412ff9d44854becea7133de802f1e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae78ca959e48e471d985fb472058ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef685cc6d67a9c74b369b87fae6f1e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae15ed4125f23a7b5a04ad7f4b692c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6af6ab20bbdaf5a2bfed1e9b07caf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036178b1f570752d9ae74c67cbd7501568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee47fcc090a1c3d89fc03640c12d32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ed2dd95e0fe9baaeed34f1e944922570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3df16538c86faabf254923302d0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5091ab9abc8c48bea7c6a73f2a6c60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a5f3b62bbea797f51d26a6eaa752573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5e73383f54dde9ee4738e2052dde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fccc30ca338252459cf98c79eb6a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd00b60cbb705c02c3f195ef1399d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e358c32c07c60d35f77271eb0c86f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cdf83f268302d7d1bc437d1f3a544578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcda665c33e8b97488b447c3fd01d50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210df45a393e39765b65ad9cec2c19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1682fb112a6bc082993a81aa3ad71d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a83bf369e18a34d23a3f88995f647582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2d0efa888d80f04ff37a264d8c7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652f7aba92054fa4e6ff2d33140814584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c1a0794b1a252764a0eabd76438f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600890e14ac0ff8184492cfd632d023586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d6e5326bc4d1c3d3ba70a6769e81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c9a29064a15febfb2eb1db71c073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cd78516427796dc437faa2dfb056c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f31ed4e50188a2f09952be5a55ca79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969daa8be9ddfd3ba39b7b83b25945f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2ae426df69a619d4f28578f28b8b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2534e5cc2638077da59f4dbc05bf7ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d9efc4fcb5b7f8a394d9a37da5c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564f42e833ec61d580b1b4f611565cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ab034506e36b04758f4d7231d732596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3690e66e625d61bcf7507abb14496f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0125324d342a844903526d9895e5cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162907d390e19cb271cd202f522f7506599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ea8e5377ab4b398284a8bbd78962600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdd4abe3e7a0ab02f18d9daf4bc6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16971107f91b52e428462ef4e83dafb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28d64a2a055fc0be18034c889fa86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55b1af0187541cd8c081c01145674604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a70b6c03b4f4b2f31d445400f6db2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b53ec61b3c9a58912b42443a7b64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686dc8a8a472c4861fa07880d29bfc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ae6a31cdf7d4761bf7fcc742c40d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352c2f0c44a2c6ad65c75a7452c7254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fd5d53221dd2b4706f65b25616717610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118b4e5a3792932de7c301c450f2fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac28e515dad7daf1ca1e159c6f3d12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c215621619256de4fe9fa94a0d57b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c3115b101371f8d03886d68da180c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2317d7374601aac0a8909ceaf1e49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac6f8bb759ec8e7fa55665021121f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf35d0df0a22a47aa79a848688f025617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e53521a7b352bd1ed3f182cb316c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c683f536b818875d42f730f0c78f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc0af35d9a14a13b7c9cf0cba31ac2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8d032e5f348e51b14caead443944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301757274716d1d59501d7c06060c02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009612bb684bfe2810f0120f7588bd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b95c43c072ac318254bb6d0a279e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea85cb22a88abb61af7fcae130fd100625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1252597b0b78d8576e17a496d6e36f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a2beef39b325dd0ed1e2daff833e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace1c63ef93ffe11fae1252cc9e0545628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341022eb439e7578763671063c0b196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fafbc0c2b8689c4040cdc01ecbcd3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04c8e30ef0090b9f572645d57e3774631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e020e79f784a5acb8b3a34571b2ebee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa999dc65df471b2dc50b6be51f1b621633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e2fa3f6e71265d45b50ad6cbcf993634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d61f31b623327bc89daa8305d3dc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e22593527a30257af453f111569cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71350c1be8ceccc6e3347e089f6dc20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ca25db23bcdcfc4478e4e8d36a868638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5adeeeff6374645d668191ee5aab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4415673a906854d7234c06beb05fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1ffa8840f1ad4a0a0905c9bb0d775641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a409093363bbae2eb77e6286dd0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840e57b98e9363bf44e3f7fb5532600643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372c2b66ef871af2ddc3e488d49d6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee976e953739d8642154c2cd6962f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292fb73d7027132c1079b703c80eef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a6b5dd8abe6cb8c38ec3c84423682647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fba7e94102bf9f78a7cea7422ac54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd1cf0b558abab57656e1a6076674649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86462ea60f9bc75c999987d6da2ed00a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f18538cfe7d7b1ef79bd5203bb595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f064c71d3c302c2a389d510a446d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c14e153a23300537b673434a39f74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d55b8ddb4ccc60512422285e56e32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df276788ac6c4661ab941db683c6406655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb5a99bf358c7d9d787adecf3f4a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8590d0cb7697360104248e21682dac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68737923e0459902d558620cfa83a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84af434483efc67ecfb838fc0af2d08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67624129bf6f25bf791b1bdc03338106660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4134719a2ffdf60c44513659e62d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd301e32755cdf183ed2cd2b4ff10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e740c1824b8cea62e4588f8e539e8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a4a85ec91000d6c23ae3517b8252664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93220aac9500f85ffc9aa59d82f0b9f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1efa201be3392be576a084a2d94c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0bb95dd77378877acf44ae70c0343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50724b246f8a8ac6cf8311eaf00625a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f03350138c43685f95c1e4d61e486669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef21331e0424c186c4ece3e206aea1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebad93bb090657db5b300d084a1ba0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e48158a70bdd82f21c039d37ec8fee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50440accf8c8007eff78a31153d7be4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff017ba224b91903246114739b3d039674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0454504c4d1b1eb545067b52b08e62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c821ac75ff6ae1eeffb9e921d49ed0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6661a4295dd4155d414fb179bf1536677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fadb71518edc1feda53b1a3432c84e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576e0213d8c3866a43b7137bf929d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a98458b340f2f46306ebf1811394680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d4705ce1dcef61d8048650a3028c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedc5a5a2b7008022802c119555a1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1cdf7a31e50255bf6adfb4fa13ed1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1729112af6f8d21f1358140f5f8975684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e236b380a2b68780d2c71cf29f4235685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3e95522ac2e8982485f23236ecad5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d371eb04090bb225a326a2480162687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a50474308301a15abd6aa2d82acc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d184f063df83a2bad08e153938ae8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d24c3a1912a50a032ff694024fc68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097bef6dc7fe1d68d8db636b8c273e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099445719c1e6bec235e170228a73ad9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70116df1a80e357398ea2181355d0bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd8c3724ef1f55d07d3a919f63dcba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0132fa9330aa1cae446943fbc4fe8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e477b17cc4d9474664e51032a0457c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101ca2c7b3e09d0dc47a10c5c989f9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b3da614667be8f3a7fbbbedf267fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6bb8923a50654c6eee1c95e69848699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b9f9ca3afbc7235a1ffcba4d41aa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331ad089122b73eb89fd28326d5df18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857f2aa1667b4039348a4b55aed179d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f6cb751342d2621c7ef440d3e349e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde615ce4c67b752aaac858cb706beb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a937f78e210e163001435f510319705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea95a9ab9f8142b2b002a8b105c5d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a1cb6c5edc7dd8fdfb7d5834c747707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e4933f30007e4e8eee3f85b98ff9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f7cf38b479073639b8de5ce76f9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f79fa7c11052ce4e5af057017aeed1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565cd922b430d846e9093b3945a24a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b661b49809f1bacc6a2f6dce0ba2c1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe45caaf0ed56f12fb90a141eab8bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6476f11064050fc11ea41a993d3ee58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e367ad7ba4390f7289605d16465d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916bb0246125766eb3088d7cfbd8506716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc936bb5744e8d633f67c696eadbae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab38c9268cd7c4e779f89b4af00f73a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a2b66e1f43010f3c2c9c507af2cc5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad9ee6d3815b8e364e13f74bc68b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18072829467b8c886de6dd0a3a1a7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b246a322c14f37b5c9c476fc37c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ced59a8265943ef34b824b8072ca4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea644680c861132296f15a55ab484724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e009ac3967fbe31afe215325d4f53b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148bc46555ffdc3af084dee4bf908c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5ebd8c6ad8bd56bd8292e04d7f5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d999554c57c416bc7f3e0e39ccc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cf07d566c97e395a8e3871c2ac902729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e404a7f982f1149b40e9c4a42ba665730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628788a4e2005be76697da020ed60f5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6f9fc217c52fe0498d05d2731ee4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164651d18fec5a292f56e9914b24decc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bf4a5f1c0dd5602168a6e554df24a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545988518f9c00ab201ead5b0be43ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd14a8bcd6584367fa1d3265784b318736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88dd147ec76504a1bd4ca22370599737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e58470be8ea21779fde446918569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c73849eb6cc46ec1cf8b8bc7730a6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fb1d78221c948ce55907d476fd046740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69969c5af7268446fa995a982b2ba634741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f33c3666d7d87f95faa7af7bd0423c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c28636cb66bf35fac6921e0ea994f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9d95329244f0c657658f94f6f041a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587a926cb66f9f2d022b7011fd7c6b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce797f6f81c9979e83b69bf443ece38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df2960800896212a27c775ce5507b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec189dd17c7ff874c89f2afc835d6bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19560083b587991fe462d69d8a79eeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedee6a68c07214b937044b1e7f6b47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd0ff42d53a0a7277d3f8fbdd6c9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384e2f6d0a9d40e35df0a73842c739752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2be6fd6bf92155d352b09e3f1fa7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd022b0446a7eb0b2af90a6bb6bd7a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a073d1e3ed152397525913a7eb29af9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3eea823d5bd17a4f64d6a441311e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580bf2b8fc5507810fed83063865bf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e207133c40bf2a946529412b7b697d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d56d034c92dedf070c72dcd826908759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1e2936a306efc4c90bf90ba38398760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639dc61910f33745d91312d8b3985f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d2722197401ec718e46dee5e63ec5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e2073616f762bfc33b9f771e0c27763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ce8df78f2810e95fbc2045f81ef1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5b28f9aee0fdc07637819d10a541765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8143b97959acfe687570518943f81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f571c247c726fcc4417b70f7d907767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ffe303cd2212d7412ff320ed8d090768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113627eaf2a9c7d7f2b367ad7d500c77769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4ea51aee35377e5ef821d03ddd23c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4efe958565e094de716ba08be84d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926703da24e79179d0e267af3d614395772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931161d4e535ac48f7563ca72db360b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b559b05bcc30effeda4bf364ea307d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25f6ca44d72a0cd0e2f772c94e3a20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db56891f8c6b1f3acad361c969e85776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adc25f49adb321449a6e8614387e9c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac462afb6ab809945aa12fbe5423b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7420943e8e9da0a04980aade5ec690d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6c4127a4faf818e436debf6ffd469780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad5b9616a7d3ecaf9c9eacf5e6b74c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b881f054f8d44ccab6813678b9c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482d22f18d6718862dd2e0ec86fb2e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2ebfce8efe53ec55a537b21fdf093784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7fbe88207cc68efd345bd29785e2d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab686c8e49de7e766dfddd50055b45786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822e499d76cc6354bd6e2d7d593716787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f1f475e2ff020995a24098483d944788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17267d4a161958df0f7e393c9cb3b8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c227ac38602daf41d144e296c0ebd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cbe7dd02b1032d81410997cf549ac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52887c2464841bbbe7c8dccaea3845f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c34f19e8a5d493e4c0012791cc2c6e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b529af4da25ee34927c6cd5d0c546ba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110776575d0e2ab0ca3c29a3d4a58cae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f1a3505e8eee274e703084d10c6c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee63f44d7fa6d9905ca65e260253270797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f298f3eee3df4c51895f1e4d3295e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe627328d260f67b1379137594c86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904a4e000f461c14cca76446547688800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214a729fb00a399e67394c98d0be450801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d01df9d0698552e4a716fe82f0435802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954aa41fc28d3456f3918c9cc6eef50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485583f422159606620ca5ed03a775804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60cde7bc5e8bb834c54391b13f57b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f27532f4e497f4046bba478da3624e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2b1638cd9cb6d4bc28190e3fffceb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def89fcef310d90a42b73b0e98fc79d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3d34dafc793136d9f7eb76592a529809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b8d358ff70b4ba2f0964d6fdb2d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a0da82df9eb9f2735829998efa040811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2b6ae9e957c6cacf86504c6f4dd4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032a14a1fad80f5645733a57d3fe710813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0fb75557d7d1b8140c6b295a244ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d29a6b5e0d4f6fbe37dffeca90008815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da37ab35e17f81ea3b3a136c22b7a1e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf546c16669cec3593d889cd707d0d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694db0f63bd8b70333e8a3332b81ee2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78487c6508ea0859dd225648f3fbbf6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571be29d916085a8c757b9c2db3118e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c684183b59a0f323203416498992b28821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ef3e9678c87051125dca0613d8b3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1a6d6b6aa3b630366836b416f48e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b6e0049b0f7864903757e3c6f3951824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebe73603d2f4865aaea375eb0b45c9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd67569f5610dcad6f8e8b0b6d65d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd78580d91e2d82d9d0817a09639db4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe0ea39e4ea1fdc2479cf9cc810a77828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385bfd85e386cea50c92f281025cb7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47fe9bf09db6e4e41b6b38a05f528830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b3a9b7cf0e55bc12bdee429237e03831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676cd1c12f153a9a01b0e5db28c192832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e69f1f48563eae4636337dfc1777ec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ddb97a3f8d0ba22314641e37a1a04834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1fd2a25a92c02afa2adb3d71ba73e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7d8d53c893d26c6bc6b1d23dc6ee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70918b065c0a31de2b0aaff979d0df6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda8807d9332d27596a72be4c2e4b01838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa7387e55550f085ed08957e1c6e45839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d171c1ebd8d5e2536e71af5b0e8dea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cfb0f58a738566aebcd32c828a38a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1da6ee45c3af19e04dcbcdd400ba5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7283356ee4d932b6e705894f34c1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb70fa2e53607a21cf53fcadf9a4d30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8b6f9d739481218f05192774668f1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511b0d78dcfaaadcd53892b1c06323e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756fdcb0e9517c006d891c45123413847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7f8d6e89fd62c5534d3dc1e4863a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae2b4a2cc442bbaa3b74a06c8fa2f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83319c2afe2cf5fa6608e00057aa6d69850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f867a4917cb7ef910b39e7c9d5f96851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58acc614fab887959b780247f2e81bd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026d3abf62c12259cb25535763b82d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9cb9b06f126e8312dd64266a6672e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8b57a2a70eec71cc2cc7d3814af83855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5c1ac6a9cc5f4447044302c70af4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa374fcbe69ccb754afcd6f9c5762857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ed66b54da79bf0ca6137cde31cc8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a258b297f2ab37c477091de3d88aad859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59307a4047f7f4e2b98ff9c912ce470f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884bde1f12d510cbac7ab7b29de3b6b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83239a2868e5216ac14363b1146deec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a553142c5a8f29dc7ceabb6c34f5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785054e1de23da54fc1df3c1f90802864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463b1c9f88f621ebd5db3e8638010e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab9bfb6b9cabf7b82cdfd2024ac7a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc806be503f539c171fad4fba6c46fe867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125952071f870ccb6d9e43e503ed9826868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616700c89a1856505884680cfcb181869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493fb212ecb1df0241c02e59ecdbced870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670183e714067438d95d3ccdbd31e2f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70406cbfa97e0a8db30d5d4048e24872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe62487eb4d26b6f850c79d04bef4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b65e0f0eeee888937b0497eb461813874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197758848145ae5c84f250983ac99cf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74329d754ec75575857b889668f194876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b128fdf662cc938a1a8e82f7bdc06877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80052445a11b8274674686ce776409878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91071123537935d6a413364479b919aa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c1253b5d0325231dc21dc621b979b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdaa3c9d1c453a4ea33157cf557d3a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3cc8c44551bf2e1e577967432ace3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad3f6429f5812d4033b914781e084f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5e305adea03d5d613749a013e506884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbde456e761ac6e026d433239fc5d20885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb97b962bbba9e356365b310f5f07b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462069ce3debdad1da728b17f305f2f8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9909506335e1e96a29b0a6af5b2af888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbd6dd8eeefbc3b203e56cd5dba588889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f8433a0e95d74afe5eca1de5dcdd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b07d4a35bcf9ff7a54918b2e4f2846891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4af484df0cae44d2e78a929608f69892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0748636e5d2d7b3ad43ce8d1c54d9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc228f7e0d3ddd954556ff22f036f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c5840e38c9d9343aa3dfde31b7c87895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64820f9723b6d4ba34f41b72f71ab76896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3882e81482c5261fc492c24ab1417897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d08b69521ee884cbdaae6705e8bd6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8311347c4cc77f21bc947776e4e346c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f9701e89a8d71dfb17f9c37dc92a3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6024c2953778d135499590927ec3ac1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288b460975dc05cf7f4aca8e5c9e030902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca5a069a52068633c8f7a79bcca12903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe3f2d753ea904f9670f32f79ae0bd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb22289f35f027e2fadf080788b80c8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc65e3163086e3606cc5daa80007503906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ffb3ef9edbe2c6ff5a9444042bb4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98390007926b9f1d46eb0abc13bf8d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f68b419dbf83a4e5e9674ed3d7af2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae81a30f48dd6659bed4305a1c113c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d171b5c8d62cc17e4e75d60ab4d6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff5c8170564ebb7a1ff9baf3974876912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105eae85e9a61f4f72a4778b0e74c7d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4347aee3de337539d765d8a5e7247914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec98226a8f2ce2ec6f2ad79df2a60915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8f594b572f2b1ec037c23ef10091916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f176efe0241c8490c06d1d1d47ce37917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdc86aa4f1a22224e13b2bf10e4c18918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b50341558dfeec9c33b7bef6f0cb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf0fd8cc5f20af1ef6b89241679c7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07124e7fb76ad6117001e69bc6e17f6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36fe2e4d31dd279219641c3ff7104922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550361c3da6a4b916d496da5a0d77f7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c521c1c3081f7e8846f3b4715c42924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4600394d051d69be60ad5fbb56a45e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb64fd2b594e91c511bd1b4c3200810926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5633817fce39f4d1d296703428023927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93b3b1ac95fc18aaf89c870d38f74928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98919e5db950d345d8ce5a0c39edf7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1871b79cb926f39615da2492e380c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0746a25074a6e638125ac54250f9295931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ac603b119eb37a77243d6127fe34932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a6bdc07db99e2b4e3edd46ed1d644933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf74a76cd3e708f147e4fdee535e83934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689fb7a81ebc3ee0de3365ab29184e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558eb4b51d0f8e010700ed6e8f5afe2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8785e7605710803a9773769324d453937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6303a65b3ca0593c753b5f8dc7b1df938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95782ac20a7a471a62ff7ec442c546939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d6f9f93b958e6c88b47227e7bc61e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba27ac892141d7128f9326bb1839aa0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412462864ad40483b5cd3167d8548637942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739bce8ec97259cdc11000346b1a8f5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7532c258b20935d15d7d07d376d415944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7eb8e82d8ad925b9a167abafc3f4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8ea64e9aba9ee01092db41396681946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f624d017f30cb9f03c1baed53029947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693080f98c8219bdf946d2770522888948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d4375c9aa459bd380c82c21a84b62949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc12b6d558d3d2532e88f18eb612d06950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04661c66529a2554e4bcbbe101b345951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550dba92ccf3c8ff6f85eb423fed91952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f97eff99e9df9696115289db254510953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5be7fdaf56efb75f3e7201843691954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc0e692de17dccf32120545284c66955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997dc1e1468cf345fb6a8bb0eceef49956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5cbe681ee825734b5c313c64b8d3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623384bfe7c38c504b490f6d42c9367f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b7cc11d1c39ac9ed30421ca08da4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a3d4b535ef83127c51328a035e2f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df932fdb3db0e328a1764539210c5b50961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90612ffb4c0f047b153ea91d99799170962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cbfcce44f24e450d1ddf62fde65f6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7bbae3e92a8082bf16ae24aff6cd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d58192417a123fe5a934fe94fea96965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32926c2686823a1ae5935c15e0f3c6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c976c48e8c4d7a646137727b699196b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8df1e6d4bd5a7dcdc851268b9d99b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93258449fe42d84fd3d627569981f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13953115e4db5155ec1d9e6de2cfa7c8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794808df17af690161a77843c6be57971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ec29a1a86f1835c8233c219c3604e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32492e801dfa1a7e19c90e03ff5aeb9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff93d4d70a0ebe287e7d5af4635d4b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad1cfe9fda39c0ed1e58f52204341f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88c9b5fcb5faf2286f6957e50390d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b73541bc850e735301a261b920da977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b38762ab218ce0c485f2f02d3e85061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b5170ed7ef671d0cc3b4699cc01ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801f36ae6fa503b4d2e9706bf92131d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a09051d33c4f03d4ba501de0c4d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ef8239ebb49ba9750e8c05cee1dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f02f5c1a6c1c48e6ee8ea9241fef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6197385cab2ad933bd7bde8a5da5297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb002a61f092126131e9f3d59a73e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5538e3db32a2531ea64a0b667a5d2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db88abd34a6d92a8f1e839c5bad12510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4aca8bca08d6b17b8485dbcd86a4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37508007722ba854f78555fcd81719b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6cab5df2edb7817dcfc533e8efcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69aed382583800d52e2b4ef3a6a3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1997c86dfd28c385cfe54ce74043f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b2299626802aaf58e97e8e57702b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609333864b877fe71aabf65c4960985f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7544a19f121023a813a761b893b126918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb021e368866b119c728ccd5976af4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088b0e8d5727eb5135bcefc803a168c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc791dff8361c08fb736884c4cf801e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deccdee7ee65624a8aade36abfcf10122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbfdec2cf6c526398f753fd38d541223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf14762c2dbe4fa304785a4addb60624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26d200ef165fad1986cac456a509725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae57c91d2330e4d776f76a342fe21b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82974327edc10fb66ab017ae44af5dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197a5c0dfa13d91a033e0aa27fd951728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a1cbcdbe9bd6b06caf166ecf7b8ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613564f000358f3bebbe86b5836536030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5c5b5abecbc9db3929161518cbde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92245ba9185b616b6ba2a5a0eb64264532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf89ca86ec107d95277b8e70ca626033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4556614a47caf060c0d22bc2064e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d5dbaac0d1ff81ddf6657e9f39f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5c1ec66efcb6c2367d1b65c19305e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eaa50fc6ddf466b7135848cba850537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a247d30375d78af1092a3eebbff0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543844643ad37b46b1d66ada7600947439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f839caf1c00a15d29635bff85ed8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5ff063bafcf36e31707400234d46241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7ea37e9498e8dacd31402fede01042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5756f1f140a4574bd970f07ac7a37bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398945df24628aa6838bf1f3f71c37244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2805d4f1ea428feaae8a917573b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328051b6cdc9f510bffd245c1f930146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc890396d7a94be1d46520b838fd7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d8451b2377ee4bd02a77079a72d2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36f97bd093a7621d275a7a8c66cb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f7e6032c6df98cbeb71aa717c60f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df345fce6a0f77ec730a5bb36ddb1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ab4abbaed52f90fe5b1f615e8a7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e567423ece9a3ccfc93d4b7c6b1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f92265a64388aa2dfc05ac9b554ff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0743f561d92d71189d4c65cb7a9a7dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9eca0ea14bd56593edc4504a7a1fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb55b2166d3a445c942b4215b4e6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28614c54b41cba9367541add06d8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca67611d6e7975e9b71c3f7c687df959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18299e360e87b9ddca0f3c649aa2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5106c2d8f1f2cd11e4bf9e7f0336e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160932ddc0db79e040c9d33a29b7bce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2452a68c676cc004d155543521c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f60f6f906b30ea7b522e7adf3be45c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c71370793b78c97e17e53036a9b4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc720deee90283b22a57547d8ae37666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366afa2675fe311813af33d9581fc3c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960f944d368af95683c5c2ea1b2cd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb75aeca135ecc5620e7137588cc7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b6944e0b3f1e1ca37ca3d8fbc0a2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702baf33d0dd0fec2bef87583a076abf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745c96b182dec5c3b3bf4a2835779a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff315ba07d1ec8a01a5218ce629a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e050ee319ee65c0d6e95ff9ab131bbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987113659afb5349f98620dd83c7b6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623bbb136979a3ab87ba366bc513e7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a23fb1578a785395562e0e8f68aa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf36f8ab6400a1951f0f1c10069bf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc471f2c9fdcdd6c304de333cbb95ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c7a9e79f060fceea63120a7b3096380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61979b3b6928287e6de54d2737c98981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0f0f603322ee0696bce9806868b6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe72c28d0780d8ec4a30dab10172a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765488fc10e4b97b146881ee50ce7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123ceec22b989a9c3cc1578941486385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3ae5fad011fd3712b8371604b33d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb428e82a236f48105a62bc7976c7c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6d07d72cf02f1ff2e2d9705d3f3d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6947a825a09508e6b031cd65cf53e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a8fb80806da268cb31ffb3b09eb6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c574ae4229311d03f69c617479da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427bb195e709d1880988110581547e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e588876ef3a51248db5b25f83a22a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca06bcc7af1bdc4cafc75fd51eb3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099989ee3e54290457c2e6ba60354f7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e3e1f5adb724cb44ccff27dde443e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e162ca9dd84cd914d8dc72ce44e095197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17011130029fba867e96f7646a130e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52854438758ab604e8829c4d8438222899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7577bd93e37694410450e1b3ec7fb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87610d9691c66785815c545b1173a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2789e6e5f38b8e05cb048d40f62d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b7c21eb69584918def7182746217103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9365e3df28f43da714d8b512fd4d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c15b86a3dbae0d77500569520d698105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2c5f6c3113de7b41c973ed5668781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cbf5de64f412bf595715c621e3fd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321da0cc94195471eca65cac993f4e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83e6e0d8c436b1ebd6fc2f1e1c119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fca7cf34641b3c6d6324ad27e3a13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a877ebb5976a6bbefc2becbeb30d62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcee3ab2ead49e269bdda54ca8ab84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f35322f8ce3aa494721bcfdd7cb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864a34fb79ef1396f809c166105c9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7f5bbaa80ec0dba7a55078100611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c2a9d6a0da78aded3e80fd867f0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503dd3767ee886efa526a26325a44d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878043cb41d5906ff0517b9d95333a1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7665be277f6ade995d57277203d3bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64865f59f7f392968c9a67e401b4097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b033cd142f8e52848b6143fb3e1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf72a09436663fdae2f49bcf59765122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36391649ce02a90ac1fd7e9050c5531123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67607151b921cf2613ed39cfa035628124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9638e483b64182f21e73505a49520ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ed2b4e2115568e1f6842c5adf32a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fbf38ee1993ba9e11cee48437591c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710021e83093a470863ecef01cef3736128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e4be4450ceb97f97c2f2fdbf03f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105563d99cc74b17041c242d9fc8dd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d8a5ffa1190ce92815f3a9cbb9720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f465685b1ad81debd83c55d71f13a15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e36d758e56a5d4db10058e3466ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098433b59ea41fa5eb892ddd527d1d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ef9e1fede05e99494a9f22f71f2d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b1013c76a2e6bacea62b4b8729399136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055e986498206f3649854e3231f9f5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb380660d4e3907ea4732c486e6c5754138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8624eb1c1cfdd4cc7b8b5c317fbcfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1f9b6f0d364c273e2b93625b71c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced90ddc28c0458fe9445f51fa04bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1584283b2f2b309dc61e7ae41f56c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886e208dfd8e06af25c3cc49e43eacf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1118fee243edd8167290878bd91f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80614c52da2176b8c18406cca7cfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8cc09cedb6fa6fa193e21a7f9420c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc75092a4d1595c69b75276e4feee03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f136fa3b33ff48e5a01f44d904686d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c61407bb0478f9309c8e420b3fc4b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e810ce50d016808d4e24b122f8d9779150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda240e8e75523cfee63064f7c3083151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ca12798943816cf81c683bd2a245a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267436cd671f8d62b1636fd48a857c13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f8093fce8192a3d6f4d5f361e8488154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf885d392fc3f6105a656ff50f40f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ad1cb6c88d24350ede53b0e80402156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66047d80b396362afcccb32a799b98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78456ee1204a040943f31c68fecc1003158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db5b1a59929ccf53f66822a8538af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a40fce9aa63992fcefc017c15eee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25e859db55687bdf1aeb65e95b484161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e7b3d252a1256caafe1a0b1005b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6917d6f05456c742c14b9c10326ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069368383429cdff66d938e6cc7e512164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897636be65a9de32fd28ba92239850b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dcd0fea4ffd948efe354c4f8b5ba2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8c9fbc32779edc4d8fe000e3e9ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98b94a51698e4544f38c32dfd4aae8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78347eb62c94dbf8747bb74f3d64bc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41968f3a8493a7563a2304929f55bb5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d211cb9da9c983017771419cb066ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8af58d1f9f6d2d8112e77c93f26dfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5735d81d77150c28fb64f9657738173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db807473ac16ae04e05270be730b2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcfe800985003bf7696b1c3cef0a75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ce9eb7b76630ed499f65c4564c47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bab2a99f6bf1b28f4b6ccd1d704a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab704a7686104924839cf8493bfbad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303a04d126df3f6b03eb69106c6a7e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff41338962c1670d863406da6304609180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4049ac64495a55c6958189535baac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2104e9a10a3d0b515b5eb7c75c47e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b11147ef0c48f672aeb7f855f3a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc1123b4cbdcfe772d939e47acaaa5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69755bedf74e6ea0dfc520ae9a53b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70d7a7cb317d4cf9ac9b5638d19483186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c52dc6c7010b82c76189ba14b1a4c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a919b3fdcb69fade30ca0111b87578188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358de53c514eaac10dd3cb6e21bbfa5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0379e1543b16449c003a3224b1b2b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1589eaceffe7835b2494f327c69fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecce2e8eea476201c38fa2ae6f0afa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f344d0adeaac02e647827cb54df0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e7c22f22017f3391fc413d2d2c50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8de168e8ae371ba25c9d717889022195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f85af30fa64c3d7294b9ae2e798b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546119d07fec9624a98193efa9fa6fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e28f7c144ca229d5dc7340c12bc6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d23a049da933a0ad24c5e9c739c11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50ba4715c0457b34011d947567175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eaa4cff9f4560f87ed91041775d4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb735300d20cc2947406c52a2712a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed4f5b8c25abf72c7ca9cc94208054203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25624c9b4eb7afa43cf3b8e1f73002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d430ed05557c89b307365bcdc144c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a07a5874088a239bbb1c1b5223b800206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1b7a478b5cff7a4d0a3df4c53f70c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8202b499bf6d7f11fc8fbd534ba75c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf4dbd9f280427bcc2dfadba70e71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca29352608883c79be9151ac4dc8171210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af966b8547755dd1b86356b088ff6db3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44472d5ca34c74426ac33851ffd30060212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7793495062983886c88f675ae153564213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e0ee79c3097205d4113f28ac8acd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec526d70ae0e1e018321bd6cf9439215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540682e2efc6652eebe81930347462bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a600e68b13db744606b74a216c6c46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51462299de41eef3bdda8abc69ea90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af27b5d89ad0babe80c9026640215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243e9809bdea74629e850a44b9d073220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39b57a7941be07e78732db9e6002fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47283334184b1193b43da3a053c8a97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb63b366ad5305fc7019a51b67cd8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd11e95474a408f53e9df1e6e1b36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee477c281b555edaae3639c017b444225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3291a65f7fd5d8a8b11862c6ff8e6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4bcbe586b5bb8097fcc7915c8c28c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c7389c3ade32f350bab735839944228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c3bcc402b591704479bc158bac3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47ce90615fbb894fecedf3f8d89a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390fef8eeeb39a6e8c0adfc01063b3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf7171d48f3189ee93c8e8a00e167232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2061e1fcfe520f7d1a8d579a107c90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b586e03649ace4014eaa440fdd56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f587837f67e22645e8ee30b8f7db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d65ab232f6878c1cc35452398847236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a9f4f556f9e4f867dca29b0ea3e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01c125995f5174152105e9b36bbdb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543faa018772fb6f59602509a6cbdb2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e950603ecd9d07762c5774075ab54d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a996f18abaff02c6ad2dfdd3361589241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060886802faa3a89c2c9a9cd45c5bb32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43c8e2293248ea9cbac1d7bf79f7f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009850c1a2608ea0511eb2f8053b33b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103077daa2b1b4dac596453b5bdc4fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368bc5441c78d4a66403d2eff1fe34b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249308c9db13ea26687e70d9d31aac4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5825beb60fb02ab63ebd366ca2b20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc602de5ced7a86b2cdfdb5d13d7037249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b279dee4a14996a6e6ed896f51e5cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798dcf71f1e3d3060a9c26f2196e572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8492a4c9c929df4939b671df4ff1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b03961b3dd1b5e27550630e3d2740f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1deb4e5f93c05147ce9497b79698a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7326084788b3f49e0ba8fb37833e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f4b2cd6bc8d32fcb627345d68c67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02028efb66d24a562948c93c742a0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120251531315842597d8117176ac5818258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbea468dbc7900094d089e244b7a91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac308a054e0af6f98198dcabb0cf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3bcb2ca4f0497eb849d330100afe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f0550c3011eddc941c4e9365fca51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b332f1e37e7ee55ce438e7c68fc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8aadbdd4e27ab0649ac2751f6310264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dbc02fa7fa85074f61a09f8ca5c80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64980de1b36f2e84dce5e21781c368266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac0670ce6a86243649c9ccd7b6da9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003103d76ff9b76127ccf9e8c2367c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d365c13d71e257cef66d32c7aa708269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9531d234df67ce2d0b4d6664710d61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa1c879ef890ff6491cc6c12ed726271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f35f983d51816f640a63b207b3ec2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd89a64e60d80c658607ea41aed5504273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f388da2ac7759bf31fb5b073adf63eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72878831e1f956c328b6aee26917cb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e6b6c348b7a795b19f1d415800f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762994fd2075ed9840e5e776a899a8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bbcf45a034c9e20b90b2136f31ae9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3995f7ea2c52dbdb81eff1aeb89f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea4cce5b397976150e952cf0fc14f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6def208b609ee422e8765405a26b0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf948184fa6114a4d3d2b0c4444ad0e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8c5d663fce3c9b95725c329c83fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4aef8547a521227b8da280fb84d23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c9d210b7073a4869ee1757c23be34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a572c6cb3364fffc38c209a9148d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b3e40a5f8eb88de4bdd666212d93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68aa594401762555f7f31faa8a15aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb2e9bf9b43430921e83a17ac1a3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdfd3b9d5f700f2a55b93b68e27c05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba63a78de8dbb1375ae6fe42f9f766d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d103cb1c72474465e8bf1c069ca87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97728baa796ca34ad444bb0c99c0689e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89404d4d9c1a8101d5c1dc52589d17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a31cca70eabc92e7061a769d3896295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c68d8733d01ae0a0b7533af6961cd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bd79426d882753ec360c208b649ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b705b22ee582a3e7cb4493080dd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9e2f10b84041ab627370eb57e424299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848c4e5f0615953182a229f8b0f445300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67206202c97ba3f4e968c7d3bd2f54a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12994c49b6bf19f48158ed66ae8f3c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f9b66c160f754ac66a9da2c06f4d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b76c5d1c44957f4e30c951ae7a838304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f83f847ec84f94befc4508b54377305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8f6cddf977fd2109aa173a0993ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b4b1ec60ffe217b3fb1c061d6f6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecb35909e637b3fc46298524f18d58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ba2064cb3287dd1560ee505cde73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563cd07346ac5f1e1c205cef4661ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d32dc62b36fb8cade6abab787c21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0d333cb8fce5fa3680bda7f0a225f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6e6d8750e9fd347742453f64fbc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebc6a1f5f001ae618db36d8d3ab59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad0ecf9aba355483d506f39ccdf22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633596def7ffd182489911d04bd9577316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd8c6314390167005c43d3a005a47c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6d9e4f43dddcbf7b355793b1a358318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62388511de63c0770f3c980cde6b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca9f64aedc9c3b08aa91271b966ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2be0146c4dd82ad4a3f3acfa8dc42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6d67cffed73db21fc8d6cd587d23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555909def1dca9071865487cd7bccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7dc7834e716d241110103d0fe9e74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04585c3e0089a8be06a120ae23419f51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ab51ef086c9e73643be2fe0049989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c53698131f746dfe690cf35dbfca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89ed8d8007ac145e9c4e040a2c1cb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7176b24908a4339ced6c735f372a89a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414b476bf4a43cc4746bbfc7781147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1c85a8808e30cb5420831bee6e27d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac49d0a1154ef4b8acfe35f26abc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74524630c14f20347f987bb68fbe41f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f194e59e95cb036a9bd803aee7df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c05a80009a48fa3a57db98f4057bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a95e1471ccbc9519d4df53d7c60f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68381ef82f449289a263bd8256052d15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc9b2d1956d8c18fa882e0e7b5f082338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80439e6ebd30015b0c77d71c76992f5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a301946f4aada3b8c9503644d2de0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca255c7a7d4896433f1d6983f4956fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb52f5247b0f445e112389ecd18f2cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f00b3928017e4dde281b8d514bc04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079cc730d680404b192b07e9174f5fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14fd2c92cc3eca64702b37f221da84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5b3cfe64125718fa628a445c64cbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e156060da62c507c1c48a4fcecf57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d14b7b6aeed17cec920affb01fe9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b632a2796f9cd1f8f1df9346340fe10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af679e128f0e8e8c35466862d3ebdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5ac85d781f0f7ea6ff91e3e638b60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1cc17fa2c72f56484c66e9f12698c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e92bcc02f5d153e2e72123c03d2c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2fb431e87e837029ce54f8e193471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1256429928a1e9849a0a650f58b4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb77ed7b9507b5c56a663ff8b8aa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae5fb5b0a11f0b5832e0999853f05a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb3151aab6d8ea034573718a03ca67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e2c9a3a66c3a2c64f2efe17e8dea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab76cf3e0d62d26a2024fc1975019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21774f96fd90dc87d38744bb976fe9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d2fd563e11aa9339d35ac9604fc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af47e2c1853e2980be2e6cf1f7aac7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b2f27e3ac87fc24910d82f1a78b2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643940fec13c7bd0944b1b2637ce104e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962279417f9dc8e12a3929f48474dbb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182357830a3f2d056cb14be27bd6fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1113adbf6733374f37f491cc5d838368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6642b47384562cace0f430b3d91e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc4a515fa0a7e49cffe1258212018370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486db71b0dfe69f2af5de7b4ea48202371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478a4397cf7f8c4bfe3b40ff286161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a64e26b4cd6c79213a87a0c03f734e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce438319c3a2111182855364251b88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035d0184db4d8b5720320de76ec4de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79074d1f21473bdd0097458de557d41a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a18e7c41033ec6bb0281999c83eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb33e70d81270813f3326e4481e03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6c7013fd7b72cd4bd446b0bdf84b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e8baf955e8bc032a8baea18a9a9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a7b7fee7257872204efde84eee4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313e2671ca7f7ea91824c6426fe92e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f05249693e03660ce5c97d48b03d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5fe8eaa5f76b5127ac6d80780a8a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e0c835d1821c8abe877074a66ee95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30dc24759a092f13f27f0db008cfe7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1cbe5873f876b63bc67b3afb6b12d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546950210bb34f94d911bc4d99b0355388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a269ce490e4157ec008a675453abb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc76a881e91e871c0a3767ed77e39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4009f07412c6f8b444519f22696d90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438947f1db01f9ab1da18fe80b3aa8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98877e2882ce2624844da7f3bb86b77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df76be81e4372c5296a1a545c44e01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d804e253e9cbf8aada360b484a7ae1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df66a923e8272641f97eb40a19e1aa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fba8620a14039dd00cbf95455f3e78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfecaa051c3606d858a07640002ba7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff70e3eb22a3932ab816b74c51f1f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b67e8c7880f7e588bfe383040abdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d8a872e077a0e329846832a3a8442401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bebb12e6a27435fa5ad8eb36d46523402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208ac6674710fb06d17b15f051798a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5f7f17264e705ec03aa4f949110c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba648233beb5c69cd48bb6779fb0450405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894057052075397021505317e0c82f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81212ec3ea650f5a43d9798763e9dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b61757b49d309ece21cdd4a5360ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9663b4d5bec92ce9322d703582ed0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add929e561eefebb73b1a2e46f08188410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f2f3bc8c58f5b58c316205ecc0837411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320839f6ca6a8a4403151074f433a08b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154488a6aa4c7fb95d93619bccb588dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665bb5eb9c392a44235abdeb58d6331414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a594f328576a084c6baa10f2e3bdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5684cbc831035f962ed676b80c6ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e83c604c672d73034bcb500956232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82178a2885d6a5b7dc21ecd6dc433418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a706547f80091a705e9c646a59cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c5541e3fe1dc5857878c2588185a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd3dc8065f10cdc195283dc955b54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886e954ee0f64ce9c65e611fc0c736a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29717dd922cb4d5cc9e3be8318ca1d40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c5d51b9a4dcc1bc7d3d8938bd2aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e33771e2b23871701473bf3bda47f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271947a73c47334bed561bbf45df5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d13d8a1a0290c1a78d6d1e1b6292427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca35e81ff48205b780402e908d2dc0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f1d0073509d4fe61a874b65a5596429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b247d156515b81ce5ca163d98d0c22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ee8b4113a1132966b32e0ce868aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a4c5137e093d431d0b017c5bd428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a63ff3b8758624775491e86c69bcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b865f574e6a30d75bc138dea8d58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae85894de82deaf54b27a46114626c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dabd858cfb2d0397ab777a05de2e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89c4274d2f0c6e63eb8743f4b02c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121325cbba65720669e8bd275ab1a90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec572b61815ab64fe4d5b9c9dbc577439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea046c4c885140aa28058acac18dfc28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade5a812acce32c5facc38d95a51ed3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f68d9b56120b3ab20a1594798ac614442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206a6d64416ff3e0b31e4a880984ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da9c366c90fc6902966f2d3e6ba764444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cd8bfd73f5f60d2566d6e7830289b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b064a8d1493c95d12b0a76776b2f04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104d29e611e5570fd5c0320b54a607447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7777c9a8abb93c0161040c65cd788f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4dfb3b4e261311e72c27babd016a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3935a7d41b9c44cb42ddb15fb332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e617630afd270d58f4ba60a6912f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55274582df08176f67ed992f2e6a66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe490d7c2136f0611b83d7b3beb38c76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c553a3c24156cf520b9f29f701a2544454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d992553b7a28545a63c401f6852cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d06fdc9c6041ad2d4411492019b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122651d931db8c591623e3e5dc480349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebde5a3289e65c3eafb3565d861cc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909fdaac85377ebb66ab22e006f75e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6d15dd93c544781d7e982998c1eb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80186b692aa5da4a69237bd09e2d60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa9b50297523fb9541721d66d7a5cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60948450cc842af874251f5f60311678463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2cce4760f98abe57c52aedb4e1e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89efb021afd9cfa39f1829486158b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72085131f7c47948566420e63eb207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23182c5cf5230f35013ef820fc048643467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde306d4eb643c267e1e6fa33af687468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2d544792523ee96113831ff660a56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce397d64c04f054b9ec6d26b0ef7d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398850f70be5372c105924fa2a9b4df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba4b079695ddbdaa7caa9dd20e4348472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511dcf62570198b62bdee5e259ba99d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701dd8b58ff4c70768e9de33a7316a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f9270161c01ee2558e924aab440a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1f9d93b0ee71e7be55fb76090fc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad190d3577275df8efab240892068ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e8012d9c46ed026c89c14c236a35a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba84f80fafed39dcbbd806ad5cd73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354e5003c0a2924c850b7d56ea0f80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecc2f0e2a8af0b7a0ed0ca1b15ccdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e009b1638d7d2d2e638c66fd936c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f403adf8569545b4fe3e2fa2c6e46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5138ea04dc486a3a38116a36a7d31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ce4d1a0b2acdc617dcdd19f0445a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d620e51f9c39a13363a2c4b3eef95e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6574143caf549c271872144d68a9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2fc8e68f59320c5e1209639c722bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b5d55bd1e897668d7961643d73317489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a1edee98d477ea8852ed9716d6068490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299a89ebb6831a1128d3199642b86d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1576d53339899292738b1b4ea2fe6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b682641692a4a0dd85add34fecf883493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3036bf31cff9bede8b710de8cf0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded964a1e973b5928c67756cc3d0d94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5e3edce5fb9d53b004e1efee4d0b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488ab3b1f27f167060d48209884b08a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ffbb5d5a6172a83f1c67217419b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a981fe6b148571cd6d4a80208af08d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464967fadcabf17a23d641a2ec4a3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa7c9d6d983967e8a7879b0994b779501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74c233151210cc3cfced88196884a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d44ce7c17436d55c768b6e671bc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e966065ccb8328e95565b032bea34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ea5752e49bb7b8ed20eacb2d3580505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981488d15c97b8ef82d488f01c731c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb0c8b53c7d85a004001f2e90f2428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d82391967bdbc60d4ee679d3d5db6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6030e35df7b8a2eef524087033363509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c47623cf278b82898d54a334f38e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bccf9265d384306ce99bb73da96d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a06c97c744681139eb2801a91b66d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f65ac19176613995538ada4702c3ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84340a9e558b4b7406d9115a49260b35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b94cec2b68e8b196172fe0e02985a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073fa5889a86426bf3243166291ebc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c627dd00cfd9b6936c2e57322c06b1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d70e6462a2dd4cd721502a51ed46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce185a76997ba42991b6ed061f4d4d3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a00c9542cbcfa8eb1abb81e0a20188520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf4e3e278922b24db08ebad3e002da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb4e2b05f549e51b988fab27c51a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47450a8e93f2ffbbef2e93090f95e387523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2bc4592635d879b5405b0bec114b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a91421ff2d859c433f3422c2f44f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62720b5f267aa83588d78b5dcf84693f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc62152ffed05ada713b44c1de2a44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaa1c9a1521d2bd0ca13822c6892ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b81a02263147394419af6954f866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f8afd9d786de0882cb9d0d0eb6f1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121bbbed7c86e4a86d98edf6c03344a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fd6ea03c9951d31926f6c3c1e480532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90678a551ee8f4e6f612c151815aa1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456b2f1a20896833406421e58dc523534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b5944c71343dd30705b3c9ccccad5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e97e02416949a0ccc57eff0b1a9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29992900dbf20e870ee1d096d4a8cf38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a10bf8b591e5f55350b12f0e1aa8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd429526315cd3b15c0a6cf4fa9eb837539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5735f79e0a5bfb8c9e29a0859bdacd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a37b284709b575b47d7b1fdfc2645541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082132c0a57caeb813bfb9f8456eb81e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c7c26fe21b28bd290b35b5f9858b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc563e51991390e712cbbcd177e2dfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca329e04900a0a212fc2df68ca5d3565545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3882b59533385f89e7135bf56bf14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c3b5b69152726140082ab57bdd24a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f30b1c13d87dcd6b85b8dbec72b7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95207a8cf4c0da49f7387979e164b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292e4ac8f92c4f7e24c9371deed231550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86641be5620d196d928c1d1c762aa36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36afacdce56db7998bc6f37d6e8c323552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79ca1e064cba204d8287ec1ba52f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673af76e1b39f84931e143d22ac4372554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d68fb1d91c0e27878fd0f1941c0b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ca71fb0585313bcdaa9f7aaa73de7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eebb0dc0b60f5e08f05d1f03211c3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370c3dff795a42eb369b18ca7c49ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722f6c52d3e6ee3daac56bbb7c0399559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78afb1d696daa5b7778a5985752f08a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a72297a3b54baa2b9604b8e97517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8ce75281d867c3d9febd53eb23165562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac34b155fa44a047eda04b4b322efbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ae80afd75d66f5ebe72a0bf33bbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e70f6ee1d3c06ab24fe95dcebafef2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a3f5a37006e69b907e60996f0573c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e6fff2842bdd6364fbc9ee141e81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99127aaed75d09fa5a1961c7bc980a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce645c408be52242bd905e7ac442098569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf4026af26693c1ea83911286d0f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6200f9581c7bfba320b5ae5e962f40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86f29eb76d633f84a6ccaec1e6313572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b304ae936716eae0f2d06e5e0c781573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488cfb3e309cf743eb2fa7b7e9ddf1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49043a66f318f541a9a6b72a2281dd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3d3bdb0117202710c95b66f5c4ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620513a5835d9cde59f3ab77d0efd880577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c51d4249a160c5b61c1711dfdd11b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084af6d5451c1bc160aa25ba4d788b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7585cbc152a4f18f0f8f176d62efd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95429b1bccda41f1c223399ba8224936581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa05b67d4f129b6e655081a5e8683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154991e64edd2bf417508037fa60bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f4acf3e65e6f7e8149531432054f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8c74d2fd30ad32db64f86f70fd3d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae4b66d1f77b19cfb9c1b055e6a60d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92a13e8a4932c33ff74715e1e0bdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863f70790ffd4db5e539de697f3d3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5abde47149503fb38c11714412e427589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7f71f5b7c171dae73345b7a33ddd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e7f3cc88b3b307977a915661ca669591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6367e713034dca17153263012c42fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb5eac1241abd82ad958894201978593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4ec2283da2b0feb8cf7579d34243594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f3441cb8922e88bc03f278ee43c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27755b111a7c3411b5a389be15a974d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99319752e20dd0127c00091b25a9acdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc0561d21b02fc72c201ad74a3aa6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014756108e7eaa3e87943bb0ce852a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02462eec2d63ae2885f38ae67d4673600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151338f75ae80d4373fb277a88c35f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9050671a72a490c508bd1a2882f286602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da38ec50f3696d1428101ed9c677c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307ef9394f88f0adee73281d2f63f2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60136ad11391b9ed7e00a5530cc11a1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01c01478c7a6fb19c19f07fa29f781606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443323a3ec6ab1a36d13cea28aeb8aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55bdefa09fb84f52f99e0ca5216cba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abcec00ddaca110c31944ed7b5bdf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a4d161ee1dc42cb547c445f65d31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffb3ff0868261c4e419564fcbec9da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538eff9fc4d0a178b623a285d1ec752612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227864906fb2f22a52352e422a1b0d08613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a718e5ccc9376940259a7ac5442e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6530ff347ddcf210d60f203f7042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2564c9dfef915a8274331fb36937d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f544f33add0a9a1fbe434975b73e6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85cfe5b7c1ba1198e738de3ecef3b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e412ba48ea4b18cfb5f969df22591c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a336b402debcbd0f5e1defcd672b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c933068ac2241c7e83a373c6970f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca608c2321620e90b603d6f33ca9893622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42935f47fa9b02533a6deb2f5db8cb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77cb71431ffe01c19901e8962ae0c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68945bb920c8d29a3f48a6bd4a79e5a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c988c0d93a37d8008956297dcf40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11041e4681f41db8f31a1ea1008e78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68938fbcab03ddab9d6deb61c9defa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f18502b4a55f375a80ab6d378102629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c157738395cbe0a6db44f6206ef7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6389e77ecb4b3eb5da189e073b379ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd042ebc561e9a9776e06b71ffba3fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb73c3daee26d64bd2e1d2472e119633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab632c2a4d5b606b9ce9b1b6dac8a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33cc0d9fa0ae27b2e908ed90fc77e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbbc158c646ec41fdc061fb84d280f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1372079fbfe71bdd8478bbe237fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643ad11bd33b06fc0411ab55f93c8bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c8fed503e2e18753b9a23bf29c57f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e22ca37bad936117ee99854883d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52fab8cc551727e9ed1df34726919e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0968581a7dd1b2db4464ed7032f1b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92c4384115a193860d58bf0cef6118643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cac0969f5dcb7068b45e3637285cff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184a69d0e4f15b8ac094f700676dc75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13577ffa5871c2d92bfe08722afdda12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0572110dbf7f3075291e705206269647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e995f1303c182286596edcced1fb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856bcf0d87dbbe7e7b7c4334d835e90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e850342f47d495308a720d629bf8b17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c76fc9851e2fedc19ecbed8a594ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65be0903ef40b11d672b87ddc1185f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b23503c8d34ceb56db92b9435525653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1efcba44412079177ea46c5f40ba1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ad0b0054b14d33c1b8664921a89d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0807b8bb5cfae6bfdfeaf7a754cd14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8582ec8ff8fce404d1b58dac6276657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852aaf3e973915ac9e6a30c31631e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c043fe77f1d6950c69ed2a0849250659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea274986dca45216c0d16b1d0d88fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ec5e280f89bddb9ac4bf4b2402e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded8e9b6217c3352ef19985be11001a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0c1a31ac2211a3db73512871101d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a994413b1bc4368b2255dc738db5ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbe3d1f44eca4da6383b167c12d622665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a7589469af94a0967922fe5a0b158666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a21499d71440655d7dd952804c8bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edd4b1d06600607dbcb078fe50e14e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31da166c23dc667ff8640b6bdf6e44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d124e2f2a0c1a670df8155a2078160670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0da14848643f2c0389e60b24d52c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450f832472182ed7269f75d92058c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad43380974c4a092a3e2abfccd3c201673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118727951393a2916e29ac7f6f199376674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed663a025f8ae1abb46bba37d4a62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fdf98511c9e25e73b50c82f8d53e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350387b3d184a95bcc1cee875205cba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f698cacb9f6807d18ca31ba207f492678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6f39da6d6facfb8da397f6a6e209d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2c0343f6c43047433ba0c63b984a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc29216637285e182cc9f529ebb2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4b7591dce8f9ce95fe024f0efe0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493fcd08953913319cb16bf7225772683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe892e945e1c0c056b9d4286ab0e319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a046a0941055e2921650b1c110051685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518ce2fd6c88da9877e4ad9503223e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac577c981e66412b86aa623463539dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b332facfbba1e48fa5f6c754456948688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266be8c7e39832af87b3666ee8b42140689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671547f424c8057160458391dbdb96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6bc6c760fd6ba9b8f93346b924f5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f14c83a162865c4793c5a50ee9314692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086d2a58d0a908ec5739c2c355910b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1420e0b976b41f7e06280aab1bbe80694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373c9ba5df1b7e58c58956a7f2e5162695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da67da69b758c2f153ee7bf5984ed4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c03f85ea950dc7092c4a0e8bd13f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78878d9140c3f915262cfa4dce91ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743163e591f7bc1c0674b11e9c881aa5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282854c07b358a13ec4698e339e1f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65e12fecaf2b0eecaa17b930c19210701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa15d03d4424bd8c1c027c2b4d5bc24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c9c95eedc82ae97942bdbb14ef9cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d5502a5d91289edcafec43c8bcf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71060d5fe85f99191a36e77aa7e5d98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152127159b06330eb4b4977f60d998ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7f682278a38ee0d6b3b33ce1ed54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a1223a1a74202f4d1b503b9208d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa009a8936af6e3f575884d323ffe8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f156f1b966f73969a444b88b8f2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbccf5874530ed26642acd96d51bcd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3590d72d0fee5bf66944ac5d5b1705f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9643e9326268402e748adc777fc94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f047e25959cc759b6d5f7b5e67f3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a897c935b809a00b1e748d6f7f63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f53977179c3846ac8af75f2a5733716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe6659d3561b587ced4b99418e6118717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576c68c9392944b8fff03be7f0a565718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ac3ebf198f1e64a3a7073a6bc4784719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c991935eb482b0ad506d37d6926b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff3288ffcd3c879bbb03319600bde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8072e4192e107a970875c3b30287b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7002a776a17a49d53807c6343489e5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea4aa76d055f3b3620f7129debad5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aabddae594f0293a35da3e80ee50b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f07a0bf1dfef26aa4b90c27f2ab19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddcf72fbb40e5d52ea3120817be4b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c83a8137444f6d5f09e971247323c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70f0ac6f0e6dcfde57a473adf5b315729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1858f1a2cb804f570bfd48bf23991a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4b4e4e4e508dc76811a823f03f8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906237a53a4104acd4e861288252f40f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eab446a5f7cf3bd8e7064618f2617733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57716ce0d82adbf0857d347ad4f8d91a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f882b1f514a2ff5048e60841edf395735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb6603572bb7d219cd6a241eb446c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1c7d1667402b5975760290633b58a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911dd1119e10ff1b667a0cb6198e65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef8c81c8ba1f551d24bbe975140c21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dd6f84ff875f710347e3b5c552003740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02158c4a2f9f9ba8465007969419e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b979cf9a174ccf959e56f0cecaf898742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f7a78efddd911905cfb37e54dbbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93220e69938be0bb3e5252227ab3a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4805a4a912cdfeb832d4f616dd25e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9cb8172552bd6fedaf47ba18ab4d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddabd77235735c59d57afcd996447c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460adeed912eba15cd6e0a8de7f0d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1194fa724a301cda22c762c771ea25c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88abd341f183c2f0f49f122eb88307750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299523acc18ef7bf14984d6e8a71448d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303f618a69c13184e82ee755921776752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789e13c171b4be21fa74d114744047753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c52a1b741e2f22a952ee78d018d5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06792f43f1fee931f1c43f35e7c13de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83584826fd5c2b43c55fbde313dd37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3ee0c50cdd19ba312d8714ee94f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad859eafec99f97afe7a2c9e7f4824758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e5323830d81b8487de04aa72f504759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa7368a725e4a7e31911575ea6840760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab9711b7adabc093875363ac91de2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f561566fe75e2800f132ed84bb09762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959fd642508c50be94002c490b2370763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e89d3b998c42eb6e393fdb02ae972764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3f88b94539fab26f70732bad6e2a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144536f7edd761ce96cff7b712e16e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef4a5ba9eee7a98460a259db38828767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1923ea808c6807e0a815332d28c7c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3b2afa337102d0cffe6c0a517d0e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a625ff705feb49a10a6b12582e27770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0a6c11df1b9a70f2370785d0b748771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59940c005d6f978315b27142c2a55c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e4dbacc2269aecf04ff1a13ce2e1c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b1508ad5c59526925b8ef2fd7f47774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8be3714c6787534152f2d214f1e30775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0427907f901eb5e96c11f866ae0c9f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819cfa1991e78bd01aac6c648908ba5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd8d004f78c6fd8ecd67f66b14034778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113c5942dce0bc5dd4c5dd12842ce6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c486be006967f6300b329c1009df780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1436c149c30f5758ad4bf1eb1be0d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2b45672130571d467ed0aa3f07f7a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328bafcfe1ae379c92779e33e4dd1b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039799a17c29774ac249aaf38ec43af784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e331a647f5ce6efb2e47d660bbcb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687cce0c38372858a1e0eeccbd9fea5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd80aba4f006944fa9e3b0447fef8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a46e0be4caf3f45d97471990995443788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74ee54b19de0d8191a5986dc0329f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688ee5a70fefc873ec1428f760091f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d543f15164ef3b60ed55e4b832f2be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639657ffdda51d215627f1da401d8e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9afd5c203434f136e17f9a23667f83793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca753cd7ff17d64b81f3a56d3e669190794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349411eff2d1d5f76d32666c7d6b8841795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b43bff72458ae978e51140f1c056f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b03b70ccc97eac3073914c3684c98797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5d26f03ecaa3d15f65ba1402b2552798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c799adc10c1c61be579c9bc2511a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e23bf4f776787899710ce4fbe72e4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654106cd93af9912ab44bc8d3538bfef801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294aad985cf7bbe29423fddeea32775802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45088fd8d4594cd984721e79be5187d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d838a501f34727e689294774c795166804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958104342c612aa8d3f359c88c060a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c97daa47478f2702ef93a6dfd382be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e7fb0062996995bb601a86a81ece807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073fdad5e3dc805ebf80c4bc3f3ae8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b181585a6fcc081aec4de3f0e4d71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08632c25c2eadeaa79edba00c50812d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b25b032b011025de29c6697ecfd7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821893ace17b8ba081b70f9436a067ce812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0df6dc2fdf4150710995e1f25b319813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54535675a6487f89862cd6d8b642d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef16e3136a4f246107e9ca38e9630e1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b9d5e877d22bb2d669a9542f03569816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e710bd24fe021406e9a709008d5aac4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a98a18e3fb36e6d9f72f0c3f87176818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db00cdaaf4c76923ffb6b8e17226b8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a6e465c6db57c2dbad351d7757642820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a559515f23cdd9a08e4c948e61c2b1e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95326edaf0bc3ad219167b09b7fc6c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e58118df0fab9a2230a2fc2b1046d2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad041fc95f76af12e570a9f154cbf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193febd11722fd243105e05e2a3828a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53726041f7a5fe126b5e894718c613826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c1282973d3064358ec129174576b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb462a8227d9ac0d8e8c5fc9582f7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022453dbdaa5d0eea51a2764ed5d28d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34a0d8effde715113aeba11b65ce9e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54190efd167392b4c1c9b34095975831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8a9a048c809a0f2b29d9041d9fdc8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7be0585fb1baa731f42145bcf81d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29a491fe2fc70a82a005e9aadd1cf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664361c5f1d65be61c8159a7edc116835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be80c330349aad6a3842900aa2b7362836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99e1cde38b1d8b005611b9d30fb37837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57673b3447845b706fbe76d60631260838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f68eec7337b807995702cd31ecad9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b15f24acd3e6d4d3ae4a0551df8d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee7fb4ddd956a20cbfee3ec022f91a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a16dd189967898fcb5069e508c010842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b7e5e237a8edfcfeece610ce0ae4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaadfea1b6ca01f6d9f49ada31ea5f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d4a100fdbd8e453f8920c58056ba845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec994ea18481a603542845793c5d8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98395eb9aae414f9ca9148f0748a162847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82fc821f59b3dc05f41b8b821f1d2d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733ed8559089ee8f1d0dfb41aff2c1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81432e18c5b8e61af03a0510fa5a6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c307cc64e81b87b416a2593063d81c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a0b0688a61fc6cb951658fd0a4cc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3a3fe0921b72605826be373d2002853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409209448d7ca6ad3f0f858e04c2088854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34a4725698d37f35c06b98090ef7ed855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c03b4c188d1859e2912399ead58e6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3c45ddfa16033a65a9b4595d82a2f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c95affc188bbc6b837a04e9f5c207858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9478fbef89542d1ca8205ee6b5909859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e0a7ed64116cd43eac36e064b7fa8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba652bcbef11fff2483d566a509b0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e17f1fe77af33c7e11a5375d96b675862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90b5eb10aced97fe9b18195c07764863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8175bd061815b7857c0adfea2f98864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1f4a30a2574c5521444da9b0daa9c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9234a62b20d5395ab92e719ac87e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397b65f576e3e2d06d79ae73344088867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17965af917fad85a68666a49c78a833868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fcb5c864fdcdfb633ab51d3650ac7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9664663e00f5953cd429d1b58476870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affcaed870f097db88e07772185af59871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac7c36dca795f888181ef92b7896fa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5220327fc48111c198d3c50ce93a5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e5a39eb234121aec93d447e69f34874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884a9a12ebfee9274cdfc8a1292e5d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967139fee4173bf3c6ad59659b8e16c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f9ca482f9266940626c2a1cee160e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61340e86a2b11ce02d30590afd774ab4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602dc0f8a54ed0605e28c41f86b191879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd713091c1dcad34ef5f64e6c03ddc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fe6a7820f67d1e0fa859c2015cac1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7695107c59aa996ee95975e109078882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265746ea2d7c62a0e54d463a628ab3ba883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28012e9589e28198d3912f37e53d55fc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bc95662683c255785df3dae430bbd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77f6843da6f5e21f3c650471173b5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c218b9461dc13083ed7124575454e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281bf17ef0fdf4bcf8ac78bcca64e1b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1d7cf9d423fbf015e616146581e90889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a8191f402e274e7477d8b70e5902890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f86736163210630c5c809b3f3fc69891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c66a8e0e66c49d9b41f860daa10fb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740211ce984bba26863512d63bf744f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d4467ed1f2301f5b48a5ca8ee080894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8d169f5412d12a2944209e4a2130895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d99c5b8581f0a085737588a077f175896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eab88b61bcad4d92fe0c843127b32897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8015f141229ac2ab27b5f17fd376d0d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c717f7e040d4708071fa5a42413f18899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ed1d905ea4b741fcf8552ce0d5b91900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeaa4f1a0339fcaa0970598625d2a5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197410a453d6bb2382599a8f5cc3dc15902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9e7f7743cb61feb5e0427460e027a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e2db53153248f9cbdfbb78a3bdd3f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360ad51ae2e95d006b7ad092483de7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75932cc2f1aee4831bce196286f169e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f81e6047b8376e4a2b3b1f49124732907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af6cd29533a6f2e7ae71dc9b60b9b2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac51a14d0641f4984e84a7ca9719a7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb4006b83c3015415dced46a2f079910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ecd9a0672757d0f07419fa0b15b3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ee67c36799993a161219b788a149912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9c56314fdf561e9f4e3cbab06ab7b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b737bba217f5bde4c1e076d5fb573914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf824412085604e701399fcdba11d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e141d91c9181987c7d928541de3bc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037244b651a33e9c42f15e1030df356917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508730579f61cede285d56887512399e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26740a30bc603aab21ed143e9dee7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6b4369686e6f2ed686b170b352636920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b38f020ff242f653131976c8bdf33c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15fe1e8d1f2b40b384adc318c94ad922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854fdfa2df0c4755bf8cd8256918da2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d85bb0ae9a80cb93703f4e65991c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadae74b64756debdf4d3e0523e0719925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866494d4ae85fa71dd495bee6b379d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9879b929e9cc2a0c0089002d06084927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b97beb55e1b948406cb34af4a95c7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c5bd3dd37eab8b8f7f25c21624134929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b1ce7694672a60939b35ed2e0d68e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa30ff9cbb569535a2163565bab44b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b396c775a9c4448aefa0d892e50f461932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf20ee6e8f44431ddd08fc528bc500933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da300e4722abe194a2272ed488693c4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b84939f54375a64fc28c417c3191b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d990fe1e8322afcc4d78b98de195f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b2039e51ee276b1da8117de568a9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfd0a99b1e5e68fbedc90f0e605cb2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355918c3a46867fb758e62cd42aa9e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1758f49a29c1ad4766e03899858062d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a5f6c67872611c1e9556d02de7777941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710efebae50bba1f911f8525d242ccd2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206647cf81908fcac03697addee6de70943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542013a110e444eab3b2728fc8164f10944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e2e73e7f91deeea2c9ac7755fcb4d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8940ef5513488f6ab286458e93c19d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b467be550433cdda4a80c5bca2bab9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c36307195227b0e532912e69c1f1cf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1e29805dddf30af10be6af6e1c10949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d70305cde9554fcede07f0e21d089950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a39c764b996ae9c0317950137999951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c598e3c518b5afe2ca435489a0f8b0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa2f133f113924cf64c8ab2cbfd4cd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086028f437b0519ddae9601a6d105b6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3cef2df65bc4eb6ce15910083ac8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb966cde42814582c74b83bf134696bc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969888b6e21c977a10dd3f8171fccbbb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e022bcb5ea66edaa917938fc2fa5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd7f9de062155c4c66611bc85d0f6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f7336b64d34fadad900babb21e19d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243606841c6b20601d53770c8f66b5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9913068085b0b3a6f3217097f79250962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503628e2fcf006af1c9b6310602c63c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d8154cb0d51b8c0c7553f9bba8d24964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd803353c75d1a955c78649e31ffe60965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913292006e6abf267452420e5e5ff24966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171347abf1526619128ffd1388a849b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ecc9b3c69791dc7cb5d99cea3c10c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238d9afd6957a2d665270d5a24714d8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb61d35e834d79cf9ac57f3a2e557970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94a9d869da680b4241b9195b6ce77a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e586df49df899f5d7005ad4a5fb6c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c281f19d7b06583945e6574e96912a7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d35b76697475257b9e7406f099f9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77098dc6d6021dd6e51e7592497f1f92975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>