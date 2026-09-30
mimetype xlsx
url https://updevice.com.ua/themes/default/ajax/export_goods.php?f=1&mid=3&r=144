--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d3ab7026ae1fa736b013fc5bfce2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5495231053cadb88ea15dd60c367ac82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6ab7d0aeb0892747a3c179d9460653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e196ab1bf12636c61f76049660b15e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd826c207be3b101737639ad280f26a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af526cd2df8aabfc0104be0fa6041c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2fe7bbf476622eae2a1495cfdaaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d94b2b2c2be5e4bca2801e14f9b8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94272df2de33f76199dbb165ae527d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb2f2632c5b67dd4d1cd7740b48c9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368329d20bc666e710e440e2d5f2921211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd835f495f82f57ea19f76ecc1c87412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461897aee12f5361506702f76b5066413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b53fe9031ec6a93f3722698cf72814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a6aff7c04a493d863b77585510b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6759acf9f90779c4fac359898d02916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981988e7b376f74ed38512f579b754717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2da6aaaeb137a439212cab4eb93af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a9e7114664cca495986584f5be4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ed82512c4d6ebb8c71ac2549f2c3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430f7ef55707ed339d010a4555d27021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b42d5106426f9b07046e508694387f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1122c308affe6372e8cbb8e3ed217e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67851e6cb6566f0963a02856b737a2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d329c8ce3161248016a5a8f6e1b24825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93024f0acc522b74ff577351f93b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39bc6530eb09a9490a0c265086999c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2274fd439f3c3ad4eaf36cea1d514d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9c8044b2c7bfcc800b3005a6e83d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e89305767547024b61d19d59773830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ba6b6d4f9dea0847747b620fa02531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306349311f951ef7b2fb5a3c766ae55732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aecce83d1348e1b80f62b887332cdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb663a244dd3b0d62d69accb061e01f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afb90a25e458b3629346707bfaccca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745bc601917e9a392192f3e33f514f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bec25a85d616d7129366c7ac162c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f05637d63b0906c581f4390f1482a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef2582f59406899df780e934e14c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e92388d6a3760547739a6f01168c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d545dbd42d0fac2d65024962bfd3fcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de495c16d4e53ab7f41993fb740c1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49207e54f8d0bd3de7fafdf40f3852db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb265f2328d15fbbfa8ae2796532644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee48700d6c44a00628ccf92db6ee7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ce6ca96c5bfbc475a963b4259bbab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a32ab0683bfc772229c8af44ae14e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804b1cf5e25a2b80af99a5e041385ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4177812f86a0ad3cee2dd426d93f44a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278061feaacddee64cc56723d048710a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657414fd5790ad9b58da513b9913404151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21441e4228ab91117f42d956926c51b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142317d700c1c21d77a3ce35b43c277553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65dabb777732a4e52ce7e1f8e69cfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215254488d077e9866c5b7436092fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c78040f53027db414539cec60165aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3586c221dea8db2db65c411c23b33257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518801744eb92d5541fd812d670f673d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0427abb8f4f99e8b1b27865353a5f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef171513d9759f32bcb484fa79bb0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05234774ef03c765fc66760fea69ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202001822c2aa16de3538f86974e48e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742abc122304bc28553c158af0018163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f15fb3ae718844d85f8e342a401ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6131284b155ae0731c5bcbc27f5f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a8d4aff537681770df3500f7eff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee665a4c4aa567753fe5b83d240277467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55153ca6ff08bf3a56d48f6a0eb0cad368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428608aaec1d26cb50e26147eed02069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8ab1a352a9d7628fb3e3488de43970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2bfefa40bd967163714da4fdc863871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfd9dc80c96c91e8a15e23b7ca2bbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476026dc15bce064869dd8c25e0698b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c4b0d0cc687b1607e3c540059965374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103e696b85269ed28586112c6f0a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c87cbfabe6b8c4c8a5d07d808555676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7463d4a90034bbae09c46ce2a9e5ccb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cb834581f33f678d528f501a5ea978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb7ad90db7fa71e54ce95cff04f42b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4a7384e473dbc7156ddbc9cd7a4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de97b358af4444ebbed90e2ebe63ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837f2af91309f058615ecc335ea16782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a3115a5500c2e2f5971d405dbba283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef726a365c0a2aaa1f1bbfe20157a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e1f7437facb25de4766feed10c97985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bceba4f1bccab2c8e2febdd82a40586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcdc18c4a3d20e33b21fe90ac1b4b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5340aa261b5dfa3df7fadb36aea45688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc0f5d579297a57bedb4b66e863bf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad587e0d4f3e85ceab58dd68c3b290390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5402871f8412151087d5c0827985b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09859827857025c7a395e13e2cd55892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0349c0eec6a8f2847730d79dd6c4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b7eb84e4fecf3b765a8efd487d38a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cf50b39cb41918d2c80ebada3494695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c040ec772b4f4b1ff88cc6960a840396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521006cb2ee6a7c1e15884858ffb0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e7517b31280ba20902893f58e902198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e2ddeb58fde16d5cc686e45d321c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e3651027feeeedd306b8d7134c76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526e1ea5a63d84d8fd34dd0a7fcd14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09330f27319c8789002621beedd3fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86818ad21b95b95fc94b0dc99963a6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80897e1369cd254fa8e185884a052b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ded0f100290892b8cec64153107461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d21912b088ec667391a7d1ccf0fd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888816647bae971f67d0d39e039c863b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a2bac005e89045d83016d77045441108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a936a146e4baef7026da607fb85d5a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2c887085278926927ff5786997c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b580c3d7e1905b5563383f7c97f6fbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959190746c9f989406e05fbdc1ce320112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b6bcdc9cbd2b99a86ea95d6f0c89d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02565626577e914b7a1cc4620c6604114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22826259c65a76490e02e019bfc6aa2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f382a92a99b7bd29cc5cbc893965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d9ce5a4d4dcc779f5fcce265984c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed745085294fafa239faac24a32ab90e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05017bde5dab6e758d36353a86baa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bb7c7f3417c35371151644784de76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3620c9bc82f3f1c4b945dd8ee5cde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d899383caba8114f9b504ab5fdbfe1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa96bc159b554a7191a19177724f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be4112fc8006328975cbcd28fa1517124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d23048e04006926ff74e6cee3aac3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d81b4bf836ff7aed86cbd4852b38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7da9e25ff9cd096ffac9f259e7addd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ff1831e0f5a3c79135399a727fc3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd4e7d073f8794ac40e3d35fa7288129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c716034f59322420b46e566a810c05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af67a43335ef8b66036d63d940cc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166886f574ab082a4775077d0d9ebe70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c977a7a5b3e76239c8b584de016d65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0457a58e1b45e1a961cf12f40f5b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05b840b4643da67c946b2e47a69af4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923d1a29d44ec95fc5d1b2d9d4c69a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f768950d1252433870787bf142a416137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca18790e55e055bc9738aaf098e0cc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cda2cddeabed1d0280f307cfffd9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f15df2cb1623d33aa5d0867252e28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f674c5fbfabbc60f5f69a56bf15fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934949677b4f3078cdd4528aff71d33f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c8e03b45ed35a89b8da535fb4acad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ff77073683648b4f5580813fc019144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab4f568f68494da0e379f07152d0f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4cc5512e9d33d6e3e8d0e7e9fad3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a46700015d6ede7d77891409f50d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad79fe9a8bfa52d4266c1a451ad01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430c76f12440684a6e509ad20eb80a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1190902a48e08c4cae70865c57fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5486092c8dac442cd719ec1a77a2f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d5c56a9eb100b5756c0d5b13cfb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41adbc60440aaed6cb20527a772c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16365f9ef13d31b162d41640867e27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d5bc09d2ccaa1a6f703d95a520e84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ee5c4afbdd4c8e613c137bb622f56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a8c5238902f993f907dfd13bb416d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc559c361edc892164fa937dcd26e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b27dd8c6bacbe10460fecd0f4f7325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae2448956cf8cbf07f121cf0a2576160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f31ecc100364f2296e7ab4d1de550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7b2abe5111e1dbd8f9cc252c0e70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5219bc3dabc59c521e35b5cfb3af88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5bfca84937f093de057086b737f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c606098749f0c824c532bea542b1ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8d3c675a13340c7e0c0746e29b2e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22882f5542b6ab6711cb4bd4a35cd076167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283252e9cb3fb0066de52fb8b5add6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffaab5edaad2693c3af503af009381169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e12914b4670ed7afd756382feeb374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39898b0c1ed09603d9118fc33649d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae41bd4a95d57ce2622dd043ecb5b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80108bd155324176b65db57d296257173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e504079c35f561d57c3da32cbade3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e1371c859efcce9aab67ccd1ccc8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f977470605b070d09577bc3484047e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff8abd07428d50c69d60d86720df84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d44f6175fb7ea8a984afafd8bbece7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4efbd5a1bfff4d2d38c25b62c5d21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1e7687798ecce43a0d31933108a42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba29ff1ec78ba1e069b4367dce3f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723dc6c21ea94be2e8b5e8226027224182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e1a5ec665a29952cbee3800bb55f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc3796eba53ff498df17072dcfc785184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ea08ca58ea305e3a97bfc9b8ecb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e48efe5493272b4ea3b0596ad26c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf820bdefe495f7a29d77dd8e0f8141187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c1b06e1258af1b209b52a905299a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b2b852ada471978062e4e50044a9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe54f58b590f86d34faeff85e1ab3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7bba0142fb71383ffcee34b240a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d37b3f6b42a2073d6e6dd731eb511c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516ffc18b860e87ecba482c3d6ac0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57069cf2cef67137c5b3caa43b31b1e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd2bce3fe0f4a510e09d3642d137c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e7af248f622ae93cb2165da7268b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625091eedc48750d3d352ca92fd82d7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508f949bbb613aea107b3bcaa42a718198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae26a0641a39a8d30560153a1cce99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554390d3863dcc38e912c4bc94156ed8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112be32b6b72aaeca832e80f2af583201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f55c4633f6662bf4e3716519e3a044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff8a8c670779c82b34b91c31b53142203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c53dd3b4ea782c4393f71db31c6335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4cffd5b864359b3d106b3e2d6d601205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f1b9923df150dc2551a87097251a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9047059bcc81c9331c56127e02557207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5930847021f59dff1dbb19f33302f74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4800844f1433672e58e8a94f611f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820171e37ebd23f3527b4e2754ad8ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a62dc614de8d30d1f98985af0c8da1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35bb712eafa3cade97d63b038953e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43b99ea456ffe1782c6953c2243d8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e002773e1a40d42dbbd4fa5fe009755214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d03ae063f2dd6174934df1672147ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e9b97f3d1c40a81dd771cd01eea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66e51337288251978f4a33186010d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14337d9311e41e815e2cf3d28f3cebc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836739fe702a36782c0082484d0b1fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0478002f1c52eade221c468b10c86b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74d221d512f072e0de23f27c3d6ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb008adc6a1af147b3c3c8f1196bf6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979275598c5d0aeade0b779cfb43b8b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a25cefb3720fa333ea3ccf8ced5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ee14ef4a8b66fb9557c2bfa91cf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a774eada6cab8d9ed04f1d950a7a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83233fb53b114af88780a82ef904f632227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638725831dab1452f7474a09e59b562c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549c706e8f9673695af5004005b6dd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7fe56c8ad084acc3c0f3ae1a08985230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775ef2b9af61286eb7fd73525ed1acc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af128504a057f7484a91757f2e0b7cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2227219cd7f0aa6ebddbbb9ad873c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3981ac9ca9acd2cb36b6226bbee2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49bff32f76fa7d7869b88dc84064dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa79173ecba6f7c71e741f13145590236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720c706f169b393c7aac4f6df81161d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc37c8c7cfd4440429d3b792ccccac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04075dc4362ed2c93a86735066078d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828078a771e91fa4cae61804e484abb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eefc91bea06c12c859f5ced2affb9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0588ecaa834bb2dbe3304787cebbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa3e13ac240b20d764b4c80fdeb1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d410c06d6b52d8c5de5abffc4506a4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e25b4147659df3301d4a4bc16fc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252016f0312228dd8cab784446f84ac1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b66bd731baeee5ae151ce30d57b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f47479aec5392d3e09635dcb4fe9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a6d9f4f646f5063dd3ab05a9990c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec6d7cac8840affcf1a6cbdda91c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15510b3fb88d8e61a67137bb0ec624251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630782c62df2d45b83fa765b8717b393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa252207c3a3cf8c95e37d4cb97d4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4821fa7b2880c80e2fb0e4a5eb273254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428773fe1385bb185b6aef923d6a258255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df7c5f356dd4a2f87309d8969e336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337bbb98d1eec2b46355dba3363a737257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0504e8a4904fa866d11db800d2ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75649186faa417b08d502335be0c4694259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0bc6f75b51b0836e4cea5d2913c7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984951d3d6ade4b8a6296f03096f4147261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218409ea681108705d9eb6c1244f66ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927907c0a47f29dc6d37418b149ad7cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f170b352b94c65ef0f020baac9f83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49df9c27952ef31aadaaf405a45066e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd9d190dc176d4827ef84aff9a047266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb986ce35691b86cf00c3e70dad07cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e5efc197c18c4a12d8fb97b1b6380268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959b2ecd80aeaafd71a9ea8d90349a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414ff2f67ab11e1100d74f0bc3270f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93776ba8e080c7b9fe1a88398407398271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd566829dadfb3c41435f2689c1d78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353d9cf531a6ad6781d4af1b246086273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668db6f15fd1e32bfa6b75e3accf932274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4b10fc70ece15533bc2f90aa4947275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301966f4f7abd4182030b73d2b0069b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e095cd78b0779f51e07be2d740c66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911aaea506d57c2ccef92e534389d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a4f0390c88870f70d5a9ffa8ea2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdebfcf835d098b6bbf50a1aee4da4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd6a8bb716d5106a4e901c3ca86ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7cb09b1529160d4ce051da945ecfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f897381c84c17521015e46921473f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e82617427aea9d11dab51b458452284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d5cb436b42e593bf690f253b9e8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6c61497fe232b9cdca67f8a422587286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b7adc4af8816811ace3adda2c951287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd94e425eb3f14e2f8c58ccd82831288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f5d751ee42a865ccafb297890da9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d36ee7bab137bac8c01397e9bf8fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e426b0effb2e011ee8d4753d17b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303767526da166973163e8188140550a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606b60626b06701044139b3c6c3d69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca0fb7ba6b61fdd9cdd6e00040e5d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725689a14eaba955c565c21bbdc27472295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da608d767441668818d0e621f6d35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8bf285c6cf59fed2d453813c7457d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aeec43eb3b6f856ae700ad1adf281298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c988c1a4832b7bac54fc95b142779299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe57092f4b9e16ca753a93e82fe5d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3774446dca3d95442638d1ea4d739301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306398a5cd0e8b80127311700614358f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4d775e633f0823c813ca9b01a2fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd016edb26a70fbd24e3d04e37a6a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c367dce92f66d91ff2d72312c38c04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49a7074b551c3c082095ff4fe67b80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdfbc8d6cdbe14d30ccd3119cf7552307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b49980f14b2a4082ae7a3471f2f412308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c40f31a59177b67f38e3f45d8694309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11164ce1d3616c882fc2b066e329e2d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7fefc364c4ca89cd8b5d26ad3e39b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8e380aae614155ac342abcdd6b90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ee92d668adebf65538a6200dec8a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf453290fbf41eb382e1869354bca9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9b1b4fbb594a4ec70c3e435c11c02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b189287de12a979b416e8151c63479316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0bad2342f3e0b891d984d4743d60f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a322c42a3732afdbc71bd876c1bf634318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812152bd43e0a06844ae54b0f55d19d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3deb785a03e4acbedaf5e59a953c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5408f01a8a9356a4f36a43a13b7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5dc2b6eb0bf6c139a388352cccbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04734f044fa9260443ee27c20563c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b008811a622f0fc280b138b6ce99e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f880e7a5d37bee1c7c1442653d8bc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2760acdd69532582d5d6d64872359cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f72b3c27f9e32d6a939d11dd08e90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cf397cf1ed92213a622507de6d232328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44525e7340516ffe28064fd5d11bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a048db443f90a32a2aa337075aa7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6606fb3907a75668c881aee2eeb501e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaedb666cf0edfa3f9d2630c5c9bdc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00319310e07d4ad821cd6cff78d8abe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d96dcb1462a5e72d9c4e5711f41c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce62be65ec2b7a6ffbb291265747ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fd208a5d65af8708767256af7d7f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff595957b48fac9058477588cd51d80d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e21e6566eb2088424d90ab47c9d13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa469bcfa937153a44dfdaf17908683339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f94a67ede1f2cf1f0400d433ce9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e5e018bab2df5529fb0a0722f100341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdcb1b188137a6d678a9c33ffe3644342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb2ff962233dc0060f651ed009b19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51030492cc52502717e74c47a87f68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febc427efa9e4cc22c37a7a7b478514345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd275d76b9f03291e6a2f766a619e995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bce2fbcc0f14b8be52ebc4dd4750f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122ba617b0d8ef78743bd0caa7cd77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500fb0cd6be6325386deb6f27097e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a150e5ce6eee305bfef6bd24fd8cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d052c7b620a0d0a3e6f9ea9c0b33a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed211d8073193e602095ca3c825ae4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4097165a2fa405c3be26494a7887353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882cf1c6017d0f4c8438ab9d1fab5d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13e68f9c9ffe29fc6a8c53fae4644355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cca5ba78a8282ed99a01771a0d9d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d2e5deacc478a754725810e4fa98b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac263563cc4775cb6150879c159eb9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544a519549d203ae24dd824fd6fc67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a63ccf3e935ff7ae75cb59130742e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0012e236699cec0b35fcdda1731bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af5ba1903b1dae06b67040c14f27ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5c06575dab7956f860ca89ca874a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396e9bfd5989ea4c89d6f1ba292fe5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352bb48151b05d320942a897b7465a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21346e0ac56490ab9947d475772a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81dc4ab996762dc2bae0a0c0a209e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130f024e1bff70b86b24290bce250f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa87020527bff95b24c22be3fb1e5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45d67e54c163ee950d61a3af8a658370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb4c1c58548efa0f428dd02b1c09e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75dc5b741247d0b552ac55da18e08b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d50c3f66cd9ae6bf8bcf1c77a2e60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c22a902ac4c5d9494d084cae22ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179f1413d242e3d1529af4e1b46cfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d020dbfb5e20bef8bbece57641b64e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4786205f827f2767aa37184d14f071377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50586d9b944bfb3613a68326dca732e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa61dcd8aa5f779b4b2717c04e9a8e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018a27e716c78d3007723e8ef5f8d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768862af938cc5e48fdc449ce291599381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43a7f212bd20958c722e6db12891c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e90ad20ad91bc17784d89839c09e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc1e00bf5670284044141d32da5c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c021743f55414dab79a21ae590acb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc3fbdc10071ac9ec4a4bd9f9db64b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9b5852f36aced35469153ec24e82c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcb45b53346ffdeb845e357089dca1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72e049a6bcc1cc1617900c2d4aa249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec83b49c70d6f35a28781c76a9d049390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988f8cdfde4d6304b0eb6be5ff527e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9b95100ab1599ae4b9d8b00f98ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879d787f141fc7ac2d2ee88d2cb6a13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc57ef7e570978a77c53460d46f47db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d76f8734782cb428b6785cbf82f21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2655b2a52632141bd4f2014deec0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a23b6ac379b9f70f7504396e9fbbdc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f876a268e8bf459a3509d3153ed72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacb668ab33e04d3c951b3845980c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953f499d853bc2fec0435e320411992400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b028b2ac37282bcb9f8f4256a45b1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b7781e3c2a2d3234ea60b6e3f3fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee627b86fd2fca5451541087267b9a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3696077b6d7ed65777ea326633c0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97938f1dd7a73dbfcedfc08c1190c06f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8da45f35a343453f26b94359f21b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eca196dfd1e396508f94ce9e6cee2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a8f4c420bf061285e4b8d47efd544408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678682aaa5a0f4a2535df2db3001db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1b0e4181f2a0343c057f7a2a0f9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc94bfd5a47c3d520954e9a80ac5ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ba56f2509076bfd9ff4309dafc7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829817d36d665bbe8bba26bbb7d0551d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578c758c2ccbf3037eac7660a783d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3b3526ebf333c657ee7d4cc8d3dd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9fb11bcea79148c2901a2ea9db283416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01faf300994fcc3af7c455c25e492b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384901e9368c34b8aec1a10585ec990418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d95aa295ab37e819fa09dd9255d8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cb83e7c0e943f3c40caeffb0678f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849de28f858c5e62ef79d103e39e5125421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab808928e2e5adf4756fbd8a8ebaecf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb267dbd76210e2d51364d120730b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143af15e20543ed71b777811a22599b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a25390928d29ce067535dc66822d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd8e392c6d5ecf1a167c7318630d3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5da50aab1f7539a6f669a4f370a822427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1bc6ab1acd29ea9b9fbb3dbbbe75d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045f78b6a67af789d4a000c91ae898d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbec705931e5833ad5e417c235a20c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf63fc2e7a12fbb5d2741869aa570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b8c7feb7e6c03f263b1d3c259fced432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a598e3f9fd3da65d94c6b3cca143433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27399b60d3391e68e4e5c5d61bbaa14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c9d14d9e1d69082e0719ea444cac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3e1e089b9e1c38ed5ac1703dd2d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c50f9d640efa241678f54bd03d16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfeb5d6f5d404fdf7f05797d14419a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec55031d0d17489ae19c5577941491439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a1bee4d38628e622b7cd5560b7a88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a64088a767ed1c3d26ae4d441a1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147f3144958a2ce14f73996b832f878442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eec0c9c7490b2e5edcebcda90638ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be160b2108c5e19e21dd55b6f0ca4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11d5fc203915f36fa0e2084b94c85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545c6c3f2a43f15e375a979f91deb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae3e7a887dd3055490a46a065da3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1c04e81dace290b466d95c51c7bd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a62136f8f11e763e0ecdfb1b604e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa97699210ad17c0db49a5b500d25e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc898e8649390d436d5ef5faa549e70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b766ad1008659ff420a389473ac262452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263664faba45ee23ff3297d96f54be84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab7619d9f776888592cb35e9818ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95090c526df6e51caaa767c0a017dc2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e59c06d5ffcda8dbc45b80c6323fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2092cce5edefbc083382aef25a8ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f3ffaf16af7844d34cbef0899616d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80dedf62b3fce7d6dbdcd2f53da606459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4bf89dfa40a3ba6f8c3d11b1f2fde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20214ddcfe85f44d5452c99dcc55241f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62563de2288daac48c8e31033a07d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc46e14b855513ab76fc083543ea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359c6c6e7b594265b035e66fa275c78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e4fc112a68486b349fa88ddc88ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b9d131c8824cd554b3084498230c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74749bb27ca5e805c277cb863302b70e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3455220764da06e6709abb7ce7d4e36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2560cb092ba3c179c155e3f3f08161469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b12272750b4ee096510e2a0043bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3e0446394eebcf76fb2f14be7b35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121798f1dac3149dc11bcc5085e6eb0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797897e56a4bd273979d013111e645c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a8ef37e03edc6adfd4e9a7de13c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ff8be8664f67bee3429e44377469475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aaa4a673df8dfea716c47f90505c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ce50c516dcdad4e8d02a9eaec43a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa1a68033704be055e69686534bb4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d14a08ab84fbb4dda14e5575848752479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c3fa039d555d3c60c19110668122480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac559e1966708d8e1c0cdf49f9ee4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f01c17131525400488e243bef806482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c29cfdad42ab515b46ca0f02726e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccc81bbd906dedaa7e073d6ac6cb8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068219bd355637b57fc510780f80faf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f8e5096fb4e909be5f33c4ec90b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d15ae526ad3a72aee95cef4417ce44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efe61b3c974d321d81eab492ed8fbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859a9e83e8fb0205e5a4837e8a1906489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881148f1077de651b0d17551c4fe294490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34eb918bd49aa78e81d82160d2c8ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922111c6a7a3100058200a78702af77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd106da71b7f9cee5fc2487e6224a95a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d88a5267128877e6caeacfcb27fcd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b70abcc500f064e1941d4d97554a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8fcd0ad90de280bfd6278e5cc8a4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfbb6311e59223803ec197cdff96be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279dad07b6c84e6d17d719b95444a32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcdf22e10fb6c1f67544d704298761499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f280fd8aebe55462cc4b2134f966500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e0e43d6a1a1577919e53136b4bfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d82e1fcdfdccab9df6b15c1f415e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740e6e1ba5790fc5486c6fa3f0a1a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48f61a4194b88307bc83608779a4da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935144dfe984def19d3ffe56fc0f3cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d73f3b02560a7e81b2663b734a05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8a6a82d41fb4ce51d0eb74e5850f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b90a8266c60b9f62fed395462726cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7ffcc41181d5f305c4bdf84808d98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f33bb66e58fc93b90f1ef9f68cfb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529362af0f67a2bfbc8962009e11fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb7395d28abf0ecea65bf6a0d80030512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f840547a2e6685b09208bfef2f2e9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18693e9177e1436683d18823ed3f168514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f2410b6a8663cf377b65aa3989f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c87ae67ded6caa9ed271b8e4bdf3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce921a697b8a8486d369d7154d406517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab0bfc546e9761052767e9463936b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25627b1b968d5fcbd31c60eb5ef61de1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b00225229cf35f27feccb99bbd90b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa19762333df6cbd456cd909b37c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d5a270516696bf39d2b5c96fd7497522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79182f32e22ca8662885d4f488062c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a8e0b066a77aab2428023c37940d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5963275907c2e2b8b113667533f3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392e3fd37bea2992c2d347011323c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813377887dbde2b3f8368951a8a1d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b7a80dc308876ee38c852e21c91f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d160f50bccea7814d9bda520bd6f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad979b5f3402f645db6fea9849738c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c696a398155310771100506ca25fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3846a49eb843bb3a2e308e7b732c796532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676d4f9d06fefee1d6ae94b9f08d2f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed251c0fbfc06e27671f86c09af64ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b5dd5983ac375a6250ced9e5501bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3b66c51e71afb94f4ccd75aa2adb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3854e6bfcc66fffb90c8df996570e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41d5baae27e3c42189ac7d1d5f1eef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26daf981f5a4d883c023cda708a72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e22aff312e34a68f1c7d18ecff74e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1848c25b65eef328dc13d56124d74db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a59a83e7fb15f80eda6b6fe6ea39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509a2650d33641df65c7c519acb43a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95557d2e452deeb91d76706e83d2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53c5a3ccdbf71d495aa8fceb43b52f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdbb6e785d3c06e74120b19fa86fa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981dd25a2450e32ca31810aceaad1f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ecc090a022cc9b3f5299ab2350c53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7177cd42379a575c2e4a277061f2292549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057d310a706455f71b8e1feb7e0d883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f987e9b4bce55e8dd4f27e82c96a99e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668026727c287ae547cbe29f697f8d97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29212796c9dab057e2cb3e42cb9153e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01598ba2004ac61a5cb96ce897a526554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ff59c89873c97938536f217fa9395555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ac2e6cd7187ef73f499f1c051d15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792920964de0bb83b1be8f2b0beedb60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e24675d736dd3a5769b89c2a918e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec7b4f9f0e8cab08e81e25e39d48cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf837b0fb34ac71767c2f5d2abddb55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e4a89d1d0be4a8c108e2876f031e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421413cc94d34422163797c78c1e3fde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff101932db1a0dd912956ada15a87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048613b3e16c63f9ea16d0e8e6ed1145564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105827ef5dbf1c132d47fd9df43f23cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cb0ba113b131b2923d4238a3918e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8777b53904b3379e162835e77c5a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc87754b1030c9cfc990e60eb07c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d42a60908d17fead7c24aa69dec27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e621d30f0217781e673fae00288c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363f0d1fdd9284ddf30054d8ae852c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b15aa38a715589492866b7319d306572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c952246b48d1ae7cb15fc13cee1b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b3226daab80da9aa5bff6ca484de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73199e230dad39e308e97e0d26ecf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32d0d8621033a14de370805f994e41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0ac78cc80153046106ce23177f2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d8bf8a9bce4130517f44afac6e037578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe849ade49eed01db53ec38e242d9a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7049af23634ac18d108a211e72f8002580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247335d025e017643b12e47341442136581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e580df67a43c9819f671cb78856b318582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdef5e89eb2c2c18d95c797d57e2c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020336eb5c6cab0314aa5f48138d6977584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff60e817a4972d33648b6157354b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56837798ff03e8cbff42f2e11ac575b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353db6c6c0e89bf9fd65145dbb20f7cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51eff0cfd4b658ccec847c8f9cc4e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ee31a37de5e3ace8bbd835d98a2d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec60e9f9077ed990f5a674ee7ab7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330df15d7cc533fd5692b95b2c3405591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff38a23c7dc4c66c19d67439c7d52e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a8d6d5bbda82d8e1273f3125ad81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95d0623d6f509cbeec1c91a49b8144594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194f7e37669144d126aeae8250b8c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654954cdc8b97d28726ff000ebe4930596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b4eca8a177e31c92aca5b7af50ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8dbf82f2e9bedf3065c5b1b9bf5fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d887331c352be30ee8524679a598599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3f8edcac03fbd38ce1be11ed5ae74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc1e5f99e5f6712fe60217fc7c808601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b91615a57123b65eb785cdbc7e363602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7da9bdca3da3dbbdc6ac29af60e2b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1484ba3e77fa8d9b8fa121fdcc666e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8b235c99ababacf271222f32d7549605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159c1048c99a1e7021f386194b34c3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0aa9371cde75a06b08e6f6fc3f43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ace7faee05a8d38ba0de051a076f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533202125c153958c9e0eee1fcf6082609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a411235d228364adb716ca029a87e8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc887156c7e0fa25e8973bd3cc1f8cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78a2cca1384a35ed7ac27ea4cc6fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763d05804fd2e23f92640864115909613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e009a265c1c6869e253442bc0d16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e0c0efb7641868be9b0ec52e341fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1824c8368f45bd8952af578b4b5131616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21f8df878377a8ae57a65eca5a89fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78c72be6412c2e71d7e87a1a9f6fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28fc22c4cb4deb0c1add2576ad3127619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0ec6f3ab04e98c791c14f258dab9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8516a839a55fe2ad63471ea5a5ac1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f62850e8ed741016c82e56093433c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b67363b9671a6d214ada81aca2592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17936437f9ee2d2a1ee938df8258ba1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69781d88a78cc8cdc52a10774af645d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671c00647b8b9a0b9207c22d03fbb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277549178542fff3a00abe11e59e2a8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cec075d707ea47ff7fe5e49372eae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebef28514edd8f62bdaaf57364c198629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b459fb0723f67f28be535278eb14d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c98a712752fa1b508c48ecf6e829631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a2e03bb391145ee1c8a574e1be6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588bb6b6cd99489088d04378cd4aa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb6ae2e193e048a13dbe5db8b31476634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c948ac789000bbd028b2da0e9966b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edbbddb624d36cfb1b66ebda798e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04093fbe0055089d8bd0fa7f6ac0abc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409edd2260e0e4c565b8e91a992b05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6418a76ffd33e768e31a635b4515973639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bb49f372f425d020514ea8da29b2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe63c9c0313949d5e71197b67aaf35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf550033a51b360b221fff3d63b1e66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30eee1243f17e8dd684f69c20305b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacbae355081a101428b2b5a4ca8c30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73741a81c0ad876dee4af45da0af3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38869e2779fbe9d2eea54de3bed6ddd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb451557f134d22fe95187fb8ef2e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388baf64a887b157918960bbcda17380648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10945ac8699143ce886225c87a345ea1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b7518056683f905a94195d875a8b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c8f22e739f8a6fbbbc2cccb929eca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8464905ff9c62c1f5341ee025b686652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e049075a0e3029a9e96edd305426653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87a6f98ed29d50b1742877421f05d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d278b5d8cb4e789bc5c7a3a26d3f1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cddc6c1521312600bc680991675df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27faf7063a1d3bedf748e74f7175ae6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59015d8778fee6441eafc815aa6ec7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277063d0553fc85c0005083a471839e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b15a692b146520ba88076d14d28f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1b8b42ff0f90f4c5c1ac3b2925286661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786bfdfecd54ff4409ed1c4b7f74ebe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2045d558e7753c7f6f11343a0d692663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445117bdf03d588c2d7cbe002c83bc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e06967a79fc7caa1617f122215e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294818987e3386f4349fc7f4822c0f19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d81f00d9bfe411dc313f2d9dbceef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de7f0dc7e878d7215e39e8c78160ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eab29aba4b7a2ee2cec3160d4d501c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685917f565127e347a6d19f5a6d0153d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe66f79201861d8ea1b0ad7908af28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5190c435c9394c4de986ef5b57c7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb46e1516510173ae25f140416ebee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7654bc27ba204a92cd913dcdd0fd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8b7cf8f2356b0955922e81aada08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd5ef5479ceb9de8a358ef1692a79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004fb393cd326838d202511130d6c2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbfb34364aa7188419323a30fd14c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770e48ab06aba6d0d5fd0f285c353a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073f181d49b130172a124b4143887fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98050fa5d5faf78dfb3ebe4f2199b0b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b31970946f89a0f055c2daf6a9d6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac640956061073dc5d1fc669f1b153e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6912025a2335a36a172b007d59c642684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a77d6141af0397c7fc5d470188df2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a6a4fabe4f4943c68d8dc1dbc64c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c62ec4399485bc224f3a73c8872f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b06c9c9c1b33622a0c3989d15e88d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22fb0dcf24ae6625132d6dc799478c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f279551afb539adce985c05f4a60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc761e609b62092427e5042b9b46f80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a886b5679886384122532c01dcd29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e12a0b5e1cdcf13b64a6d0229cf73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b27fa9f2298c394bb21e66eb41ead694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593287956af78728f014447a9315d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7435b06279f86876e1d2ea29bcc0e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70407c5bfef4ff8e6eececd9ecd7deb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b052f5158106575d0d80c39a3352698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81770d4caf87ee91e683af23f78c75ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9bb642e253f9389150907836d2078700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce05a3e743fb5530f1c588d6ab49a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88795bfdeadeee0a0f8a8e9a882c7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ebdca678a5d002c34a1010cfe57df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13328280e4cb0e75607d57cda3406485704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a5fc0a99bdf3727e27e4d8907a54a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0af48a9194ee14abade4fe903059f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099f083f3d50bc374c846d6063052ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430388931b6f185860b730991535293708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad973f229cb27667cf113e133e3837b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ac3f3f3fa4ffbe986c9128245fb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c531384b7a461aa77e4625220961f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725fdcc23417cef7f8cffdc6f6df806712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fcf44f85acdbca36e2ea07cb9e57f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d4e3573d3e5d6b093db8c05803cff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39a2140028f44909e91eff8341e34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d947605964dedd91abefac1e4cd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a632277d85b23477f5c82982faab0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9572cd27444850dbb5f1069dc7615718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab61c921a0ac1e41171673753a32d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075b2f403d87236978532a6be517cd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b64a5ee2eda3b1b305bea738ea749721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5e8b583e3346461d132c2b46d3b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434487a4ab7334a7c8165a721d64abf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab61234b2ef0db3da4d662d484353724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63507d7a5fd0b2408bd2537647a194ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff868ea649bd0d017f12bfc340818e83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c502240422ba0299e8a78261eb9c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102fac7533f617d7d9b9b0718e62ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b935c6c0b088949437e76a8658b305f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38597053c3b195e7a2722d3d62cc6b83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc386fdee88bc8e2767b85d80a57108731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328ec210c0a223a5eed5f84ecdca280732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2c142dda55fde08a524876b93ac3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cbd8a876a096b8990adcb40a2c169734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5cd44bac4d73411a87f1f272c954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15371e303358ff6c12c020a0dbee88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e28e9fabbaa7024d0f64c1e1521c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d28e9f5b2b56033406ae8f21faa367738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aa075b54fb12757415728a46eb934739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24373a769f3667caf21a94ab97fe305d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c759b48fbd1375ec3f8317c89a8a13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bdb64af452ccbe55cbc4ca39f6d3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55882b3bdddcefd4a66bcc879b842f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283cd29d882f54661edf17e55f037d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7438944e2e10776da4c2c367ccc99f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e736313b89db050af6ece2e55d6e186746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec19f8ce99eca138959318186d6cc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c619ac93a720ace8ce754c2e68422b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89957ac937fd42f2557da733f61fd8ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907d111c3e67d6664572c077bf7cd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7211a35284350bfedfa69f1be1821751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a614921cc1bc094209b6cf3dbb1c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76fe1d819807e884eec0b84165ead8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a166172bc99d6aa48a865cf38170d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63589b651f4ce3f83c901c8483c08d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a66fe2ef97da95d044ec53180e0791756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97f18971d828e999907b30f6f8594b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe1f8f168791b678869dd8be5fe50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72dff725eb8585dd39439f2020a49759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22708a652b929b460775f913223e8ab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de248dbb56078f3b9792fa6089f8bb94761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112fefd7277486c5819b6eff0e049e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3347dc80ebd7d607b7c7975107a30763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2e4349b2caa0121d1cd9ccae3a21764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5b72fb4d1f913f2d2c82bac95b654765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133fffedf2b5c67319d345f6de39357766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc929dc95f9ce251143bf5c2d138d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246dbc1950232f8a3dd3af2a8e0c451768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a0bddfc774e45bc3e1ab822d226df769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463721d7f644b8eed9831a6ebae9021770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4940e7605b17ffc24d159f19e3f70771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93411d276ca093a755351216fa18d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dbc02a2ba1c2e9b8fe8faae0e889c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10424a1038168449f3e3983fdb7c3682774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ea9e853260b8004473c82feaa1a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3efeeaa240dea0824a5542c7334068776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd484df6f7b15f1609468fdf69cf2de777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4055800a49e3ceb026f32d3be96cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d23895a64223926e320a5665883e6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815db3140b6729f5f72dcfe5f00942a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba211c2ea7372b4b343ffe2df49a6200781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78321f75e87d555b86170c477b7d345f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d540add377660fa28c6c47a2d138783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a4d90f407e38506b13a7f45b4fe1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f0e15957b877780756a73d9c4cc0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4175c35d69bc852f204c73472e51786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c104b31da86208e308829f2b16fb4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c1b8ac942f1afd22c2c951e6fddde788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ee8299e404ed309ace7828af44198789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b581c90fcdca46cd2272610c9b56a7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc09ba234778b020d1ca11b437e95f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244f3c7ae4e0851b69a2d619d0d1737792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b15ebf6aa23a0297209974cee295c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1f569b9ba5a805035421eab9153fd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff82de6f25c1f4df3edc4107a09d4e3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c1a933ce681331147cb8f7ab2666796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c954133f4300ac27cc68770919364797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce508c4e6f43a7adf529e8304eaf56da798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4ef076c8b73376621ed421202f9ea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30ec506f451289480ab39275df331800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995eed1b216a4040dcbb3822ad9dcdd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26d7bbf40e150221983948dda8edf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9f67c94d465d504001fded66adb9a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff4bd9119829349c5e02f47582e43804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a28b57800df0c2e51b4c58d72c3488805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72db410d9da1b0d4d4043551701413806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494320353b404337e913284a49d3696e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65671c74c0d971b46d868a2db32e4d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae937cf01a425484c9f8302d621a768809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daba30ce044effd4720f44061d8443810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515332f686eebc53411a313cd4a79ad4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50690ab1b6c3ff3344483d3699ed0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ed3cdc6fe962c60f67ac6a4b64e9f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638dbdc308af9406d0f345b7511cb5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e9d9babdae2f52015aab3aac0309815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a900782ede00d317c55d52782606c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418e31d94b2365a1d97cd93e7efadd6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497969bffac2739c530fe215704532818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd682b89ac125f451d52221aa9fd12819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9314bc1ef7dc08bcae6bc357639539820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972786e78691c62e6088b70e9b5d35de821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d52fc77bb722de75a325d3ad32d0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85fb7c7bc39688cc67c5b58db6773823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efce4f073fd0d9c05c99a81b9d62e6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de3735acd089882dd05ffad3ccdcd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c09a704091e65a6b2641ef66f21ee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95fb550a6e2b2199670c8e04e9468a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94839cea22dcb4c7fc7bf4e4a9cb5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea9392df253ffab742e3852a081dfb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f93510f22d2c0ef8c0aeade36d94830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8487747462804074afcbc08e0536f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d353e38ba0a11ec210e274a4cdf79832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e787a0066ad30f6d0691537b6bfee833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2a4284e94759cd580b6979798a51834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ab14afd6b0b90968e9d9afba4650835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281beedbdf72d433c71b2e1af2de08f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529587fd2cc617bacb35acf3cb4069c2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8541c4b0775a887fae03d6e95e1c37838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70746772aa59aed44f4d4e8260fee5bd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa0ec84a030af29fc21d1bc45fb73d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03307bae9d8ba949cbea73100edf85f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a661c09933605e8d599ae1a7b8d6d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33cba96857da9ddd6d4a59d70e6131843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b5b9be03ebf4c3658427459097d8b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c1f207ba3b56e3789ede18f7c8af2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b5ede3cdf578bf892c9dcd93d09b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af93719d1f155ffb3fcdfe7ba0477847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd022d69e357373961bca59633e78848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ddf74d6a6d237adeef84b9cfe293849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f20a60205651f1997534d984d4f240850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb2b8a181a8609ea8e55ccb841dce4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92749344d9b592fa723c2f406a25f7ad852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39395c2d604a9d73a7dde6d677448853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4193f66902ccb1ebb4b3a7fc86778854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa2f62ce820bc053861f2aaac77838855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99684747df0a21c496713c3054bb6bb5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee201a57cd7b50d71f5a0a7f3e3a6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f895ca3fea4c1d95f7993c5f8db626858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b932af3948eefa7f89ed73bd9816859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574609bfce9bb75ff35d36f532f460860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95f0977a09076da83882966a6265b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334f2999126d853ab39149d48e9101862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc583f6a572a18a7b23bae87529506b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dff8160f2ab2a6f12dae9ed872a1df864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251bad3fa47c72044651a61da91b4b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc1ec6b07d30d10b71cbbc8eeac1e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de0e1ff9ddef4ec128dfad3158854c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd55f4a8a403431400a916e9312334868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e1881fb7934a93961f3cb2fcde7a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977560075e9b24c33a635bf5fc7e25d7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe680e58a512a451e763364abe9e3f8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d240450f2e97c9933e2dbe135fcfe04872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c13011dda10af746f05ddac42e9955873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89b0cf4e75a3057d453fd04060498874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6519356428ef588af5dbf59473d9ab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa946115108285398a89de4e4b10c98876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287375f42b761d96a0c5672e41a00a10877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd228d7ff4d3246a55a2a4e99a85b1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7efb1d6d51f65914f3004cb86ab6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb98344099fa5c328b8d80a2bc219880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03251044eee6da30848ec8d6e37222881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297770584b6c91c5dc6d9ec806075c6d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5bac0c86de5f530a6093b766f1c5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb1df4ad2e6857ebeb28aa219ff771884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ef731f28d376e41ca3e7ea11bf92885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64291a44b946e62dc84e57f1db31d5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d059370dfab3036dacbddaf869fb49887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d009ba2a927318f52b8ee1e046cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1d594fb9136ea2dc14e1881407a69889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38a37647984f283f7371a0ee91d656890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f742dad56ce586376a764a8c9fc0f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6289e8d8b99166aad706cccb0801cd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae17a7d01da716e2502614a5a6aa67893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7412a29745b8aaa37672dc58e29ed894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceb2fb24f7f6a3aa2c54c3d28d8b5c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daa444a81966c0ee484770c50bf1ca896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1b0dc1106167349c96c36bf1fd593897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2dd328afde30e2c0d18af4325f32c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee3a2acfd550ce0ead8ad3acf638f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083cf62326183ce5cd13b5e916cbcfb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b18a17d8cf3f4f2228c16e3752d26f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ed5037dfb8fe6835f6369ce6f1a3e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869fef49a1cb4aafe96475cab6e7ee3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66673317ecaaddca2e92e6d8e34ecec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fdeda7bc8437fbd412d3804210b8e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a3def512c938605ce82feb7ab67a6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419d2a302dd0dc70b3bc5d1e71c8c55907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05e62c0ef88728d09c351594a37c2c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0faeea2be5cfc401b9c4b052b3b0e3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83f1f593148986f9f0bba98127195910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628577b1dc9158f071293dae9161cc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ae71940ea677adc69358d6315123d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6882b880213e0f4306804ebd0a85c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c4f0c2aa0a636d2f202335272f8a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30a2852c0f067037195ddfd20b9007915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebb305dc3c32ce52b75bc7ccaa47a1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a7604205d47f602a7f7dc311a290917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221f70f01bc425dff7e1663b5eb0c84918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2de87154fb81024f61cf273822482e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f780628bca31a4ba7f62fff3c4ad2c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b55f501b37c33cce77ba9c67a5923921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c80da76cf5ee7296feac42b946fcb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f420470d82ce32b2918cdc956de7f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4d4f8b043a48a88bf5c4e24547aca924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec389a36265a992d9bf77796670be925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d0c75c00e58e81d3fd3f8f5cdaf8f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdd1ff048c37772889dea159e1608927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd448c24121a4d6ac832fbc60bdf8e2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350cf1ed701ceb07e267f3490630a3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fce173dbb3b8b5dae6b0a5fddaf5d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da4e449f1992f448c7d78f57114b90931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fd3d9f41befd9e4d61233728578f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3fcb93a2f0aef26d314c1d986c502933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee218b0350cf76fa78e30987a2c8850934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7885ce65591d5c90f37b901e560339935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7941ad1fb302edb7b33dd9692f713936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df71284975750565ba551aa3501fa2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699ee6787bd93b04a9f26ac35295239938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b78b48eebd8d35658f350a062e25939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af33359ca5473da430231fe274956fa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126e6a92a503c3962407b73bd185a1f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e2509dc2b97b1c10bb92355508a7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa516b0d9002f398aa90350b9fd32f3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b4e74e3516f5b2329c4ebed73ce87944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eccf62c55f264a9e5aed892b6e1332945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce92eaf021dcd6fe6c7d2912424c4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d736f8faa9d1a20cad3160b9dc20753947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95734c122f8a1175d017ee0ea08a3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800539a31f3af6fc1aebe064e3145683949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd40ed0a5059d786582f2f7851decb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea34b9f6203f6e5e70fb6a162b06773951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d31ff94c042e703ce93d0f352e6a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d1406949f8c03b07af90495d8f077953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded4f893cdb747544a4be790217872954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d58a0be7f367362e47f5bdaed9f28955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc1bb4bc80b44fd70a4ec2ee5c0129956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbccec8404b5c334cc412228699d8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28008e93f812ae868d71b5b1d8f78958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d4c8f8fdce4414cd6107d5fc7d76959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b114924a3f0097ae21f837b8a91b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37198801d901f66257a426689d0b1a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edf8d9f1aee7e47d90fca11e76afb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10960e82a83791b79a021e264ad94a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51efcd0dd7b94254cebd9c64e5f3c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19969757070914dbea18ee2eac210ea9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833756f4de056835169c5ebf68be815966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e48a6780b4d802c91733e4c478bb66967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c85904859a7837363f6c3e3f82d3be968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57d314789e96c98bf4937809dc9c7d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327139770c935e50ffbc4fd7b1e69b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834287af79f064f07d29cab37f01aeaf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f7a720c4ee0d3559dcab86dce612972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccbf0bee04ee402719290d389acd72973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0258d4c9ba58ce2f37eb1ff964c2cf5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426eeb62f097d136ea71e37bb3e725c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951005b5362038d234c1019cdb3e0ed976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64bbd6125296c92ad65a0ed981583977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b81f1b62650d1982e192a66dae0dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d30a3851ad0c693b053c6d1792202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ecb265d555bcc11d457957fed6dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a25fd1cc9e9d5332498a16d477b524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3c5353f36aa8058e750805e01ef65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f3b8411acca9dfd6992c682514be36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4d87ec466999a5390ee29dca79177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e7cc1dc5ec60cb6b8b817f0bef5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eddd7e1348c632f23d992e7b361529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bcf2add67849a649f556d7a9feab910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94373723a3d517e3bcead9a6f73959e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e58872c79bbf7d91419801eb46e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046c7d29baf00c8d9b2c8efd379a90e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ad9cc5e251e7416d36c94499ce0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667abdc373cb659f50f2d9bb7a60831d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e93a743e72974a78c8f44c9338be316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224399e407c114bc09300ede5d7302c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f1fd56c92c5d692d8c624a9b9d0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36d8714c649721249d707512aba9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b17a1eba35b5b25c910804bc4526420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e360a76f592975883f5c54f598a0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ac625c15c69b4479d1abb24f94e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab024873156e2b4c40c38596185c2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53983b408611b121b7ab4550750ed4ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6f81905be39532dc2aba62852ec2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643c88fabccd396a6baaf3fa8611d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dcc5aae8cb192834860bbce6e806027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d082e142c50a40a76abff270203ae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de851292e62233744259d69adc7de229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e670d4b3643c6fdaa7f95981c38d2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f53381a4c698e1ac85b1747527afa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56af3e1f55370edc4e94e7b75630332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d86ded9a99a11f8b3b1ad1b0298cd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f6cdef2304fe615820a995b3894b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae31d3f355406c75a2c370319df3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75257856871b1df338d61d226f04f8ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e23bdd61fbcfe94912ea08c05a0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf680dca6409133ce54220491971a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f99b809d85bebf40d70cbbdb4d82fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af5ef303dcaca8b3a47946d5d4c8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a15bc288f2919d1e844e8c4840e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc374e0a6d176f3afbad03276ddac842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef15106ffc3759dd5789a8e435b0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c603568388140312a8686eca007744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c73e36eba5af34fe98b00c3099edf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c080b31353db9fecf0764e329b24d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b0d94daf11d0917a8c4b34801a5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412e92326133fa1b4e19dde5efdf9b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72bad13b8c93331f6f1c7e4fab82bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73539eceb15095336c0c2b36fd616c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6db0028192cface5a446d5d2f998351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02d3b478f69904f0f8dd885fd4f9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b02247e45d5c72ba50b0c1d038dbe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb544acf98412896f02fed1578872e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd17e4e14b9cae932af7abdaa2ae855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92baec540d73d5c397cf2fba57e1fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd408112adad3ed7ccac821111dc6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1488d03da1aea15f1073877478a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068404ead4991e12f2f6c4c8c0b27aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eb07cad3bb138b30bcad61dda3e2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba58930f9faed26f77eaf8ae4de11c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8967fac8a45503d3201fb25c34517762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a29d9da207aa662227c0ef847ed463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b316a65cc7a2b96f6f3af5b4dd83464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542ece25dadd49158c69b386a8857c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441f0b098826f1cb0043b55639fcdc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdebecf01ed39dfb4a483f22a6ec75467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef655a7a1e02335e4607445b04b7e1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3cb74480630d26415ca9ff721d71069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4089747b0c3fb00945b33bbf17d15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a14d00132486fbcacd018490afef171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccff33c87ecd8015e6f5af06a4b8df172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771646f608ae98c1db86373d5aa55b8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe46d5c0facab47b511211f35b9b3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899749fa91fdc2568d2f4b6a79e8bbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370724b258e8e97a9d25a21724e970876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb6ab1706eabf4a5a7e3e7ec81604777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae9afc64e923949951320db82adea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbf5cc7c2a502535c0f025a82c6d2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeaae9bce39689bd304abc1d9f140580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e126f0a7d56332572d9eae8c46623581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bb117b362e978f11031a4dccdd3af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab61430255a44a1ac31958ba56c46683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2f03cfa763d56f3e6fbb201d642784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ed13d34383cbb95b869bd8d5fe6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5ead410f3d0d74736774dbb9d78e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e53ce36aa11784ad89b35d267d3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772525ad1a0243d88054dcb4c9de044588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133581d7ac378c7decd557719b7a00d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6fed59830b3354c426ad7fee9f55090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e452170899b14ddd4aab307c7d4e91e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82eedb0853ad1d20d2da215ff3fed092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f5492753ec81afc8ad66c9f8dcc9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99cc908843e476310abfc37fa3d22e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd2883aa6a53bd51e33568df88edd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f625402cdda10f2eebd372ede7eca796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98644a4faa69ed70dbc48e67930dc93897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489994092ce90905e6ae4131e0f54a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a987effe6dbbf601517c32385fb1f8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160e5c2db0159d209b1dc56ab5d0de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bbe85cd3be5d44b93fc05ededcfd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3bb40bece7320eb94bf847edd71fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17c5a7c69806eed3ec5e9051296d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b831a2f315231ca2742442e308b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f74df45be6e6077f62a3deb42c357105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30bbd5dbd8e60f4cae3c6e8da1b151106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d2e78b086b4d0129e4ea07afbab37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b75045f44165e6d9839929ec2375108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba167620242c47b8d1203dad1c8c73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7d351a28340c441c3f01a05978c85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec0161b731ede6b0f22e52bac91bc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389011a13ebb848c12eb489730f00ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0daa395b5c9c796a25e3b7d313ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc93c04263df86b8d5ed23de7b2cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5080906c85fa515b966639c9f93cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c266b66a819ef4f428ceae1a6d39eab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f1a776992511d4ef7f73cf12ff45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16490da500d362894d00ff254852eeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e7f31e6d131fde8906e33b74c8fd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7f2c427c68e46ecbf79a4fba3c0f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05769bf837f76e68bf90490387e2dde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c82553a9964f530bc7769119260e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f8c99f626e9dc631df7fcca3fdc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3148e13c9ef906da3358e1bf50747124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b3d033c575288a17d317fded9e99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854adc519d5d7309a6c258dc554d4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c07f016b4492812c70277bc3908e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a843b03b7d8399c461f8c4750705128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b43e123a9ef3b046d3d76b2689940c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae34c2009a2b72a23260a8885fb32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934e5917f47894a3e9b71bc8ccd3c20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89174ef1c70611a0fe7839fd1f0379d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62bbec9ff89364399c153cad8747e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78938dd39400d1adfddaff19799d2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f5b930b5306cd0a2416b1522d7c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf034ed736013a600a299e1121e544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b31dd1bd6a21736e182b7388cf11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa85c78f6857ada3e69cfdf6a82677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa83e42211ccc255163f2f6c83684d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70dc89727770a7fc39c9e908d0a0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8b9019b4b7e4e3d58e0b7200151c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793dd53b127946a375c2656f7e657ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae220c5f8c2232139dbeb515ebe4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a30139e8d16c8274217eb9af6efd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9d232f7b9940bcc566d274f1f56c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892273a2e28973c9c8ea610ff05c480146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d39af889cd31983ffe6b4d4ad1c871147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417509b3358891c7df7d4d6c3c1e137e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427535f399e6f31d394da415b7e88358149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8272ab3f58f7deabac7a01b0abb3c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99709d80127d5cdc17556cc88c6e74de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835892025c46c0caa9f5373471779aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006dd58a8fd7f0cd5659d92448a9a35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a3d06d635644549bd58427374dc97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692b3f912343b4da8a5507967d7f91e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d2f1bf58d148fbc0a6e5e122a6511156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52625f8da8ec215ee0490496fe14a86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec1990c7dd6a89f79b2e122b1e85d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed97b98c9a79c307c423bb553746e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd624cf14bbd7c7fea86b4953c4677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20d5769d57a8f9df027e48fd67ba1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c72fa50b7fb538787503fe78eea8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfc6fc3822ed8c488bb8fcfbd6404163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175980f73051717408cace3aa992dc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0baa380c46e23d0874abb46761061165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ffc4dd35674c0b4342a564fe4d11e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988117eac9dbd4b06b60de0d9c2baa2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7980118220047b7552dc8624d014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3539bc7bd3795e31b0f2a231d67fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810fc0fa3845ef09e7a6e9077815d6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d64ad3431d5119e78301c26d15d78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df5e3bb7c883944ba32e074cf22b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf42cae0d01ec279f5a7ab90822093173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee0ac0b4d81ebf0e6cdd20fdc3375c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732adb42585af76b26d9a99ee624f17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db437e4152454df4217cd70bab8df241176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824e12ae9c0846e88764bbf3d26a0ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0f57031e3f8887b6b04e14fd6173178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b8ac59e574b14aa2da92abe12d43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067e1cefce732d18185ba4fbf43e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fac457dd4c0b6cadec8aad3e428c3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55adc9b5073ff2ec2d7a4544598f34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98df0e62c2e43374529baf1c6f39a1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383d908c731110c79dd81e64282250184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303c947ec2a8b6617ff22a141356e24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452a483032ca11ba9407449edd8e7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dbe740e352c315ba0fdb8e42531e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5917e937874aebf918c22a8e27db044188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7ce986e04d7dc7d366a079d205b12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e7c017279ce689def407b515dafc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fb69ce3b35105210edaab296bdf8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc1c3b5c4a1b98d3572c1d0fc43e2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de9696edbd217ce04974a6f7f97a19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfd47377a75b130ae14e232962ea7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430608414130ffec03daf0ddd2f24c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab019760796b59100af2aa7a9d98b7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54984c89d896c579dda2fab7bf0509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaac44ebebe61658af096e7414e2f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b31e14babb8f74a56d80d1ecd2566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4844afd2f6407f494392af807dc04c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207577867f96b4e6c845dcea5b10fd46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f10795988ece992945e754031619a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18014c7d810260c6c5a5aac5fa9923f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0468d75de08849deebc66a19981df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140227941064f17dc75380d63f7809205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242cba5da72758db4bb0a918e99985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d5de8c555f9249b095ee3c7fa67d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39fa06a367ad214d17c973b2dfc821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740fb09f77bec6dc1c48a9ef843875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f44897aed7e11203c13b1da80d3f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d2fd0ae5a8c5adfd792ab1b726db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6904e0fb248645c0644943ff1a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42290d186d4ce6ad2ad23099b67427213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f43a012d74d8e01df35da7d4ce1d01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384ad5762b3efc6bb61ebf2a23851a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8c1ce61328789bee7f5408ec3d7da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf373c957b195c42c0dd5ffabfb5575217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115c85ad6927f81691268dd2f616ca6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49476f02d94a0f6fbc37b12e53004a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb95daaa0745b608c534afb96f26e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe7352a6270db7f544b50c6af79ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7dcd6ba8094ab1e32f9da884807ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a36ae10adbe289b279473fda65e7ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336972bbbc5dc55a963fac50abca43b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284365a931a1f35e2b37041be3dd72b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a332b5825f9207527495d2957f7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c547c1705838e73e6fe4444332df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d76fd060ee56338930df8f443916c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f392080b8a49435550002c5f13c60a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef874f22f7d6f00c9e6943ce2cddd5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a58db0832155bf18432f797e83fa9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d36b9ca953807f1d91cb19ac02f60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c2a11b7bc15ad1fff254c90b6796c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c9ace663a75179e43e121e37a9ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be86c6bebc8e1d5c9c973bc6e8599e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dce1268b56d7fbf54f6a83ab88d5b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b47c0aa667d97cbac9016c9ce91bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430098f4a39730d22cc78dc05399f1d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6761b771c77532dcbd8bf71d7a262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438342fddde9101c970bae187a3be331240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464524db93e20c0eb3e9e949d84307241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ad17f24199df6831afe13248b884242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c21c490ed19ad9def204403678bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e016ef6076578883bd876a165fbeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86b0a8c13dd1a5fba9e735e822f12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495bef5fdb48948ba64e3b8f448c951246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283717b9f18ecfba6b73409aab5585d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc131b053b5847d849a1386067fb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16478f38abaacd93947c0e11bc4f71f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522b63ee23a6bef8690bc2c551d8c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d5d5c1a126428f7d9e37d5a6c65a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d28b021b10fb112a9b8bc9a07939252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19838c87c2fe0fce26f28cc91e5f5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ab0381acd5ed46938b08511e84440254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45330309fb6c491f404803e5e55c6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83786057db97d613e0a2a5bf9a653863256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089635d2592ab42d2557a99c6b3b5a3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ad15ad3dd2be363fc165810c04c78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152fca45029372bbeeab720282f97ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8194805af1516b743a1ae4a0064cd89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a1e554925ed15c5da8e8c7d28c02c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc917a1fd78c20a79120fc01e5024bfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e68be38f9ca7215c3a06cda9c4f522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc9e327d06355ab84ae06cf98fa5a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09e95d7e1d7513df6854fd7b98b17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d094df8fd63c960950d9119506445fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b5256e5931b3227aab0c8cf0bdc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4bf732d32ce329a67e3e10459f2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa149a98c3613d7fb7473f5257b41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d814f47811b8c10bc2a07fbe8e1519270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc33895003e9a486f11a1e90f19abf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68a59ae77ac1c602ae43a1cb39c08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8901639a904349d6e3c66d0cfae0fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd378da88fae9df78f85d37e025d5ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa999f03fd71095023f4bf808f7ef9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f659092c8a34c5fe120c6ddf6587e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539fd7345903f8bc9018c062f76035277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b25f9348ceb64f0b43bf55b3fdfe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540994fc521940bec6a10b37e69e8f98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97885f4e009543e540d9173c1eb12a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165492015d255dff58cd118003eb80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5417c8e63ae400d61c2500ab8c169282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450c00272951e053c04db126243d1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec83f05ed92f1a4c63ba3d7ef8a254284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf484bc56aa61b8ed1a77f111833dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1c18dfb30122a1665c5075d9c115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc940c8604e5ef11ab1ff9a89bf8b68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28b03556dc58d92dcf73010635d80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274464059e025c1515fc6c186119f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f515d372ca69190da6313227343ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ea514bb440422bc7d4671c9f3d23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e77f46b60369c6bf0ddebba2dfe6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb1ddf3c880fd8a3bbe7fed5daf8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9084002503e82243d329d523a09404294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494077824567703b4d599c15fdc878295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e62d7cdaab8adcacf238f25c4575296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea289c9b7726833fdad6d51028be0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188d8a1ccb6f20ec8cc78842ce2332298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041bd053636161d9209196731d70244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f3f7c8509684bad2a07661bc398e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ececc1c836e30ad3a4a5da424c557301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13ae54a2781f11c28f99ca028426ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ff8bb8662758382d85370ffcaedf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69697b31679f41d629341f2d530356304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001055356c2161d776643e0d102d183e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eff3773187950ccfd1d7cd15b029d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3904aa6ce6f5cc544c9dc5e519093307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894611a895799fedb70b797b637192308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b26db9c971188b76ec6870ec83884309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae490b7f965f160b93db6ed1ed5f099310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d53ac6f66ac51a7cf373e16cd26235311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32779884ed95dfc28f1e8515da97c78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588c85fef911ad857959eeae72e1d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4431e647b8150620b1eb185d1718f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733be9eb0468551d71cf3b2b53145cbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88745892e2bf2482404431e6672e97ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516c49ce4a2174d51644a5f85ac759317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0da0d21d877bd2dcc568325b353d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204640125963be3c69659e42b4c98c7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a946ab349ab37d4e94154f8d3380ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eddd9c0a2272bd24ccb023dd79be8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731bd229d34999cf77f9201c8f24f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809187be4853d1f530aab3f3447e5556323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60988772f910e7da8edf2da96204bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abbb4d8eb9f819a878378ea18794f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71e75194c57fc23cb216c04a93326326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b13076c612f177dae02181613caf5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e27d89548e6c3a6e43b8a4ae96be0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda412b640c554e9ea96c2802cdda88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d0ced4264f30058cbdef43fabf0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe17455c3ea117c56f0b9125bb98b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee8c689d09b7e26003cc38c02fa840332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098383b4ad31f8115825f79bee71e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e184cf774e12183fc34c9f1b0e2206b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c138dff95e2101b6a5aee0ec37c43b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebd1f80734c2427f6aecaa3bed71a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf56b0b60654901692cdd5e4d73beb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18d28919b2e895f823675bab4b59a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c073bcdd20e4ba93d897577fae8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7477d46cf3849b5c9812cf54d22787340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d0dcc22461efd7cac71b9c70be08b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ded5dfb6e16456e2209d596c0924342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c81417c4a6aaa6d3173f0485ca4fcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c743d8afcb47d85db35db90d0bd8a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb8f9c68974b224968b78c261f5bb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc298bc1bdee6d4a13fb874a155dfe4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b00a8934aa58e6f11e7b9ca5288780347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627eac7f4cd01840e7c9d718bc2d78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabccc00ccf3b6ec3561a92ed3a80ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2604644d0bfeca6151526a2b87f432350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6a64058ee2a6de1bde82fb299192b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eec442255c49c17ccc75b16e592e0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519223547626f2d415f2fb708371a32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e070c7ba0ad353a3e22f1626b96897354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fddcd50029761f617fe3ec1b08b958355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1077aac0c1cd06137e0646a9960929356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b6cfb3b3d2fe17f0a85f6c389207357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3fc815156bf2e1ccae78cffdf0c74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87d617d80f17ba4de266888aeeb2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7336e33c3129f5995791ac5862f36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168eb6bb3b564a18d89eaad006edb68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04baf459e5dbf80cdf5d1a0e6d5eaa6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765724b187d3aae0ccc37643baf41f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca27de96236c1967d2c973236e55d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e88deb8396cb7530b829906307da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e6a4b6570c6fe4bba936812866b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d063ccf029929bc7dd756f410938c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27111724099af77272d2d7dac2131679368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8055fcda3ed9f059ba21b9ea1848e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30a02200392650bea4a2f461dd3a2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879c3813b6cb47aa2f2c0030036c0ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38afca4c7b7f852ef589e969fd9b7f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187620e32867c11dec32534203e4df91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f2e5b7087c4152a826ab4c6211a38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d1ed277754c5004c27406610914c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918327a4e1e1e27c71795b4e666f790376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344151b63ef54f6aed6b7f3ddd3f2f71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2e8a62e2f8018e84b8d2aa205c4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac512a4d7f84428b60edd153c7b85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb593d7739282dd2d39a16f180351380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af857c25d9b16791b2a19cf35fb02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3d8c38202f7e069d9dd18b317fb9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8696659c32d36fb0bf22dc6f00fa9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f121eea97b55cac88d4df5a67c7815384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5a4304a41a7e2942d8190f61b5a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e4206c994834ad26f4c5935d73f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7231ded83bca115f1f2d353801127387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe3b1221eb95e113f056a0cb9f4bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301fbaadb5dd6b3c87aedb0d6694c0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88becfd6bd2c9e2cf750f2f90d033d9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f5a94fa676aa900c70575dc4ee1b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86317ec0eadfb824e694d2a0b6c98696392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f316c999fd2c871512b1d3285c34d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c226481f5d96b99603e0bd34e24a07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb44876cc3fd44ec712b4b2bc3af91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972801d52086a5313da77d87c2ba0d6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6853d32acb7dc8ee029d23cb9eb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b7bc76bf328d1997322588333639398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3111cfcaa0c3672e4ed444eb56ac9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec34e42d8ed64d128d1bc4accddef0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da590c38b11734b145e2d73133907bd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac8e0d31ec714ef0d39b87670e562402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62686af484d65f0566212690efd4886e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfc17f47ed2bf24da8f305e751512404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad9fdebbe657fe157aa1d5612484aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c767c80886012ab261e38752dd0bd55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1820f2757df01e1902a1c4bef882cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11574b2434dd1d63316cd18f6cdd06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedc995c2c85e093fabe129fa1d36f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b320666eda8aac961a9ea34dcc4a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401c3c31434280e0039a07071f4bf8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f179de186078a2d41355bfff8f5f432412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c199b64793c07e4833effc349082413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4459ba78a5363884dc5937239c72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55551cdc2fc769a6fb6e3aac819088e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731694704de9cdcc613a67d0cf13103416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e95387cb8d97ed376aa383978da337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc550956994bf67e086197d9a8f3394418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798101f135bac37403ab06fd24c2847419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e92c6331c2b391ad3f1a4badf93bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d6d59c9971a217dfc5f3bb6185e16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f9a56250e69690d97a6cf2695ebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d238d8a18ab0f0ffff824795323953423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b43a8649f9671d7b2b6998d33d183424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1084659a8ea62aa72eca52c20de99f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc21317f18035336fdcf263f582cf17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a9597c0aae9f59c9f8eed80e105d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39523dae37de5f950eed618c72800e34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3c8ff088912a607c4c530fc8b4301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c81e55ea6be5c4af805f9b4e4d924430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cb3fe1c49954006ea9c974bc0dc6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1150ec91ba8a93b5938cc7949654e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ed5979b66096f7b83e0a3de32627e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22fb3a8a5bb4c9f6a7bce302e1bb6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e912c22ca03644e3169234de35cdea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111bb3232fcec5923dcdf196af061c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4c88c26e8e093a3597e558cb6126a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d1f7b507f06febf56c0d1ce91551f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31d1160364b474f30a64c700ceeb5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640790457a8713e78e024768627d56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b147711053deb6a14363d19d6b736441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da9ca00cfa8683edf08779bec72f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187a048722ea8bafc25c50b0a49d2ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe5ac8307b1676fab885512676ac20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f5c9ef35c838e592a78093fa20c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e6f10ec4fcf945257077093ea013446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3670422d8c703a62a333ff4546d815447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d9e7a11a8d474c1eaec43baf5eaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9bb8bffc21146e77e97855ac080d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3c386345484e10e7d9a36ef4e289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8d91c7d9994ff010cce23cf833bad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db1e7a9b2cd0e0e3ccafb13fa541a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7db193e4c0d07794c04d46d5639387453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cec61956578321f81eced9ff1b53a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0148d115328cab4190ef5da4667c69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eecb6acef4d333072355692cfe5fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25fa0136cd6af5797ce8be70e9fd02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b80eca00a0357435b17976dd80e9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9aa86b83258315f394703e08db74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cba7b87b4158d41d641057afc1e68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518569755647c30622e09306cffdec53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74f4dc6e5bd1a73a2f88c6ddb82e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225fe3074bfb6285f61fe0e96772e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ca05b98e43db351c1d2c000cd464464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83412b9b169fff47d737e8736c03d69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f688c5cd7f795c39e7800cf9eb48b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681536af473184ae52fdc5a9ef72c257467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ca0f742c1b101e6a4e12e7f94f41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e7bea969e83cb6bc240f87a9f9ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdeeadd26b6ac40b1baf8ae6ed3824470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868711e7e09edea049dfa2d9a491f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37d7c40b0738f1b36408d690cf15ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572522bb57847eb4aee4c3ff182e6d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f04ce6694d13af94086ea65363282474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fee10dd01ac9ad3e7a6d7a74b2647475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7cfd230827b8bdafa7390aad0bea3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1b6750428817f72b4129c2109a76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc68689ee4fa2e34b57b780428465b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff50f061b4aef26fcaceee06466c6c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a974925038eec347e03ff14c6f74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb07c3b9441294a721f3490964ad1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de9df5d27fe7da6544f6c4b5dccd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b55708e9a5a85eef7cf4c57142f01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469ae30a1147ad266d8369551318aa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f87f68bcf48991952d974ebdc6aca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ce4227679af4c2398249d66892f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b635b26337806b97a840d43fccda1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5eb077b820af1cbcd9475abc20687488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eac223721d6bbe7066ae454af44a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ee03d9131ceb53d7026b9c653149b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebc8807e9ce65e79529e9792ea70b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ea0e41569948ae0b222083f77ad3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf924e278e3ea74daa39c05cd036ba58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e1cc9e138e357871f5467e6ff9ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be27fe1654d8ecbd7466fc720dcf420495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cae3545e41d14bc3ae36bd6cf6bf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1941b768ece4af30467f2742eb647497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597ef1c43ec37e21ab48fa3b01c878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c705d3e8b470c771dfe443be9658ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa9ee6c38c3a8f80e7404b12f6245500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867876d65a57db8500b780736b924bfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599005c7b07e2d6d41adb383dcada07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ac5f69f1e9a83a7c209838a4bef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a63b67adfd6ad86c5a3c93f31b91d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92377475122c27179d61eaa426519e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5debbd94534ac34adb373bafff7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edadb70575ed11bc7db1c6501c76b4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eee5f2f6871ddea1f0b68ba56c7d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec13a52d64ee3ef3f5843bba03618509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9bd5a9bc0dab3b97b98cd85f90174510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01fa54ba58529856164dd36669a4aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f6d233af3accb2802dffc845a8fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610bcb77ea93a782bc0629036015ad1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9116d399134b47a7f4e269f1e43454514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35f3314ccb09e7500d715a30588c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720092fb7b0c64556a731c85fee33f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440610f85f507c7948e26bd430b57bef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ca0a4e60a988da9a1929e35129db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97417195b83646fc85e28c16569597be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2975c54549d6557e03b7837f2b22d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b802498fcbe66d751088ce7d866e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4690411bde650b149485953206936f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd5b9b24d99d1d9da85b022b7544d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57431bd5c78d3a412932ac2984331524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2fc226a7d072847a7d93da1b3981b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d471734f91a6538638ff03a4353cf6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef32e01e4e4ca51526aec164ff399b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a4bdcf6990bdd42a4dbf70b186a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9e3d2acc202a21d3a83c15cfaaf48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8875f242243c6a898592782eabbbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a609a80cd8c26fa2df361730403dd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624534330a8966019fc1c6d52afaae1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eae8b60120ee04db13add830d7a7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998161fa1458f346996c769c36bd24b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7577ce75fd824a852b097d6160728a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a092a1d11f87774674b4f860ba79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b020e7e135b768d71819dbe169a5d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ee2f708aed3369243810ad8f62cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8237c9cf66a89513fd83e3c10d58c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d6bf1ce474501dde6ff88e343cbc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c7d64686138f05473b936db41d865541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f798724e88254a47a9a927c8bc6d81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad997a1c0aac3a4fb235fb5f29bb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2884ee1c646dd2f08b6fe793160403544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae8f7fc2d15838e27a4b4fb7d2304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9133aefe10387245a50fbfad69f534546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ebfc090fc79040ffad7499216706547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c6fb4c94b56090ff508be33d3ee7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6e5f466fc4b2fb772daddc96dd10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e368f2279d31b5a27174c094f2544550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f085e27c3000f6fd7f289ec11892ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9a3b80864fdd0e845eae94e25fcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22b54d9ce3056752ad1b407da9caa5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1ed8f49c1c92a225953f027e284d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c85375de0c56dd6882c3fc3c3ede3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90ed1a8cb2d38c20c1ac11de33464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d99207ca5c8bdf8f74eb3cd53f06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ec99f8320fe6262e776fbbdd1bf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3997f87bc3c82211d173ff4e81bca51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa630113e48cf44a4a7e625aeb33ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e74e5e8891c1d26dea1bfd7979912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0066a97fe2b8fb3ec0b9346d9e1c5f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d37a4fdbb03e4a3e4545cf30bc7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04333741a78fa1b2c93af77941e08c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21c5f63f9dd97a350c27f32f9cb794565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a7ec068a3ddf939331c822a00cc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91aebfec1d0e9b16ea1b8a0c360e93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15867a0ea6cbcb21b2a4eab8db5a16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad106ac4b4479cc32fbf4038880ecd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fa0d6175821863c49b366f4ed027d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cbdafadc0d2cd2610e31628f1a8a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34945e189fc6306e5366456e246d09a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2025b66b9018bcc2de611e0d77a82b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196f129c6301023984f5e6af72848cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2bdb8100b632f288cd3e4a4590cf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217da837de0e85365c6055413212d93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9de96ef0b7d3b75e7649cafe3c631577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd086f55c5cd4739a35101245b7cd6f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5fbba49f62af85d96a3ef6027c412579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acd30e233b574cb2ba47fa15bc0689580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190531c67c1407a67d5e41aac5308fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae50486adc358b50dfb758873f179582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a9ac0b57f237b611ca08fb1269734583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3a7e681a293d33e6eee73791692c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7091154d7832c60a9613a79d31da74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357f961160f3adb58ec2e8272caa83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64d60a064ee277fefd6425d8f1ed5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025c3414ed7d692320de9667fa7da7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce09f9a9d94f73ed6a24e21285cfbd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e9366e19d966e263d59d6d2bd857590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb415141dac767be73e2211e10f2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674291eb1a7810d25336f9a696b5b671592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464be5194fb8ed37483441c8cd3010e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a242fff3481fa58d731e42749909594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e04058b4fddeab020234f7ef27a0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d79a1a1e540ebfc1ac0f519b6e7f0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9a1719b7b529ec14539fc0ee597e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012a6be3db79d6ba2b5d2c99dee5a68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25859dadc2d747f19dc619bee0075a77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2a6ddca2988912bbf7acefa69dbb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd4bca43969001b1bfff6fd6712b64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39eaf7733c62e00852821dd8b3fad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f6a9f98aa0ad16745638e885e007603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188845c7bcd3c98e5b56c320baad97d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ba1c03fb68b09068f263051c241d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975fb160643d6929a3348754305392606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfaedb05d6ba3b59c79ac01310b22d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4e797eedacf54fe48dcd29a79133608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7fdd7eae7317c4ab64509389b635f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bab23e9ccde3afa9981bd63aef918610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dc2453610fd53369def77120e5db9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af72cf2bfe5cdbc7a6eac98be731c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad3f01e275305390aacdec1eeecd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fe22d6c376402a05842df9b1b4298614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380742bc0e40ec5b5a64c98cbd92cbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd98fec4ab5dc2f3c15bab035fc38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b6e881e224eb3c6b7a484289360ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f763e8ed0c8039292dc8dc991e9f01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962ae5391fa7a0018f62cc9fc60e52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d25d04c006ccbc76106da887d8593620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5b1fa797118659ff9d449c10ef89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d08af697638710d9bbb230853a8aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9476e12d8ea636d8b1dda0e3d3364623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cdf84491d0c3b579fc1b4bb1bbd4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa882bd94f5df16b17b808eb84e9fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7bea2e2b926ab3de04ce5f7801d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce0f51cba03ab06701a1d2f6c007c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79d79622d569f11f900239f3ab460628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b738d7e38596ff4cc8369e2c87b982629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a61ea29b1067d829b9d8253f7518a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36905eded66d2b93e18747b987427631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade14aca2fb3d8d93b2554e6f3724e90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476c6329da46efb46a3198ca23b42bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c862e2ac38bf1e5eca26f6745183cef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0e1991c4cc655392a65dba12d11c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf08e42b159421d4c845d0bbb1f261636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476efe84cd7e36d7394eaf28f71da58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805c23b63918331d3bd8c174455e064638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f4208823017d964452135ccc346e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f24be30a86a03af3f1b8f79a50c9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42cb04a040e841c7d55e7a3f80efd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7a692c798bcec73248010093d8a62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716cbe9d0fe39d9f91bfccbd856853643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e76b596541c14da13f23df42921ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1544b9bd821a7d3e5ae0407ced59c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83087d5ea40680259ad6bd062bc84cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01796c7fc0ca5188acce413ce2e64a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395bf3fd0591c7131e3de45bc688b23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948090b3fba876632649e887e0a9590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcbec08877e26a8955f288300188a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04395070d7230231524f89b8b91c8ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee97de30a197319eb80bab13dd643c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e92d7cfb6c4cf599f81168916f37e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819070db4efe5551083ecd71318303654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8403a15720077581fa2ca20917ee4c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f16bd34e78dd3a2fd7de52ccaa238656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2fc0ef1e214dae900d93a86033b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b75e7ab0ad502696895be16bb1081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d667bc7436aae03452148771bd13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cfe259dd0c46dd9aeebc138503ee0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29def3d7a1dd61f4aca49739fc8236b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ba9f3127e848ba0c92a31364aa69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143d9f45aeaa7269a0058988806b519663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58a627fc5bb70154081ca67a849e99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bb2bea171d9ebc59507700e24d3bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788927425bc88de21dc24bac13de3938666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade69df3408198ddc89048b8d40ac8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721cd29261c9c35814bddacbc23a188668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352edcf5d89f05bd468ce6b4f1eed48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e611b9f2ee2ca48c14d1af8c2c240670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd370f3b82f0f35dcaa8a068b77fb6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a8369d56249aa4e48ae1878b91a5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971b57efa8fc3b0432c123bf517e885673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9c3781cf3431c2f41a6eef936c83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e172c65728a2e25f1f4beb1cabf38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311357c49e019e08f3bbae2a65bd19e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9507667cc1b5b1552ab05e5bf5000677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1b076f04cace3ac30ccbd7337751678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386e8de587e97cc3c29177df5af8c1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d176c7db78b546145b0d96b5356a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfe3940d85aff9b2ef37aa2e89bdd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8cbbc19d491d9318400827a1344aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03b49e2bd74f8b4a40d634e2120b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f871bbe717e380f307f9e9247be22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6174b8e27d4c8f12c7d8236a9536685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c7e9b806999e06cc3cb96c0c54f59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5f836cffb3905e16e02c312eb1979687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c16f6371c8576031405d4657db257f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd915571dc36eb457f7ac3948b1f7e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cb9425533455ee6bb6a95697e448c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13298a6a74da02de81ccc43bd454463691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151f633d17ce4523edc58d5aae330b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eb7ec421ab6bee7c60016f3b42bd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729745e2ee43504f09647d927fca641694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacda86e163d070da9faea7c090e149d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e6c0ee63134dd0eacba3825b745f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a017fac0b6ebfb9ecf43e0db904381697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2b14b3717dc80af2d301bfa786e2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd93d1e5e57d44057bd3392c4f5182699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f63e441d61d7b776b380b2c81c536700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189b15d702c3c359c65c667c2fd9634701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a27b0453c56ca284adb44de1db55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c833c332f41904a752e84f90d0ec45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5b19743f1645658d92e0ed957c9b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5567c9648110e8332d31236d9daf07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242518e567fcddac6501299ad06c62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b621de53c30fee74ffcf69b7ce81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96e4d984c57e324427ed594e385bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e99d1f5c4cf3f6e818874a254b2eaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2fa8af235f4df3cecb33c614906d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf4e303be8dbfb3ba405dfb491909a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0e5d1c6cbf9f34eb95b3fd25e6ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e613a1e6c74b285796d58e147f48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9029c2601afa248e76191292a5fcd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3daa528786940bb5c48d30651545715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae08b9c0ca0fa5bbbc59ded80c9554716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e7fd9dad3d5759e81b1f3d82c30b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492420fd843904001488cd7e40715c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac82e042a3a2933de97238b54f2a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb0498c79e36964b4cf9711fc56f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f448aca4cf0318b6cb95b975958d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e66328495871db98ac84847877730722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021009ee22b798bf69af0285939865fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a37ed370a37adb63c07b36e9ccc1ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d90b9e347bfecb357a07af9e4fcb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f19fee78ed4d22c831356021ca874726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd41ad38ace310a8742048ab04497727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220420f7c46754dd5c95f167b0cd9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8bb86c3795889e438c140deeec11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971af7d853a94b9df5cb5bb9b1b4feb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e511dd3e8057916b8a7b71743ddf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0c36b7088ac2969dadda3c54dfdbe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd95e70f04733b1990fcf04e5f47d0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f1b51079988d89d398ed28e6248e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e07468ff23e2dd7cecfc2a80723b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5986d2c7f4995033342361ff311f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afdfbdb6a160deb5edebc1e1d78ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332157f1fe7f448ac47c7547983020ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3f789e8db7e5304b1849e7341ae0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85cb8789d5ffadfbf90deb72767aa5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edb482d4ec3e668d98e3bee93eb56c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb913e212855e21dfa7d961d6e92a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c914bb09789d1e279d5346eb09c0e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662226b047fda43b705c916c53eacbe6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e65cfee24c90b9cea252e8a33ed75c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96939a2b7cc5387a2c465c3b059f95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff8ee92953034b1ff0ee0ea42942ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7f1159188b0a57df99176a142387748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bacb400655301f65c2c0240e71501749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b112e5e55dc7ddf6cf841668c4d341750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8857f10d63b8ebcc532445ec1d22751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b3d731f1670e40c5350c8af0e5a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584539628ae2c1afa6e7d3d6c4827f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a99508b5ae039186388b2fabcc7e08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febac4127565802979b7d131c5f9b97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389210cd7b5f9e062e43512f08b4f73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783a8fe35ef54415376741e062b260f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2381ee6f0810bf51a8f87ee2aa09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abadcb3419ccb458f279fedb673c42759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8ea0fb8059ce0c6cee301d69b90d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16d5aba2f9f8451e79461fa03b7b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea37ae87efb054535355ee3a99b7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a969df7a7768d525b7e9c1576a1ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b1f30e21202d1b4259b6929a61ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a270c18f491257b53f7acf2be7af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8799a1cd4ad5b7d1a6ed7c8a760d87766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd06ec0256bcf0747a1c0c71a6482f7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1dcfae3b8af6a87d56f077c3414b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51516b059201fb01effa3e7864db2f18769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0488586c4615bcad58e0345e887ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a5b61bdf5055451b188875910c54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a644928603e1ba20c737b04f6e77d9a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff4ceb1163e994209bbd954ec3a797773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190532dbe30745b1d70b5a149787328774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563adda7cbde2716dba790723847500775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fdd1384e2f3a1c3c76c053661a8e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f21cf9a84dc1c16729d3dce17a434777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16878b491d335bc30a140b1d4f0157b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543b5364f64a739ae5e8f9b105c6e4f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495209c9e666544a4714957174957461780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cf705bb24edf4ad13643699096627781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa8647bfd26acc74ce2f56cc1301d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22485c8c9c57889a1d5c6753fcd7eae3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52e2394924db21575a973179020e02784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae011b4b3c127020e32a997a2bc8dab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998c377b2e46153f1ef2b9cd4ed563786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e97ac1fd0847388972095a5f0670787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada90c0d1eea06021226f6110398697d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d35fb56f85c2677ad711be8465af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c82de763a217884b6a816e96bc489790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a24cd6b6087904dd5598f33a486e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d3ab682ce80dbfc09758d8236447792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373f91b7544a01e74352c1eca2d193793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790574a13870105f511967392a1accd7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e704b11cf814cde868cb4fa974d0ac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29cf7c26b9b59dbeae7a1b24f8c81a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f3c8ff262baaa42614fc61736cd4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b97e09e81bf8537e8685510743cb0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f943f8904579c20d0cfd6793a39fdeb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b88128c29d1520614ff451f9b9cac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f67c4acd8409d3d4b9541b19a8279801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffbe70e35a84783fb3823bd2788f9f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d600f7634b1e753e95a2a565e1e8b35803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bd8c5dd0c9be0bd521d759e26c003804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850c3a4d152f69ec6751529d162d094805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bbaf23540929bc3fcce2ae5ebe147806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886b72fc07ef0734fa2110ba29b4a9c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca798de1eaeffbe8e34cc0a8aaa00808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474b4a91a3c6c6fee6f45cdaa72ae4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d10d3d7825c43007f5fd7b32c71047810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645793c593fd389a8f899ec1d0f1eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559a5e79c6f7304a54318d57162e22812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e39fe77cc4a1003694f8cdaaba196c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03618ba972a9608208520ebd3397a9e4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876d286a0f9c36b8c7a6cc3c947ef3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed55fbe81dc869eaaed39f5a4674023816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4c116c869d7fa2aacf9d484ce5084817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3f3e365c5bfa944316d47120110f0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce8319a96074e6da4a3e755196b18819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede3cb036082321d4dab62b61d6bfa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de7d16cb0d002dcafb986c85186a0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423629772b485ce48a49a30fbfa392822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12866b89996d1871c1d499eea0dcf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2d7e6a091db7d0da4a21b3215913e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7d68d88f02d3ea585097d794462df825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700f2d183e82390cf3eefa0bc1b3d1d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be3de118a2d783223eea751f87c68b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e36c290e19e510e53711c4971b6e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a064818755aeb169b2b2254c2196ec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac900d37752df4d9d862422284e01f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be12b2a08cdd6a21ffac4a7a238e5d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8e65c0f06d02f11c894ee51f87501832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9577aaf8fd2f3d5dc203a781119b30a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4466cc1bd10a69a938ab0a4705c5a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af43de7cd598e8ef74a9dcb7859fbe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8df7f0c061d3c6a7fb3520acaa35fe836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15dab9fbb665f68cb0485de0e0ac21837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27cfed162c4e9b6cbbd4aeb63b6365838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b54678b1320a74bde43b4fa27bc09b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e945fb7532d206e60c0e5dc71a021840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e86cfa3eebfa69139829ced36b458841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3f08b4a044efc21934b590003e68a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa24d10effc4269202a7f8aa0866e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bc63114e87754492d37d3b58f0ef8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cabd9cde2f3c1e5c13a846c629ec63845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831cc96cf0ffadfff80df23832bbb35846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3d7831c2d4397e0f53f90fc14479847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487552c28e0455723fe9097ce3c8bc8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31edde81ae4a85e213c8fbc2314a766849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568696ae10d676532466020bdc9d8a59850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb34112653c124056fcb4ec8d8014851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533e59e6973330ba1da20dec43b2265852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7bda268127079a10c31a03018911853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63125e732da5cd8ea9d728ed9c61c6d8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2765dca1d8a908c4190c16988bce2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3818b1857f8c5e43320249ef9fa6f9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300932f56e50dbece92d7eeaf18af8e6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531d003517223d0985f83228f3bdfd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88c5c2cabd6061b760b672779e243859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cbb54ab55ec9c23a74dbadd9b75b7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40e51414d45a4d5c5f8d83137bc3f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd3ec6d0c580895c4d3678e952549e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff6252b8a0ab527cb64db5e473610b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b41c7acffe2d37257598cfeee349b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed959ad9377622cec7a906db4ae7c99865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b9f25b81bbbc95717f41b72a6bf2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7d204f5e030571dc56334a7ccf969867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4769a6d7e70238aecaf26b650e8af868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7147b1701aef7a8687cceb6f8dfd32869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c74927f458170cb26919469b32335870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2326f5fe68914c60b8294c9abcee3e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26039d9660034bbf7898cd6dabde1e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fb96bfe2ebecbf2ba4419a59ec9f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff700fc074d009444aea8f8a10c9ed7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2058daa33068c2708852c1c39b6cf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f5a11b4302e82364cd4e66526b4a7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5293cedbdbd8427435e00aff02aa2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af03638fd5682670c73f002664fb9d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ffaa8665fae584c449cadd8fcc4b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbdbd53f7d5bdc1137e94653133c63880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217437237db9263fa935460b646186b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a6a71a23a1898aa37ed43b37e786882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8f0ab9c86f811cf9706000febed0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a126e0f903172aa3d3d4132a96013884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23084459736a9b3a9d52fd5db560429e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456934e6fa8885f3fb64a83bd9f4cfb1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8378ffbfcfa16770808453d7ceff35887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdab804a8adb682872b28a3583338e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad513256aea392de74d71b8b71f5b3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d725db896088a9a1ef0c0cd88e6a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8c79433dafb00944fef41d26a7609891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad30c23319627ebd7ed7b7c451ebfd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de236ed7f769370bd8e9fc87ea2ad893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0e9cf7c617888607e0919388bb280894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e6b58771b8660b265457340c5256b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8424316d49ba81354cc636b3f667b0a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d47cc72fa77a95399edc1a10e228a0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373c0a438312d76b53bc82e6cfa2de898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a66b58ec102fac5a8960184984961899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce317508bf782097553e38d1966809900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e3c52484b0b1caa86d80b1ecec5ab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac021993c9bce5a897b0b3fdf8518cf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26e75c0dde802aff46429b2260a73903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f57cebd80843ee03a13a0518ad1c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0651b4a86a66883188a4a370d82f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da09d246f5b0de0470c9288188228d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4132654da7a327209794d05b789612907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a2dffb173ed9ddd89c8fcfb7504b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a7351b6e82a290c6c031c2247ab7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c51ce1c887c202594d13278f79ffa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4e5f3a1efc0651f28fcb75fc95812911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5111f69d06ab9c2e6c13a968e0248bb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6337eb44ab1757f03023dc4350c692913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af008273e3d5f377d066d695034c661914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217f50dbc6532c735447e66785b3165915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8872a7fbb8971380f0878bb53157b3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5018b0998c8bfb5e590253eb84c5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e4309e246cf8bebf33944ad87b0b9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d3e907a167824e4f9daf9e533d5c1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939633c958ef551cfce569bfee65bd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574c08fbe318f42affb3ea38d49e40921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9501d4c098820e5345c443146fdec922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd30feb48a480da14116761959c220923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84e65af77a628eace8ab8bf60139f6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c7fee740faff0e5c22dd2abd4887925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c52976a7d3fcb07317a618670e12b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d1110569fb7f6bda0358a3d37f16927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f626a09d374715105ca720bcb4f1cc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d33d88128b63cbc8cca967370800929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158fe961d3d0bb5cdd24d57d698e2d5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4cf16d06e485b9f5a17e100de84a4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e15d6b597428e43f13fe1fd73ca5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d079ddc14bc9beb91d4ef546a804b7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e84d1dc3d261422fc5fbddcac6330934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9e294cff59b8f588adc705dbcafe0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7b4e6ac5568d569eefdc255f20ce936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e5068426ecb7dfa9f285ce3e3de6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab91d35b4ac766cf8ef05b147c1c8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71b824bbc6e8a62eadd5b21fbd5a3d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3bde4b22d979a1a5560ce865f158940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffee97e7280cf29a640e95bb089211941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdb842c6424de2e61352ef7490d383942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d207afb7e400c84654066e541f3481943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40014546844146c07357b4ddbcc06e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3622330bf027e00baf073104253a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884e95518a3bbf1c40bc7d3a2fadf9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61c4e867375486fb347f9db5e048a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fcd5041c23401a355948220d2fab0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778afb03c34c8fb449559cbd7c3de5e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb38166df20e896cf1b6bc403a0ace7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab525f23f69bdd22391ee71799627cc951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a109beae33fe48a9b86a350c58cc8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b3b0b3e27c3346c15f8e1b4c53bb0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3777af67cfb8a6203d5ab2833af4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d710bb4b19f0fa0da9d41a21d1d231955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048e45d6a816e20668720cfbceef654956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeccf6709f8d99264c1ba3133af368957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359291e6dc92273220f73b4cd202a54958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f092ea28ddcf74a86e674e1231c9f6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cf763aaf16502b125d72d32e65508960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430a77d86c2a705c05174a6872b009961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c096d6743818fe11160ebcb15c4d4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a971d9075f293692f7193faa7f51aa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e9d722b7dfa907651002a9899632964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5594f64a4ff6cdecd1b8f1968568f9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf5d6d9577a41ad597e0e3ddb2165966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae4b6aebfa61aebb0575d907057d45967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b381ca5357a3fdf8931a6f664879a9b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf27c2c66ed0d2b6a44df32eda581969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f664dcf24b813a93c6da870f828b9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3bd5703f182098cc7f865205dc78d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe63c6e4c5c14b0918a93abfd928be972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b1c8f95b4f83c4cbc0af67a2f1346973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62fc532d6ca2a3693a45afe1cd8b68974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94afc01ac41b4c7295f82420868e6975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>