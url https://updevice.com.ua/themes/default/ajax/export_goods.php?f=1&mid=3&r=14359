--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ca1acfedff85bd03c8a2d2829e911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695887bfda7b1e2b29142f9045aed33b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2b400b8e1b35ef4273c15d9d0c073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157e6e962657e6d32a0db2696b2d38e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40606c4785b0d442885b1451a380b78f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7573ad6ebca2b356499495e7e41f8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac248a0201bed2ac292aff2116df537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a107c53ee59a228b37f88646acc8218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602aa160abed9d765437fb66c8bf5399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ff29beaab75da85ce8deade4310c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0460a812405af99854094c95ac58111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66176901b335ed0662658855b59d0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565629c406588acfb6892dcf01f2763f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9abec574dce78422a1038e84ebaa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440a6607e9163f2c0d1021ebb2a476615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e4cf150252cc602ecd419fe67b2a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770d27ba61f7f368ea421520e322a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65570ab7494d8fb8da9dc440261e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ae1db0cc10f6d37ba65b408fea7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21bcc4a409ea56c6a7807aeb8cc01e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db321c60e383eef55b2d87048ca37221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337753ce7e873948f789b4a634490b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a78c8334ee072240244022ccb4afd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b770f44fbf4b43559ffa79ad6369d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39c5719c5d13a5db4e0c773c15ef425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bebf7269eb333f62082e46f901ab926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc755f6aca0bcf47f8fe7adf9f6f5ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b1ce5c4cbbebeb2a9a2da1af501028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846047936337167ddd055638b2642d4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad67a66797622186181b565894763630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3e51a77d657d61d9ede22ac3d86631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85281b4321b63bff0f8fa011f2a3e1ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa4406c38e864c77f0301dbb76ad4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614acf1fc80cb0119732e205bdf1274734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15489a64dc44c6beefd9dacb34a9bf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ed8fa5a13e89869e5136c58edd66036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04254ae12fde0fd77488774c634cb05937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0f71045913cd421e7ab595a22743138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c827470bdb5d0d43159a450aecbdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c5cb04faf31a2c8c2059a77ae02c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1c6933e4ad54c9bb16b4809a3b6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d212eddbdc280646c6f7a7219ad5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae4d49ec625ee25403cee47a3f008d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a3dd1268c37839f82ec1a2c01ee3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47696862f8e1bf254667f804ca4ac345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130e29f69ae9a36b8ece9f31744f4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043d6e848010dbf2657dcfd1d51f1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12851ae9e147845f87693918498bede48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a2b083d1467018f05acc1964cd6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d88ff441e3f18c30012640b75d16d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afeff321098e2e39c38916c2e9c89651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115916daa76c9e075c250b540e0a264352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960016fda01067b30bd252e8c0d2b5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47164a5550fb20f30eb6b8dacdc13554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d5645e4437d5852df61152a0eaade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7a4e56cb3c441816c2f3a4bd498d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60966893a3b461b04826c54af3f705657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3a24c09c5e2cd74be710ec78c87758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e7caeeaac95da6d8bbaf69af7a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae420c44be490c1ce27453bf51b124560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588080dd296e87420e5bf9d375aedd5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd001f39bb8f36b175404c47a8a84662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09934113df6dd26e6142449836079fc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a9b40787614c40f68f975c23670f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870725fc1c8500551b3bcde7a98eecb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c552d66b05792f6bd9885f0f692c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c33fbfe0218e15ef17f051c4a894cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bba38efb82389bfbbe815099c7a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5847b429e470f06f2f445ad0bcbffde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca69f59656f9014422d205752354f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd930e6576de12c918b80fe1d3696a2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74004f0c10764bd9036cd397afe77072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0cf7cfe5e8f4c467db5412b55528e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a058f6f92589e59c30015797ee626974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd19d5a0451f0d6694d4eb48a6079a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60ae3fe707940be851a8e7b59523b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5860a319d43aab77393df2478c9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874061eea22ef8de25d434598feeb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0add934bcb0ed42d62ef60aa1e1e2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4833f7d6afade8d5f7290d42c1277880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506821831f9f1e0ac2bac5d17c0d74e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9fafa0f48298e6368bec8023b89ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad728c76eeb8e7ce106393f9e294083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f869a4fc707490f3687152a2541f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc6b84023136f48404def39a72ab085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e94e5bb285834d107515c476e59686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25734737ea0f6bb20adeebed382da34987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d440958473a11552a782edf035983a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8870fc39ffdbe0c7255bf6a8bda6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a77c63a50f10d120f9f78a2def13890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89b6d7651fe1c37140042a83c40bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb83d0f112932b1ad3e4444af8a326f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180448321d4c4c93dfa3d206bf1cb2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe842179191c48b16085d4164a0e4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f7b46e91c132562b19ac5b5306ed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e911b61357e9a417f3470fe335a7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d829391f2b98d7e5a1e0dded640d1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b749e37f9a0915b8c2ec350cfa127098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0aa5850b52ccae70e40b874a2dfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f30fe23bb948246345eaee7067ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407aef60dac2e676ccf2160afee03b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52accd03923b0efb249ddd76ce2edfbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37ded3976236bac26d153faec94369103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2d7c044e539abaa156a3b5345f63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f87f1764b0b15dfba51c6a73ca5b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9b5f14f1f3c8503367bea802a2d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184622a6ed672874108769308b838dd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54520bb4dd94f2abd84fd61ce52b37d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd87676721a2e8ac4e7cddfb8410d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b3fa2986577738c829e00db45ab2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030269b4cdca01219ced359b2b963a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e02c5d2b4bc4d6a6eed1fc928a27f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b98118848f94d19f83073e3f91da42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1043fc70c21640698ab7b75d9ebf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50745b26503f73aae36d3dc83a31d256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f88bbdee27d702cd1ef1facf902e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a906093f01e6be6c11bddf660a2ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323a6a66eeed929879042e35a8c8acf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3068e4cba2554857b2f2598c342e60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55423496de16dcf6c6c375a173b9f12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232e1c229ae2ce7af655430a939639121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aaf99c92c57af539eaa80d9294c90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7b9b1e7a957aea78fd31baa0b2680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92fdeda526b07bc08ba17fb110793124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec0e598eaa3d9086f6c3771a04332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3d35cffa4a429e38633086faab65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b0dae813ce74be7f38317226f18c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4508ff5662795d71d684bc19fcb39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bf6d06f810aa7732f87a969e4338d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930521f2fe0a9da542629851312f2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc654fcdfd0fda442db6b88df3d76dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579d5967bf8fbc1578c7a72d4ec4072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea6469d8368c58a53d712bca4afc3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77ae079ff9d67c8b51f79fb73b23b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037a35908205d8604ca11833a2beac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93698847cf5936e28478c5fedf737136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e132e65e20311ce258cb7d8b454278137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df5f58b783a02730930fc189c1dfbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b40349abf6dc65be73308263508b60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491946604e19247b4225c4b0d9e90e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6ecbc2e39a996e398dca351180806141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a3648ca18f039e02355fc2b52cf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d56c3fb026064f91de646baf0d39c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028e4559c0010c1fa0b6246b5174404144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9926a01fbfaec3d74b36d495f281a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b147fa8f4ce9597ca862af12bd2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a52338ce073c9a5cedddfe9e8422d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d1bcfecd555bcacd7c0c75b5e0a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a38bf29c1150b2d909dd5595022b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac508d78fe28cad4dcc60772b41a3d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf466710a749b6fc3a665cee3fc39e42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c1a63505314f19d96aa86bb1f15a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28991927c9ab310e19c17b98f93d2cae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2678cc75f7abfc1348bbb59659e8c8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe40d0c7422de52638b985ac78a7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4e2d47a4cfa991ea1a915771a4a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83303746a2605cc006474984aa541157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb69fb4405e862227a753b2f05f321158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecd5975765f5856cc650f297f631d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526c1e880bfb9660253cf3626fef21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fefa22cd2b41661cc4bd092587c93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c31dc17c555452e8ad7d14be5b2ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f59e237466824b8189e904b4e0c87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b8a76615fd359b307d01f3df1cc9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cebce873df97d094fdcc94106ec9e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b63f47c82cf65ad72fb005eca119a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0c1039c38ac0980d5fd56d2277c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e749ac7e1f9bd130ed0572e9f009a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0957c93fc308d557bce45200e41872169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ffcaa112cbb9045b4d29d4c50db8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0ea3bb91e9ad285e7021c0a7acd0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef4e4f3b301825078de7636f830c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487def921a21b0387ee1adb2fc5235e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6addf8eaae389a5136ab2065ce6e29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd98322ab7218dff90794a96c2efff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f525687081ff663ff140a9f3ae0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d0458f4b07ddd34565a5347e2815e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c8f12227470225e67ae43e91f2e22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d34f2b069928fa1f5cfc6aa2f5f181179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca310934aa5cc43ebe8128c6e0314180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f65f244a939b1550a34f2d9518dcb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01b33d17305f8448d2df67de63535182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79fa27f52c965347a9ae6c6d4a07aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaaf492c453a62a1cb1a52aadba331184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df3d5c7ba2aed6b6ca3dc6de50544185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae183935733476289cb728c3f9276fed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb368ae30a8ee12d61362949e257ed4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f47089d8746995ccf0e5210f386f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7724010e5fbab87f9b249634bf541189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0efd2b39072e255415c72040367e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa25d3bd667fa41f313ef965af8d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7bd07348270ed2d54ef18c57208f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd7fbac7d86244700dbebf0653a828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886aa0be9e74cdaf604fd0d2c32e4ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7c92a2448b9babe19192d2a496eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354765c8382a5db82fa1b082e7478901196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe09c0af01ed3cd05079a2b07f4375197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f201e3825943674ad85f534fd6d25dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df7c5ed20ded22790fd71611512749199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b9aa130986a405d8f55476cdc295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7197c68f92d96fc6cfd06700fd49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007badd2763621fc4c0261f556fd728202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274a4cf9a27d3ab0f826f5f0e6716c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5959d5f381f073d6bf7ead1f9876204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95c1a73a4464cbf823e15350b1e943205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6c9000e489d18779801a4b71ea570206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a3c47dbe4db4bfab4a39c4be998ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b820446efff2e2b72b8539bf9c71fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c251d85d9edf7f2536f347b6c64e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579bc4b70b8353ca6f247775872736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438dca6c6073f27c89e79fdffb152a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773abc9cdc74eb3ed507a3ae70a208212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e0536fbdaa7dfe62473a796fce16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f2740f3c21af02a67156e7d74969c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b0aec72b8a45b794a405d40bd6c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eeb99ae09113b6e916bf705b5dc75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59948e5d41ca82053b44573e3692e2e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b556dfc9c4d4d7fa542e0f9d6efb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5968b66a661eacaa0a7e45f1b1ab91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907faf0ca831f76db096316b80bed9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27dfede58bd1bb3bd68ce7bc975d7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf72ce9a5c1f732093b14456d29660222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f7ec86daab85d244549e6f2af048223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18790d1b4690f2a2e582433092afbaf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f9350939b389ab9922e8953221bc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9467a0e942c84b5c101265f446c81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac545378732d342a735a3e11aef59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497af4087d68c83551134496bf88599228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca450499cd4358db09c04ea9283f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991c946710263d484cc47e908d8b6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf2de1dc9c00dd77a6e2c32915a824231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1291f6da4bf5094a763d1ad91ea1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7869622923f3e89f2a4b2ec09270b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa035e905b5e5e3b56e95490736db69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bcae8680822ddad02b8ef8a9ba286235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e896eccefceabced42b294857c42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f71634ce419131373f654472a0353237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd8df0a084b1112184c9d7f97a835c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160018014c80d4bc526d21765a3ed88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097e9d050231c751b72f11b81d0f776240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65698999a5977c36bf521b59bab6ba39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716186eaf4ef7ef7474bcdac5114dad1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6907d8980f263c9acac4d4365cc5b1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6af9b9eab097c10c94284e311b92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04223e1a72e858c44a1ec12999c7f18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d62b3640f781bbc5dda40ed54607246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd97c3168f3ffbe685a22b8e4feb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910448165286c98546e586555b133bf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac59fd02621e1a19f8d4745c029fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bdc9e13f50ce01fb83b7d2cef928c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599802d36f148e3f481906539fd9482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177108994d9e91ea54acaa3927a172fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9de1583c01462ef920a319e857dcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135591dab541b37be70104b21b49fa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6b7da3e3f0086a92f63f3a444aeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198afbe0920dc3fe0ff5297f2d4c134a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e074753862f15f18c72665b9f43825257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ea850db3326fadfe680385291fe3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2192826ee80bc5a31a779702ba569d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15ecf9db4d85a82ca02445ca7a46e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349eec6595680c4b333e66b59d3197261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0032f677c269cf6e1591a7a742fca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d171a2b3662c594411698cf2b5de53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaabd94a622db8d867f8cd9fab665dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ba50a596b2331d63b8e419b070264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c74aa2fc79bbcc95cabed23807ec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd8e0c5160480c450bba26bbd52be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799d521123f2a575ad000a2c7afa6c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbcd3bcf41c34c9d56e0bfb570bac3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a22d58f52b14ae2d86e5e48d4af8b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5617668e37c82c19de9ad111ef471f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0d769be70f5277545f91125f54a89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa7a085e9875724101db07f905e26a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525baac5e528d55cc5a6210101e7ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef77cc153904d297616aa71b529ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b8c9f4b3a21ce57fec8174eb9168276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a04de129d2d762dd596d576014c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc069543ccda5623cf9fa0753f53027278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206c507f5d766cb99e0f3b657df4e6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b546cc33ce6c24eb0f39237f5046d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e772d36ed4d9f7c96ec40bbd9209d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514a273b1817df79d7bff01aaf19ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee668b4cd6012b9c801a1d751afece5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05695f43455fda20303bc098cd1021eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9c804b088900a8638baf3a80565a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd655bbb0314c9dd6e403a615ffd2c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9fb27a276095a3acd73835448163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa4f50c00ccd2b2abeaf2f6a92542288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9636f06929bd83c704683eb39e6a15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fe4bcb3d0ad2af1338ebe3c41abd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66738ddfcb42a348aff8d522a481a0b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4fbef0277f250a22c6fa51b54b7e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fcddaa3e20045a3348979c0f4851e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57648ab02703e790339f8cc8e4a7a7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9afe920f52864875a47804d229e41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24e3ada1e9712f4fb053b935c5aab4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32aebae874073e83c8944290dc2da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267c2038c2e3b516a3e8379299cf5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa8af76f80aea588c70ee3bf9a235c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fbf7753491e830373e3d56204edd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e4aa358f0502b13fadeff0d2d605301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd1fcdd2388dc323c44993ed0ed373302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99388bf891a2aa757c559c2af455a28d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e5113dd1a6769796881fd321c6404304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257af006904a45ba4d5c3706c40443d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7b400fbd1e160f8c67831908a3af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a248aaa1e8ef7152e5ab3806f5c32d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1f3e94687d45023ee2752cd58560d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148991543bf7208fa8653034642e85f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd8a79985adbe7e87146f992aa9e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc83c8729a26858f37c1796580c66c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e182a1924a88e948f0d5e343395e08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caaa1284122ae05fb7677cf16e37e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa850cf65f6a56c494f00ee1bbc2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8052006fab39bf06029a85fa3c4f0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e72366106d5fe8dead7faf4ae549316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028566c98978880906fcddbf1e1c7738317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e215edbf94a43d97054fbddac22ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a180aba081f09f4cbfe45dc81e8ce48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc6d837e172ff984a87ce300f6dda1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d61c017c9fb941d525b50b6895a4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae69817445524282ab8ea5674f52e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872736cb97d60d614974d01c3ce41efa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93fac609440c8b46853262b0d46279324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0057bb8c5f3944298219779584438325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858197486b9d69f90592c1a0712f2d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c54c5f00da329e7089706b976523327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84f362cb897a1af099c02289ee2d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9be7060540874146302002af161036329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065414e1a74d6a742cee33f167441c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd630fa490d7beab3a5fe9e1573803331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b293832cd81882bbd9c8800a508306332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6496331bdd2faeb74f4289bb36b7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b29f1c22e9985fd569cbce8798966334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34723dbc9118eeea4e41df0e6755cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91679de4aa085baa1281cf9a7efb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f933f529bb64c03795321f8dfcb481337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f64778b8d874caf44b9dcd93eda1be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de4c84e2f898018519be781cfccdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429f6785cc20fcbb36c4321c37efeff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54bf654477b72424eefef75a032997341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61585feb98168817e020a937a4ae4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d417790b46b05b6c40cc0e2cc0503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e438080aa9c681b88d30abeada2ebef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4b2d35a03001b8615f26ea87030e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cbef97fc18ca66ff81fb40abd0a8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51479373da549005344e7053e9557436347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216e35e085d9128434d2ae75fb448ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b90b4eacefae3c3c908d74e880de2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2d1427eb38ee3e55325090ca133c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8119ca9e490e2a032279f2a74932cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4299f25252ea47708dfad41a7f19a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafaa252057b64b7969ef6d7b3c101353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badbc56be5cde96255607bd1d81c9e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d2a8e5e688e8ba34a811852e26fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66b46e9aaaf5eaa28082244c754d91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b40ee9c56a1fd686554aa246c6be4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641bd1170fc6aff670161d1b7b13a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a52179761bf079143084bc2a78ece2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec8c10e4d1d8080a7f3049eda46b5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ef5a888c5d9b0a5975803b35025b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8caeb48c27723c4df8ee5a95809c59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f18b7f1f3ea90d40bc463f29c2e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434d979c37395cefd8e26f43531ded364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311a9683bd82c1eca9296a3ea1e02a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f10b2750d25dc1c3ce850e634901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caa9f3b14c47d3fe7e6b6d8b1d8258367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f7e35ed01128488a3924fda8950a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae94dcee078a864b2fa40a5204b8db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b6377812a7f2958e5eaa023d45825370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159d3ecf3cdb454bd169dd5dc3c5da1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb06325eb95626f49f948835811aba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b36c1d272d2e44fa4bd567ee1745373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72720f575bd2368888e0eafd9118b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd5087ad51f376c5648b2f08fc8d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebecc49a5eb98dcafd34b4b67b02ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e582a7f35645ec805c57dbb9b91ac8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b72930ab383daa49bd8be16ee2d1b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f4ec5adcb01eb822961a39dae4a99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0dd3d8ec0a05f1c52e008e26cb3f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4230545768bee1eb3bb68e87aa24412381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b615d1c623cd1787c6d1cfc6ceda9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe541f3054284f262460aa1d5e4a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b52bbc7f0dd008b937444dcc32c2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc37238eaaed87c4da630b8a31a14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f847beebbd4cede96608df0d202de1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f426257b765e55ff824c7622777656387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aba1ec1e9c888fe64c80119ae3321388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c346d7a1c65a90d53a6f9920d17c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a10ee93886378527124e39c3c7de9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253a0e45751f390b889667a382d2a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ea3e45ae205a14065b6e91628c8a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269169ec27f9a5fa6c5f2dfe87aa80f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4e064fd9bb1f4931b3e84dc94395394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ab89f297645f1db742f3b2ae5c134395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6eb16b716966e2eab26669b8c648d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2eb0dcc2e44c818e8e7b7c49ca49d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffec1c25c197a8e0745a2f435810635398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1921cdef886c952c296de00433d87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b3111104357660ad22304c7a13ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6484ce6c570b7791799627ae63292f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7120b7f51b762b77e7bd1148931d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f54ebb6886f047c8d862475f53289403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b68127614aceb9a5e68a1e3c1576b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b9a201954c84e6227c683792be276405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ebcad8e7a57d085eeda9f868866a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfe3b4760e4ca4d6b54a0e8971d1e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92423b71162b57fc83c6ac84eee76abd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f241dd6f50ce700f5d8b9c29b7dbbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec114c75bb82dfb8b033537b187a9369410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ac2943991a3946e2a4cd0e5db93d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7417b7aa21b6afb028090110838a82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb731a07d9fa1978e4366944674b6bba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891931186c5f84e64efd05b4834fe9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d618ce38d87a069030f388e08902d72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c042bd4ae414070b4ca778db7f0c3a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6fbbac90ce7e4582068c3ebfafc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c76f6ad9e0633aa7ee6d37b85d1afd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0c00abae44a4d5ea72dd10269c82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855dafb3d7d9c6a8c4a6878f979ec8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db86a8806483b8fe34c7a08f66eec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4a14e566b6be662e61b863bb92055422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef48ed074cba657d4e93ec1dfbe414423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dcf8d13a1856701080fae50d2dbd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa32a98100e5d385de923376c09a91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ee82ba82641268e05da5ae311b519426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e78d948dd456650d9afbbd75a66c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce19e2b14da664d8db859b672402898428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd250719c96fd3d4257c78b3de2d91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56a1bde71c168c295c38318397fee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847942e41c523a395f663c4dbc6e48cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b0d2913fc2734a0711b8a7d17963c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80fabd3d79c2d0d49fa8595eb50e76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14959a412f482f7c8cba7a8723f9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60667de9df2cd1be7ee72134e735c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660619de57e1c7ce87c0d240c5b565436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0649571a36337df7a2ad735472b826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0690ddadefbd302d4c356be79bb19bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d8fdd9fe2ca8d0a6b36156899ecbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4480f4ff80b6b949981e6e36f2a72fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2060496ac5ba780f95ddd151bbd816441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ca5a7f75cc5a02b589a2216cb2bd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e434588df770cd843168857b3f1b80c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40cf456e6a3572669dd2ef18ee2c94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e57cc17697796ae5240dd8b30e690445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415c5c92a9d3994b56feec1a0f62e6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116537aeb2060214e998d1eaeb90b3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853c4eb9c1e38c137f0640aaec5394448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dd46d0f4714f52c3072d7b077d64e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124cccae74ae575240ce4ef1b8fb29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca9d5a1d5e93cb59875a9fe834fedf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0cc9ca8c628bf3f2124b4b48d5b8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4358ac62d60541a5922e29ebb56a4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0fdd2c1193d7f21d568d3e702e782454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423a1fbe1ff3e7ae451453b21f3563d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b8ebdef29bfead4aea26179d72314456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf122150a54eb3c8edef893faa4d1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78c0539543250b4917766383e3b49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa7d0392b958c04dd66e32e7d46a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d849b8054720cd3bdd96c24cd810413460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7550dcf1925e3d8b68c4017848fb95a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f56245d742f12d47dbdf70d9f013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc08cd23b696b80c688b9870161a34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25efb99956c2079fe5f6742aefd567464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b10a98af2f8a712c3aa42ba0e44eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e494243ad06c9b711ca5c024e2c73d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6cc0a69a7e7145389924a652cf61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401520297d78573f1cd86dde6164538b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679e4a814f7c05327268e84576117d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06722859ff12048c26bf62847527f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05a647329e73df9b6217adcf2b9610471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30928d0c48bf81abfe799b2485eefe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7960da92b380ce800896ad626883c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a914fe174d8a60b34b4c0dcbf24213474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8e90766273dc2c4558d4224b3760475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df719415fb7270693f77871c515ad68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f6906b34dedb6ff10bfa387b0e8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bfe8f414ed053e0ef237fae1a3e6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be026c78ec3d8eeeea6f1313b88b57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd3ea82894a8a70f09f6f197d4d1b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405acaa1c2a775689629be8f038f5c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dee87aefde728bc8d22d5f905e850482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6473b26ac632b1682d69629a729508483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769dcfa3b3da48a8ccb2b3660209958484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced2f30bca5d0d4871a44be6daee2bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357905f881dc632f3a89c0e3ede2dc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd975a3db3e9372612f79c0d24ab00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470c92fefa21985a4c5302393dfaf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721da13bcfdba7e1dda9b85a99005c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33d735aad96fe0761c9753c7cefc95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405469b363b80118e9d1173fb15d3d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61f49ca953d08cf0d0d244100bd68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944221a4da3a98132790f8823deeeeaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871807ebf207e668bcc811e30817c45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d356e6217ba19e2ef5ce6d5a50cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1be827827346a0e414f37c2580fcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714d914d36cabb09d05a93c21854ec6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3bc20705c0802af45d439ef713eb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4471383e922163fd78abb6573f6c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b9f33a1242e1716b120ce3e7e3725500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e1b35656882f2f151db764b28942e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b03813fdcea0850668c83f607c10a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ba4f2d339251719cfb7246cc9ec0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99d17773c02677374d0a372bc45a43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dcd515a53fe8e64a07edc603af11b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836751bdee2c16d94cfcc33b720708d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f0f841756831716e690f9ca2c707507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5196c1e56cdae627e8f0352826d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879966f600116d395573af5dc1c746509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae908413994685a1ea8aaf0a312ef3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89216631b202e46ff8cec0db5096096511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f857a2810b422ec4e0f73db46cc04f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e2094992da85b6be040128eb578dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2f9d463ea5a04b84198a80a0fda8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99fc85e4648ba1e695681f68309281515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b6986d3c3b955f5354479b4a84b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6414ceece4dbd88581867ef08326517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbff7ad5abda520992862f42053d62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0b1009b2dec491689758eb5c1b9bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371fafe99e584a8d48da880de6c5d15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16937c8afc4d82bef4a5887f645ba23a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eecef18401bc807bfe8dcdd8ef6a41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a83d3f8981e57a73434ce5d77b9e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a862ea80918bac42d76255b564713f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d398a9d35364a8b19a0656161ea143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f666b5aa8e21bc8d00d82ad7badb1ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f7677880b7a7cbf2c9fdc5c1e65a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5130617fd5840c82d9f45d02f50ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107000f61c88c43534bf71852e57378c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b10a0717bded986736477231cd049530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2a14d7a238891acd00ab8a461a351531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed04d7bf9ebf1de87c6f465acfd3c1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8ba0aa284aeb357af5974cc4841fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6eca84762a87d3c4e167c43de99db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15be5a1d231dfa25dd1a695d1c59ce6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712dc2559fc562e38f047989bbb111536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4517dd58815227919ced460a2b3725537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c212e2933ee4286787f200edf3c73bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d609c75e762425635268bcfaef3c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ce1e07069ecc3b5fbcf243ea67e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3786ec0256f314c5466e904a6025541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93732edb3fa95d1686db859c8d66067542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e9f27a480b3bfa2267e3e89d5863543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da753e7feeac3fe4ea3a40bf3a57d28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802b3af6cfde0226fb097c9190bfa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a157dea48ed968ac4be9d3d9227e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbec2a70e8d4e3d732d3ce803091b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413e39bc0c0ef1f4760473037b4b981548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f6e6aea86e6119f2e6e6e232eaee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebad9d6e423406e3721b35d924b0b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432031d0c8352b862148416675dbfc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716766049f013c3b0a786d520e2e66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43ab07f87a39decd2b281797c463be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a773707c386e4af470ff7779a1fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9a0ae2b488aa631e6c8e35563998555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc481fdd9eafe7812f9d3247784ede6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0a08b3d58f15093b8ba5949ba380d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8e50c4a61562b56df0e50731f4b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff4e86aed134b0b858d9d5a84db8a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91f4ae0ad941914d15aa8c1ab46e98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7e76356c79e389120bee949d1dde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc9b564c904817c12ee70e084d64c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378443f8826861ec4f7513d872a118563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48838054ee9c90c52f9c795cb456c0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80edaae8834abd91dcf8d4fc551e03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802a68eb33f7f9646d022fddac2ed7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9bc8ad8db1d1a95637ecba91d522e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329de5febc701b718a610548f2effa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93bcbad858e1a570174ee53bc071b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec1dfbdb78b1be363936427986ec7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a118078b06b52ba8289158ddf1a070571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409aaea9361e06dad7a8096d7c8a9aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad48f293ef5d9cf574ac5a61261c15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded9f11ce95f46c5824f7206f6ffe72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be59dad646e33e7a147cf3b9afa7872575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3211c5bc0103d70838c519c3c348d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015feb198b3eb0312b2bfa8fbe05bfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802db3e1f659679a00b776ee04ae3f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889926f0c653d250ae78ec92777786b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f065a4c6b509670a57c59d930033580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb168c23de3cd6485a02c77d12bb7c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021a97fe8115d5d10bfd7894b5ff474582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8292b089e47b2c14e733a6e6edcb312583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f24819800a03fb0a285f9f8d063c80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856a0a14c51fb7e1e33f4e31c857ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18771534afc5c2bab21a6e268a38c0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b095a20c468a9ed6b8469635ceed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9bdfa5f2ed2c8800445fce722b834588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2bc7cffe3515840b53ccc87bb9e30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6522875c2d5e17ea051fafcc6505cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371416340078068ccd2a072da25dde66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda62ebfd0e53540fae8844d22d5969a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111e6534d2803654d676faca85c8fa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6449640c82add7967df078db945eb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3065004a7b49adf88106470a768f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78c61b661cc2c80f6294e7156b3f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c384fcbeb4144d0b942724302849a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9912efe312088ab4484eaa1ec36283e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8790033dc0dad14942e34e25106063599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee05d3169f9c07ba48188dc0d0d843600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c360b3f19e54f628a001639582e73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ae0e060f3646adbbc3b2186ad86a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb445137d0014d1002d49d1930a7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d1927d903dbe5121fd67151e4b4b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b6672ec6601edc286702b54fa559605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e807b36ed556cff497a91097903f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb427d688ba93a8046d5b1b295a1d87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f882e03094c2ad7beb7675bd2a79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cfd984ac2e0881d812bcdbc6bf32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d497e072c84a6ead8a4685d8ca22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff7b0322aa567dd34e110b5a35dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece3c0541691bece811321fbb02813612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c45e3ee1bd6a6fe3d076bad15ef434613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b09abddaae0add8ec462ed2e2ece00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b4bc8df71aa0646305ace611297c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066e7b0fba6a476bf3785055bea7d14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f603df45c7f5930377fa8d50b4184ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb1d9d6bfb550962a7b86f6a8e54b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0469bf9f3c16c5e9d4ca761e62664619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e915e479b08a6d859da362b3ee37a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914c8e6b6c3652b0c42b1fe35675a57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc46822b5216d749175f6f7ef1bf55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f307bc7b75b9a4d829bfd051227fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d11f2d9536e31b6a9a206a9e43cd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598ff137fb3eb91a3dbcfff3f88fc2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e553e8a364d24a9dad7dcfa97c4e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745271a3403e182bf5eda36d225992627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d555b73d68d749a29750f9adc986756628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09c1df0038ba45cfd16dae3fc40c1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f40b8358bfe3d321497ac4f56605f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5cbc0dabaa56f0128a823f7b221c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5366c69d88df55797de189b08212f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861d06fa4757dd24de11eac09d83cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3192753cd41fa37d5cec4b3333c243634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62cbb413a379125adf2a2a8fa4a04f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c82d99316c10f47ed85f8346042f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654c4140ce2bd8d89b1f32fabbd92d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf38dc9abf107f3cca48602e640bf5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2da36f84241676f23ec519769f280639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a83e685db65dbc8ebd857d464764640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18184ca800544e338e9dae56d9096c3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468522667448c86e0f65c566d86c83a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a6e8f6622b255a42f6f306172986643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab680252dfa897bee9a6bdb8536e55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a723d8c7f1fe9c2c7b1aa0f19ae25df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d165dc7785b46945d036a798b9d45f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdee2d897dfbc06d1001432713da89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270d9d773e08be4de22293b97c439b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b15c70e676b67c38da52285929cc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28e7a89b176cf77eafa8bea4f878c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c82e696b37ac5f3daa661dd7ab1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ccf0422039a9929fd84b811e011b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd873b5239dc4fb8ad17f9ac2b4061653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd9ce4fc6dff83341490fbdd0985f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d2dc03b973e530803d865cec3a74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e840aa72a95ccea559208947f84a70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695076634c345733d784fd968c85d124657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817645a63060246a55047feb3a39479c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ce4f95d76f744fb75abec4632f7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97aebe1b4750cbbf0486f3addc47a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266134adf8327d5c08908f2bc1c4d0c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea46f1aca8636c3dd90b00c5813a4ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976136dd17cd67d8742b9be157cc246663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c86628eeb51438afe9fa9042dac86b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9facf81adc687789c087d76ce452665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7089e16e2c118a9b731c9e34f93cde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809b3fac5401ebb80b692136fb98e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8653a0091651f1a482933111dc8ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbc687504dbeac54f29aed04fde12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8270f242c365a1046a981f77048c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed67078af1695dfd280deecd8964da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482df332e9ef23ac08603e4fcb62ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2578f51ea1d59d42071b480887ec29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78390312389a316a0aec2c2d925a3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e571aff0271087c50cdc42a3f663675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a74ced4b4357275206294fd721ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5b9523f21e4c2a694fabe43fabf3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd298aa1288946f0601cf74634d1b835678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45744ebd5e2259445fa40694b60454679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433477b369721fb4be6e0d9058b549fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134efb9155f01ec43c51a985ea5d53e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3133d0e732bb42cc6f4c7f5e3965c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089228d610b380b38af32ec84e789b9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d9c84a5d987b633adc7f08f62aa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821129b35f8b065a4a12f11f9b996c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713625136de0e972d4ad3ed5c2a960f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ae4c62dc8733d1cf0342028edbd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff95d1dd3c2cf3db5a6d497fe066d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4486b9874647eac42d498c1d72f6ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1fe24cd545c635c59be8a25c6f349690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49a11140fd5d4e9b09b8f3a39b3ed6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba274daafbc311d4d3155a19abfd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54466c29ba752a44de54c48c84b292c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421910dd5f83758217c76c8ce6e831b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b10c25e87b196549b58942f112afb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548865ff481be283575c977dd61ae82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f29f004dd08450f5ac71b3d6f1214697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a72aa7e37e9731d9b2d9137af8e529698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a4b97122363ecabe2182a2b4e3a72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc9b0370673a3663269cd9ce549cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854109c3f4efbfd4c5bcfdbc5de3e57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37307ee318cc212b3437f8832fcae4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f5aab37acf7c0c8d4e9aa10dce50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf225ac1a912d68c29c9c8faa5b95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de147f2dda48263fd55092612e67f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f67059e38df48d769ccd9973073f33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced770b8fda12739cb7033a4d460799e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305fa7852c6ea80af050527080a5bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e262f556805c900ca99cf1916bfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4418476a70b5a0dd6af173b3864e09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffa28013b216a36e83a9a8a8af435d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6390573857190bb3c1e772fc61cd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f71c719967acf185d3b4c0b63d85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188570fb23102e9b8a2c165e022a4188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12f65756ab8636208c0c3b8b3a1a9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb51236b159373e96af3eab5f3e8b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeafd1246ec690b76bb8b12023eb09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab2434d5c134431f2b39abf46d46b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa52872db1558d78b9ec6242e205a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a92749383cad60c332e8f02eb46c54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591ced535c41a10aa52a0f432f0062721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35729a208085f3e8941935c3fdc4e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68077d35408b10ae0cbf4a2eb68021723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e972fc0ece65f8c03c890e3f6bcd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1bcf44ac639e944b99d782dfab656725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e9b4273ca6fc8ee547aec359216f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ced6afc030c64cf029a50ba0184e46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c85456a055d77e51a2529d01cca5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d7bf2f2a77f03b73c9bc98c26f86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7bc4b74ebe4a989b21f7b5adada63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5ff9bc0180e0578ac958d76855c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafe119d95e8a66e48d37ab87503361732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137252835a320701029421fba5b14d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ec903cff9e06ad8cb65775f2861c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d569094efeac61dd0bd88003a360735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f74bd69669549aca62d02593cb3fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6846400013d58e45fccef03ce8c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d3c4504eb4417ed4484e0e3efdcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c91fef3d4dc110824d68af43269d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958f91dcc2142f93a51c7d5da91d6c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9b2265142c272dae0d9595d088057741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df671981242fcccd8b1461df18eca7d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614090f0d2b13a4611f61160638241743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f30239bc1709fd853eb72f542fda8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b1ad9384a7d699f08805ab699de7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda5a0becf0c89a7fcc7269fbc31c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bbfaff522a60c8f3485be6076ea74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96aaacfab40926019e8e7b30c3a101748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d368b3313da94de555ca4b0ef29d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef243cf42a20c6acca8750376bfae3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032324d58ab0ea1cc87b92706217b806751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f55b59a49f0ea1a5764a64ef19cca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a2d5c61f691394ae24ab70a61f56753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a6622c95b8a4e59954c5d0cafaa97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767134a0aa236ae05441123467c3429f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c07eebf3213c48667e7adbd5f5fda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed5eb630b4914da813040b23af131757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a181f957a92022186f609d2b035496758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28e821923f0e456a661bf1bdf6b63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e283fdd0fca8e6b3ed42db161688d03760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7cd8ac358b1593f1fb5924ad3cf30761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10785a9b02115d27eb60726807e6a184762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac974220cb33655183505090dcef5cdf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5219d21b4f23143296d08ffe3fe2b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317323a2fdda5e4954e7c6af0efe10765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b01d7e0ff342d1c584e65818b38de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f7dacfde4ad4977e51ecadc4a4e5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa365dae55951e8a50a56aa3d6137dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e319633fd3b93784b5828942de05d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f4fc0d95b2031c362e54097521dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe203b1ee496e6a1beed0295908b3b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac9043237798dd1f4e1042eb07121772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18fec4bb32bb7bf59551bdc10b9ab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb778ad7b7867e10c2dc54b7b0c428774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59ddb443375aca54a725a190934eba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd38444a8d0e844eb162a39f93e31c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cb3fc25e5bbb87263427f0f4f4a71777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddcc04eee91d55a40ff706c1d33261778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a6ac013cb4c927988713534b5cf87779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ce526c99ba16437366215a2a95d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87bcf16a0d6b82cd96d0035745f14781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd6e3909ca034860f989fca3c74c1f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d501947909e7ae66f589b2355ddcfa1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72e9e5bc885e27b3b68ac2c0f8f218784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f49b3a84a7e7314619221623a9622785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6822b7b646aebaa335a792bc79e8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1222d1280081b257d9658267717c033787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f404cda6581518ed93d46d4ae6eaed7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc052f75e0556258fcf237735a6d77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916bbef4e71ede8d93d8388e4e1209b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4632c08647eccb42cad4e48827da62791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50caedbdb33dd6942c530a5d0fb044e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba3536ea525f0e6d7908d5ad56802793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26b116664e68fd3784b16dc3f131f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5c6ed530084e652e17235c030581795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee6bd68fbe36c32553943e907272ca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a78a7cf4e560de1c6261a083df56a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f8f2b2d612c0dd8e982df37f3f39d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe6b024251462ec654ea97f121e8b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d820f0c0947785e82773a5abd425800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17200710d02601ca4cb60aa1de642f94801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77417c46c019fca31ea2d0f847fa5049802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef0e0cb175bcbe1ead8acf0aa7807803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29ff8d867f1d2cebe93b723f91cad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b54c92923983f0f5caeb19c44380805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241cb4e09fea18ab01680d0ff7dcd34806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d91c2ddf9f4f6a75b9acc5987c97807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda4a2866445f8a041b5b2bc55f419808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e884abebdfa803bcc152b6e5e6ee318809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed334020b8fe3c98e63c2f3c63b60ef6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e229c87225e244015a81b6ecfe443811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56ad168ea348319ee40c5a981935d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a04478dd9c1449231ea35d1b54e1e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8249fd3f40a292d3af4c0ff90dca99814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36882efc9c3dadbde7c43650135af1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dd159df9b9091914ebce86c324e1d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5271b52ee0f75075566147a4c056e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b106b5800eea99c29d5783ad1851818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5664a37657e054355f3883e7ff11f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f863b6418b720a7c62a08381b47f1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbcd47d835b3cd7d01e8ff8308950821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7495a1dc1ff918336643d47aa46da8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c4a948d7ba81bb6811b91838f2c7b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3718ec295116de9ce3cc8a7f5b12e2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522cd3d3e5cd6b0ae2c933b8d3c978825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6162e2972e42c4e5297b50faf417a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d91f766bfcfa8072bf0544b6dae1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7faf8fc486a02dea6ff40caf055c4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8905e3d5e7534210beb3f0fa5f56986829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ecb5d303fce04c428b25d49ff9e5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356899c3bd759ebb1e11cd568354367831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac73154c5bb89f6141b491339e42df832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5cfcf333b3ce4f795b97c8cc82c4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0783dcecb5a3891423c24271462583834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a513aa64392a13c00091ff617a0016835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eba9f2adf79f9588b8038e90f11ca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0947473e352de3ce87b5a39456711b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb33bfa342acfc8b7a080c92977b234838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcf16fd878bf2d7913879beb98201839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f73263e76b2ba941b5b8c17a692f1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528b2fc28d40a73e8d8bf62280f812841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30489fa188835f3e642f1a2e77c8cd6b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf57a5f5b6d53086c0376bcb0b0fda5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db53111c6f8b5431a3897082fceb9c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8502d2b3a7481de2f6138d7a37dad9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145220d6e27a60269149540ed71fb8f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158ef2f4261b0eacf20fe4bca9e1ab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1240b37f383e0b3737b72ab8e430848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8046c3c10f3951346358b65c1d09fc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065847379c21c71cc94336b873cc37fe850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ec2f2405e7c95c265410cb78966a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0df39aab6ba686ae5657a3d98e037b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233df43786b74e1c348418bc28045c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24599ef6e3643044ea4e4646146a8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c379c646896f67dea8f50226f8d1b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266d6ee25a4ac4ef74a10439e3c826856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4a8a7e2c8184e2fc1ed556546ee1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2cf4a80b79044a62342e6a1be468b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08249a777a7424b2515ebc63549cf337859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cad893ae1168525876c162a88c683860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367ef90111b793e2cc884507c083e0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b21e6a052276f6797b01e5e29d58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3678b83589d1c0213a292cf0ab5816e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308721a108008234a518596865b51f3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303110b0f4e88b26fbf40e2b5020d430865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce778b14469f6785da834056704650e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7c7cbd4ca37ab064131c428230df867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394b33294ab1117e74a0dcde6429889868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde622991e8f7da2410ce1234cf287869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473164bf6246b4dc1a6a04f5711e8a1d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80dd70100fbf2ba65fdc981258d3f3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd66510cc29f667c39e4dd5b273f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a69f31b08010b0aa7d8925469e28b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d001b9438f1f480676f69f417ab9c8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6ac1428a15155782f3c38d12d260875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf021db20ba58c51afa173825d4fe3b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d5c9d7e19935289470da3f84a2a0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902d9d9201858fcf1b9fdfc5b6578ec878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcbfacf2804b45f050ffc4f30cd4b3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d1dfde3aaa69144b4bd1318df0c65880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048dd13fb12da599ff9f35d8607c580881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5b6ee06b8f5aef24713c49b01da4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b88794f0b781673b2527cd60c12d4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85f352ed18b3b8fd5cdeef8f13629884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e06b85bef446a993ae855a23f15b18885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f65f230336059bc47360b57f721fb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0bc80c501a6a96aa0de1ff52f7d4f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c504bd9f5200bc43dcd629af1b76888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b19d20621a35c85330d2c01f63e8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd8f20c152bea2f9df2252d64a185d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3071226f0665a16d14b31595c4a7e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dea9f648675df30ac16b25decbdbef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14afd28f82ad7d4bc90bde2450bfe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966bfe7074ddfeb8c5ab784ebe6df3d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66e214b3a2881ac4dff57ae0fe5719895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fe6942de89063f9e23626803c259896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272bc5b4c4448c389841aba1bd91ce8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad74e65955a5e6625c37f238f413fe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d50a894df20dff27361d61d45318a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd828ff935b49bd1af347c115ffe7d3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad01fd1c205afaa96c21d7cc27ab7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b74487a78d09232f5f18e24c9139902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41abb2e543709f25a2cc0c79be8cab903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732898200705b4b8c9490c76c95d87904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a28358f05f4f5d52cd6ae53e7333c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3dcc9e05e7703caf1a2c542516223906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0152246c822420cddb2b26bfe05c5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0458cda32851dff9150dc409b752908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea38d7a03b20418784f993cf6e3c41909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d0c963bcec7db735e0385becfdf6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc79cf5c8419a5420d37ea3a30c54dd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130fdd4d0a3af2c6728659c0d50a43b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228449ca85cec033ac4865ceb7c7947913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b24929be679b26b9c95ce78fb503e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f926537ac478e61a457d61a6de11b5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2488856e35ec7fb21b3df4110bf6af5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68896675908638bdd0b84c12d0e5bc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cd0e29b73a17404a26894959783e8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323deb79aa05102a70cec44caceeb131919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343c1a50bd5882afc70761daeba4d2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d53b484ee6af42d43503ba4d6e201921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5653bc52da0ba7aa353cfc22a8d573922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff13d5b313389b9664ad671539a52923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ec201475fcf45d800813135c063be924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d661ee599d78e068c53eaad1b12cb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b4af90055015179cb7b57742c828926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7855b797392b33813aeb7258744ec36927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa01b5b157acab648f485234acee13a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f813907cadbf7a8e45ea6b68275a1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d3c75b65ca3b0c8d80cd40e1001d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eed3d5ae0845ac7fde8537f0d437b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f71ee27035427f17ba2785c742dc0f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9f32512904f539b4e5bf1fe9c8dc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a339c7d7015ef9dd0b3c26cbd207d9e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972aac1a0e149c07dc088c649e612cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c67f604508fabcf9f3397b5e47de09936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7a94dd79700f5682bc24021a6dbd1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb26047fe2dae29f31b1eaf3a3b8d0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15625216a76c69d7fc2599239910c1d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbe9569eb728c016e6716848a75b0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b1e47b904dfc8fb21954195e2ea4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c518bd116f4c65fcbaf753d33d81942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ad1439b2cb7f7131b89e7474f8de943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f8494b41222c326a7b3372e6c76e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3a5655cee1a4e95811e06a4b2d5c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d37c39c2db324f49fabd9aff7cc437946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be66f2b32941043ead8bb5529d2d5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24e06183b943705c0f0865efcbfb6b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ef2b51d28a17a5e3ea5ff33bc4f3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3dd79ca636b9c3592c89bfe8f80e6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c39b964d1657248f7bc64659b2c9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ac860a3d22e03bf666ee882836ad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916381a619da5ca387494fdce7f94e4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9877c1c9fe7df244a7d1e09a9ab76954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a076afa616c366b9f3a91f51538c5da955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10511e3155f3a7f8713e288bc1f71956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48736054bf736cfe81e2a1600343c38957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e619fc2d7e406ed440cbfcb903f0c1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b26386981dd19be097da445f79ec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd56c8adcd5ac93bc69027bb254db2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5476ef748ad6889342da003b0a492961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0195e0f42c39b280a69e720eb60dfea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff6c4fa436b882b11c18bea5f031a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40fa8ed755ebc9d11019a44ca3153f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e06d73e5d2e6c0e75cfba4d0fd222965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718f0adbebc305172d6a864429636f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812bc1bc64676aa2a32fcb0432acfc2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd102ab1bf3c2656a5a49ea7d04956968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4081e9bd68ae9e597fd229b5ca35969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa986a9d22bb13e3d6499923ff9fab970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8052939824eb5b20078b05a6d5d89e3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f2ee3ed5dae9787ecd008a46a2fc0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb611a9b1d757c17b2bed97a36d8d6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bc18f26ea7b89b4b8ecf99549839a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653b14c1d68757ddf837055510c5d5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239b697590c9b8b3e94ab7909733a9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e320f7464a7a78acb7b325990897615977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f876b35f2d134f27a709e712eb781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6d2e4b19080998ec82fdbd0294e522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a841861ec07f30b56530278376e743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef16bfed74a23afdd440a7abf1cb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537cd0e06a3766f05f668b3dcf162605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e4a680030b4aa360d7b8340da0226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc9459e4396582578b3fd5d35e53767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc68971629ba0a6c07845c846b73d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583018a0f85929e5452aa2bd94b1089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e36e1591ef417b5f75afa70f39bd1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd855a352857bbecbffe80d291f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30e058e906bf65d30f15519629c6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a1b6ed367acf4b960500fd94ee8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ce693068541c2567b154e0812d1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba1a29ca4fb7d70d8b9a10166e2d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccc5b28a378e9d0fe3002015b4646016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c33266997e7bf32a317825ef125017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dc5748eb2c616f74e9e9fd52a0aa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4c13559b947a1bd99fbe43e03231e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff77f93da3a7af02e3339ddad4ca4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33ebfed1d1f1d11e49b95bb2543dbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e504bc9038bfcdb41d542c09e05f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489b82027c668991a129da9b8e3e15a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1766e72c430d40de44bc8f1629e47624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b6a00064a0c73c72f409ac60ca6bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b416f9f8f747e883f98a705c277ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33670c17934a8152e8fc057abc745b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e86773cd088c27c173889657d20028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1845fc4f7a00002c5beb128c6061329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e456a4e17d7a9883a1c836d64d88930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fb264e4f5bd335e76186b4375cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c79222a1ecbc3fd2cc99e0e4a48932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ab114ac0b4c6a5f32f915f416d2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062bd15ed9c029e0ce71e19d85f44a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346da98dafdb5c56829d7908894fb9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8aa0b2c7855702405e9558d913e4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8dd1df1a5cadbb23feeada3bdc2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af49e2176e42ca8e7abe3dae8663a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d00b97214a329641e46e7e3be44a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aa2920db6b718f1573eafc9284cbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd6d2ff3f1a39e9ba004f822c176641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533cfca0c47cc4804ab7bc6701546a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5fee76868dde2fa968c91b50efc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fbf57376dc61ffd829352437ce97a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a232c615d7f22e790c8184a2abbcb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f73a7159ca722be2f9adc2a709257446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3552c7d218bab48edbc89071453bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc1704450ba8e46b202cd8d535be4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eae3dbaa73ea673378f9fba1d392d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4893e26c4af708ee895aa0b6d2c54d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a354c05894d90b7022ac54dbf4f67b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6daedb76947d25fba6c56041f3ff9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dbc84b0296733abc4d425d7723ba953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e04e55f3db04fd0169b3ae76d50e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278618ffe25ad249effdf68691841fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa7bfe2f18233954ad262cd4567c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a906cd1a8e13e9d2831a93f43713e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b406a762097ce1808531b82d19129f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295055538970c6c9eecadd7458fee9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f8b6353dbf9843f0b0a3ff0c0cac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343846cc6f0d0c28139c49208c17691a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c0f8d00bb6fdaceea5238f8fc535062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45560983eac9e728c45b38f3cb9287063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097fa954c7df2b32d3f43ef5c9f81164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7cfc34cc986c47a2a7c2d688c6aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c993cd389c1157e8ad3d9e4787bdfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392d2663e9977e891da124b5add704367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428264511e295c89714dbd54fcb3f63a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4f4c3b9aac3588d30410aa95666569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfadd494cc37f9401aba9b8d8c73d6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0773b322540ef73b13d06a2cd3fe571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc34e3c4d0927b0ab8cea8e12816072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f74c01b7bc197631f5e22e559ad473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df4f4bfab96465fd462edf341c90174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d49c563578bc5019318d7fc74b29675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692403c195f916751103e62cd4539f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b3cef22ac3eba8b1537508af4fd6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ee8853aa4b89e5ab58d4ef0845a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb285526d95d47eb1ce1f7efe0cde379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b4153bdd5cefd22bc3664a72072b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ee12229d313c5ce57a4520bb577f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb2be0de239a3ae3636f6a32ef87ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1c9bdb14eac0383d80ad9f56885983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4969f7781157d3161a499658ce94c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037663a5d8c6af9268f27bd1b3861185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564604a4bac542e4d25b56e8918c6c3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85189dd236554a059ca65a8ed1405c6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e279e78317831e11131377dbddcb6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39295b7990f09a588ee01348ae3be689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4950d86a68ca36737c6352c52e5a96590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d6a8beff8de022a9399612ff7a0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a96f3557c7f9a044a6027d0c6ccdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc3bcd5d4e1940afe6c53de6bdf21993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436e9d54d0adbf254f8ec7fd8a0b8a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82307a167616fe4d77756868ac7bf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f27e5c906d60c3c2c7f1731a0c0ef996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d532b743642da50bd0f9842b424f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b3968bc6fd5e93bee6341706d3b0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485796a58428ddedbfdc19db9609d9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3d14a3c865665812e588ba1bdad2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b09227b680f3a5b8c48e55694fc76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30713411a96eadef0858c834c5596e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0acc28bfc6b9f87cc5de8913c2bcd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9b7353a9b14da016e99378a3db836104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8eb0ddc92daf1522491366a7aa4f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338b2c0eeab7d2bac5d4cb182f1122106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16282f4be5675f767e5de5209f8293107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a128dca6a8af544ef644f52c177a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3badf5041608b8d66509e53ad9433f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40118c31c0bd42264842f4f21c6958fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b604ce659bb9fce7f4416206eaabb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bee8a4b31f2f963e99e45aac8de449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd2401aabe1dbc0decf521a872be6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078e762a5d9262bcb269000784de63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6830cef2524a16647cf0f0c7df156115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6caee57265e003c2d98e6e6525c15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a63aadc455045db0c55232d64ca4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1908cc59168215b742f05d9c1cf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4218a5617a1fbaf0f13d5a519187fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855cff594b4cfea6a5a7dd9b9c6f2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976745a347118c2c86410cf85ac70a4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecde8889f65d1acf24af518af610c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10f5576ea897fecbab1f2c0e09802123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2a1ad6aba67d4a907fee5e822016124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847a4403db0093337855f4d1aedbcf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc87a77b1b9ca274b6187d365a225d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf00acfefa10209c7f08ece43ac939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee4e1629691f278f3335a1622887cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a9b0f62592ee8d138117fb72d11b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f9b543f1b85de0e78c92756fe4592130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8c894fec3dc94de300a456cf2ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039da50ae4e9bf3aa76fd79d918212fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b0a04e7a44eede74871d8bd8b5f53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8f93408d31a30d68a46e0410b13b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6320c5618b507548fbe3e60835a1f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c75dbfaa14b2de443ae912fbd5135136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa8b1bb8f13ed1b42efa330446ade2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5853d42f33aeb1d45ca5348177c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3bbb90388ed9a25c991956a86b11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8b143a3adb78d68858d28f122a89c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afbcf06fb1d754d51800bb4a345a7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ba5e0547c8aa00fe3fbc690eecb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09175c2b7ed9ea8c0c22f7b67f9152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d66dac4908e709fe503fa0650e22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3668e27f6cc097746785d60e79b13a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e8f708d1c12a1cf6f99e079606b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72862163f0a739ea42372b298cdffa5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd722afda525bafb0e0f8798d9f54fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec315eabdc19a46aede8636d362b2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b15dc042cc542cd34c4434a7f18b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8901c7bdf31c1111292579b92ca9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52672ac2175a37fbb5440b31b8b5f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dfc2dad0711aa507adf832c9198ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e3a39a51b4f42ea0cd978e27c6ae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34435fe81cc8d82a7619c485b0ddd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d3ea198760efeaddabb17872de779156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f22ee433c5bf189e3d7e296daa5257157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc752505f572881122a11f27c6d447158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94057700fd3ebf44552519ec7f8909f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ffad46b5fa38630e6831f9c34407160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ee67187becf469559508e558a482161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117712df117df5bf4721e95400586c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e952a8f8174520ca9dc04a07ad9f83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a86d0698786eedc79f6d17deecafb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e173ecce77e5aa8683a0d14c57065165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f75b8f5608a4599c101dd4e16cdf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7848e15e04128bc42bed99a8ee5ed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabfe2045206e3e0a9eff937e565275168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f708cc61a97067bec33bf607e97d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbde924b4475bc82deda5162e8c30c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9df0651230e775c87b9c6a7adb3bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e24ed929103cb6e7b0ecc0cf936fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef10868acb47a6c4946added27637173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f4c8b269ec7ac9bb8f499a0f42ae7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71a9a37106d6e90bcf5abefac39ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163d5e716da9ce91919f2ccf09fd467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc487f67cfbdaaef75ca41f0d3ee37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432417262f5ba44b997095098f4fa59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5047bf92a785b993ba9828ab77e9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33c88b015b795f562e9b5917fd209180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc116b95c79ea8642e16e641736ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9b3546e2d88dd5c19567d11addf3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b77ca4410431696852d4998724ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3932872d88c6e67fd21487c9159ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bd90e979e68327604eba460641dae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa1878b96b114b774de070766f5501186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022edd50b2187117450774a50205c08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11293c9b478198b6ca20c70a6cc9c8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bbbcde0decec421a848495b9cca18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d95bd85659cc9ce7daa6af4bc56e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325ce8b688d0f42d6022e89b2af741191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a20ea4663b46c76a1d26865f3c88f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aed1455c6d40c175a9446a6651d65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc34a3448bc50ebd1c95c1c68cbf01c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc1217a15985a2b29a387b677bd22f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad8f9299c8dcb941f869c86ea9237196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9dd5b4a371fb4ab8e32f93873480197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d087d8a10fdf4aab872eb82bd3550198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382828a379a7b1516440171561fd3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b40730b0558ebc7725c1bd0280f7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3089aed688ed9c435d43c700f9a4f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791556e011299b9053b056724b86912a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c3c8900b0de511d55201e56b8afd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f675e5f874f3ba74d038ccdb8e81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe8a5d6f3c750f646caa08b8c4a265205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758b3a735ac8088cb458e73b690f84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2fd24f6e70f38d24b795b6dcc10b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480eb854eb951ffa43ce47f0349ca7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f05ab904080a3998f092504ee5cf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa46643793a6232aee5f8de39a345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad2790d25a79cefb23d9e56d368a1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9c63b4573261447e34e3f0c8b42f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6c52ec7126d5aeaff64e16a47d83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6f34c0db4a967910aa9db99027cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141639641b7a260326e541c5f36714d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca7c4d5bcb6dcce89a2b3a5858a376216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167b4b4bd686b410678848c1502f18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f19423e7b739bf0ee7b538d5aa86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc27be1b984ed41add75feb289e28f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf8ebbedf61c95f9476f2b4f7854ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310c2eece799bbcb06ca5dad15db9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4898782b749ac427e59f100bbad2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac29596b71cde8b81bf392830e332fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d96a84c1f9eac22a2d5a50148266224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f2fd897de9f4d218c0a6a8bc5848225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1be261f95d159fb7976b7c918e3a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34d82ad838997c8a120f502fe101a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5af227114376bc94e41e0807edc8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4886bf62453117fae7bbe3b588702a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac0bfaa0ca8028a68eab0b153ea8da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b74e6f2da34c88a15b77f99896282b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ff947a8785a38a0bd53b176768053232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49babd8ef5aa4c819e848ce5ad5f949233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9883db16a02691aca6beab2c8bda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281d27d5fc34beff49d04062443ee86235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef6bd41a944049d638bbd33d17a35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982ce2899ab9ec4053bf8857671ef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328b3594386af1e647ea489ded0faf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fbb6223bf76bbca15290b0dba3b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee672ba4e5ed5d9778d1db572d1953a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f241963af6b81c5244424a230de776241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc0b4f18f1361ed61a89e43f522287242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9720bb22a572bb5710323e8fc482bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d149076cec9595b94c2d6d31a676244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae7cabc358bba99edb76e2751ff62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0466cb4b19f24fb79df09df26898246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502dc139e8bdc1a15c6979b05474eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b003b5d672d721320d7a4b19dfc96d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aaf31c7eba1e5a9c2507b0ba6aea2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930237e6fe10ee4a1684262125fa99f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef86019ce6f5e4a6c351802a78eb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf6b5e2a0ee6f3afdb60433070229252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac6875d5040c972cb04c24926e72b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4b4752358a3b58c5f94436d2d4677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb022dc39ea90ca7097a53df5f00bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f0ad642f76152b811c9078795973256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81405a261fdeeba6ace4be93554f206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c484e77507f2e6a7b498d3b1a6ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f61d0c82e24c0796b9a9942ba1977e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1836ba2eb598d847a26f4f36f6aad9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db7b5be13f3c0128ea04cdc8d6134261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bd26caff823d6bfab08c15b9526be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688d32b8e3aa1c53d9fc7f09da8060263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef25ede4fd4392b3e59e4ad3bcf0f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4effbb02e06fd4c75211841d18c78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6d8ea5ba83d140293321836ffb8d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f0816da19589d3eb6923fb5de58b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637bb8d7a1dd549e95c81d4d470e04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf4a6a6726d88e5c7661600f17bbac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5254ee0427708d979e5f16288aeee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62670c234e7a5505d04c32686b0d4088271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe50a6d34c95b5e9d9079e37c1c0268272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382152edb6b2b20a7d84c8e352db557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6f487ac8a1685096c925065b38c6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092ca2db15074239c23e2baa0a0186275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb0eb8a64af0023896fb35c0ac93f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deff5296759678fcabccfc28cd7538277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a257d3e3321bc3c4adcc428d9545278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bac8aaa7eddcd8d510739d818751a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ca2bf1c885c03a2742d3c94a81a19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454ec5e2c9ce0fe33184b362c017cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2526059bf0584ad2c375a5010be3cfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271866698e4607e1073c7342b3b23c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88010b369263133c8b090b9b44b1219a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67529b6c3f536da8d3486568a485abc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f08b8be92519700334caea8a08b0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa54b69d64809d6b54e39b877afa3ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c347226f35b92b2387190676d8bac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0c4f4aa08a76794f3f569e791d34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32476e1eef03fedf6c5099cfb39d59ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fe5db47a33069fe6ea5b69d89dbfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c0b92aff53c908cd07e1987db005a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daf251ca5d6b2e03f25be1066f0f84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c232afb0dcd652a18701f93c0ceeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aac88da3ea88c41b284d8542d2b15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0a178187009e29c4e1553092f2225296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174977f3338a99f55646ba799cf74192297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1d8d2889ca2c13b2be584c446c13f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f10ce9960be734340cfcac4ef6f0da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f5fdf50c390aedaa3a2e9aa50d3e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0f58b31aa4b0cf2cc8fe48cc65dc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8bc477a154c3a872410a450a9e30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28c56c2033ab197575548bcc778830303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82cc78ebd2c074e61be9597b8d049c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355938068e35b6763fe3ab6826292d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55412d1f77a0ee0c5cc317be9a94375b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4151eeaacf374d1d41a27a5f0bc16a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362f3aed195d91fada7711bc91f1e41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a5233a08e30c6a3dfbffb67e3afc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b7b231bce8fe664bc7640430108e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080080fcf7bfaf54edc2a0d6a73072a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7f121bbdaf7c419073cf833d511c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158e6bff96ab0bc4f36e5d331ed17dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53259cb6cfed3140c89c9857c54172314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6324a3b441625640dae0c9d7a2ae0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15111e2b0290ede4b249c32e7e23e846316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19590078fec5bc6d7074497282de87b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa758712e37e7d719a8d9d77e949d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6317e63fd5fad47bf5c37dc3445abe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd937b694a686a6612ed480dba189320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29bef0d69e9f7dfc4c194ddad5c5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11da22b5aebdc0dd3f85131b4439a70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c3bd7b2bf81c1afc2182967387e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1299304b3aa117350c0ff89ab1e55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38183faa4e64b32f55af84deedc5500325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64b557bdc9bbc1723464219c1b778326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041ad9ef57f1d88e3a6c97e28d19fcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38cce1924d168d301cb2d8c1947d11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418481f5a9ff44781626e0fa662072f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80a532a6d73b7ec4b42a8eff888030330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f43874a63f21a2da0a5aadc0899a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f1e03f495550cf7e01cb47359a2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f5e70fdbaeebe3f832c6ff2689af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9816fd345a4fa647eeb763a49fc5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33383fa06a6563a603c2c4fb23c749e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd080fa5455f0cffe1762445c468ba5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93944009d67d3c56b05fa2db68d18318337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bb5f6ce37c9611a5ec1a1fe3f910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711480a8d0ea2210282a1a4b9e38083339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650a4f768b6a2c0b116e3843ac0c5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d9e581f6da4c2a6703611e006680341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c85ec219655f63b31d8d21cc0061cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2c3eacf16f4dd865f083fcc5195e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb5369fd8025fbfbae64bd37e59fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3484719971fb60afe3f40d3803a584345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd12befaff9cba2ab23052cac7374d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c7450a9c3d0f11bd356f823155b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8a7d5bf5fb65f7373b9e0e664f70a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dd868555b96844c00fac0c2a5f2d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d94ccde4f2214c69dacec88d87ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee5bfc052b92751bd42633b3de093c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a63c8c731016daad596a575560538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc1b9e5acf2f306c68eca8787bb996353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b2445aaae3b22aec6c8d6d439daa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51e7f06a0b0f06874ca096695bbdc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8217ab4d435589cf46134b6a0f5bb35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952012c827bee88145300785366649c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5eae77bc8bf1e12c9ebf06fb2a38b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ace5c0aa918a81ac37dbda021580359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49098506ac2a88ab9cdbdd82e016e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2ba123903ec28a4e546c01cb688e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a0cc3f47974cc0faa3d001e6a27b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf0d331cb42923bf09a294192f34c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dff1babc9bf5a13625a28608edf49f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16871fd796704d21970935111eda9476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f955986d97fa7aec0758616898d69c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f7bac99b9d9e913b2f96bd7e46ced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8de733aeb7145131ed581954de71e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5d138e7606ca9748419cda39e58ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe792dcf5a67be27f3430486eb792b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd032126515dd4577c6ffc82f9007371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d486e161fd786916b6ee045638569b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf9d27a3a191d438577378f41bac6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62231388967ac4322828bb611e5a1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cb4bad04ccdcf506282734a7f6377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b48c43934a71516048b2eb832bec7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f006bc64a085b582cd555c10e68b2a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0418d9db8ff0fc3524169708f6bb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0506f44d59e280060157c30b2ead379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27b2e69d9cc9d312a273f47e3b8b75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f516c61130cd50b8b9babf8c6d1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7817722a91b9fa2d352b37592bbc58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f5f7737fff388cdab263157d672b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80467047abb6fde766187453c376a535384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab46e26bcc7870032fd37d3f35f465385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07b106397b7adca90cd4fb9be0d9bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e50861465a9ddff602e94ae6c1d03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0b7707fbb0672effa3bc3a71a09cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c686df1de3090f8e30e6146f07118e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c34b959c430eb27f9bee31c79243e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de93a2d5abe3a1ba19deaa8937173391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aa1289f02afedec9b90cc329e0fa9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87724c6f16f8758dea2675978b02ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e7195e6e27dc2f6436648e9780240394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07fdc5a08af96b7c987628671634d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca32139e26befb5325e6aaa1cc68fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427081f33857a75f770ad3f5eb2df9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb84f0a957d2a55cc46d58c3d2a26a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1776811e5bb5430455d23104765fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78986eccd587133b81d1c3478084893400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4caf76dcfaca784ed9a509961f8a11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6d763fd3d8c5061a20d237e95f91e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea3626b4faa312270bd8b6e2372a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bd1098e7ef3dd00712b9c6805cfd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff521aff31ff33ae1df74a01e0482afe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b86f36d1e47e274719155b5a5fd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca3cef3b2b06654ae16660cbebdee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05524c8d5900cb7189ed3913549936408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea4c39b5da07140fd99e7869360ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b7aed9ef9c0459c964d02b883754410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc5109fcf63dd785fd5754d8e5ca9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b167bb225fd3507f74e1ad5c01208412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532fd5e3bdaa2259be723d628d74cc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef600d19f052df509f0798d7f0da851a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf7789ee11a9538f323d619e94fcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffcb35b7d9fd27d93804a1107bdf77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3d086b49a12103b76560611582f73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474762d1305b2769da714ceee402508418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17006770d7c1324da821882528ec76a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4725ee2ea0064d51c6862d52ce9e36f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261935e4c8640d3952856acf5e68b3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a1487c0630ae017779ab5378fa97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8b7c630d7fc6fa41062cfc6e1c36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a554a0b63d33614c70032176320cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae0ed4698757e3dc61e88751b4c3b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31f1a42b1e018ab20c43873c610f2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b919a9a611e57d9682416debbaf5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d58bcc7fe78939af279ccb5f46baa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b10ea23ca1da0d9ed278e572a5188a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba0c18624f6635baed4b9671f7f88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0613d0c3f40925da1098267892efa5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489d2fc9e48880a8367dbe8883d1fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5a90acbe03004eccfd55c79abfba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf162d02053618c510e028275eced434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a82561f188ed6e21462444474014c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da36d0f62cfe5be12c5b080bb186b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed552e349779a9f3d6c074128bc250437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904daa90485365cdee39e39f3f1af464438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7cdf12e2d6d37cb974f068286d5eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a1eac49eafbb689e3baf014428e2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270203d2cc5db642146c0edc934f14b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783412b42944cfb475d917f72d017d3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d3d6decc78b95b14760a8bc2c035443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70c064206bd0b3a18ea7fb7f666939444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a835175b897a2268c9c4940ae6de6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e784222cf05c38a3e6e34ef1d2d36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f5ec6af49043c6ea459005d1ff4ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576b67c34eb63fe556893fd80aa87e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc512c5dfbf8f4f46b695b9481a4045449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d6bd68ec7a1556e5521294bb8ef88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc63106893453c434def544a751c47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151d2c835cfd89eb0dbb888f2eebe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f103a6420e6e43e08ea48bfc5e9feb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03499eb67262b01e37dfa22e96f60ec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bde23f7c432b65a4e369ebcfef5ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59d84dc1eea2e351e3ec5a03b5879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15039b9fcd6c908caee4596a9234291d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac5b1b17b3606fb4bdae1e343f7457458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de61243741c52f12344a4cba31e0d0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f0bc17b94070495503ea3b77c889c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cc5e509e236ecbc4e667801a2c7fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05ae5eb28fbdb6f5b599e021be7d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa984b4a5433a5486c85bfa0ec4c7e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08961184329baa86e4fdb7997c180b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5535c76e3161686a42b5bcd47780cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320b0460187d7db2890a8c5802e134466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70b44c38bdf273484be1c71ec348d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d864fdcd4bfaf891b742c6809b81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b90dc35e5f919dae89febf5906683469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e54c4be48a4bf7b408ce8d467a8cb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a696d094b870b87eaae5881485fd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b9a3bf69d1b41a6c94a77d8e358f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b074d13e5fa4dc1b4b91f0b6a503f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bf4f56fc93dc0230d472f91fa1284474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ecfb2e47fba1c68c635eec7ae5788475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163bda94bf61ea6c1d08b7972a263a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77276b0d9089feb9f111e6f2f588cb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db579925294c2a4e86a8db040acf43dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca1bd921ba2659afcfef938570f7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba8ec0aabbbad5572b9f331b839160480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61ca560db24527a53c6e4e116b3c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0131c023a65d8bb6a22e8776703d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e708459977aecca8dbd950f56b84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0c328fe7ec4e829d29e5131012ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480cfab737e73fad6d4752c8a148573485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b453e1ec8bb810bd13789115a131353486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59efe0246f2a293812f40fd427598c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51c73d51468d94864ebfb27a42ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe526be62af4bf56b91438fa9c5c7c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3bde4461f7843de70b229094c8e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb17d8277bc841c6336793be5e0d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a15c85c339c940f8ceadd0643936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441954985a0851d5e251a16b99718426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14088fba8654754f31f167446500f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56f6949d3f50cf2e403c6c60451a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77aaafef4fd8fa348df39fcc79f19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61af11e61dca58cffe7cf7f2b4ac4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f09c184258056797deb8cf336bcfea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff716b9a5bba5f01eed3f1186c699d86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e714307c222b623206dafd122d29f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087fb3c53d493cc919d67f6ad239ab2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6873187960185022797de464a6ce89e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef5cd688bbf8e67920e635a96c333d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6450a5f78a073bdc00f0d067a451473504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c5afcfaa21761da70feba81a74bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba29fea5de71b805e3775df7fe1e20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec00d9ad35ccebe7892ecfbd11034507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aed43f32f6b8de3a0e73db8d3fa55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa33068da7194e20cfb82e3665a722e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e6c78de16ce642963fa7c45aeae8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f6ed8f7924db09c6736b939b4287511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bcd8c38160818f20f687e5166e4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacccf308efe2766587d734bd2eeea5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e165e050fb4a19111fb746e8b6098c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da987e7b60d7e620321e9fe926f720515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d33fae63954a3f17c3cc65da1601b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8538ebfa1e0d0d4ac3060a348ae8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4168ae14fed3ea865b5a968e4168c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95379ce84aa56f0964f38ca3410240519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7147ea8747e524501af41cc153718520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6a5910872bdd7682ce29372c7417521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019d35376f59882f3b34a0fa019ad9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac67d1ba483007c862c87b2e8f1891f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6041c4e3a0332ae606a6b35df8c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aafe81aa53feade20eef2916ece6a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def082b54e626cbb7f3757fa03538785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1bf37f5d93853c456068a26381a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a041460af62a2b29f096ec8f93d6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2bd6fe188767fd2cf1771aff7a20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56540f1b455039231e4368854bb51aed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271afbfb39abb612b4f89cd07ed9175531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636003b6b8f819e6e32b050fc254c5ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3e14235791da9bf88113d11ff7e84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115a5b58d7913f068e4a9739d673601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe3589c4d8237254688623bcdc0a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcce71fb6f17c256170df12ed3f369536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5cd41f9a076763b3534dba8288841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7483688856b220f33674d9b0226dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c915498ae2f63d7f12b3a14c878d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268292996f38df481b4eb38a50f814d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ba9fbec6c951e3681d27070950535541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a55b3440dc31c3675197f2d6efce5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f729d53f234ff50927b5a7aa038c3c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c838227a4cc9d45c6480fd6b610b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947706f670f8f6029adaf3f7b7d0e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbc74c90f91020866a6702346d44d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75109c4c4ba6cc1d89f64181a7584287547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4655b17285c34446aaa96142fd7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b881ecf8d7f751cc145930692f1b52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde41319c1b77f1a5f3f35ff6cdeff76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a148f1b3ea846f9e7f45528622774b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ca61422e5bf14ca261e99eb5363c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24dafc16245953052ce32bcbd2ee98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a74792426848ed777263c214a6a63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77052779000e2205f2c1abc4f6201c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3767b6bbe1be276bc4990f0ebb481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce85988c6d40178ff8c93f8e39d90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43d1d659a035ef248e81a3e6b770b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad841c35d67a685614d244350827a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1ca969638278bf04dd8edf26a4e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682be4fb9ba8274b0afc77642c19b0a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f31f3cbf5bf93fd9be7343ca4e2e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa06abe4e23a762d81491a69af111e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b51eb9b1df8bbd4e0a2cef9ebbb58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f686a13cdfe4595cd17a4e3ecb220565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23825bb30dbb6e8fa4cdae7462e3c07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cca008989a56298029715987af491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae082b5ca6b59e299ebab9ab80d952568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e7c4c40b61ea17a64ae0b5e61f4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05febeb9f27dc56b5686cdd6ea36a511570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0e9987751f2a5f80fcd7ade59439571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c66eab5130396b8037e8e8002bda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d7ce8a05a98fe27442788a86dbb8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de452200f9eb3d813ebd9511cb79f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485de9dc6de34f4c996a6650de99f94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b42c44ddb7a83a988d676e70e70958576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7f652d6f5e5bbd254a82715b7570577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807886017a93b87d4215adae17a61d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b192a8e920dd9afea589299349076579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f0164b81dfdbcacdffedb47f30b33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afa8bd19ba72831334e4afff4d152581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9926eaae132210ec8fa5d9c7f57fbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aff88ef2be290e679ac981a150da58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46899d1a235fda90d9923f324944770a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776aad90025d9248d2b45f387e5e3a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dd731b5f660c3255413f509dc5149586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423ae2c4996c005cda37ade3e632a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479399ad65e65e66b9e98e5ec300e04a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a902d8106d06def156a876062ac8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b74a0ca9f9e9b1c6b7a3779dbbfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef4fe29a2629c55dfc820392655e55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053758e47d28ec9ca2445265103f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d22812c5041dd89ba6723de99c50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38345beb7f0c3179e0695c91a7c1113594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e2d35d9fca88e6586dca717e8d0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554a30caa429621e6918252f86c9f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e74752c987e6dd6bceb5b60f87aac9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697f13df8c5bd1d8f848f6ec5976042598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd565eed615fb367249d39d74ad1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7bf56ca4ddd412535ce1ae65579c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd90a34f756e5e52ef1936be12c872601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d00cbca7d7d540fe6266837d5eec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b49bb8a3a0fba569ebcb0eff564e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba216e04b13879e3f53a4e8fed8ab9b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe140e2223dcf9962141b5ba6a7c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938401985f455d1543bb26aa33b6f67d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c62d7a5d08ff707300c7ab06854aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286c727e14c2752fc212cf3707a40b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae975042c3b675e4d87d0a4a894b61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867040ed38be64fa410837648f9eaa7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fb9ebf8ffa4e60e83c843238868b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d62a7fe7cd33bc83bc16a3a5edf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae5bdcd43d9874f16c830239d2ef7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fdd37ef1fbb28b433871e26261ae7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9e04d0dfa9ef8a0709705102d356615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44c29fc42f6d6c2b84ddc5407d2a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11541b0abdd4d617d146805756dbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad32d63670414b02d28d75f3549242a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396112b1f3239e3938ef93ecdd0730d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d400e4ea16ad10faa7e68ea9983d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c2b99a17f22165f334659367327c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa86ca7a09d02d6a78a434d86b57c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b7313650199dc665840ceffa882b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b01c3431ab07f8e65841d3d9c6b12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179633b46a8518395493e40b0b07052625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c7d338082f304fc01611b9b159dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a41c63afe7ceeae4807fbaf65d3b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa7b1406d5de4a7ca0bf34d875f51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca648fd4af6312e6d4d4d7c07cc9de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe8f7707503804a4fc2118926a4e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873afaadb08cbdbbb1c100fc477a0cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3b62265ca9839ba31cca95f4e6294632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ea3b27e57ce3f2ec91b38addf090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742f2351a200c2abeb036d926683692634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a15c4fca6bf84a78d201166f212c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc62caf1eeee29c03f29de493acb61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5cb6bdde619ae89ce73f6feaadf5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81ab4ec83280c0bad4f7ccf8ea30ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c80b7dac06f519d4cd13c1163f28c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f08c2cde700948ed7d3543d977c346640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3619ad0360b092c2fbdd14fc6eda6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca315dee88da0660a06e75212d325642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485467762929a27571ed16346b153106643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c240222d4c541a820416fb3091b84f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc58063c622b4d658b7ca7d1ec4220645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb4add1836012d5356a10ea89b4c42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2380cd657d8298a01f567346f1796647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a7a8f3ce5a27b74482fa914688108648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e7e63fe71d90b239beaf06bab6f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae11e163034ee8831adf2f8b834e314650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53170ea8a42b94b64a46403fef338265651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b46584cedafb8db0d5f58b6167064652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b013e8993a0712f6f6acac880a51b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a12a700f6d4c6801d10508fddf93e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60596955c389dcbc0973a9383cc00c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2302fb8aa9e177ac1c67627e305f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad733297b10ab752888fb1dd2bd53f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3fddf684cd81cfd88ad7526332be6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60eac01f07fd98ffc09dc3dd89d32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751ff5f83018ddf9078342ed4ee74d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf851a7e60dfdd0ba5e7d755af40a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8f4e116d805a9de60e1caec65fea6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad482bc1eef132c560c7503a4842f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809da542d99413db8eea40b09d20e15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae83017b16cff884993b5fa141afbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad312a69d9b3648273a85ba9ee3ea2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd185d39284a9986eab1ef32a95b1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b2c07554672a93b5b68786a5b564e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c9d6cc58a2375b6fafa7cc7a23b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd037e11000eb5a20423a06cbdb4d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91d0cb588ceface6cda1ff0dbb118671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd2c900df65550b8cc1dda5f3c019d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5346c2e8171e7a9038d1aeffda2292673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045e6b77ce7564c4e1cf80b5ce964d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc0363caff7f6756ad66df45afda0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463bfe3796e5ecc64aab70ef2ad1831676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fcc576f05597b15de84231ef9f5fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d393e06b12027f9c92b537205155e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703cc19b4f73d924ec97cf3eba3e8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe34eabf4eb09f57317fbed30b7be40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af4ac32951d99b2170c9f06623b5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30f073837fd25cb49e27886936257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6be485701ffa9494322e8d463f728683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c969634556e5cf9f1b4731868bbe0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c3d3afcfef97e6e386b81dd4c0b39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afb5396f57c560e4a01221f85b09e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492c4624567ebeb951e0decf6dd7285687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79238007cb926783f5c307d9f7ada5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78681b04c2b62e56eb21ba9d096af09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799518dcbac6fd718d62f46d555fe237690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d3c95fa765eab8c1a326ebccfcab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200a4932a3adf08fd6235c5b1dfc976692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b7202f795f113bcad1f19f5754630693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c69eeab5093ef20a6f3ad4b30a9a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262d7e1bc53a93460dee79653151ceb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4668c8738f3bd2ed7433a78e8e2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c2685576d2be2e6b276270460bb0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63704afe3758ff5276cb3c43fd1d2fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb08b1e7882c6cfc27e780a2938c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c50cd0c73b09625af5f5add6d5d31f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643626ba82475f4027cb2df45886da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e058f2a3ee8d3295543251b1ff7390702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e40f25bc898b9980188005df54d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc21b77f33d3896c608948be281fb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f98a2395d8ee56a93afc210fdcc19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c21168ab3fbd582fe0bd9b4fa42c90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ead63e42e23c9a2d90bdd0cad971c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf904ef1f6a9ab5ca8490b70aa3c33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ef34c141e93de37566744ffa110a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843de2a24aff441331820d97ae290e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e54c5e2899172a204f46edb0ef1dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201302835fe5acbdab1757767bc4774712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ca4fc09e734620732de487187311713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed948219669ec1a3ec7f0db5a1b31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1febd4742fd3474f6dd1fa4eda5ad20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b58dd4bd3c18027356e0155a2bf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370daa92601fae91790968506d8b8216717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd6bf4513a9c71c309c63a4ce545b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca9e1ec2f67c2bb4e809c4e617e157719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db9eadfa63078d199d84ff880f1de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f37e7a4eec5bc5b4d4c23f019289721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db9801d95ed7c2ef5ec7efdc0f8e49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66751a22c6ac024038a7f78842cfa71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4dc970fad862f3a6de506b27a89fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423cbda490b68aeea4f51c3b82fec8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304d9b55d6280d58c4785d1aef93f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93759c62e811e4638797631e8532fa8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef68c1a604d5418b7db062d02ccf65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cc02318b8d6421770b3b554955724729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c0e5a6e700454d2a7a352b4c105a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0b82f4b8c473f72631870e7294f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93c38e552bb8216cf887b42721c95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a029ff759a7c851f860510aab7f276733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b97c35800af50e5b215e6c3271ce8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad71abf349efef8ae616040ce376f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17447eb2b62fb345e14e592418e602bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6fdf364b864a54e22b6260fe89331737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704feaf26f33043e2b539d85af4d3b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c56d693a28b40041a428d6de03517e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45578745480fdc17ae7066b80a86d1f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfd9755fd6330a96056a085ef12055741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd401eead18d1a50e61ccfcd0b5c1035742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298a47f9b14e86a3e3453103583a2d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b1daf7eb5311d628e02ac3833cdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee78f802d714f4e2de3b2bec6fbb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b887072a1321b254b625220567735a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c47d5fca8b848b29c757a98cc5d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d184026495ceafa0b7903cb5ec3cd43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b67c3dff88106d92d39faadcea211d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49ac6bd7463fb9b3d10d14a93d448d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47271c17592183e3fd2bb9bc8505e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d1b9d720e287902a84ddbe967e8fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e840cd3a465cf9921e0ed42aa413753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b0ea78887f6ea6755a4bc9caa00ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b531bb492b9244410e5a13e5214f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa8277851842e7786fafe32b21db3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641d149fa92075392ea0241058a270757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e686d9d0833ef1d5ce9f28a18f86c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8540aa316375664d4f99f3281056759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b446e5305386aa4c9e61256493a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb66e017a664c95808f91b97ef4ce3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf01ebaea4f18a7ccbdd0d7003db4e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88126aa238afd0a126fd7aaceca31763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c825ae41cf70411dce2400498085d4c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb6a87a5547dd71fee917bda60103765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e2221cf09528302053922c23076a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0a606cfd3dfd1f58d21a4de30dacd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d0a2d3564321acd53659a1b269a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c3db64ed8d47c6df197eaa32573d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d33eae7941135f08b10d500024102770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f71c739e85c594d23eb4e4ba953ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fba7dcd7c7c71e747d08cc0701209772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0c9dc8aa12ee9e72738ce9b2a8842773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd538d7ad30b06e60e19de1768b0c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a649709064e47b417d029cc49d049775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a30676e4248ff30b6aeb28ad769a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4914b8a14aae1929bce2d46352f736777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71571492950c7712c058066a376c4542778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774780b9496fe72d23b597c61a24d36779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde982c2180ade45867e81e9353971d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f55ecef1e84101435809a5949888781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332620419ac8d73f5dcba6d2855ba35d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d135011c6194ba0015d644c23ecb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea19ed26443f43348bca876ec90a6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a162e381023d467b137bc83361c136785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b825ce307868c6855bcfad58d4952786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65be953bcf6d11b9a088c000274b04787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85bd4759e985ca1f80977e7a85d6f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df968ad0de18d2d78a1a0eb9416835d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d27782968ebe259cb175fc893d90790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daef4f4bffb269fd81e263ff933113791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfec473655d8332309bf66dc693c1c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02a0adb15aba09364298f20ad1ad0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa4ed53dca96d3cd2905ba2202e59794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8d5df1a03056c63868db096691b9d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd26e12e550e32ca19f91692d3eee5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281fb294008b49bcd3dc041dd183e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37616ded6995239079014d43c80c34798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8cefd1fb9dcaa56a2072c33fa9a89799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a482cdc60444230f834965f88194d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c77893305a1a5f83b5dd68373c08c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d036831ff15b62d24e204ca73787802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a27bc64f650db57d750efd48a440e1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c391783ff1a93e72eb26337515211804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fddb3d3cd677cd57a069daa906b572805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef1c2ee5667b86f3015843a44f28cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731644e292acf657430fc63af25736b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d43ad45478c912aa858b9ba129d752808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9eb1e91b599ee6cb32afee7b3172809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9997e4e590bd206e3348fa693db8cf9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba7b1e43070d43362ad3a81f4de64b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d32f3d5526e33726764160ab7ffb95812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e109355d51c661c50c18977def01813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38daa54826a2aa8ccdf80fedd16c73b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c5fa38b6784cdd5d7ddf0e90300d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9786f8b1533de09c7d14189739466816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814782821630df912f023b553692750817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65377a407f8cc134f53d4ed5ba2a524818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb10906a1a4ed453c89c68df88e8bc6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961282adff7f71aba78348c03de4acf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b8991f068738a9fcb2b5fcf522cc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9fe20081241c2b62f5acb05d8df9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa042c7c7371788f0794f19733b86823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc698b6f86e4a5c1c9de60c91369f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8c93efda0a032c4d222ea11e3fbc8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968ef45fe5d1fe72f9d796d01291a60826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e607e999c1d50f7418bb3f91bd65c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f9e5b025427b20f4a0603c5d9d441828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defff0a44e7ac6867273b1cc5850b73f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce9a42b66f3c04650ff322d5c4a52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251634bef320878196756b3d19c02d38831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ad9d907905f2ab8a8e9698ab3225f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0b0f376ec3639794612d00ed8c418833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e95a81a571192138904a94c866a13b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095ec170035b4cdf21128715e273b8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a810dcc42f43521291c76022a4eb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259c820eac894b47da3f45e06a784e3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a698bc36dd23e9f0e88b23eacc17dd7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc35d968723600b95c5222ee18fcab839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b254b8f69eed070f6316d8e38d0a98840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38999e718a6b9e90c90374cd6b9373c2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6f20694612c631f90dbf8a8cbe02842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ca7ad5e296672bd5c65a5f07edad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b256b101d0bd284b162913c3471937844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6286e7fe9f4cc18c5d726155d170e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5f8638529de9b5769cd6465d8942846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69887990bcb64437cf7a5ee5799dfe00847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c291eb8d948b590276405cca285159848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9810e2a1b2c489ecd1469094b50b6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d99e3eb25ba0ba14829ee0a5bbf53850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3a53318c9d8560009ff9ba7775f7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141d76f9ab7f15e7b9ea23bdf5ee6cd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ae059ad20413a50cbc530beebb26a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264434b3dd544cd48908775aa5dc831e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5442074fc7c0ac11e76136aee5c68855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff4bce3b91a3e2d9856bececdbfabb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaddca1cfff2695ae58b97dd43cf21857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887051e76b2fa26de4f965fd296c60f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390818d4a0bf7415140fcc59da3e32a9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff43b38a7e56435ba2dedc58fdd281860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395696806b7a9460c2bd09b905f9a9d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be48dfe7b0551c0b9b8dec52e8d2a5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d726707030c50454a7cd0dc8f11da4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98beca5c1016feac703bf11d3d2678864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe47474229cea360ce8de58e84caea1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c0fb5021f41b5afebe316c7a6480866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894f0d79a6decc6091a95a2a7e2fbb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5bcc9e7cb4210be5eaf90f2cf170d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c51a02d3cf1ac97201a8e444973568869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481656bc56e3271b965c92a1c44b4bb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2be9280e222fcdea09e0be725aede2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c33552c874afd880de865812c78b7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606b4fd8d8156d35c5aa006118f100c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766e2915345eb0c233e02857c3126f2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163e43e3ca38b0c5b95c9fb1cd0823d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78ce0308179eab867a93ddd0e13af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d39af34f6f3a7782998d0c4f6d260877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae10c31c6b998e55345a558c4ea94878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391672992765bf0ae9c61862c0abb6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b26259b84bf27f921083b97ad153e8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f92a9de0546f355cb8ecabfe880c6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33650de628fced662cde33d89c9c01b3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f168b523d42c92fb396124b77ef237883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ead62bce27438da840808056003e91884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c672f47a2b1ffc77605d5fb76d0913885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fa0845c1b7bbe6bd7e971ecbb54e4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca90d236b1ef94b785c88b0c5cf094e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602d74416c70aa47bb1ddfbfecd913888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6cdaf2282706537394079bc3c860c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64d7ff9b806730ca33bebc6776cb9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edfa58b0f34d76cba544923ff36f5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9e739f1d9864bc4086dddbeff65d8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38870e0a107cf0d7ae55565361a089c0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daa444c49277312668b86903a44a5c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ce0d67f047663df64d67b34faa9e2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f46ef8382c3a6386a3bf741475f8e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab0018b524d5439b080137ecaf24c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac25d99579107ba9e33d65fdcc7625898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5173c0d9531268e2f6f7a0cd06d42899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4128a0d6b9ca63e459809723f6f163900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc937a4b5c4514b3f116b3a96868c8a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e566629f9cf0bca7d37a822d4844a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe58ccd43627eb34204ff3e44e182e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e82e6f2d625233446f5f11d9c7ffb4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaccd1be11315807de0ec6dac2714e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0db4a97c4fbf18f63c09e76359321906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6e6880a9fedb6ff3f308316001a3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e4c5b8cf3e7c33b410b6bdc38f152908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f1ab283ad6dfb98e2c3aaad3544d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27819582c6f387a39aa10d6fcd28009a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab119af2e1ae46a63ad519702a7474911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0d7493c2b9181577b2287a7adf69912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1b13b745728f81623b9c17eb291b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768558ef6083054c4e5907baf0817d2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32797588c0689107193ca5c01e68721915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb403abc241497a1a0e43cfc1eff3cf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40834e291b8aa9f2e024175216b17917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f37ee2a8ecfbe319d9b9a265ee2a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd92ae3111a6f4dbb203fa42cda23919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307823f1fa190fc6491fb2fd190ff10e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a2771acb9d5651d3a4ac764de53d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47942c96aab031d62243209b72d1b13922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665e664f83ae7b0a9f8e515d404b42923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32655cff9f2db892db9e64f4c2fd28ab924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e36f334717b72e5cbf181c1efcf5f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8aa553d0652de710615db7489462926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be57b903bdcc6d43b623c87c25e6e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc009519277c0ed50fa19aad7fcbfe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce215a3f76c53b4c9c79c71be3472f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eec4263976f29ae7e945b944bebeb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375161b35bf3ba33581435b94e87fc3e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a061002fe7cae9bb9ae72f0960ed2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46743c74d838e616c3559f21849fb33933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc943cb16e1bd71aa861022da1588da934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d907f29752c8032747a8eaf86775935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30b3f7ffcbae42ad87ae1337add808936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166454502d948fcb39f58b269816b7b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182154965597cfbd971706ddcd46d1ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f0ba0c0b2dadd00ae4c2d8da1dc4b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d17b2bec9fb1cd5adc45ce236918fa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed00a03c42588ccabf8758802d02d46941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00d281819bc5f18763608ce527633942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c59c756ba9d28aaa9aa6894635fb36943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5f921e9bdb432ba8c967fc2a72452944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0dc51afc2a69fe16e79fdc8014d15945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667793c684a77afd25e43556edf84b1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af736a2b2c246358ffc69537105da3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057cd1e9f2ddb918ac3477d8091161d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062efb4670fe7edf6b4afc3cfb541172949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22961bc48bd1df696c4b5d538075dd02950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c6d3abf732f342c1963400a058094951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a88aee50b2db836ac80245cc08aad952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efca329b3e66d3ad6525549e14c652953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65904e4e6f866533160712186a3a541e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7a20a110a97ea815907bd57845276955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8fb764f927c566b4b5267cacb4391956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c80c221aa19bf46b23569005b54a40957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd086de1616840a53a086d99116954958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf204ec70b7eef8fa71d1b4e690b0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37854ae10aff7fb69273fc173103d9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb938e333d66fc0a3256f6790b2a0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9c66d280288838745ab5b02bc30f8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e6f5cc5d60dfd2d158a8b35e43e2e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69476af298b83cc1c51975ea7a8fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ed3fd0e7759f6fca6fb5b52e0e07965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c0031bd9a490d3cd6affa5d4ffaf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4d2f7f3cdc5d790cf0b0ab15b70a3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ffba177e653c1b085bebc5c7f8fe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3917f41e1ee29d6540ee2d1358bdf7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479466c508037bbd5a3d6b97c999c6e0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b6f8b9b8a3ecb5ba67acbcf743829971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e588c4e5759aecb6e108d0afb512972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6195c30361981b2b0d6a13789303973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245de89c726ac0ed3598e57367931c1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518dc56e7342d48491c324459c08066975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83821d4b034e4a71610e67ef893e1b08976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d238b5a13acdabb1fdf183b939c89ae977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>