--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02084af355c3989fcbc7b0fdd414b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2119569b2c7f249c5abc1fe0e6da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ae099f496409c801a72a8c823fe033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9d33a57bc3f6f3c06194a7b161704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed4409682c914c4abdca5152297055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39202febde12bc7b46a1920a1332d61f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32945d30b12d54035d25f361d95dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867a71002aa690e71f36272ca4c6f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a95e61b68bb3a42000c53f5d07f0829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f96bda6d7eecc1ecdfb6c5de851e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001828c8807d78bb91af6a232e4f912611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e49460c26ad5c663d00f9153400e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c082b0054ab99967ff2a74b53f98f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bac6a7166835efed5f5116f18bbd5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b9ad052fbeea086b996a700f931d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f67e4e342fa67669cff31452f9ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942136e1182c65d7ce6636deb46b9af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af536803ef997e27358ccb899feafb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d633ee8bf3051acda34c71f056540e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04e260ba3ad1978d64e6bccb7075c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67838d25fd0ca316ae9e9b63ff9bf34121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22115ffd39bcd3024ad3ef00eb26f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c94574740ef4cc12398b9cc01f70c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed60268968aa4de9a719719082d4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab98717d8b111ab52464bd72527c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29df19da94c11af911329f67697f4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dad19478a83149e174c907d3c415e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868418f53ff4e57f73dd33f90e849ea428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f364a75909207e9d422f995e238fe829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566ef39bde4f3a2bd10bb70ff4628030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e0f49a476e69b892469edd36e401a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f88466dfd31b0f04dcd738e87a39da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09980823e45f3e07fbb2d1b3dc1e7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa01ff95a1f374a7b16fc3fb59086d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590a6d5bf7553d200245fdca56a68f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2933df54782d9e57ad84721cb8f18b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58afb7a6be015240a9849b880762f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ec5c994400a9a2e1546a7d29ef7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d62894029c3eafe73b377b3cbd4af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397fd4ccdd2bbcc82ca189fb109016940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213ed1f4d6a9acc39235b439c4bf7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee19b3926d54fd0262c64c3512af142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266508d38c3a9d9cc95a6ec718d7a0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17bf0d8b2c8a8576622f5c628633744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c392cb4940ca74b063e8ceb86abf42245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8f6880d0f956576e4f9df93fd4e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeabbddaa2a1c0bfc7ea02d44f75d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f217479d5458ede290528530e2f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b087f9233584d95c6fc23455092149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2bb28f8ad9c49725b6872c288937d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97262fe3de65405116dfc8884ecaae651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c72bb567cc1cd906d037498a8be38452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7117d4374820b46ec46443eff0cb7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33400d916bacbba97d913b41bf413854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e7ab2f6d517a7974ed1e5e8d10c6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759ad35648b24216c44980037b340056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f32aa588713339270badf3e94697857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154408741d04347ff7659e0ea8cd1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0cb85def05a5e65d511f3c2d1d3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c1c823a8de8f0b6baa1c4fe47012060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee97ba9208fd3f88032088159add761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a549f7875da841e9a1e3712e4ab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8406a818fd19651809420b697c495063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a69a2debaaa04f89d7d9eec870e4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a539df3c4f03f07fb67108cc6cf2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65154a3ac361a1ee3cb0368717a59d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ad356fa5266b3e1aa3f4f06a166967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af944d01aeb76898c9d5acacc2ddfa168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db86ff1c9e7537f44a53379fd209569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0e1d0df4d098d2d5b5d364f3401c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b263ad69beb5fee2e77d4e9225e7ae771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dccb8d7f3e9f11ff761b793891dbae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005fcee69a71d55f7b277b316ceb3e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb4ab0c08919397a8b9f6666cd93a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233a585574fcd0f71210f6219af004575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1bb475923c9919f21c1d6f398782076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838ff4d6f8620d78957e6d6146d963977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db24be1100f2ff7e76084d39dbe328f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf914d985175b0fcdb293cbe7193a67379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7966bfb86d6691ee5fe87a3a3b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800cd6fb533fd2686faf147e2b58e2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d972b7e5034bc722c979ba63122ed082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f32725cf84eb85a4fb5e7d11f8ca583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44040df3a436a7482d2b9b544dd6061484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9891cc03bea6be18fb600c7c80d58b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9decd39b945d6e9e8a977e08f6ec5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfed1c58d9c2060db08667ee7d09caa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428659fe02e2e856035ced0fecfd1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6de61bbc4f6cbaaa04488444390b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c974dde09b64615d434b414572a6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041ed03dd5bffb2f924733c35bca9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bcda5bc49708bc837c07ce3aa014292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23ff989e8469bee1fdf79bc16aefe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e3b61fee7204bdb65693afd77da794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d12891e81a1dffbd305bc86a1fdad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90fdfb3d9829365befa10bafb9cb9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e76eba92c01c6581e0058ea508cb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962204e87d46ddf50124dbe481e0ed3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c4a10ebe26a918d0dc2149e3ccf9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4003b1230d87611910cb652972be5a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa7438d3fcd9b991e43eb4f09878a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3b420de143a08e07bd5228d735f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd247afe39438b3beaddbd453b53a8db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1e15589ba61ac608b858f5fd4c5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b09b482962a58d9f5a4be04d6d6aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd3eaa26f2a319d3e12fa2feb296d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd5a5a7462b3787622cbbee9c5009d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aaffb53bef1bdbdd0cf58d4fb3c7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb688b3bf1f5e82dcdf3707667ad1c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd8eecb32567fb789f4e8fba30e8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6847be444e36e9b7e4572489fd8ff9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389f4e4c1fd30c048dbbe335ec5c641112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8edaa66cb8f71455f99c0df3d1d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a209f45fbd020a40c4cc896b783d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73574dcb19503b6624b30a41f8dd25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fd167a0f319f79c9cfbe7710dfd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2028c09a7da88e07b8976cf92405117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952948af27f217a64f3e6574c16f30e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a301924ed9d913d226da380512d83b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a97b760b36c72f97b92f23ff1c79e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961998b3682755de3987e07c9db273b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc36a63ff0dcd0b0a3f934db29f289122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229525c691193584b682d1c8e5f0e41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d5bb854fa9b1d5b227fe699cc447b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba87209cda7f48db89f543908b74a84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d439f7652c0eb7ee48bc469498c9f02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca52ddbe781da1fff56a78c28605c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4bf4b88e851dbdc783831d8f3495e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5de23caf0e2324ae3f7fac3604a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54717127fdd550005a1b16f22e66c74b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e245a7917ba78ffa23bc7fb3cf8fbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787674ca93d117c28c351e0432bf9ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b93f6e7205fb809a5d45212bfcd14c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b742af4d60b710631bc6cbd648493b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76ae9b50196f5be5631643e02c0bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f456f0b4dfc02e965dc09b864cb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28727ba88f597ca6c34d1f7267dd63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc142a09fc8dcbee16c4f1cfa71418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27dab8aa309ed1e5ee5eab602f800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288099f14fa7d5930603223f5c651e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed892df57471239521fbecc7e1fb6087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696bfb97594b40afcd4cb7fd92c3a02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52e47969e6598c2b83659b98fcb05f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cf62faf92a6dc58f7d0825f06352f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0287221b176f032eb2935b825aa082145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e385be000c771c6383a7a1acfc9cbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785b78a42e68703f8a85f4a7170b7bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2889a923a02584a4e46548e3a14ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c1aea557c6f9eba9d2f6f20f8a0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722d5257043e2675eb3bb3d1634ad08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a12d74b6643a485e692a38076017151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c4435648c2883f7601465aa2854b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722ffaa72bbade2a50cc31e427f592153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f985731aa6efb8038e8c3486f73d2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b96fa69b7ba4c0abee2204b075edd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97f41ad9d15216979310708a5fae1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48fe79017cfe4fa34e01f42edde2f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba1d0d3612f413ab9896f48311ea7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49b69fdd95d7d630806159d2c4d1b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb385faaa23dfef407da84566a13a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2bb7d0a37942cb01f197ac68ecbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7368bbb24d3413e5b8e2b0be24af88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe0ef17b1e10c3b8018785dff94a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106118b13a12c6a53a2051ed25d1c0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87715bab64a3db3c963fdeab819a5100165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcb22e09e295863b64c5cb4af0bce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba1e33463ade20d4613878fb908c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb65aa17bc16b049475381b5703fd70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5463005b18cdf1a11d5380d440ca9c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f0cf2ae8999e01f773f2d717b07ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fd98e5318e32202e735eadb36cf32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404462eadb93dd090d5cf31352e441172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da0c27293af05995ef397a30c714b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe6e2b34f0ac2c556da89a01450144174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5061580a48afec48517ffa9111f2aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e9906a9ae6ce7cceef9d07e3c403176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba0cb6a88ab602f3ce8f095ebbe04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d7845dfab0556a03a85f571884b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f888a3f27fc4df971fdbe49a90c65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6272ede73b1889f4f1b30b3a77905180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721913c903905866d0aab32789c6fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d1ff0e77e3ddd58bffc63bcad4ec4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf449863dcd6192b21813ee0139a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf55a371e8286151a8796ec3efd46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f4fae13dcdde8850e94ebf0b21220185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533120ec48334313d1084904f2f6e0e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949600706ac2523f560bab80a233274f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c599d1eb8b5d60906f85bc7c1005c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04daa0359ae7c45064d9539091f61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3df7e91da32d57fc32669f2b0fa15e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49269ab54785cd0ec7593ba8c030289f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42bf0115330dba34285dc6dbe032b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920d36cec5aa8f780f77bd92ff58cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404a945e2d83ace4b66c56fb74abbe0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b247625dc4fc329f94e2bfbc9b0a1c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696aeac9f42778d5e09abae916aa161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6978fcf4d418691d4ce246aa730414e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc46d12d052f34893edecfdeda7f63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ea8f50a5a19450ca570b1f6120501199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff89b81157aeeef97f184257e120f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0acc6c34b2a6cf6e9a7a033d53ca1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c786adfa8c2012cfd44fe21a4fe22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b38962cb225cefb76e7d1edafb3106203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab04aea1c5dc3a87cf730df0a0d6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf66f70878ed10d0ac43c8316b151205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726d64c1afacd4266361726760525a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2908ddc480ea816fc990146f084e56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9accb9f6716a15910392cec59e58e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac2009954e7bb245b36a64c577510209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8c53ef9ac93e9a1b1125ce04da100210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11fc42b0cd43891a0cf29670314387211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b4f69b7ae0a2b0a7eec07ba07f56e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc155899c11eb79b41bed9cb497939c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807cdd239009e04d720cc439156d48f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb258c5003d5a83001da92372970d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ea56e938d4a1a2471460c195d7c26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b02be36eb4c80a731073655c39e70f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2441fe90211d038af4f7a75d78cec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099450916e5c4bbf3aa5f75dedad69d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7db2cdbdfe860294fad602a866da42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c48955152a4a1014ee0f2cba845fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428575762013a0fd6c6a2adafd5626f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e2ddebed80f124a57400d4ae3f9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086094f57a4795ab67cd38984df9d846224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af62865b18bc5a058765573c0686a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db0372a1aa420f80516a2e28d5451c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac6cc7b41ad3109d5125c3eca20ee4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d4e505f9fab8e1617a715fc27ee4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4940a16cffd62ac4310ca6ee6a4eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8012b9a868f8f4d585a1762c89eff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ab86c169f82931de5f51006874cb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb6047ae4013dcc1d86f7e9ed30e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a6e2e808fe1a214ff1d31fcb0dcdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4e35689f8433b0b74ab13e230879a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725d1460b746a1e080a61ddde1ccdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d5ead4e2123fb01326cb07741f4ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d3cf0bf4b57a0f3ae6997bc63257237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7339a8075b07e4d00b8dedb7007c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6388fceefe7c75e9a4cbf444fc8e06f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b708c3f82315ee8e13fa576a3dd42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c42ef1ef997e9c153d6e49749890e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8578f5abc7b891339bd6872b0a1184e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d3df8c30f4faae85737b3e7175399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd4cc585c5d346e04feaa2821bdca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f175cacc73df9d199551c74349bd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c269d65f1406dd1360222c81b34e48f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9972e278762d57be756002161b0e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b4b67ca6bebb4a8788e3312c4105248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233f346767795d1e90ee23151ba2f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9486fb27a2855fbe3ce7883d74dbce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188fef6e6c58709814ae6103d68bc5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa760a5239a74c6f7837a9a13c5e6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65660887f06ed855493f71643ee9ea2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c7b7ff3096ceca02cf0c29095705c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb04e85fa7322e62dc1c84eada3f6a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982a3c30aa75a4005bdf24c8f3ac2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230789a869e00f71ae3a1376bcb304257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd8523dad37cee87dd56f749afc8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710a1b2905e9d885ef6e2e631388e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862d611c7cab7dfa251d85cfd126cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa938fe9cda03838ffc846450f65c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9771c1a0f9769267ad6610e55dafb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709468592179ede3d66cbe8da464b560263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40d4e586761021e87b3aacae1e451264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f5b84a6ecd8e46c13144165a85184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92422913d4f0934b1d8e0834b482298c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c607f978fcae940a4291715533723267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61989f8106b698745f4dbdf939cb71c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f8020a63d962250dd11518376f0e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7fc5065fb3d9b34ffe8c42d18fd58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78febf9a54ddded59589e062be318fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749040fd293a45ef9cfc07f14f6b599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0eac2af6fd143a9e408e931e8522d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d46acdb29b234c67b7963a2c4d930274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90faaa5c1ecc929da75a81edca228275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51883269e9ffe66814ae180b5f0bc10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434728f67fe2fa5791f1c9f7ce52e4ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582beef68e91383bac3d442451c9b4a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1738407f1b726c75e78cfcb0bac45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed388d255ec82e64830270db9ab5d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8740045bff8aa91ca8315cbef4e62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa925c50a4f5f337dffc433b39584ec1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e5fa1b8064721d8c290a31861fdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63656a6437cc083ba0654e572753b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05b4190ff25df761898baa7e07689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b773b6a7288e9682195a9f4f3500e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0e9709b7351ec81c375374558a649287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b79e29601aaf9066463df895c4882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d903e5685b46b1c390022d62e3f262289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2afd4982685d0dc2c8c7cdaf3244290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2814e33503ce36ab3ead91aaca6c37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288323a345c07a6041e204eda80cce5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b85b6990037ecc9de986b4a34fdb1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c20d8fea109b64d7c00b9efdcb69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa1982f81678efe02402510adf9de6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfaf776efb46ce7d33fc314dcc2f37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703f5312c8786bda27c986bccc7596a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487fa1592ad142270661bee2ed5455298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9274a268e6bb006a8db9c80c3a5c8aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b5aac723464d88f4927255bfe65b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cea69b8674ac391d68bfb0945ec0ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69e1733ffd4a465d5079685d8a44b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e305dae12e2d65b32cb1a20d495b1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc03ea181bfad81212d16c80228d58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68f69b70d969f63dc8728bc4ff555b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49242143b7c62d084640f147a4222306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46394874c48ccb122117a23f77c1c428307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ebb29a2e94796b00a2f3590db7d30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97610e59b640ee1d0d64959e49943309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3f60158e89f9a65b44b0b5bbda468310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445a81dfa824277fb4579b38f112e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23e14c2dcbe96488d943f460d14d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882eae3eeea9d6b04e4c1fd3b4e320313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc393ae8e189597193ed7af1b2995314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f557135a237492ccba6c188b0a15de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3623fa5f756433546b03debfea7b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217528c3bc79118b200293f1250796cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ab9eea062c25904dca9c23e66443c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca635b9ea2341b6e7b58a9085f012319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993402c5970f428aaa65ec2e8befbde1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dfbbd70e051ebeb6f8a62b58c9bd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3324b2445d9cf8ed0a10ce2844fb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b94ba13faf64f126b30e18822dc4b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552ad08695f8f6294669acbe59b2d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b375187a7d123041eb50ede596975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e484a90aad7579f41baa8e2368bb93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255fbd0c4e2c4969bdb52335ea0f679327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39506ac43227ed02a5d7f04a6192f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e47e1c7bc88051d31c69c54c0f1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc41cda43a8eb653b30dac6681a989330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41defa6ca74acfd8d1b2570305be8e31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ca97c3d21ed7c5bc83eb53337ee97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d7df7de73d912eb96aeee40025329333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ffdfc885cc3e01b8df905ab95db05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5278f9a02b7355dd5d9a99c301818335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d93b04a98fdf6cceb78551d4193058336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d65519e20f0fffde7c4d51595a32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefc6437de0c0ffdf4b830139e37212338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4441a162c15df4cb4897cf8db21d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4236cf2ef2981be7ad7b6bde7b4038340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409e3870d9491216b1014bfbe28491341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935fdc1e81a598e9a4937ca50f1b7c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732751942d5309d0d80efd8659e5f372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a619b01cb4ea4999000c286914e20344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cdc2b375f1a36fd0508bad20d4009345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fef6c0583ce1cb193a8e7c4ffcb80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a0400b7d85e8d86ba40ea94ae7f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1896ff189099221a091959508447348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5fb5ed816e4e198ff3c6ae3b83d8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc83526664681ef6949997fbac1b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a4f8f0e35f0f7689ef0143af8045f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fde4b4b4679cc43df3b44dcb530c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af08f4edb597f8e2259f76f861854b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664d3bf1c46c7821bc70346b7bfe45c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f200ea318d02a393dc3e08e3b0ff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c761f85e1ac28b1159ccd85130a70b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34077f88a28637479ad7c5304fe6ccf5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd1845fbdebee66a464b58482a3125358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c96fa2ab640dc486f833dc28192f20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36950804c9b74b10dbf0a75cfaac941a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d7d5cc3c00562791b288705d9082361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05956484339eab7440765822b2d519be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e7abd7a8c64d54f74066d7072877363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245163c73f47ff92558be35f90eaa6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af565600eb4ee0801b4b94cc41d08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b63cb6ac4290818e7742948b0012a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703d7f7b3e2c76f0d806f91212a5379367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19d344b7dfe51fa168a87bb221e73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6c590ce07d2daf253c197f14a4540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f5b9458c95f95a18c80c2c1b83b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cbcccd601a15a16c53f539da89212371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507cda157ddb864be527d97c6f6409e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a975271ac7396e3cbf14e0e88671f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451438f1762422be707d4beae9cc21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac737186f543daa0b91ccc8c3a7f99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b1d15db374f5e45499235e25e778376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03545138d1959df35bc7c267d48406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876092ba26d6ea00dd94ce98a9bce5cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7868cbb2c83a197de4db8678b7d212379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8366cf3548ea5aabb1989794b05eaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef5037bbf7284769181ab90ec0b884381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc02320b5686da082f3fef7716899c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc6b4ca3aee19e67f1e6577588a22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe20e0b081778c699491dc2981bb08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd58c6b5e97ebd5d9e0bac1284059385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33607918414cc5672197211e6691b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90236a8c14d9f91ee5e102bcf4bc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6186100c2834d61cb6cf7e03c4cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ace8e77cb40993e4f8487b98f77a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ee22fec8fb461fb22d2bc8f18973390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86689022d0f4338f6b97bd956452e42e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3a3055376134ce907f89cd3877017392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a07e693f3fca6800bfb97b4377aae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8b0c2006ed05ec1d10f30a391449394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334923c87599706710dbe7f5618d187395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a1716a9449ab7098984b968e7504a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901fd86828b95e246413ec061501ccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2875a09a53267f8909a50974c7f43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c6a311d8b1957adea51ec9346b49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2238a1c07b60d9d6bc2c198de2fd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42cbae1a94235fc9303271a2fe7cee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344d8caa70f87ccb53ed1c94de51f93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457d2a874f5b0a082a4826456f9740403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045690b530a68b3665663756d32f60d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1ad95429838f4483db3035cad1b30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964612f90082f01ca5aff8f2783c5e1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdc5f0bf980b1dfb0533f067e6e4aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631a29551115e1fb61141626a0b5b03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5319bbe3b33f2714d457f6d6aa79d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374223e08d9670796bce62a21b4945b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33b4df3f648934f5a9271c3d0d270411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f830cb81a1964c9e035a551f5cd2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683bdafde2a5809e2e293e6f6997063413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b75579c1966e4663b7eb47e6fd40e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ffe9de3ceb878913f081a1409b027415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e039c5f59277fefafe2577dfbfc87f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b3f5f403ddb2d6f9d1ddc5c3bab4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee7856f6fc357829db71116697216418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202e4193658e6005d71e33c04e3542419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b84327b8ec9c18672ebe7b3831452420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bedfef49b25f867d9d7b8afb1fc37c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf970521d556ae06f438896c5fefb111422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504150d1e74d7ae25911a0aa0720d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903bdcaf18af8589c66948e7f6bcebb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aa5c4070aa20dc3ceab170ed5632b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644f6757e37ee7acf65a67f63df0c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0196c65395c1c668f14426951419427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d2270b21185755633720105e35d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bf0c7419c5cdd4006ffac5420b41f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a53aa2f006e2f39bdad6b622497549430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d66a0c5ac4882e9cc67930b7237a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94311f6764f4c8c0c7d405fe2c9962ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd249b006f70b21f3be4dbd035453336433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79fd6f4d22cb052b4ac937b720a98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122b6a54d4b61ef7f7739275a7cd4eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18688de6bab1b99712976868cb96cb20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9cecd02de96be26d628ef27639b3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78b05ced28a951fca34a86aa70504438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd5fd312094d9a8bfc1eb2285c0d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d479e12b576a4cf53e5fa9ca22df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7a46ff627557455a7c4224d4ba11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1484c695759b8e07011daf815cec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881a77618316f510fdac69b0e9a43f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dae9fd46db68096d8b2e33f881b6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5344b01f0ac9b436c9c3d8a0ce08ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20515a971e37dd530dce95ebae505ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd56471c486ccfd960fb506c6732b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661379dfb7f6acd2c97ab7dcf30662f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32970da8ab69d260e2adb953d9db703f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c9a140dea194ca947c19164a5ac7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5e1b4c97a9871a9bd101c0a25d8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0512eb35f7e6e2459befae2b9d31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee0e4cca61827039882aebdccfb88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f442d619d00b8782a5c3cd5a9048084454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ad5bc03d0276446c232dd9c2ace1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8baef79cd90caef425c8bf682e58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406198512e9f3f3d78322088ae5186457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c4e059c837192475b8e1aa2af8e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de9c63240a36df4b7f87e43c3888b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ec69f753fd2741682db517236c284460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dff1bd73bb26bd72a7326bf4e168f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37e546d462adae249b7431a451a40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8467fab569e2f4cedf04988a115a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60992696c4a12fb8407af8f4cef8bfca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5038ba28f1595d06a3ecc5b85cab2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1e6c3e1d9fdcf95bb19b8cbdf307b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652392f87afcca67ccf4120e7e5ea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7442609eaf13064d51cbe520fef49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170b978182f393cba4398d0ba99407469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6677537c1be4b3a2ac51cb980ff8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78294e82a0821ce36ab85b7677800319471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ab1bde9f4ff550df7e4b91437a8c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce12f8f0f633be3c4db368e25fb942473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa892ef9d64a747d2397dc5b1260c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6824c61738b8dd394ac2b6a9b610475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faece961a19dde70c0fcb0cba1ed1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797310310609b63bd1f880f7f6c51b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f33d33eae9850f10fdf628929dd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6b544183533e06cc12999ac67be8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f01cf47d5f53e0cccd87e24ca34e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637ef5ee9675b593f9644c9a7aa736481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81627fbfa31565d1b8d1870e90a3245b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21392a1b00fc7507b462168c391f7d93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf455b643c7aed1d58916c1a46bbac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e2e0cd44cd90cc3a21e2f5f4ecd61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a7333dfd2f7bda52511e5f556643486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdedafab8cdefdb372952b9edf7587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599aa17c312de96a95cc0d8ce0591e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791c92ca60f7c80dc1ec1f521232129489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780fcbe415390cf180a4dcddf6a8466490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef602b2db3e68e422326deacc79234491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b2c57c0563db05e416d59d72ad587492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc2629a1e684a43ed3e1ed7f15d68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf78610fe951e9fbcc060fc7cb8cecb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48973b4c0ffa6d439ad21f7a1042369f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f42a2141cf38002772988a346aafb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d79f15348640e7c3d6a64ae55801497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622a72a28d7f3749eac720be797c89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6ddbca4f13d511f2b627e0ec0ffc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e25c47c1a27eca2d05872d482ebe0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3a6d04b42eeaff921e2ab89d0bb0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de948bacb1b62059c6e58c5d281a51d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86689cbd45cf63fa7371cdec4c1643dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a54c7d4cbc9e9e7e98728750762bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea84bd38b67ffc186daa8d10fb6cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68300239aec21270f18b283d2f0762506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39e52886b11c09b5c02ba30686b2e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e3083cc400ad9163a1bcb21ceb91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c044fb8713e81eda4a9c70858072b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0276af2c2cf9bdb22ffbcd3f4490d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663fc4f7a5caf96cacd6497f1784eba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086ebea1799f0f3b0d22231b01d4604512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b79b0d4873d4aa2d4d070bbf7b4f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f74ecbccde78cb4a7bf3977fa8ed84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd877fe82420047c2435379282cee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4601d569dc1548bf30fcd3c089f94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b18cc250e48f94c5dc26a1a87dcecf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431522a247f36ae67170dbc5d02e5be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba57e92ddaf06934e98cf1b13084599519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efff359015c031e602e88632d4884c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab1614af16f5a7a9be6c852b097745521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae07d95e0770be2d1508fef4b9bb4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97eb700517a1f8ec49d10d8bd10a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b36d86f52c3702877189a739538550524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef20f3b45b2c68daf866f70f344e8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903081c83a45050ebae4fa138f2117a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490b77e257d5ed24d4485288a0ffb14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdf0977e32c620ea6e632e33735ab6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79c8c2150c9e9075bbde152b89113e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bcb0abe359e38ef9b2c357a2838e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421981e4276ac1d3e922eda4fe4556531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056da247cd666072c86badd470d3459532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531da99fbfd38889b5c93b041451fe6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a477a3082c8eb51b0edfcb2a18c02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e910bd8fe6e796623d7583369ca4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e026db000204a080f6d20a7e6243536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ef5b5c5fc52cf1d9065e4f13cc183537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18a623b0d5039e947d6202b67d34e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c9af00cec2def74d80764852fec2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba413b531c6eda972a00ac5e28d5db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc19f37f2e2eba78c05a5ac3ace31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e034e94ffcce06f81aed818edf88c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d2a163bca9a65b2e73dc29fb063e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b2f8efafebee2f577478618db1e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd7c5c26baf3de0c355f4d642e720a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479201be0e65525d3238fcfbee9901546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb78c04bd3b9195d3b1db95703f830547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cadf7abf8e1bb763784b523a0c254548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29383f8d8bbc8b385ab7fb523a7f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9019d15e46b61c9726bcab15a3a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2a4bed49ec0a46976bd2457eab080551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ea0d74da193c4adeb6454335e813552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e1e65f1b2c711eaa7de23dbcaf310553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c1978a4d9e0eb358c8adb0d1cbb93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535a6bf34a0c1040132845c4c652261555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ce0cf06f9a6941d59f9c6a938a49e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c064022b83fd9014f01cc2c8628c26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edaa83f9b9dd2463f97c46a5823337558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd4ac78b92492c7f98dc3458cbc04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e84a643f1f05791cef46a730fc4351560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76439fa49e23f15e1dc91205e1dd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd96e04b4586813c24dfa942c6341a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983055a17fede63e2709a4acd83998a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc1539f1783b3cef52f5316c303514564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfa69779e160129954f0ff1b8b303565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd1fbaaf9ed3266ecefe9e13906b28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859def7f5395b86f29a13f66bdb050f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b41511160f865387488a9d3d21d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca46cc85ffea1183c5350293c1917c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f835a36836c69e9a6b99f4dadf789c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff903fdf988c441268326f7eb8c8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb93e14a9e0f3df270095e21497da7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41de73e2711a50dec2b90a169a925cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684397b741751283e28ba22e5cab6e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e415da8d00bcd6be49a47ff8824b29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb9c8b3d4f5c7a11ce4ea0af69937576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83004109afaf77fe7e074323860b3b7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c886f54f2a798118cc37ae9d44c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142083a1214f2a618357f34c446594f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b774d9f77be3cef10a8440894f266580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff6380f22aac01bce886ecff67124581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4b1cf792b5afcabccadba28cfb6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d539dd31f4f84b6b73bace2d6176b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b728b16ef5c10e5b3dfc228f8aea65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a638f23d268e7e48880a86bf65a760585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5eaee26eb41790f99f20d3917574c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c72ddf1803320415c62d3bcffa740587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd511c202a76a1e465c7ca0058375588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab6b24dcd80d1e7d92cdecc4563d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff4a8c45a560d1469c20c090fc83df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5433cb03cb530419c5d3d664d7197591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f7ba3ffcc08716c00c7e458617be3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db70ceb3e9d9bfab1655a59ba0724a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ca86dbdc2681a49735d8c0a80efb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6294cdc0519a27dfe77d01230b7527595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daadd5f5467a9fdd16f92fc8d001292596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9c4875b9784482ac0c9f59d12c63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbee154c26b5f361abc0e877c744c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bb32e32ffd9dff3301358944c71a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a013d02fc21e938172447946c0aaa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76e103c0699857c8c640b4fa0c394601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d967e166409e01ab574255da82318602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146acc48213086019ff9d473dad6a1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d7672e39b24d257cb3ca56ae0ae83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2940f96ad8b70fdc542a594d9eb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27760590ed2ce7d2e6df7a485cecf2e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62b4ba4cfcafc566f001d800e329be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ae2b86eae37550e46dcda8f302f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaff174f127514a3f2222b319255a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f5a30273f3df5cd315614900d90e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9de4dd75764b29ad7593911d6ea5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5136af417840cf43ee95b017ede87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667108018ffd1267ad5520bbeaa378f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e806a1caa655b748c728ad323acc131614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b11d135f00146fcf3ecfaf4c835015615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2046575e13a61e5ae17fa85fc60a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927742948339b7734cf951bdc66b121617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947f6e05e8938608575ece25379a47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394d05a909204873406bcef86b6e0c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e991dfa7e49eea1a0d5639265269620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708197defc12f55a41f6ecd341b915b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a734da56ee8851f371ba1b333fe9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252220fbaf3ccd3f16c3b87120ab61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750abe0c07bf3b2aa6196df3f9c0675624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b82169cf771bf8092161d1f6e7a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac339ddea0f82d1ef8591ecb0b33e38b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f035d92e21bc658eec3affe07242627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6157c15df322ed78e5d1fd1fb89414d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4240a9dbb294f2bcec27fa88d4e89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df0bab544efad8814279e48d6cad09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0a0ef1ba01140364b7c1e98e75cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea3d41f8b90ad4a747130a3534af4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25ef74cefcbc203559e9c4ff928b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8486da23c43ad83ae9774c71b3c4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb3f27f0ff8ba52f161cca96fd053635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663177ed4152aed8c690646860e6a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec05c3f52eb247864935a29afa3566637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb036cff2f72c8a622b5880fbf60cba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb00e0d785a0ab49e9038152d29d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505ee32b6ac39e917d245327a6aa649640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae449cd46a866ae04e906150035962641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f8dc7d5473eb6efc08e26dc1f290d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033786e9419f5f876661dcdcff0d656d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa72f366d347ad41128ed2aae9ff8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c887d4878cce3d266842adc42d8be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cfe9d3d3c47ec1ec9afe8db191a54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ba1f69d4058dbde80604f46f8a513647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469422b4c5d220d5b46ccdb3eb32fc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e265cea3e1dfbe52c0bcbf47c34fda9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b74541970d9e6c1795c1cc8af98ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db99e4babd7edd96cba47718d41236f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c2cb5b917c16cc75c65582f65b355652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa9719556b4b05638f744cbda88cd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49252ec9b289e54da735e69dad580eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6007dd5b023cec4764f31f2e2b25df6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef646b0ca2c1a9daacba6787c21244656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c1fccbf965f0968d5a107201551c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e5718841f1647059c0fcfce5bd06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c2c65985067c8573c8c9284054883659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4b9423c136aa18d092831fe9145c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fee2b48e60f6737d7f109763e8ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f678640b9ab9f7e6893fee6afc3f1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a13108cdb538d3e020ed8df4434a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912c7dfdf98d0e4b830599f9b6e2d51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac48b9d0eba7497dbf38411779c5963665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a06acf3035532a81d1504f7ad7356666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b58c62391aee33f2bb8eda0f02cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8af93412e84967a6b66659337851a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ea48615d266139a9e010698275a41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e06e6d807800c851a56b9c0010e247670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46bd52f25d12181a7bc4159ca9caaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862044a4c91fff82f33d3563cc88ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188f1b2ad4e45ea056f3435867665a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac2ed3567c3130ebf49e9dad5776a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d5811aafb8311e2776e13616e043675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194804b20069749bc4f373d0bacc38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee90ffd39ec5af098cd126eb43ff73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b239e2d1dc7cc00a6c1f4155e817d29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ddf0d43440a7dc8e1f487b3e006c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04bcaccb0c7df2f573db776646d7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1b195f9dc7d2c10bbafe1f35f584681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0dd3d4b732cf3e7d42b67a9c1712682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d74e2ebdd0defc1d978aff33d69a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78333ad429a13203e1929d022745cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517c259ed9a8e4598874e03d247a70d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd774e5555f834a375c3560aa60956686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5781bcf9a8b541016df7d7b29958b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d3ceee5df1b9d2a233b83fde446c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f29e4ead681024cb67ebcf0949201689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b118c2917e5caab2dba5eaf5286c16f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f243ceed79466366ed3bb9817b1b6e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485166737e5ce71b2477b8aa38c984692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651f1c8bc4971298291e7d2e0ff69c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1dce2ab99dc431a39ea1e9d96ed3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501693ee47c53760edc12b9da333f04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acf88ea6299a4ea6b8675942e43d04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a015f6d2c6acd3252a69499a8546e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce88475438389ecf056c6a6d35e3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134f3e44115d8bbe6a35b96e86765a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba60edb7e3dfddabfddf1d01999e82d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81278c7743ecde3b1a714af245d9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d6ae7bf9f3da87980f8cdcce0d24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae8da8c44c3bbc604c5f2c2fa10e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4fa2335f1e4ed296b078ebf45a8fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b41300239e4ae599f25ef39046e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0a1518f5e55d780bc77e893247dab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760292179e68e9d941790ab500cc06e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb4499308e71f2ffbe33b9190eb49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac1c29de462dc97e29fed5fb8f49e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d74a37554b7a9326c815714177eb15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438702d3a6525a0c0593b75854af301711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1408648bf33bc5e9568281bbbeeaa3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b793e37b2b7169891de34c982ea05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb20ba72611e35df53b2a841e01778714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d5a65d324c53a80bb7558014bf63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036856c0e13b74baf76163c9f466a2c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db12dfe68ef69ddbd93e507afe1dc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d5d7d1a05caf695cb2a18064dc09c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1e75f91c9a82d15960c5ae3cdf29c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1a6d2c66aa2acf48b4f49821d5b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87dd0be8b59ecf4ca7eb6613eba759721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d82d94aa2d2ee83e8bb71a9837a07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05a368e3c10ab6587372a532f058d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35817483b84512c23898fbc9b17c8495724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e473d72864213474adbb3d1b4eee252725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d94c0aab254b4e93876eda4d0f21d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ab4b22125fc8c02cd1d1307b3e4b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37be977dc41da02bd4617c3ebe11d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98f025b32628317ee04353a395760729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725889b24bcd24c444361662cccf25b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c137897f0123c2833ef992a11a68aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eef7cd2226edd63848ce8783473ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ce252849c9325f03915d19507424733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec6deb4491955328ef023507c30066734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaff8dff8f3fe0f6ceb9f35e530d859735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22afbd1ebf931f798f99bd6450758a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323c36fb35a422534c71acb1196c9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc5ccc2df0c1c260a6e86f3acc666738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038049a67642fca2637e2c1c9bb9c0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3edbf55bc5310a48f400aca699ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76796d64a09fbf0f2243bf709b1e217741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4d623c508e213364df7e9666ec115742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ad335afe67c7508ee39779b9f192743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227b4bfeb87616d6a176bdc8a37e6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179966b1e94e785aaa76cdf8815f2a04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7db5e831262017fb0f478a2015ca2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42d0680bfc895b6b7036648689ebf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fe7cc6fb5d028a728d6704985fd47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908acafd822dd2be4a4f1caa550a57f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabc9cf073656fdc4b96d412feb3fc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15880059ed143535a2fe85a083cc8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118af242fe6e495b5225cb0a7a24469752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89451d8465f6dc20668bae6a6688a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0234836f957884a483a1d5d6894d1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed6cf12fdda38583f86a1fb0610a16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c480a6931307d254d89e2ec76dc311e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3014f14dadef46e88611dc002b12996757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3a22c9900a6c24bad313a9579bb4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3ce5a7030ac6da3831662fd80fec8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a682c1f6fee71dedbdfc1c34e488e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daca2ac9ca9846ae222f687180a2054761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bac8910495a76a3703a12be3a4114762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407049c3d5f1dce62b62d2dea885cd9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd42e6013ec65c2460074c74420a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cf70f6e4e5ab997031410d6ee17c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b95ca869efb5f274bcd360c7ddfb77766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6f919c389020de58c9390f932b138767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5e39a8f0e887c7f146589c4846b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e28d89a4aed0d14dc8532d54314ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205188ed5fd7ce0492f26d84e1d9ac86770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e65a2b1cffe8dce3c1ebe12437b96771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2c4d5a4686c22b46f02b298adcec1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5c7ec0eeafcbe69cb6ee02e38dfb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4fc0923db3e54994ddbaa248461ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf252473972a3242091199b3e2e926775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32804ab23623009c33a133cf622de7a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55beabc50f7b01abdb93375aaffe516777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b656147a9b0c5a102011dbc91b6eb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acc500b86d1885226e1261d7a4cae6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70391599df4f5d2704858dfe1178949780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8cf6d6dac501c906b5b1851cb078b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71631de7eed3e52ecdd6832e2f8d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92244a12e23290860da53439247c4be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22f79adfd7f48022be430275f09f0d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2408e0e26dcdd4a9ca14cd2cfbc7d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98317e1762bd13fac4cb22777a8cfb3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ac8d0e8b09d16eaee52ac6af12131787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f0ffcfcf4339fc52b05121394601788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059731ea489f4cb0c37bad9087e17cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce1abe5a6ead95fed78a579166970790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979c38c5065e4fa7aa40518361765e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce28358b6ffdfe2b88edc156b61691792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc14a1e78059f1ce80f9cf0dc38c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1147ed577c7bbf89c47986299d9e57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444030cb755bbca22079f44c5f64d9ef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f8abece002118cac5f26bb779366796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464eb53119a120a85a4bedd33c7e40797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e44f548eabaeeb53630041a4574919798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55854f1b82e975e6f1febfba4054031799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709c9af3e2b60e0ef6d16561507058d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41d2cc9f4a2e97b7b5f1762a34246801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be43811f6e747b4e1565837ae691c7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcaa2f93d64bc1d316cc52b8a9a477803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece361300bba2151e63c2fac567073ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b571237769ceec7772b4007a28a5e3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea12be261eccf002703e95114ac52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6340c10a0f049cb14d983f03f228c2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5187fa7e2d16f011d1645d993edaa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6937bc3bcabaf785ad443d6cdfdebc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1eb25fbe46a96def52095de7b38b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988dfc38fe25fbf6a50733fa27c905e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96af55dcde1ae825560fba556f83b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a57d37321cbcf2092ef907eb4f7d4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c5798d9606617eba8330e0e83d8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c126e8e7f25e3cff03aaa082d2b269815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996fe7e36efbc14549512221157bc5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626517f0340d0b7ca988d142235aeba6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17dfe80f2e36fa07e9c8ea919e489818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db625981516d8972aa4cd106cd1d9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b3b068a690c87f709faf73bbbd06820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276974a3b690e895715458fc1b70494821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8130a4f086b68fbec42ae1e7e2536822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb762c7bef2f567b62a9dedff1253cc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e0dceb29fb02a7650c5201a18c725824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc860f49de21ee758099388b7cee7304825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e98b26d31ec814f2d6d29546b1bb2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe24bb28833052818b5011217555669827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf7cd2bce1da143f3dc7ffe9f42bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b5dd7ec4b034a466ce3a290d6296a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da130b8d0111d02caeac153276a976c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a270489ab0e6d658b85a1750d563831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5807f728f0714d7a985910b389d876832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d78c813d7e9dbd01487c54e0986882833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f605d2a45490aa32f937148a5c4a3f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663198d8e50f364a8cd360762823eec6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42f055bffab74b537194c2fb4c81ca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce3bee23c061a3ec6171f89be9a78837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f429053c120fb1ee1fed4cfd590b4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c525d451c238a8d51d7754b521573839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54719ebf127a084bed3e64eeb9d053840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265e580aa17a2c53f1023147c347022841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b9c957de7cdf6dca56461f06464a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9c089b1bc2492c636a1329ca88bad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3d07b16c7898bc58876b5dfbdb4ab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ccfe7b127b4e26b2f8027ddc1c83a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c727e3a8cfe8697b3b7d2c53b34ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d0fca196ff99449895510a4d6b31847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545fb16c293a8412cb3581b5a35d4f3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128048aefcf47344c0c6650195fbdca849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05039a982ff26021098a81fe88ff1314850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127e29ec08cc126c49820d9ab7176f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85f8ff57d22df842d80ea2b9827be2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639240d4c5fffed8632d34c2565dc8bb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3784cdff616b857591ef82f40e4895c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa4ae5b603b3b858bf21a1c857731b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb92c7c2609dbbe9b02ff772a0a133856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c10b88eed551cacddf2f8936eff19857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd5c743dce4340432e4eb0b201bee1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a5d212e95d5e8476905a5436cd4e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff937b8fb19280ba47e4cc813a36c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf0b9c9f726f05e2422bcdaa7a3f40861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cc290b9b9470e2e42a81cbc79c70862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c29db35bd10d71cfbaf82c474617863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e1817df76473aa5fd84bf4ebe0e5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66aa719f5b9a900e864b35bbe3ca9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a814fb3f6903fbc08dd2a7ca200284866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb8ead67331e86d6238c1e1ac1d938867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ba68af40902bf56c36348f72232c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c3baa86197bd6a25cf7da644b5fa5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277507994e5abba231fce4431f2fc709870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6054b23a7d1bf9f8c0725ab76fd84871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87bb9960d0d1e080ee6d6d9bff84af872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04a4d2d6da8203f340585242738280873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c76d6109b66f5bc9b4ff72cfc89f3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ab9c63dbbbba101cc52bee25fcc4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cbdf090568321239fc3e2e1f40d86876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd91b625533fb9eb8cfeedbf7d699c8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58b9747c75f28b17011f9cc33d84e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be963fa7570caf81448185139c031218879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a13978c0d2f9f17cbd8d5a1f0382880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093c3f768713841911db35764af7242881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872559dc8f6e9f70e13e158cd6701f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0209f5a22b259c7e221ae3e1317b60883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ea7692b342a0fbd69f607d151cc0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8d43f231552081657ed3a9799f35885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3787d65c724d76dc7c1ede02f78d7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c83e7395efe49c6e687fcf3d950821887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa841d0b498bad4ac635bd2a66370a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716d0ba1fa7a9f130acaa9daf0f0d6d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cfdb1c3a847e0dbc3534a65227335890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231fb6217255fa69be72a11ae440fa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f70973e338f04b6a8697601f3c106a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cad40f1b18d1b42e69af9c83c3c1fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67797fa549bd002f7d04f15d3722aa76894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab62b7f40bbf289c13378436209a1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466611ab3efa8fd2125a5c43d0d6b2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda3969ca3a3b68faf91566439b30e0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9866f74986b942a34d95752035d0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8ad4df5e467e757aa66648574afc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b4d3dbbf947460fe56b7d7dd8157d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb792278ba3ec61ee51a5381e1f323901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413b2978fc74ad86f2d3544b29113d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a9935142dbd9fec20cba14d1ac9d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1353884b431500adfb51a7e3712ee8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90c9b3beeb0594c68092fa421d7450905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd7129dcc34dc6f118fd2700a89a16906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3973392f9fd485dbf2421d050ccb1e1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d412da0c3d28c5524b27d7cbe6481cf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead2c579b1ece993bf558a98ad6460909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ea0cc4a4f65764eff17de06a3ed7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cdc0588ac8f34f3b74f2d9e1462c3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9cfaad9b5794397d298bbc13db0d9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c7fa445b9af38065f66070fbbf14b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7023faffec81baba5aed7d9e5d800914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950f24360c40e6fe07a570a0bed3274915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f88e24fde9ff1463ff78ecf43024f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b138968ca48c432a422e386dde520db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd31b26535bbabd2445e028274fcf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631a7edc998aa89a18b94b97c59c95b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c2e33b9fb3565aab615c3955f60b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a0f4c105fe4b7e4f37420a58561c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f136ef15ebaa9d1da37d3231df5bf1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f9ae91af54772082e26b0d3012be923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883cf90a635906531259d8abbac94fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b4a2d9a7d5b7e604b30f5050c0276925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233f49e6e8b797bfe602e31b450eb92926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29ac8a22e3563bc26a422d5987f7b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30d84b669475f931ade6d140e24352928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8bca0a6747cf908e2ae5802a8aaae929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93450cd53ab3b8faa4b7aa9bf013ad3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202392aae4a664900716466f5aa3450931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268217c1ab6169d6e73c9af9315f0e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f495d026f4684b06f0db51518aaa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec387863765954b69557ad1c5e5281934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34643ac25bc0f0d2c5cb970f20e20c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8c564908a0f24c8911a3f59d20d4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985644ce44a7a286b39c84f818dadfc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c393b3ddc9d26c74c622798a0e89938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d0e8df45296588d0f7077f3450efa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ce92c8cf3eee61984cd38a3fdfd9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbe81aa8e600d1f0a78fa9a64d183941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f07bf5e30c87badc18569d787c43942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf4e58147de3218a029e148411932943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b49453a4f5020d009e59ae936482944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdee55c8320858c0f6e550caa2e23945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdad1b1b17b600651b3ee16aeb296a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6530c5bca52b345e9362369e6430cf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9aab78d7937e1bedfe02ce62a562948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00d7a30a0994042d121135d11e11a4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d0b983662e409e9549d0024c928a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897df64417e30f7c2dfa393d4c8bd2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce9e505244a50a6cbe7332d5ce95d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbec2495643ebfb4da2142a3470b2d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbbaeafda3f591f24554de1cba517954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e9fca309de8e067b11ad57f39f7f3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba666ef8508ef267b3c4e9e336ac4e2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b07dc5583fed2633ca552414e183957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aefef8813112b7793ab548ba66d2aa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769e18fc6b9ff639fb56d335dbb8288959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3004d52f351dd399b1920469735da960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f1f4bedeb727a5dbbaf2cd0770c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e95de6409f54b85fea0ba9c08f8c57962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d594ac6c68fbd7e31ed629c0579d3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203cc2e8bb2618b0dca525d7f3b30ef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bf2713e67d1958432348a9f29a70d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce658bc6d37d49de20d55c870faae02966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c6b6e5c55bf92fa1927115f1e9c5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea2faf6d4c619b8f8a8a5f4c557cf3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129bd8877320fc73f5823026d3fdef5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfc1cc1f474da238dc592a8766ea8c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6dfe53fa3adc927e6290345e4cd30971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360ad4dc8d5dcb832892e5cfcbb34d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0002264b6c001e7385f14a37757c1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67099577d07b3b61d2a211895619d670974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd21110791229e6fa6eb074e47954f4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeeec2fc50224025d1cfb7f9cf4a69976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c786e86c1cf1cf7b1b71111c08fe977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7fb72be8634dd8124c522f36434931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba73af7f355cd982ba2b4140109322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cf197c3dcdbf5ded781e8c746aede3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfdab4e57b50ab84a405676e736a8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa3a4f3b81ceaa6d8a54cb30c9ac5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef4defbab4761845dd94c92ee9c5eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44add4d051578d68f4345cb12e6d037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f3a1216b1aa0b797624ef4f81f88f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690b6fc1a1f6c6b6ae37acfd344f8719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374098eae3eb85351e62b75d9000957510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b1542526484211b0b0b1f3b20cfef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f6380d42e399a91fd9fd00c864b9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7be13a9e056f57dbe87ae833294a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cb62abdfee133e118e519ea479d5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adefe93595ee6aea1cb23eb0d45c7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87710943907759a27151ca7aee59416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181025859fcad4c57695043e38482bb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb8198a63a057709c6565500017c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83ccbf8922b4358db4d4c3f0eaf7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0742e20c9ede4c6627c66727fd03620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df750e224e2b4fd77ea990850c8a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df896cb68e5d31cb394297e5058b946522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15975c9df351ca728631c94b242c8c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f0d2f2b616733455724a8b0c2d7ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f7495262286b3fb63daa130df4eb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371b180ad9629aba0695caf017ffee326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0785be9cee742f19ce8caa86a68d88527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3860b5cc9ba43ec9eed7b8b2ca7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd07390d982dba7fa91dfa96d949dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ead9a4e7600fa6f3f5c3d5343eeff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8708807891e252dd7b889aa8c63522631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6d30243e734aca4d71ef0cfecdbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f12a4aed0ec47bfcce039d043f72e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0226f07e12761c5de9221e07ff1f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb4e54b98b4c85438c46493c55be0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf99d50f6f4b75eba39916c35bdd9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350e9a0485ba000a1b82e3d6b84f4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a998f19938380a66568499c2e49f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b0773a599f2371331c347f603048339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c170d7cd9c6328601f9c49d5db7dc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac79f0fe6b84c7099413478fb5fea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6af5ed6fe8c5833ae32198a5e69e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c183a8de8091f4f517bf64b731a27d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6604b8074a68b4db9fd28d30f81244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecddd716752be7f0557d9d9892f1fc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd073e256f41c7db92273a4e3a520a6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55c7f393217140de4bcf652a08dadd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbd0b57c254dcc28e9f8e26eeb7db248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95739bd298645cd4866e60cc9a05ba0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961ae5e797381339f64a82ac862a2e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278d6332f98084f997ff31bc1452a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad8fdacb805da1814058ac48d921652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f14e8005f53cf59e00f1ed81531553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90f122e517a5846c662538d40da2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034dd52d12f040cf7e0fb84a367eee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c30948bc6777450362957816c95ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c7ae9bbc8b29fea37f4e9cf90d27e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eead8def7f5e2f2146606cc533f7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69217b0554864a1eb4189dd81e990e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb68c2636f137a6a73880d0c96ca3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d050f3872b6d9ce9f53d0d6a742388f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a860f91e5636d9102c98a0aeb5ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe3fb6e14fd56f6efb077a4cd7c8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2727cf69f56c2b477406712e5051e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73861eca9d2b47463533312f3dd7607f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8fb7ab0a74ee531522202d35f13c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa81dd8adfc492863e9aee9c39947d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7e923efea00abf7ec8d7c244ab27568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecdff1c8abe243faee714bed29eee869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bc22ab17aa0a9953dadfc71ef4caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69c9c9a302a135666dd8165a82f5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49dcac0b14e8834bad45cc1c1569bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158e3aafd44e6100b6ec107c656ee9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d324bd7044ac4d41ecc24cd61a5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64074b12a5a2cca071a316993c4edb0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b169b61a4a499e01cf0c36d02549b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36e627afc73dfc860988ea29005e9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9f11cc10b580a5335c2b3b90b157078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20fbf9c58014cfd06b7824ff406e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf3909c1d60820fe5547d6f90947780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbec4f9df24612b7211e48a1e092181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5492f5f7a174f4593d26888309f5c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7823b697f741df735ccb97f16edd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7666ecef7d03fa01a38ca64296d84684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e675c82f8c9186cc2e8b06144d0a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91903f2ec02c649febdb7fdaa8d012ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85808fe253c132e349ee2ac827b5651187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76e3983894ff361240179bfea771288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61594642eb3f00d4bcece2933a8598d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953f242c29d84ac8a828215695078090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38174161733ecb9cd1734a9282320fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119cb5924befd3797ef27e18308bf2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a86375d867adff3ee620e20803a25b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68042f27613ade71eb52bf16f72ab894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6b696ce02ad5bf964a5400b95da8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1f3903aeacc828667f5f974d01ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f84d8a82643660b668beedcb2849c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a17d6b9cdf1965307131fa5326c6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce65b7b753f82299720412a7adda5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202234bd3096cb9e8d04b45a9583309100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d0b24c391955214dda77f26c1534101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40e83ca54e9ad797fa1d2f7fba223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e1b8e3ab3b292f8d2a1412e11b1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980442b531e7b2a7c9b105fa5069cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e1ead92630d5b21feb2fc6e666fc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b66a2ecae2ed2bac6b3d215d5ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab9975b86f75726dc5c557f7203cf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd9a2e4e2a2d6baa6f6f455563b284108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b118d3ad4ea121c8b108d74f575d57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7149e3c9d3bfd1a59079c46489ae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d96a3476f20d41b44226e2240c73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c26247421148db41693bc3a1d3f3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf7be202807db757d48f4bf4d7b2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbfda9d70e5d8bc52f56ebb7370cb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84bec9ec611f5eb82bf8639c27b38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f83439bede5b4200d19b9c121c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a4f9dfaecb906c9b29889fa6d4ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e323fc097afe084b69eaa02dad3dfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16931318f7b39530697a37d5e3f5304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210caaf196dff9433cbe27927d40d5d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8d9c58a078dcd71aaadfd6d994cfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad601bddce35d57649fc3b38bb19a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fe905f1a7c528500eac3347ddd2ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be066a7a2c4c68818a5a300dc9f9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff790ef9888665ac8f7c035e2c2414dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43cbc384bb9b413a5a4479b832d16f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61803c412e53e331a0444dcff96463127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6111c2374a0b392e79196a0873c585128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c907912306e3000a058f9c306f9c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470973d631b15df6bce279afba6d47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef67769e9b02c4412ac92de4d10ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec0a1a9022d6d68ca9340295576ae7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf2c5d23380471d8906b8bc5e38bf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b34b74390dd9b50c7e63b0d65f528c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716813a5e764d761219c037f3663a3b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a079aac3ce3bef58a4f0df828f6df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e201bfd20754f6d504822987fedfc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb2990d8037dcb3c8bb4806058039a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba78e232b64cb41d40dd6859806bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b818737fa1b48dd618212e249f86d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686627f0556f65017ef765198827c25e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67531b470ea89089a9eae2a58eb7bbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80335131aa5d12578f748ced97e4eef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428bf8c5c87ff1c29e8e754d5487f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71355dd9eca0e413d4570acf744fd7df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee794bfe1588cd9875a7302863a8229146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08f1804a832267d2ebba6e3f81397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd010186c66f51fec1c7b875ed485148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b94ae2f4ec283c45a3ab6ae38b68c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295dbf12f014dffb965c4833e24ce08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407957273b63e09acb506a0a72ad28a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d62f80815b73f1ef2bb355be7920152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72223689a3ca32ff0fa20c0dc4d6a34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c074c304fb73836079f73f83148e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd86ab4e30995c98ecf52b2d631e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560841515ebbb478919b6e6b9003a4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d891d90f0752e42ed0b810a1bbe6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd8fdd7ab14c8e8ca37960770087c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c2a78a76569b0fd2ad378d586e56a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430bb3b5a4c1c129cfc7489e88f4cd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089c7175a38cc4fcc55f393b6d59ac8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8834c284808f256f4d4898a9ce533e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318d3c8df1eeb6a38ad668f2e506b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb9a66570b7ab32692b8a143b7304164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7be8b03a201f9f52fe8be51cc813165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ca089be958ab3e7f83304b286d980166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeecb8ddbab38184cd55e81aab13efc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461cce3a60ec663cc098d05fe71ef76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130de51f0966699d5ded882765f5ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f2deb72846baaed019b0a18904711170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2158265d4f07e11f92a2c91476b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa9717c4f9bf73ee6636fa0553bf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca90af5c9718f909d156334d86fea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f94de6e61cf2dcb429a707f11167174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fafc1a25b44eecf6b53695f4f17e9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c189781fed191d574fdbfedfc15914b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15226c4aa029f7323c420ecab032d0de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb523f407f90d039d81b4a7e7f8db76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a23bc4f10902baf0d78598fb4505179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc6aee4ad3fc3177709d9c485d63be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86dd57e6f10b209b875353bdb7beca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8561db5ea207724ac81dcaa7a01335182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbf51dd0608e5054cc3e5d93ba02ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfd222be0bc781e4d19251b8235f73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d98a05a8cf4dccc48a67d386df6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c271f6c8720f1c9ce8aa07020b9c1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f075653c6da46ddc566d037662158d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0557e2bf6e507aeec1cab779d4bba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8b1e96b3ed982dc3818f0d13b076189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c23820458b9b012973a471bb6349c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310b919a605ad81e669adad3ca894c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d069d8b8684d9b606e50fb841a6e5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbefaeb4669be71cb76f7ecbdb867fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dddbab95e08cc3234949eb64496ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e73f39264fa0b5ce5e10203cba04d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa8e0eb848c4f1af8c85900cd950fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a37b888ca4903b9e89a8f1efdbb83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089833489ee6088199f8bb0cb3a933f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921e8e39bd68f406aa11f7ea02df82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9bafe973cd3c25bb697552e9a80c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3595fe6e98ef526fad110c3346cf89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7c80a251cada82fcc7255c78c91e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6637ecdd10788962039f78ebe98ba5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d03fb155db82311bc5389b1c65a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589918cafa524c9a956d47d823976e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688fda4f9a388778a24fc4f7134b7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edf22760731a47063aa617694a638f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ec9a73f1d93740b82a3b411a09027208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6681f6d42e363d849f94cefb5370e0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba311d27525d3aff6b5f94c83d68a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a479571d89946bc9971d63c92606fb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7309c79a38bb8b2640129fe5482e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0581f624972e38822bfe64c081541213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0a17d6be0b8cc0f473d7a7a15efd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa8f9891ba930e8ab47251ab6b3f66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf3d87bfbcc9fc8d58c9a57432905c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6111d950c64334b2b86dfd8a1cb750217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1555ed3204642626e0c5362da3d8e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464b324139bb347ccab1e96bdd487f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2a2bee79aab1b56aeb26f09fa36e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a1ecb70196ab441802285a734532221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb257c0a2c8c4d1b95a0837ab07a013d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf293f722d9be95903a0c5ae782dd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50ebb86de62ede31bc9c866c3946f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be4771e7d9e612ab746c0f07fb037a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509064848d7efea90f78ffb71ee788226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47375a50103366f398bebdddf482bc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8131947632980d452ae144be3ce7a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227b203e42aee3366d0c8e887f01d8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7298886d24837a6dcad19623d691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386b3b009250cc073a2775bb9f87aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd417adb38106cccfba9175dd5fc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58103947b24ae062714ed8fa46f706c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d863b553e2ba7c473ae555b548aa43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8366f5522b387c3872208d83ebd01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2fbf021e96e63ab6495bec9c06905236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4ff92d9831475861db7d3bdf88e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c432131895c240072603ec96df8c29f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f70ada2fd6223983a822a879e33b86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72158ee376599e347906355b74e627d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180772b86007df058bbe6c74ad05746241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37cc24cc2c19171e53fd5dba7e983e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155acc9e48637957b4b51fd34437791e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409fe734b47523ef845e3015cce21f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc65622a17f7a4e1258100899f33f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a39ba17cf07e4649c54dee7e5138d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6248f85fa61cf4bdf902366a5c05e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411cddf9dfb760bc6ae7edbc8443cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c44ac3cefd02974f77b1aeb42f6568249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb5336d021aee11003227225d738f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a69761364f0a82185da05bff7c6159251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516a05ba5abd684657c79984b9a649e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7a1774b6fdc7a69764a37d37d0747253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0c2148e5b92ebc89b072419e5a0b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d8976fd9e1b22795cc26bc19d3cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f5dc082656c61c2e9c63753ade07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70b45035eec9640d7e41d64658dfe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73bcdc6a92ded78bf4434b6013ca44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ab8afe8ce9271dc3bbc95331b4507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816428cc15e017ea314158d75361cb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022396541e2a9e6180f94f834d08eead261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46c2627f6accc32fcedd43442689aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148962930932d0cd6688b97d6d42f54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2caeeef1b0ad689d884152f2b7d978264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2b02e2e35d9a736a3eee1297fedc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163db9e8a1fb168205066f6bbd8db6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5d5aa5bbbe6a420cb93ed87c6c684267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7fd409a13889a44653b09e2afdde6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da98afdb7751fac257706e8328e710269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd103599bfcdee14e8ac34b9946442270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638c54a4d49cb5a142897a9713b0f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ecc6bf4dc33f438bfa3cc977c2390272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d02ab685e8e0399a43e25987a14f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb01331379d70812365fc0be8fa6e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056adbaa9d0aaa61d58512b60fbd78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4685c3b8907668a1d2370d74750a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e9c284f10b7b01068496b8d0e628277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31190ebb216a564b8969c3ba36d218a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ca8ffa0a930420b83ae024f6ff605279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5578338e80e8560cdf3c245072566d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747b3ec13cc8494a6d2f8363de7e8d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad744142777f9c2b0af9f3f92fe89f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd26141edc084d2b22bf96719a731283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ee99275f7a10c9efa5a3e09fc0c7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ab9148028f52677bef3d6365c461285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb546eaf07f96b2b1b4eb5eb0dc7d72c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7709703fce8eb7cd163a3cc1fdb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb22680e6e919021bcb9944d9b3a38e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d686718384d5557b359ae07e0beeb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c70b91fdc721bb5d99d7b7457c8ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9dc209cda43e51eac25077c6e0e87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f945fa21a47dda41a272fa5710e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fccd4780388a85c829b354b4f6c9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a578a93c1bb77ac4f11fe81b5e251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbdf85fb21fc51d993ac2787b5e90b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4312f1c9ce56057a3a3cb05cc320d2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba30af78648b3d71772091e63f8307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726a9a5e2c1f88e1d5f1cfeca375af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef00ec46dbe6b0216b8fdda26c2455299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3177c02bf5d040edb4d826bdbdbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07630eceda19fac7657671f1310a86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e316642ab6fac147b5dd16190dd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d75b53f0079572452dea7f1472573303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d95394080da749dd9dd56966fa5bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390509d2ebfa10672d0274507c2fcc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00abe3e30c0874253d88530fd1c1ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6631617cf66c261a3fa36a1597c0c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6378d69105cce5f29538d666c04b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316caf0c5c98c7b0ef233ad979e842309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f48bc73c16feb04f7d24b4fdb400310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f3b4542cce211e80a04e802263ba9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3bf3f4c5f8f9f091ad187185a2fe3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20820ceb1fcf23ff761cd7045ebde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0e33637cf45ffe1e8e012f2562e2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c1f413e524ebd5c89394541a2b402315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e743130a04b41b079b96b188ba2b39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82546a03026bfb7db0dcbaee972629d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39920bd3fe9eb342f8e856dad39279318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a181f766454a73e447c0e28643d9459319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b2c2b1a3d2b982d1ae22c7740add320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f9c48397c4e9707c079dc2e0c784e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80287bf996bf8c79d78ff204bc1cc6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc235fb3f1a952a4ed784d896510a63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e121c39fdae9216f1e56cf14b9a9640324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367317e57adffd95520818f2a1927c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244028e1d1d7c053043bc11c54566c1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6849e1fd901fc2ee3b447a3d419a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6d6db5eb0731bc6c357a449fbf62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff0bc23836d5cba78bbc4047fef557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ac8bb892d5dacff50a8a3ccebb85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbaf6b4b6a7f943fea3d9f04a7a1eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a9dc34a585582cd978b897201eed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd7d1199a87d8ac0936f9951ec3dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df33db3840b9ef40a97feebfb0d8c8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da43d33c32ebae2e924b1bf8ee50c75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b1a14be617ec2b90a3fc70af6945336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d07fe40759d4e7554e0c4f020d1c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1e2c479d2a0ad43f936134456073338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3dbd174537782544e1297dbcefb2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b8ed27bd1b018a4f28e8621472067340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0bdf62fa34845631b59e7394dc6b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f95ea5a16388699018ec9915cfb39342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d566a89d549509115e0a5a102b56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c413afacfe6d3484a14e03c37f6437344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb4b84ebd27f82061af6052cd357a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488018fbe5b040134ad1333a667e832c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b31008c18d7ab6386fdde5579f737347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff534aa45607f9f259d444fcac74c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec37f2645e6ed4aa1b485775cc3dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00776a0b5c60bb11432a76ca037ed57a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d09801412d3af9787478a718e73c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979555cbf4d4e7ad7864e1a140b264bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f3f06903a17cd66e0718cfd9285e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d00401e45c0854fd6a41db9c0ba2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71541bc3c04c6278b09516ab775343c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f35aba821adf454791087917cee42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c921055c8af907462a6eb5ff79b75b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f583296ea6d7b36548318be3fd13d09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2403b11ae1af56f732481ec306aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f17a34fb9462643dd319fc677ca4d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da278c818fd2a2f97c43d7fda01ef4a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d03dfae0eee219f2e36ac55bf8211362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04859d52c86066eb446c0accde4dbd89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac7c42f39f754117ebf64724de953b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f1d593a75f10f7f11f3fd4e23c989365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461f23f912e493fa6f4d5caa91b04b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55b8d62ccca219a15951f6e02bcd0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4b0d63133a635cc91ee5569415fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035875dbb909d56512063f9d1c59c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c49d338f58001113d3667e2fbd7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf86062a6bfb3ecc2ae9a86c3b30f26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b7ccd4fd4db32dc48bf16f03fb4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cb6608810d80ef1ee25262d2da03c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95330ecd90945d6a3dacb11235ea559f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05b3ada8fc2cc80b0d918687bd0fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574f9afd648cc05a079f43947cc5b19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3290325a00a135342d12a9d27c7619377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85666f3345d0ee4482e7526c2bcb6fc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cc2b83426417751b25e702dfa2ebf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff56146c3d4af0bc6a542856d612c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8bdb60216e5e2fac1250bef9ab244381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e3f4ee70ae8fb5203cf9a93165eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ef1e13ca14c22b63361811c8843a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b13659bed8cbde76f2966474ec44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000806c5c10e6de7c203ff24ac35e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a7a708aa16321512b5163d9324a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e677652ff1fb4158f5dac93c4369e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a23885f78afaf0928b5e1b68fa756388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad4825371edd953405fc4304b76a4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14f53316b92b6f104cb10e9fadd9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25acf161753a3454ff7289422c0e062391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95070096306cd4c9a267d678dc285abd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e767f7dedd99a48aefc6c1791615f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b4eb6742e8cc873f4e7f854a121f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120b27f2bdd9f1b66a4daa61cd82e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8bacab34ca0e8b8e2dc2223992cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb93736067178452903f55fd56cdbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226381903dce19a3dae6cfee1f40e8f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a687ce3fbc179af804efdc92e5f9a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77534dbc569cecccdb00b6c9627b5353400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030309f7d03b4bd77119abc92410724c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e39fa5a722d2018b77ae8b9d9d54c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf49babb73a6ce84ff7af806f41cac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b56ca5073577b3071830002e1fc7d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484421d83422c034e82a2e192b5a1341405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f90ecc23289c8faccde3f34eadd2d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164342bafa0130a29eb35cd9dca7a8f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f78964bb7bed659fab2978c83c6c79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecd51b0e45547dbac5d9196fec08e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762c38fe12a218a5442c0ae562ad20d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ddc57ee4257e4f9ccd9c472d2f9a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b026134fcf1807c55de966c7b46eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ecb6c47beb0f96a8be77a0ad0869c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd9914537905f09c2d1534983c9d94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2bbfb5445b0fbfcf4ef2d89a3e80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d68b649317d362ce080f107fceb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01980b54056c30ee5712c36ea60c2f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8f422dd74c36cb8a722cf8426dec0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176ecc4a58a90d5fd32a293fe158cda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ebccb4f5d1f580ec6af57e5f0d1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b67cdff0b288aeb6dd05609808fbf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22698e15a033c8672df00c006ad180f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2d351f3947a1d48da72a1755b2a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65cc1347495cc2fe597d01461c11d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f839081f92fc8cebcdc148311644425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace87ccc7cfd019498ebf47ada3a1b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec1436bfb52b6f8374bcf784060f1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf9d33722269e835b09a5a5b1dca91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07981ab9f91352b58d180eed1cc6fb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9168140e0e5bdad3e1e5d77255ae0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3453400f6cf3302ee82d48cfb69eac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07170d05cb17e4f1bc089a9eecfc13cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682250e2f1d95a2b6528b2fbb7a8daeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff8bc72e17d87020913f5ed04e195434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad19aa8fcefeefb86e00b8abe7680f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6449f929f5fd2b798cb36506974a5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e2ba5d87a1c17c39ab1243440ed89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e784dc55bff0449e6f30e02556140a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245154fe00825a94c8c0ec1e9ffc583439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79434fd02825fb1ba06dfeae9266d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d01abc3bb1fb9aa5226fefe385868441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da110870f78fcd49ba75deb3187216442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6204258aff547fe7cd964b02ea03ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66b99d70aced53f1addf318493925a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964b846336fa7fb4767c4896243310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8075ffb2a4a319b4003006af1abd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d5af01cebbf5006b5e6e77e4c1eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf966a15534357a69c66827f7d0928f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcdd09eaf730331a76272e3ba7fb47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65fb26bef91413594fd4970bc8f6c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad594ed6828eb5b5c406ca5fef7d00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d6b22bd6a2a06e084e0c087741bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d5053b7689cde95c5a69f2807908453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411b10712644e1e5cb7056ef5581f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ba62b11b3f88478c25fd757f09f45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24f9304d9457b0f75f6e367193ab28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f864d74d4ed665a687276fa86cb188457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae71777176506de321079e6e04ed1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d27bdf073d4d079cacdd909be6dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d538d7239e4f40f56d0bb1f7d17ff6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af20b67988bf91762e88fc3759d617e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ae173d19cf8fd78f8bfd08bf89ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef6ae6e1f2fc25069e7eb56186730463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa62a5f119e24f419d66b545cefcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c59c6f14e9b27de2a9bfcce607464465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65f39dbb6b001514ef05b42d726079466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490394d146bbbdcf4424cefe104feea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c7dab52ecb994789e73b3f93a70d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063b16ecb854a7252af40f5d4c7816469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605224962915258e20125dde34d73857470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e67f706debf8122fba2a654fe3c3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9f5d879e71dbe118fe0c406c7dc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0968075a415c582f8d2785568ac309473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dba7c67c015939e4606e8e39fdb0b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078e40958bb9dab52ca78ae45c1aae2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c3d18a2311ac02ea896edd89a7441476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28995420eceec13699ab8f28733d4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293d5dae9a9de73d2e8b1ac36e9250478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3945f25b5797fd0d3666f10dce1e315479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a2313eecfa9d77d8fdec14680fe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd2d6fef4ee7ce56c99c1e8b70fbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3b4a353b773dc3610273860b3851482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4db6a703c0587bceb0622523698b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf6fac03f4cf9537784086c06b639f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9bd26755f71f76b5a98a61b12917485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6584cb61ee4a23f8180503a638d36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f422418d0c28bc86fd9261026e3acb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb07b859d85e2afee13471a8c817b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72203883389310081e944220cb75a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136039019ae802504c3396d02247aa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d64130b90472c103892cdd683f068491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5268e2d81d1d9a92b5bf778eff6bfc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ff376b7af6c3f6e7c59cc15863187493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c51d3329c3c186f851cdc3de732273494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ca6ad4678e48f27b6a9bc18219ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c071e55007409a04ce90aa24093066496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2262617b8c3cf0cf2e64b0bc1e205497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951f22f842f01d1c10e4e8148ec0aed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba997deb52e14b3508db7ae7ca68caa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0b9a48212d25fa86926ef10081b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff5b8a34c189406f5be3bb42e0e33e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacc11bef04775207ee430cbb3b763502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e74fc56d9f146a29511387cf9dca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d99802391e581a0c6c1e21d792e935504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3ed5e7178daebf6788ef22a12e02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f12cff011d8168c2af26f097c7d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71569e8921aae1da8e190e99ef6d80e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a273e344383f860996329f012291d06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328a20d2a1db86e1dd46a2ca081984509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd86957b81ebb3431ca306ec26c4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c43e551651ec0f6f6c2f344d07b57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23b8e741d908dd6fac8fd5df35ea8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33ca378eadaba75769eb257238929513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8fb49875f06635d291f041f0cdb28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c17f8099e2cc6683636af496bc32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6a5f60bcf06b3827dbbf239d703be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3761aeb41899ff256b7658eca7084517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aea99a0068d962b6bbe0042e4e553518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec209b0af2e9ae5a718cd2b09b0c794519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a24130febb7ba32bb058f9db54d754520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd9b994a80321750b146a5e2739e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead12beb83806694d21183cdd0cd60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adad24c11cb3ef8b5450057bea32e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc633706cdd31758b06a330076d27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4c6a257dc352413e22e93393f6086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b75fd8454cbc031221158a1cebc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae7762e771cf6ae1aba30426756bbf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558b1e322d36130fa6a7955f2b47a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8209f9e155848ba4b9701236e02faf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb22e7bd7c6372d45b7bc2582eca1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded876ad5f2b66c812f738a0e907ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d619c6ff47686d7362119da2b85d57c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cdbfc663cb54f09518a8260eaad35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5eed05ed8d95d60a40751a0496013534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9683bbd0303c0ad30a22b26160acc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdaea27298772c05160c696a4ed0f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72b395d770acbd0efa7abe42c9e15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacf0f5c7bc2084e018f8452d507257538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d905cb20cbc55cb85436ce2be93f80b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d02f760883736829e7d15583e290540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef49c2506f7e94e2bb59e2b5a0eacf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73039d8c2b98a518fdb7ca60efb83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561605e0dcf974c6221a27a9b0c5b9ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e17ee49bd05afdccb94ae70d4ff4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648f058010b61eacc3f94237d27e9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8f722fd3902e538a9be19da927dd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c7848a52ebc60e24b47d0f2e95b1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76510a565afd04c79c323fdb3b732577548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c02492815b5e4ec4e580416372f0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c4e45fd4f1a48b5f191c1b99b4fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee743e307dd374feab62066c65680246551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf903e6e428a19f7898467a8ab648552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b09447a5e24f783ee2d39282110ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c09f128cd5974930e02087a56a13a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e4e644a6e46224a0070a8f1f4a32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7a7306061231ab17bcec98f3e7bce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa2f9586301fa01378cc1e75dff07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb11aaaf6d5d9eea155c46528690c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a50c3518d699eb6fca744195c1a8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b33f15884ffcd5e95ef1309399d86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579e81cbb21c05fed71073a0645784561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3c529544fb9993b5796fffdab9920562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c37913d842d0d73ccc4cb333a3b53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a66c22f4d80f4645d047416cc10a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378550cc58a224c9ae1a5384861a528565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9ac5db06da146b9104ad85411d76d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e630d46490afbc50077c32c6e63b97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea449a36b04f68f0b9dd7b1142b048f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf5854b856f781bd66a7d27863cae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493bba048edb20b93ce43300a47d50a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13790d3d5847d61fef9532aa84614ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269d630b8620e35dc86569857f9308d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c774c49eb07051c807e049c5e238e39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66459dee1176303141d94b5f600412574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d401c787f59c52cd03d97888c05e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a9d792ddba9b09edc75ab88721ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d279f8e5303f385686128cd6e86f036577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623cd74e6325a54975789f1c91ccaea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8e46970420a7481ae7fe7f621237579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e2a846b4ec6d1616d7e41be383af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9ef9f11f7811305ffb7b17b0915d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63be26fda2f6071042dc06ae1c3192582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e64a6667dcf84c4ec70a860658cc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d05c8ff92520cd1259e1789b2f7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b777405e967b49025b840ae0930f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f0803eebd8d7f08affb07d19675c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f987c119319318f5fc0f04667ef9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b862cfc65ef394c20716306fc8ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f120c6c188c61dbdcbeea39a598f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233178d6ddab797579f83ccfa1451bb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a03a8b4975ff84c8c2de0551e2092591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331807601a72f344536f14e7a127c8aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3cf218b2e3b4d039694b2e620a57d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d4a0c9881eebbb3d8c747c7453097594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae50107da26b0e8d917fd9bf6aa00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b679a71479ceb25bce291c6d941a97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a404f264152bf9d4456466f3e1f39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539469c671501d997677699ccfbea744598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d85a68642cf0c33df36c557b1dd799599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c270a0471af99699d2ba46bfa03609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ce6abb10234a068dcc79b970c954601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30691a1da20cf57dbf39ef4d4c18f68e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f38171a0ad5c95d595c862e62a57d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f460a1751b1a0989b1a05ee1f3839604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba634173c9a999dafde057fbf82375605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2eed237101d05632a7c7ba780d6b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19a89f7dfa2a8e81b7a50d460086f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f1caa30c6993aba371316ebfb151a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6423349228272df4f1d22c5852705d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c922c6e1aac94dd4468fef7506f84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8afd366d08e13d4b216c40b09808b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85de0a9ff0183e68439a154732e5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3b9b03c826aba0d26f59b918e47d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bcbff505443bfd2cf7d4017766b26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfefb28564fe58c373411c3e7c68dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ddfb91b411228fbbc0c3357a22d7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28a949fc3892d6f234713a6fc86ca4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b88c473da7442d466e8af32d9fb12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09720997811524e7a8a54e49989bdcf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905b36648d3847ee3b23c2dc012d17f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e934cf9660df5124dfa6e2a10739621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4022e95c254388cba17d481054e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa85b30b8b169dcec76c18bef5f9b9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4f29401c3ec40f0a56e0e51309bed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4d083f757a2d4369be6576dd239aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0670c892248ef3b30289fc5ea6376626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4f948b6a43168eceaa34f3c1cbeef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b92d4e1fa2c723c141c51d0adc1d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38033ee080e1a51b600244d4c8de4349629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6171caebb01f249b7715e1229abc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532b531a631874dc966d11874022044631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c8efe9ba4d695355fffd6e7295b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39f385c399a8e320ea280b9886ddf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9851f4d1fed9b774f34063447791634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3119215dae1ee19c4ba11d908a52a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d28b6499d23d87a0a1e85d6fe33b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15dda6295d3741ff97dc236d4bb950637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf623357b87d6bfe3831f4c815be01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6166d886889536e813b55715c87c799639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dcbc27b08bc6dc60ba92c459465d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d153c37a7a3d7a5c1e86a5f4fd2cd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ed325f900acfc41eec0f52e3eecc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b617c8c6e2d38034b3481373c4434b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb67f568c30e12a0d41cf3fc04a20f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a818eed376dd5c9a92f1578fa95eff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd79001f9efb87e3a96ce4456ca3842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfd1c627ef20daffb002bf86a494de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a145286737935ea178cf8b488e0c563648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a3abcf7f5ed01f5eaf5a36c5023a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2086e5ac7feefd77fd7b7587171b14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb806d01b596f74d0051124cd243b70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8392a195405b8605243ad6b444cd28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f201a74d123cca71b5887b4e9ebc66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46763b2f8cb41107c3b7efafe48bb8d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb7e79ad2a363da7af448d37198db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97e3ec242e158cd80574a00214306656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a93c7eac587dc547031d2a75fa4a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d33115be1df7f01fc0a1d58165673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4556642e1e788da53331d9527b04d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720717b4d05e8a130ba88316ea67e13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4099a2b2812624e5c5d462f0f7a29f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f3f65234de542d081c0176817443662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f99039a5892ed3ee1a9d646ff3d60d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eec6e454387789743c1bb4614bb3fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea497123afb0327116bdb8c5e12dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9092ba5fb9df8dcf8547228455ebbb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b3f0feb8c478f93c79de41707e65d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a541fa8e66e8561e422d8ddbbf74424668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d2fe92aa90f34eaf77172a5349b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3849671e0644c5e623e812189501472670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61accf464d2f3acd506bf6d6ba7743d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675418ee924d810d66452bc2c6f2833f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e6f8950fee6f883eeed72b3fe2d85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb241f9d7b4fcf4ca93c4e01a3ec0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad695314012a8a28fb65a5b917635399675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce4d2a48cc7f29c0fe4eb60f3a6d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea1ed9187e49c2ff0749c485e6af85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d8510d385795657f2ad9871aa9b91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45284012b9e4a17f55d1e51e9a23422679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74173e77e7973233dee6540f45a3171680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc966cc7beedd1311f3c71b25430f272681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e8db538ea569d78ebe3607d18602682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bba96ad21dbb2b5fab3304929394a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803d0ceda0d820a629e9ba867f4567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334e65f89f5a02b2e7a853f881cc2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012dce599b2055e987d76862f2e9a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2009d9ecc5d006dd6d9ea30605832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072078b9120b292c6b7fbdd62321227688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff3e13fc944a2e928f1e4c6d76b8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cea7f8af94b0dbac32f35c7c0bef5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda40556b482b8ebefb18a3fad11bd75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bff07fa2ebf5ab59fdca26338ced3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac5d760fc947b3d380c2450d19dfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a47e6eb3f6e20b17f94d6a308dc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb336323b8e4d495fcc7a55918a31a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe605ca80d13ffe07c8a44a9672d0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab7950abb5dba3aa648bbee3305e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdae39e8c40a138cb8959b179f662c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf235ba6d186329a6626f332dda5c5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272184dd2388d0cc742b2a01ea2bdfd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e55eecf8c8e9b82d9b1deb76f02b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0acf5021a6898b5ea5ab966a60aac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181ae864e4a8f1c3c23eabebd048a42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f7f2621a092417b7165d31cc34f52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d7bcf1e7b056d33aaeea34bfe3286705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9d42496e295f33189110068a08e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b09a310e4d633b709f85e2d5e9476707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc857002e0a7f1cb6ce83192cc8b11d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334619bed2ee591fd92a89c5197cd8dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e40c63911719ec3ffd59882b6b7d3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418382a7e84b6e38df2c5cfb8983ab4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f90433a5e7df9ab0f02febaf7844712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1f6ecc8cf09b9c0ed6dc0b631fb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f60d684f1ddb65f8b80f618dd36b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b19ed75b0ed6edf7398d8e4e191d3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a577766db3a62ce21e38a395d8bdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f02e7f7373fd27a97d1aec499689717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57ca54d33f232790b9c1839dd1e21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54540a7e50cadf5bd2d851190f410cb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8583b06710ce43b6c5a666fa3de73d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d047369e7a7525d78827df96c84aa96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9b4f8bd779c1792d580cf6c5b71c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aa3955bcdef7d08d379bb11e8403e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d13f82c1d45ece263d523dae1d08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb17c0e09a5f049c08aab6eac0969f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00017e1b7b71310e40e9807037d9a11726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cbea958c385e7eaa1d5b3b03e5a7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ae108ecc392892d9f9de38a32142728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504944ba4786bc6251a0621a88a33f0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f312b542feef36ddb083845ea66dcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818b804dc977dae822bb4d1954f20b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc37993331b98284b8cc5f79647574732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a76b6299b86ff142f08fb706769ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc0139b5226416ce3e17abdb42e47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16895dcfd4c2cddd46290146b6489f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc60858d6acb3c3a4aca2a4d7e08d31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e04fa3119d9621d4ad785c4328f99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3cea819893b3009a7ff111eb7098e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bc8f629873e279220ce830a06fbb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a20f5d74a5a886f613a88e7f91407740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e038cc09ceeab133cb80b84346b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd85adc52401cb58712c7b9699e094e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a2e34a5c007788744366a3534383743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb849a813ef3a21222d91dcd11a5a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cebaa777d1ad31c17107bf7741d1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307b992ae375b3e17a98fa9e5f7be6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc249113ce4d6f35989c010136f2f55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d643f53334058456a4d70d1139239e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b960bef04c4b3191fd90ed46d932e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd7e41c1139b0007e621bc142e699750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a45e9cf0479623d1987a027023707751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a635c503213327bffb3a13aa86f4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25621004a63fe8e8d65943436cc60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5298e9bc48e2c4e97dde2a5dbf56a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33c43f80fed1d1529a241bf4ea30b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf0df42915ac1925fb6d6ab98c6c73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436764b2a119947b68c4e92fd205027757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc586ba8ada82e220dfd90dcebbe61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf88be1234d96e5fac8a4f1038a4be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9a31866356fab16e4880da978531760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686a86e56579f41919ea4ebc6edde0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799cf393bebc2a73b8e95cdaca90ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28185f241bd4d8be4d0883ead62357763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fafd888791f8d80c7cd15bdd7f15f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de5d0be24b8195ec1179afd066c48765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136419b40ef72da5114ab524c67901d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8409cf32ce815e6c31280883e24f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003781aedc76b5b5b5123fcd89fccfda768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4afbd8d3fac7e017a5d9d96153966c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a508f4e4b6eb9d099d7b2a929613dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ecc64ab0259fdc4066f50e35181d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6545836d8042bd61a9915f2d1e81772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37440c9eebe76a11b6961c82fb83b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143acb022b5637bd291016b324cbda774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d30f1383a189bf5c24752ed1290cb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d836e57240fac1a6bd778e2101937d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66cfb970ea5293f957d7870d5bd018777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a7d9619521c6fbcd7eac7971b2ecc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0327c1f26eb0b7713bac40841b831779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016ae11016386b5cbd877eac87f7b0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f6c3e09a8eec8bfb7b45013f033e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bba91fc5e15e623fd61f06f6bccf46782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a079ee464013c35d89f582f4fd868c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b018a2bfaeef06d75bc6f3481765784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faadfdfac47c8c067f4d671eeb2d8de785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd08924e1eb95f143084fda3e5e46786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e66bf56795160ea07bdb46c2797cc4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1020fbe1c05c39901f0299a61abdb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51bb3f4b2feb6b97ca03eb792dc13a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec5dc201cfb3c1736030bfde153fab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e9a9a2344f6d46bf45ba8dbea59d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168d29280069b686f7357b0a68b62b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412cf26373875909e43982a69c2c601793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd654e958b06854d9a7766dc05be10e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b534a55131676a919d4181180be46795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde09bf7d2dc79d837ee9011b1124bca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c0bd0f15690f89132d128615c30e5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced99487d44af9f9bb48c0da17112d65798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd33a1e678255a1b087cabbb1b299bf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ae13aa0e374cd80b60f3cc16c7c76800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b16fbe5de935f6bc925b71892c8aa6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5827bede1b494fd111bc6befbfc0c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a0838e167c70dd3821b9a67aec283803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985d0fdefcf32f15656656a545b2be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daabe28f55bc4ea7748ffcb5e4c913805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db229500aac1e68aa0d46020b868af9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5c147734661c3af50dd394c55a2a9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e864a44b67340c44a6b3663ed4bf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda28b0e54c670788f166eccec811387809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12344c198f71ee41b172590a87b5d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce23cc6dba11f30e9e6171016fd750811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4a7b11f1abe867eedfb2b373abbf7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e189a9a14abf4a7612dc3f14af41a1d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9f1ba152b9d4ddfbcf9c7bafe9896814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d1cbac6d28263d8d4d469cb86a62e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2a0f2d0e3193fcb89e948b4bfb5d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca327839e8fea0cb88e830aff3dea8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f040328a5853cc36582872be879f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da34ac7d495d8f91fe9012f8ba2f5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc72a4922c0eae6660cef274275b08820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884c138764b88c8da1955a7eda54448821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686bf91dca10fb94073a0ec636c9fa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e86a15b492ab071d505e3ead15fe7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef9f07b392e803f627b7b2b0bc3441824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078921741a126f34745d60797cc203f1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a900cf652ed225ec8ecf8948126539826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c15989cfa44b0142f769c73044624b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836024261419c838ee3e6bf620b8f84828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e9d2a2dad20599eebb9d26c40719829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1002009bbadd56ed7d13ddd06906830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32ed43ee20efaa91512ece52568d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdebe0addd03031b46790e67606f20832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60cda339fcaf6daa10d92641bb689833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5655515dd6d43adf7f3792068e043d4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bfda7151a90128bf9ef83c10aa253835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d493bcca88ee6be9ff7fbd88e7c8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241a8d19bd79178617ed4ab7711ef0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974074e512dcaaad4fda7c24f01ad628838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d93777ffac9e5eadf32504a86786839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2cb638de4881683ef1231ea906150840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dc8df08477e02945bcb3872866e97841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a777ab66f6f9f6994929ee0062cfe6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bda56c99f39adc0417490267c54f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8e2ee9435aba1198ef624fee372d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d1c325fd77e23f14f7b355a3b2d3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1568efa5207bfd6d83ec164f80293846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10af1e506ca3e6ea8daa651c7f293847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847290e2259e2e6c3eb8a8ba50c0ac94848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6527cd4d0c73c9ed639bb7d197acc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d4c4f52a4b502ea7af8e2ae46bdc7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c2eaefaad9bfedeb51d9376669b38851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525841ff88dee641c8b3767e393cea9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8244d0186a437ca64d6b2fd2a59e0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd8bb68975e9b6ec3a95292f5f869854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645507e9d918c7c6e4aa020965d540855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bede7ea49afc40b84f923f0dc007cc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b19f5c92bc436d537fbde57efb67e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5acae5c744068adc6adde1209590d2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593cbeb4bd151a693972ab5ed3f895859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0782e37601d833fbdbc03ffa4c4e775860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec683884ef1f026b1040856f98f81b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99377df6841723a8f30cc814c0135559862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ad72df6a4af5cd06e31b32051660f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79ec44eac0611a7b030cb3bad9d8bf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19b89800d229be4a5c766cb7b3dd7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af6ae86a09a3a2e9f0c671c213bba866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afff60a978d182ac3a6493a1850e79d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f82bf175ca8726cd89c7c45056dc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed942bf3e2e673d0711443d1abd27e4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982837c8c121a4db8d2aaea2f21685f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b59f27e3930e0fe4f1f6d8343d40871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624fa395663bc5abe3899c6341eeac872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6dab344be4ebddc7d568951054ff873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c716c34b6bc558cf16eeea4ab563d3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65042b5e0beb66ab6742422bc9df010875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffcc96e9a664e824d1c69310d82adb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63d428fac5383dc8ba617631010e7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9293d1deb2f16afac97f52c42aab92878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033f68421468503b78c6abbc779178879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3481b3557a47d1c03ce1aa4429593b4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b28b3540197ca02b9dcd64e90ccc9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605aee17cd57c95ff186d5ec80fa3c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e14d383b2541fc48e378956cdc9d3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c33c6783e869b67929f853ded1c71884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183129760133e7cf9c293d42ca778c0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86953b2dd085baccf946b566150544d7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34be6c18af448188744f1f36c1a4937887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b13370e51a0c748f512ab864a5e07888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9982499109be9495b7e3be0fb2575889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff4ca2e9f10a6448ad046132cf708890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505867bc402c7e2276502931af28d68891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32196e040919153421e407d66c0780f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f65d0c18b82089c8db8596ce34b45893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256d2011985209d95a0dee68aacc715894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f45b08773167ff46efdf09f8bf351895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9079ec911014e96f815d9821e6c8679896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27256a2499ef561cbf4296bafe65b410897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23df4de83cb9ea42285e04ad6eb423898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb7700ee75d76cec7608c58de8c75899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317abd842e50a4b0ab92175d470e41900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb91d240c4edcef83b06db429edf20901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0988a8f9c07879c2b71d06d7337f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ec99b9d0fa2396f6f44d8d5fdb1ce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f1b6c5b9881aee716c5111eea0f5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fab0850f7c93999057ea50e9f7c48905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e4cb6aa2e3890b621832fb26f423c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610444004fd445fdc12d24a216719344907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a2511edc4c53cefc59727b707903908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb39127d53b7af0892d0282923c66c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558141cd31e8327c18194830fd8683910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632518b7778c0624af64b40047d904c3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c775f7a04af8ccff12749294489b1f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd1f7dc8454046392731c423ed0a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5b792b1836812e91be76a01d6359e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3086b044920ddb038396230cd34f8c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70690dbf50177f200ca92b3e09553916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3300d73359395d34727416e5131649917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec61e867216d46d3b3f59738b011ce918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce61881ee14d644646f3d589a55d8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc8a1fe0e8e7660b173d261470a08920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7bfd71b06448a1d573d6ac3a113ab921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8b5bc8e35a64729b1ee4079ad3fdc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77f8b9c5f74fd6e0f07033bde3411923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8d455941c9395f39d1b5bcaec534924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a4d1f04f615975404adf4b7ea94a2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d0b3a5079f513a264e98bc3acdfe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59903b7f1cdd15d76d4e9ab422d6e52927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eb5a3ec40731f24761cfaca5e6648928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686406e9dcae6dfe00a2f54404f4753929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab85831d47c4d68740463064302cbd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfef413dea9f6f42c3ab8ef45fadfd2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea136646d19d4f4329a909bcfbf434932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e5dc63896c311a511ed4bd7cc964933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9d9b396a7883dae7dc2b7fefdc10934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497f57695e97ebf499947ab47b7f05935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ccd51dccd175b778399ab3d7e521d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7abd3618e023cd17a66a90f71546d4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feedbf033089df77e113044a4d8a10938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c4a50b2323d470fe58fb3a763cfdb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed7568854b09562a4beaf22d5a2603940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46870db897bbee9ae3d1a5cc9cd596941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782607be3b693edabe7a58127d353a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6207188612531ec59e3731e8a79a3fb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605968ccb54c2e4bd0442c79a85f0cbe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96e744060db8ceecc1734b5d6f8a6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1652ed8ed738236eeec5eb34c9723946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b36f73dac49548625dd54e6d3b48947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23cead1ce21306c9793eecc85bd81c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1865ff832a973bbb8420f02b2f439b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b9bbc4987b8eb5c5cbd7c690a3d3d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e0dbcfa880a27270570ac99b1ea72951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a73699d5cbdadc7760a72b800db4a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51655755e765620f8634564a3ab30f9a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed825752ff4c92ed1a9ce66b05ed20954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fa2075a7be9c6173a2afb098ef80955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb51c64c66fa384326543622bed7b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306988095eece44674ca477d3e30923957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ddf863e0fc64cb48d39049b9b8bb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fb38d81990ceccf591a2c5ac413ea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3010538a1625d88bb38d1a7e287cdea960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd7f25348eeadd21ee825dfd8bc099961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb45731cda2bd2b3aa60e49912924a1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcd4bb3398f815d4cc7987f0af9470963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068e11eb5e3f814fd8a3d561de9197964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ebf695658788293d0eea22eca577965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd093067d9ae790c95c06325f189f15966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70266c5f2b83fb3c54f264f8749f99f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa544f79b3e0b35d0fa473879cee72968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809687c15563c077444ef0574cca7785969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ecf1d406b785c59b4c8c79e495d77970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488113663e2d9f6f1592963e4a8e9218971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e135797023d38355297a618348f2e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205cc7783faafe6f91600de43138e7f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b78188cb06586b8cb4c5fb89b8971d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6017f22ca45e811e5c9e8681b20ab3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b922ae1a3f91087008d41749cdce80976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c261afbe28ecf0f23dab5163471da5977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>