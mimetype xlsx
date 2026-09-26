--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e884aac42457856104ea432e97a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76139182f03d3e287572f6c53654b852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f89d341a17e409c3be29a4515bd173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c44c3fe9676ea7e9f0b84389564e8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb15d32c4bc610ec30d22e334fda45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e238b3d487d8af60309e0662f2cd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90943174e4ab6c862bf16463652137a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ed64bf91e9e801a73b7b8920f1018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4692a30a5b9b9d415872a264115a839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6335e585e76c7a8771de664cd96053c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e5685148c63061b568a2dfc4438f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec125097e33437913a9eab4b97ab5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3951ecd035dc2a2cfd918f9d80c7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198991ba1c855970fe2e87a76cd32d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f740cba3b7e6ecfbdb5f2c1e54d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797f1169a3fdf53884b747368b7b07016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161966e179c5b0774f099608adfa4a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b1b8fcb99c5e4613ab706b89747b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02167e4c83afb0f4434c49a17ff9066119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042c98dd84d4bd99601d58fe64975920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e127cf8a0268eb6adbbab5db22a213321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a824e9af6f8361a07e012915d17a7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f97f7462678f55dae5a2d307d8f37a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f9ab0eb0c11f9f1f4c5db7cd593d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72b2df3163acabdc7a0413af84b7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f381fb56021881a55ad56412c883f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb1205a8af7ffd2cb6625bbb42cf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b441e81a7bf1cf5ad9fc81920bd63c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23bc50de219bbe2757f02947a3bc3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd54df3c710f8560c1953c704502530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc95b5cf5586e4171d93a052bdb9da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad5f3503d121ed3929540d128282032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29db1237cfad6ad6487ddefcff7b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0988ff199ff8cc425776d83ea4d95f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafbf78705db63871dda3f2360a6bd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba3cc2d139392c96aab7fac71b44b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d0f47e24ae7bacced43c985240ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e035c7bfc63ce1f87519c6c8462418838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c920ff884408115890e5fb64d042139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710a8d7d17f46277f316233593ae0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfab3e2a6957507de77f68dc85760641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c923f6fa7d89e21d04d0094fa52a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f632b7dfa7e35ffeace4c240a6502743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67edbaea9b585d7c9d24771b187e4e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a037e508e50e2b002113518c9325cc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcf098e2c2fcb77cdcd54118be3e2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405856f8a33175a263ba9d3eaab5e2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6fb57b56d6d3b61abab2c0508044d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae808d67239e15d63d28d1ed9f09ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9a0485eba5a938af914e766886af050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06724682330e2f3a7ef48fea07e64d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613504e84d3e51e4ae40fbdda404be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd34482c0f1faf0fd827b76481fd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e309732249e97a9c0aab50e93b9a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f672fd338f8d30293df85ce9b858a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226bde6bff586130f349ae483059bda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8f39caea23d7dee831d709b16fb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b2862ae21e5c4e76ae9a4437aadc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4c3fd30fd6db36846af6f8a746fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60c3a86461a806df6348e63cc0eb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19e2aeba7280d5c7c8a29dcaeb372c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66475978c59755a753eaa93cd01c61f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408bcd7010ade214d4f14c98189ed0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fa10a0ebc78d02ef99fdc9c1a22b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d082841cb5d539c4792d7602fcf18465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0cf9a3ce664a2db4a4944a632325c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ce43c787de0603194af20405979367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3449783ef9c898842d2cfaa1948a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae1ea7021bc6ac5b548ad4b7df7f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bee2869391371846a449b7e021c1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8eff1a50d368a16aa2bfaeaa9f7c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc89560bb5d4b761a26ab75493886872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c539a91dafb6ae2bff71f277fc18ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794f7cedf10ace6a1934d409c1d55674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a61eb583f5e8143bc9ff4a61161d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b996b3f59b585bf18c57067ed39bda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e549acf7315e7d9654dde4eb3fa6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76507638f4ef18301310c79c1228f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd80bac7232018e7296d87aa39562979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73adf9ea5f226a6995c16c7f609afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f631058bf7e04dd48eaad0b33967b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4b58e148c72dcbc44b4ae92581f8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd090e732cc95f11b7dfbb22a1cbe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474392e72aa198da1cca8c5ea7072b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627244af85c4b1c782f250f8bd40bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b35715ab1fb8395d21f1ebba525f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b045339f62ba00a9fac025e5e80f9a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5565b3af31c1a15f997bd7a3132a10388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96976a6cbfe805b52e11a23351c03c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5977404df54ecb6f370297f3897c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2380cf4cbc4ca255120b7067895de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ddebf1c5b1e3c8b57344939d0c4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76168fc787c3f121d69288eebd49ece293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f187547bff23cc785f8b5f0a8fe9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd7c7ff392592049d2b638520a36395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d807a41a7e361fdcd68e0b75630a6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392cf9155fae3a6459ed66c227030e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e277409cca293b9fc7149fcfeb81c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1cc1abbc8a28269ae0e780305658399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e80295cd36c829c6fdf4cd58f1dfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a5a7904efd6d8945f9427160975b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ed7a52afc8a5b8bf50c9fde15a3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3294d6967637ba53a718ca832b1724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e474b7ee2d9e1055f4fe34ad821add104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8457b23505536b62675fcd0bf46fc7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5483bfebf1a0c39660536c8888ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9c817f4dd68361246b3194f8ec68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863fa3730c8af92d1353b37e5649bbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280217bccac43f8cebd33959d677c1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc048ae2fd009727594bda3d50ebcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce94c91c182735284791aaf6b125346111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250dbb58bbf8dc2d338b2878725bd3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61439d6f11f05b641612f8b17fb8bb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f938396584c208357369849b2f0434114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28515786445d5eaf025c51f6d6eb32e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f58f2418d3288e8e1c2be32aefc2e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd53d8ccc236d4e7d17ae86e2d256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eb37a6c1ef5774e2754b10f3e76c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f6f0c3fb984ac9d8878f0a0b2a38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85316744e93ddd425a83f41de030cb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd7418574503338c0f25e2aa414e4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a92ea49924734316ce223c470f2b6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94e63e7a8dec47e2893b869079d86b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a3cabf0f13c5a0eae0a6721bef4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a065dd75bbf9a40761d70e0f9cdab58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f8533c735193258e03a5a77cc557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c5b8c544eb1b357c22312e7eef1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36550fd01b9ebc232510ea456e8329fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327fd4185950f668dde17269ecdce31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db7240fdfab834f469b81a938a0a31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef4e9152e37b1cdd87a5258e13539131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e4dc8c85a9dfdaa04b5e62c636c1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd00a61277658ae755f4f13d20a9e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844308fe481d97e065e249439dbaea2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94995b7c38004185561e6ead51f83eae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828a65bd280ee034ee4e018b6fa232136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298129316997b428f99b0fec87535af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670e5db06d9e17b21e85f451f0e5c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9a133cae7b419f609b33769b0853139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abfeb23533ee743628327f473dec06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8b2b43301faef5070432b1850e878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498b8045a23620024e7dea18d71cae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd680e814f65374f2cf0449099901c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668d808bab36d59422e8fe31c6b1be2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d0b040caae9dd758be3bb3101d8b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03e64aa95e1cbb3027c6c9791b211146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37738879a2b3c494b1e2b1066d7589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4882418ead97d873c9514e2c7dd714d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b30390442277add7e880364dace0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07f25c6390e3fb83bcf3d0786d7a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0efff9e843cf184a0de1b8176890151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82369c67ff81dcda91c43727fbf598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf674066f5f4e9b8e8f9c52f9c0e1a06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d202ddbee73293e4d05e10913d56a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df91819589540c120e5733b217d479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98bb5e4b9bf0a191743ca4cb7b2b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd90262a401aae06a4b907b04320c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2739a96f3af2d0f4ad725844875a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8f96c7b72fc71dc7d86e0f045cec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604a41246165118c4597f78026417e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916a0938fb11e996e22faa3f38aafeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f55f3382ac1c7b065ff0fcadde0b47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0d9661ecb75a291290c610b1c585c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa41b99ae8018e1a40b6239aeff3ada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52ba5891cd032bf1c69e0d8d0afb23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30829203f5734a1fe7ebd3298e7f78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aadbac26a4730353505d76e9bb49e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28e8e95294a928e7735ba3aa3fa8e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bdf105d29d4c1654f05176d73dcfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e1a4b609c22af32f955c4132e77d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272f94f231c8eb4c4fd220c83083748171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a331ad1f22c635156992ccc853ac9bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51742e81a510a62ff7d2d78699308a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5124627ee2376fefb624bed544334cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec41f0d00ac54c5a140ecd09bf725d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47516484cbf4adebec128b7bb776d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d4826719b286159035f3c0cbfa1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93780f768f075423301bb6f17d474e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd0a584192f2f2725c8be596c2222179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b17f06022ba592875b4987fafd20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718e657788f8565348f5ba7d1cdd95e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62d2daff32413bac48f32fb2a07fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d71392cd0a968952e5cd194291e93e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11581127cc2e1a2130ffb1831fc7f2f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fec379e47c6db8161ffebebea11b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf2383a330aa3f193b1ef4d0b40269186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abad4cdfa0783827132c49e5cd5528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b03b05e731d12b63df7b5d7552681e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c6afab84dee7025107880506ad48c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d67882ef6ff664bafe1f19d8df27d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd883190857dc210ad8fb57f67eed7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34916f1bd13fcf9d86d80252bbee28a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc900c4c41e98e193050fe60e6248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabb8d0277303c673bf6489e370b0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f0d242695ec36d1c01557e8a6d0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4607a0d1c8a1db11f7759afb537b71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f34521917663b28c5571c3ab697ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f28ca903c2852e79c35b6d3b5f91ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f50c7be17e518c4c47b93954241ee5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2edcaabfa178b288632008dcfa99d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994876f6a7ec336d0fef6d1080841ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4df0d354e74265d0b17f71cb6f2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a60fb366791185ec52ac7af58d6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd013bda73cdf96e402d1d65106dd19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e23a158dbf7aae0a98d814bb7acbe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99bab03294bc950a1532c94de1d370206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1714a37508a624b4528ce2582a9eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99c1df43766695e23e82e3a84cbbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd1a31f3516d7abd3ab8f9b6fbf695209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a767385cde4667d9ee7f8c9b8aa67a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac830ad1c08e248442e902e08ea20a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e77262464af0f49ea1a8d84190b0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2252b195d64e44215f672b8b5c2984b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb55974fa6a13b19871ac1eb77154214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931c7456a632efbd85d83f432543b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87bbcdcaf8feb4d308a50d564360d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2748f1764c20665efe43b0bc18d53ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017040b0786118cf784aaea936e406f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc404989c57351540ce7556469be8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf06bf34d7705ee35adecfca3bc416220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25aa84ab4952944327554e8bd5c0cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2a64f1e5c0f93db0443e8f59ef7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dfcccac2fe992f7f3beeea06ada5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399fd9a2dfcc5841822ef00d7cbbca9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b7f216f297a91f19845e38a60a95a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c37cf88e710fe0b7c4d6b3432389f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf6f08aedb892c8a3b17f77ec0a027227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186f938f342d539966ad88750802b79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e470d456510de4c58f299386c071d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24b7363247c855117068e9fb66e60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c33e7281327d28e5bfeaa49d59e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbd2cba3ad6144e08c8eb24f221be5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e3f2e2572e8bf72589480d9b7e22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d95e9920132bc1c84d8eadaf92d0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b3c99df7a576cb85ab3985156e45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9934facd6f63f3d4ac83bea1fa36c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc1379ea630314cca0c727fc6c0dc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938445ac272d458204652da6c69b68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0741d4d0e9476d3adb3559dec9f1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef4c383cafef5dcbac4cbd08ecf82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fb10961d3e3e447d7a1afefaf689b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9250c0acf7cf753834ce8d90c1cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef28b59102cfea4d89aa4919f70f487243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814108428b4ff235570cd9280110e82c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c384044cea3f7a7ca2c4d9ef1cd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6cb33db636dbde2865746c0f4727246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee0705c4dc973fb56d59921f3624a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4fdd0a8fe8a670e50df6f7845dd12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3404959e36fffd94169e4155c4351249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c8625f521ae22b223b8e70ccf812250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d41d141847ba873e403b93156e82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0809a79943f673a2c2b530e069d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03b7db577991eceaadb19b0d25237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753c0411e217ca16c1c3de2d46976a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad347aa2d866ac0839d38704d7e0fa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec892f555bc19ae2a106f54d041610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c2f9506eb86b5ce09c0c08fed330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758cb30e171a14b91d9da637535feb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e61317332b4d188e33d9d2f527b863259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc09f443b8ac13800323c18e6f689260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda059e9c302348f565f8086f72daeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939083da514858bfa7d8d0a7eea5569262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b4f8c354b61afa00996de6e7e9fca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5af757fef9035193276684f384e11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d5e82e1896592083bca75f8c4f833265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660e89feb05b5bf77a71b43a3894d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476093d36e4c4eb0f3ff6f411941a15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35896b7a18533b05025d98bd8f416fa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e110a7bcdc4f28dc561d6bb68d1c49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498cd36a0f2b4c5b49fbfac2ad8c691270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1137e0d6224bf36b250e63452f102271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447fa47b4ac816c00d9066615a73d8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b052ffaf8face822b1b4fa7b64a670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98fa4bcf7f1f5bbf9651c597a64ffc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6ee42f0c0db41e673a2d0e72d575e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3e3c3464532becb14db7219408ab4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a19008291193a4d06505be6209906d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156afb368bb8acc5b09dbbabafdd4f45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0f925f9df9e82847da8a727d0b573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03cb051dc5bae6a15faf9f18b3dfe0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451063c7a1ca0dfdc3d2a1f48f642ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e052259ade107f9ce68975a8ad90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a33d0ad331ae87643d7f0ce14e1a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bbb61ec25632e67a56d8da562d412284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c0999415198042e4e2dc3e7f1523285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893f90c05e5593b47d1dd8cbff89a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6682bc76ed41891b9d9e1bc21efa0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e894bfa558247fce452e3daaceb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3af3d862ed61b1d8bf2495e616c4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808af532554051ee59fb2c26cb1c8af4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917563a8d01a25054e3861fbac3e4c03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31854443e13fde6e74462ca05389bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5326f622c7613e03ecdbe09b57bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1df50124baa6acb87376a23109d88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969ea88cdb1b3da088aeac014cac7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd21fe9d742eaeba86f5c79772f67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eec29ca2987071ce677973612d040297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff9e07942de670e9568516f0c6ee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714a2b4a80f3904ba4a26593a2bde3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd587a6b9d5e5768aa995000ff57e07d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581053703d1a555f3e75ac396d01cbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e5be1a48e764c6e3a217a53d1b6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a2f6a2a0b1d54bb3cbd5c21551bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd07a3941f8c4f7540d124e5d0b1c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0082a2741f6020864905046277d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21821a8227e521baa0fee5b13596b04d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a061fa9c1168a0de5db5d548c22f190307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e83ecf2c16045db60b0472666fe55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f343b2de79160d2aa5b94f2f63dede8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8824cb3b5135d320d9ca88106c600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7848c464eeef541bd5c2d5e58c68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f2b00f86e4a0a68826b20852d3df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884dadde9eb517e2f49d694cd75916313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8976f54146cd86bfb501e8a88429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395300fb0cfce2852a1082d5497cf9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af046110ce6d082fdb52e6f17c69543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f69b1f333cd54891770fb3a6f03fe0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6dd6a56def98254c36a9e18854c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b60c53d7fdd71a797a1ce5e42cbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1cfca9443b2ed2aea8340ae177e00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ef454ff78997f9934e69d6434088321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9530d1dbebba43a48daeb334b400c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde90c601b2411ed260821124767913a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f961713104379019f0f154e04bad38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2366abf776d38699aebc7e322ed879325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f387fa90f43c1822059422f54dd2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7927aec100d36ad15f60bde01e95285327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eff9886c08bb961dd139346fcc450328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba040d1333309e16ce8512a36cc7f926329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e04c83f9f68ca605f54554bd38cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd054eed3a7a1c790485c377e60d467331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdbf886b5b73cbe175825110cf5a9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0fc0bbeb4ff184603d7188102f39c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439f0b73d32a944e6ca3a91a0b96d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4358ae546a974c0bf6c54eb2c96fb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d945808e3cac0dfb845ec30c7568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d49db1d48dae06f7fbb664a597c730337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53371a9fa1ee69c509eeb011303ca7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a8b51d1f5f88ae3cd762ca1eafbcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e263431de67dad35fadeac974b66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1820e041ce9fee9156946a5c225d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87793ccaff9d86ac648f2188797abf4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758561f5f149a54b419a87db36dcb4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87fd276f16c5e704fa5d23c30876ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ee0ce77a286921447a6d7494f002345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0319a65544e6d55327f66d391af0b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6cd46b746b483285bec8422664416347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a405b9943ac7c4250900bb02e3cbfb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c01e0bd3c1f60d8d5d9875cd1b8b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e7fac13e549d2ce43d550d6eebdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815fd0e4bffe6fd55dd198bc571d9fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1cea1d7585a82a8c416fe58d8544352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653da8264b7f72f7d1933ca54bdf10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152260cecab81f22886d460cdbeafd2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5915d68c55d49efda4a65dec625ff93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecfb8bd02708b4fd98bf4aedf17282356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c46429418a22a4f579d55fcf2961357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f437256b2f55c7af2c8b14929bfe6be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2af417567d9b6c9479889458630e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68879ec4788814ce1b07ea2a9f8a80b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb37fecdde39c4532b416f41c1beedf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce542629169b9561e724ae4ba0fd5769362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b60109a1f1fe26b6abe3d88fc18e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb806e067f7c5b4b67f025264417493364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a4bff82274434e91dd4c95a503c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb7e56b0c66a225c509b67e876da92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68033a6a6346b4c71474723459217ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee2ec3bfca0029dba3a69c6e47b5f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec62763e261383b59a2f22068a146ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f66c43fd53605c22efa19629cf22aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3b2df917a867ac039b0650e7e0137371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29554577a32c5850942fa3d1aa958b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd773447e0ddb844a6d51281bb5e6bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6036f322a3254fe6ebc6c36037b7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644842cf7a8578646fdebab9ceed1c52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6e87d8f5d4b751d3c05372e9d038376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c930149f7149f5a7b60c41fe65c61f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d41f2e96191afc718474d70231924378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0506de047b42ddeace4f378dacdb29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be42b0b112daf324dfb427b892c3e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d41b93d8297d7d5bcdba8cf51123381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89065007b52be3c6111fd27319525d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d2ce02016969d535df784e03f798383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c678f9ada9d3d9f6519f37aca9c53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625dcfd5b2b757f0c840267f16d74b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654efcdb9337b1b5715345878de3774386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce330d6f69105ca3ce26081ad32d471387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed254ce154611c2d5a93049c38b960388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c51f23c72bd687d6e018792c8417c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b09b08efa43dad33b39d65ca176937390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0367e9a1ede771360608edd3c900a44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f44815bddfac27e92ba8851c15493d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76af4b7f04bd79461b84ef19295f32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d57e2c5c4c7a713b83261ddb6f0b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab6a9c095fd577a748b984bde37289395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa5618ebb095d0942a814889d04933396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3461b756faf8fcc2060d3d70f0abae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c938d9e4e9b00096827e7b26d1e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6eeb9930aa45c23fdab6e670304a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc4ae1e4d08a56b93df34e4e2a0dd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331542dbd854ba7ca9ac6d573be60278401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee08f8c83b2ca87ae361add4fc8390402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6805c25ae2a2e4cff10c33a4fb6a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554cc7dc204efb89b9ecaa90bbb375404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10774e334bdf57a9c05f0f08887bd3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8354b281bf944d1f8317233c75e2c6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c24d8f3aebdf93aa160fb9259d2cd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753c63bb2ec7bd3d5e28990af67ab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1756d1aa013bd81033138997bd320d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f657ccf9ae324cc88ed0eb33fbb71c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342d256ac2979d175b567779ab5ac4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43c30be2b984f5b75a200fd1d95be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a80076136f5852992be9b4060da4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b7a390005ec94bd06b10d7d1fdd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ecc038ea90541fcbfb15ac324956415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053a7cb40dc063c5a8e1b63e399025416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b55922965ece51502c59d4e2c1c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8e80d7206a74b133c9ef90f025e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d7ee9627ea743bbb3dae8531b80c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978454c5b43fd7dc942881d1171ed3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c2707d22da827f58360559128b90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620686ecf92187273c060a897a7c784422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3fca9aad1791b24738d2fe3450e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204587469e015b615a18f6effdf8869424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618dfbb0c1a5d3770cbdf9e9675730d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310ec128d34648fdfc4df8197296ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0abad0eb93338ca12df2e03daab00f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b05cda0281abb3f991cc4e7fd1bb9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fa9228e7f753fbabcb8ccfcb4542f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95467cfbad7f047bad2ce1c57d3f10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545d1be01527c51553d1888f64042e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42bcb40dd99a7e16fc7232aa57a8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6358addc4392109d63abf822aa58a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a91fca68d6dfa5ffe49bb6c5acb2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880881f778dc504deb01261b3ef875a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b4e439e49961a2600f767e2fb265436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05b13a088bb0a2f0b271c061a3b68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69165af14784386c12cabc4dea9334d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c973699d1980b13fa773c707486b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513055a6436ebb1c6097f51e210fd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141dfe9af36856e1137f7531965487e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942cdc068ca95747619a49336fbe8c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577a77a63ece7b2728fd2db22d13a2e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af7781ae3e37546116650f599e832c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f47f563dba51dd3050b7bb42347b54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a1ee1d2169266edf38405d8a3d06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e42aa12177fd5cb4e54158b7bd7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c0faf1eb913df4daf709d1c91f2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acefdf481df5f5dbfce2d4d2b6c499449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3ae958cf48b9699f2b5fb3120cf7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626e44894cfa22607f028624973085451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb552d19aacada5f58da45ca2ed41e78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bfdc0ba03cd3a9bce55c2e42528b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba29735c3c70a455b86ee1ffc07d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfed1c973bd0c524e7dcb74176c0c61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8d365e190d579e98de979e4da024456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dcb20c5a11187b266973a1ba46bd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05e70e89c6093cb4d68051af447e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f88b6e5523aaa4c2b2c646a74743459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcdc408e81b83bd067e7d3c4d7542c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f728424f95024ac02905403398ba3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146622228b494d0e4d4c9abec7dd6a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca19855843405baa215ef1db7d2268463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b60de50601d03cf87ae7943e8b069464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa79cf98a63d589538a88d0cfbbd987465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd5b25f251d64b3e173c5cf40d957466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9c614679363542d2f095ce2dc2b82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647284b44ada9996f8f53d7d6663d2b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c8084605f1f8b40c3f74095009a89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af550648b9976e73f184cfff29b99cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887b044c12ed3c5f8dca248367d69f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324f0d2f999f9e313c0782e89a95934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26a358e494af771b934c8d5aaea7b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a935ce68985a99ffa06c519c29e886474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea591abd2f94d2dfb2a3d97488b8fa2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6349d2b8eba068d1ae8bfb2d962aa3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ad0967b6e24f322afa3525dbf2b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb88a356bf75047ca0f896c0e12627d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ac8f938d1245c602382a477c008f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31be148157c8b398f9225e821c8105480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83efe94b9a66a35453531d2f2715f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32316e51184927da7b5f9183c8f8c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bb4c4bf06176e06d11817093d547a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219cb34f4983a2510de07ca5d61cc15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441b698ce5bd1a070060a54972872d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30e36cbd3905fee0ee6b768c0a76dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f54fc324cc86bf04eb5915784eb5e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024ec7c269491f50ebb595bb89a0a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2665a834e0e7f81ce415f5d9eededa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a503fc99ce20ec2bb3e26591cf51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c06622993ac2ef94d4fb7be0c4a82a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6107e68765b4befd076ae3eb6d6fbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0892bb6d72d61932c51904fbc15320b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d01fe4b7c38289bfbe854195c7073494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe3982be4a28e1a1ed2a918f25cf0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114994246d56dbbed9c80652ddf7b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4593b5fcf03489d1f2c533d48e67cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d5d3f2df8f4b352109b8af5882ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd13628a90d8fb1eac4c8fa36d5dc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14704d1587853f6ba8daada72ab8b2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef6e207a828099c61d73bbe56aa5c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469865a98b1e0baa0b87926c6945bb02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13944907b1be9af270542ff76ff0f492503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0ce1f75a1f0cb90f5888d5c03037504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b0d050f95414f711e6c489e545cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3e9f8546abcb222e8b53fda2e13e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e79e44a58a3c7272ee89fab666aa79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029dee4c1b7adf134665221eff3d7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1108a7b4d5ffa2a1d61ef9771e44e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a90fc928e14467e8de2005621a17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a793f6b8de27807ff07b49fdf431b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75456ccbc96526ccd314ba16dcba0b8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f8d9011b74124ca893ebe57af9dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237ff66f40d8f07249def5cd86c574514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba30f71974496650f0d66c064c99da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c549e222e88a453cdefff1aa93cc14a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc221e5cd01025d1e54ca87e162601b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ceb876878eda1c51eca11c992ded518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa65a8e8bbe983208ac389b89c11c12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104bde44613091a0426cf3d12681ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635d3ca6a6cd7c07c2276e354102184521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa12968c2aa2f700acc3660568380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d27e1ef40779234d71e1c1a26e0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512040a1f15c116137a7edcbc0a69b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcc803cfe230fa745d42e126145020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c38563b259b90f8f07d3235fc51c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0d6e8c6a8b2a1b9e5e7a6db1e407527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecb110a139a36aa3959d454d8887ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de8114a42a478168e15354651e1900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ae3389ca34a8606faba7b1ca0cf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7cf42c98be817bb4621260be636ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465d247d4bb12c4157af54b95bed1cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5e2f87320f65aa7880e79e89f1930533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca21a84f96f874bd8eb7475eae41d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79e2e10973ba5197e689bdf3e9d54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413135e8f628d3738485b73a49d8951c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01559fa5819f69a403b551906d4ca72f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e15014d5055fb0021c1c826a1ab8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f83c107960bf40f781c8420b7cbf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059270d81c229e64b689c68f0376a69c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18122b95fd76382b3b7e8d62ba51e3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a0656d6bf089f0218d06c10c8d52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be4b9b5e07febc1686b4b270e5f061543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2950b27e49edf713c60094ddba2f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32a94669be01e3e2ac21504554be7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8059376cdbdd046427d4477f89a38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d40c6c0e147fd7f9aea8585e81ed2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0a5c24d89efe6e14f15530ee0dfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c0a9c99400ff0083fe38abf3fabf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230151352babf3555a84cd77116fa4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e6ff94e71c8988b20cba08e70907551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73d1b883ceef05f1ad3f3d11059bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997d3d6991b770817349456aec303e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864c2df6456448df21c1140513a70aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c223872d9ceb7cd9df45936953776ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb898ad1ddbd4cea0361b281f9bdc93c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b828bc9f6d97bd66ca9fc611c044d7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3226304e3f483decd15c1a60f881d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bdbe8709b3f468cfe76161559331f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947f3e353278928b36067783034b821560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e889d46ab93ba973b47bb8980a50547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605933313106691f766a1925feb03381562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda335bb3cdca772d950768b5e61acd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74422ecff175b210a667bd60d34662b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cbea0df7c469ada7845c879f51e43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f1a603ad1945f4fe449d77067676566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929421bbc33dde8f9cd4f65334c8ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb5ef8f94263adc6b7ee738253edb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a450f54a62f45fa8f30d524aa806d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fab922eab39624c9d3514725bee7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6206d3170af1dd366c36088d54dbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62259663142ebe7e1ee3b6bed80a6589572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3536128aea8e668b7dd442d7e28c00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab319109f680897cc03dc3070dcf08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f06bb53c4cc09577038982337fd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7297804f1cb8f3cab92e8a96864758576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143111ab0a23ed5697b839d26cb10d12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ee8667aa25e7a383483e890e5b73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f1d86e539a83ef40605c3beac88be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b05056bd91a87199379bcc2c4a17d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985385388535e09f00b827884167e12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c24fa165431a3a089a238e4d3b585582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81116d4b33195450b6538e34dfd40cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d11592f9cf793e41882aee51b57a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925aa408352afb203e9fff87dadf953585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d8dbd8d9106e58371e978195dab3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334696d5113eddb6dcd7c53e9f8324c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe8e1180ea0b18722df496a2b08630588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c438d7c9a125d116c88089f31a995d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4dc2d1f77b27bfb7b430928ca4126590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1766bb4a6bdba77715570ccc511e05e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85a151101094b9b5b1c9d8a53a93fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14248f0ae9042f2d3e816317c0552be5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb034916a79c6036d36db6c2f8579b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e4fe2cf1b07b0da00e1c0995766d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29ab6e442c5336d777020ce41c8cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369df28fc1f60d7339d8767b8c492f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5549c7870e14bf2d0dd4d6698c0ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aadbb969a877cfeb0895581b65101599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e480444dfb9aeaf637f16b40992a39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b78512b0e0987a8c5c1972aaebded601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967068ec2ac0c7f60191427654d0acd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1be08d1cf6d92db5786f528305977603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f568ead3382b3b25bf55e6df4a864c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1da3275a946208cab068c1abf4ee6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30084818015a136949eb8ad5dcae5774606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63cbaa93d7920f173bc592c7f3cda2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12147d4187534429cbfc618d9aa2340608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4af8478dc6476f7fca7e75a1da0ba0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fddebc464794b2812c5221f3042949610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c9873f603d43d03bd67409a852319611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c1d3422f7dd9276811d848a11c40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702bb987f69a090da2978f8c6f25558613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce5291201d8945f31db7ce0d82cf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680f50a2c7f06785ebd02937c1b2d59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf43f091885ada0695112aec12f7d4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a189c0e5b944151f19107e26f4bfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71bbec84c036d49d9cb93ea5b933da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b353342e4308abdacfe23bda33673e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db9341b69b6c83057817f39a5135d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9930bec54acbe8825dadff4b880a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e239c7014910a2d7a50d57c321e810622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e69fdb311a57f70824f793deb718623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be3036be1b90c24931d5e93305a32c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f11c68bc266eb664e9d222178c4cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96cbe47dc2d10e385f855e74e3f84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd84144ac6ab02e7bf253a661eecaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7652bf1ace76630f25ae76e9c41a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162dab68a45eb937c022909648c27fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98827c4e0a9efaf8d1baa98a1df24f7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c13057aaeffa848ee9a4243ef7ab6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e3130a0292b2e77e2a49dca04378632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1389759891e1b6c51e3d9c68e4a09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d51c2b0ad38094ea234eddc455eb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e38c26fb9030034f5f8e8bf001be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677b91dba8184c68759c8102ea160e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1199568ed160cc867ece4bec9c501637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8d476b56f1878bc737ee54d30df4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c1d7821598a2d907c969253f62e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd6005060cbe1897b5b58ff6c19be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86512091e30c1cb7c232048b648c15cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a57845a58aff10940b4addde9f07d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f836d6cb2b33d0731684ae0909861d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de69853519f7aee99f0890932825cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062839f9bd95bde49099aaab7180fca1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc66c3c51d6ffe427ecf9b3b3d8cc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760952ae9334da5867e8a789cc85ae8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb0b27ff03cde9989c308b703e4c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cfe5a70b3dd6a8dc725accc5d3d9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4170f0b3a23ca34e5a635b1aa4466a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e108a92d3b2bc49e055265d4bc7e31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39c7e120119a97b086ab939fd75103652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e389023e9abbf54b7f50277e0b7108653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa322301466c032b487639682c48e4be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468886530e8bdc63fb7060d3c2e35e59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444dda2bb4003d22aed530a2ec624c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2184c3f91e1f234b2b3f7481df1533657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a31961beaf4797648ca05521df94b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4fb4539cc11b9130638a24978a2dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4737475407db4d1aece9e64c71c07a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3536718b06626eee72790278c70b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a1d23f320c93208d8833f7fa18acc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0be579e2e1583210cdaee4959a37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f6aabdda6ce8dcec074870018216664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93f6a9f1a14ea53fff4b0cdff4489a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e2bf345290930c73b0c742422ee5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a9735c6f753330c1a5eff592e6e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eef8e4ee302267ff144a6c5be1f8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f650023da17d78de5c57b95c933748669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7b2113a6413d29c99d638b4e193c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601dfaab09cd94fb063a932d880b94e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f23412d94d8a75808768e6cfb2096672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369e546f4a0c865c363c2a02f5e5196673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051ded5790129248f49a1b206fc2b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72720d7fce99b4f4d0c820724f5db6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132533fe19c3b860a4e7294304e8a61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73812ff5618288de75dab641bbc6cdb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9365843e1413a86d042d2e5a746fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa1f785e50b4233f86d96199c1ef12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21047dfaf142a5dd6aa1312c858ead3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ee72af53585ab69f2f9438c262619681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8bafddbc567d05988d8e00fd5631b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5004faadab67edd7abf739083c3c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f1101111466ef5134950eb084773f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d780ac49ac23678564b9d50505c716685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f96d4e74fb24207a03604a41a8150686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e745054d9bb0ac1c5b64f490065fef9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61971fa6661bbf25c732879ce6f7dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d213017d2a9a38cc875581a6321478f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d6c83986b0c339295954562afa5df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005cb5552532f727cb246b76e15933b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ace1ecead859fa2bac427d251333d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6832c580f01fb22b93e84b12cece0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637af58f992d77b06e039bd449c68bd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86156f2580c64b176873b4b8e146a522695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a05dc97305e39963513a5531145060696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1275df3fdfeb79d9049048c570338697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025fffbcde9330f4f67123bb472d406698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94b36e37ae4459d7bd54f4f68b609699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579543c79b1fbf69336df74b9f1b1ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42f172a664a106eaffb5fabb171360701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf0ed761382c35de6e80ba901913c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d662d4f992271ae6303f8f6b668d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aeb6ea4ce62069012afbdf75be897704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc337dedd2a6479c5880ca1d83d1b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5b6559bf21c93fe4f3a19f5259ed6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067993f3160e03001afffac18d2914d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ef8b18092d6f6bdbfa75f98f0e53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93198b1ee77735749cfe3e92f3d6c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a03a88bbb7e157ff6a965b9db5e5e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956947f842609cb3f104388f1ebc1a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8af5cf600c1d18a1188402d96684712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e081e94f925134e1350f32d989174c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3e4b3d3e7a0b86fa7dd5281edfcdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed0a7a703ff6adce46c7fbfea906d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387a979b1c5ae262e4b067ef7caa3b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109005fbfdfdd7aa7a5999a3297badda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1f4409ea70d510135916ae4d2fa2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc14b2816697e77eec5e9bf48c4337719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e67d9d045619f224c2276a93a83a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f599081eac89b1bb2761b94eae40be7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213fd3ca341b433a2cfb71aaf7d3e2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8cc5019cec319ff597a4f12f8f9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6230efbfd32a458f1ad4d140bed3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f368d9ac9d6552fb9d012e5d90772725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc74ec60bd898130fec15fd39f72a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea2df5910ffc6c94c3ed6a4adb1811727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e34c35ea596333bd85a2a49e466c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587828216997121c79da0070830691cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9982cab94fc1a13a6c2133d5a6044730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dfb034f762efee3a89fc5c224be80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a749bb0a9ca334691e87c05e56c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad726d9d88513cd2b3d9f30dde5b50b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5513a667d115f21085a57d98282c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357bf39c54f798cb0e9477168050abf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588714d260c3647761b3ceb2fdcfe4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645b2ff6dcb5a93f68a97664e2c267737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd2c9ef5c5ace2381e3b953a8e1ac2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb710707dcf9d377cfa53d518e013018739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f51e38ddc0a48eb81ddc0a2db2f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b177688718fb3c6277d38be23d153741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508746674a999150b06044c4c6693d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00bd8c5c24b3e541788ac745f9727743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8358d9c9e6e8779aaab528bd7065de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d60148cc96140888ce6537709e79c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b706d6089c4f707134ae1f333839c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b11a41030b8724cde39bf06ccd858747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27320a304f9793088470ca9affada45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783ac8cd23939ac00f8e2db35042e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702bbaf4e15a5fe19de54f26229f905750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30071ed5712b2bc9d91dc3459fa54cac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2678bc3f929cbad19e5529647a82a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba1a6a165e6e57fdcf93bab59575ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cabd43ccb8f095da83d4719a5db55754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dea4143e0074b37ebea592c884e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599901e3a5a1e34cdf0108524d4b4adf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dce144fa9979d31848d2ec1578ff4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c99b94fa01ce8c77ec0f9355458c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55d75aeecfd3e1c6d90c539aabd2c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17101c73657c3e774f464be8c4b58a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209b865ca9159ba10819b8e16a52186761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135aab93273dc97fffc44d577a92402762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca08e3ccf790b0b325339c17415d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08ecc68d64807a508f8706954882e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cf25c9af3f96b155c55710dbedf1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b41e563f9fc76847b4fb1fbdc35f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef2f1a445bce0098cf5fcd3f55a45767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a71be1ded292b6332e35114e2864768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa17e717257b1fb33f1fcccf88518c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a31c1d306ebce7e0c108458e634ce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f1bf3097b517ba456453c854e566d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84246ee4328cab95f544f611189b80c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f0a88044b509987299e9811fb2a8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40143b797fd05180836b88d4c8cc18a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0cd1a882172f933d7aa7140f8964a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64174aabd073eb98ab6480080f938e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f376a0551951e7188436c8b49b4d14777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dce92447466101288b672e04cb615778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107762e88192a333dc90c1b05f449006779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad8f759572004a11c710672fb3b62780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436c778c93d1837bda8a8baacaf56eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b03961df2d06249d5a41814ca177782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aa654bd07b9ab166d903f498d1f9f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53f37028b2686f42e350955a23e12784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943511b21162e78ea8a323c9612311b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d9c42c013b64b42eb185c8bb916c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53119a10aa5e9d4de5937b0e5627fb4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583546c37424fcf60827cfce806bf7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03917864fa232a98b4d7e47ec4f3b043789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc336836eaea6f5cda732d6754f38b2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48d9df1557a1add266307b787fd3cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd0d04d59da46f5eb699de42d7fc52792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa1300300690c84f6ca72f3dac1f5a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbad98b3b72002e2e4c6d953c17d3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aa493df564bd18b119bfe6a122965795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc812b2f7a94692b45698b8c8717452796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda490128af616176ae4476018e90a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecbf7e5e124c046b62d2835d9f0482798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387eec8b9f8586b15fbb3b4d4206097799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34540107a8ddc18ca01a849d4f5c03800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d28e723556e7db2d03e6f672b25980801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a4ea1f2fd650b4f8cab4ab5a4cee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434c45e389e5ca2745fb5d382bfa42803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdb6b42e76fdb04cee475ad9c9f063804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9853f756f9a6d24a55c4cd30f688a62805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0941bf91869c33f78bbf58fa5e82207806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ac9d3019a27434d9d6c5cdabe987807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cb9d00b331b5bb07c58d02c5e5d53808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e4692f6e8351618ee4255c09fc6a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca073b319cc3019dc36d7fe37829d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba3533ad9b7e623dff2ed203ddad9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f02a0254d224278b7e4d07a36f06812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd823396ae572cc5ea887f1ff5fb4bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f1ce8c1c77d77d31e6b388a8ef95b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e562ed2261163dfaf489f14f5f7844c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea54834caa6737d225055dc25d94df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d9baaaf53c863bcde071ea3683bd1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b994a98e2d1ed58e428b4a7a5fa845818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57289ed5f06e489087ca3ebacf05ba39819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ef2728a69668cee07fe9155eaca23820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981790336c363e8f4b8c9882fe7ca15821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9c2596d9a59a8e0eb4bcadd9aec7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8611212c51a729fdaa7a0c4b7ca8e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bee450383366cb0f8abf47c3c28d5e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a904dadedfdb5d5caa85f3ab73c871825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e91d5d57ebf6f5094d3b792ee0ce9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31829c8b8172f6b40f6a4aa386c3dcd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb924f330d961f51a6f9adf2f59ded828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555e374daef484bd5df3e2c2092fed7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719bd2f0b3509e72593062216b7d72830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f2f338a9ae898f4ce753894a91f5f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484e7c53305b9ae4a1c1953ac59f5e9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc3efa31cdfa6f57e207fa25ef135a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c428184e1d67cd9912c5edf144c824834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7575b76c8e6d67c7f2f6784bf2bcd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c06d688028247519fd3bcc3b79497836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d16aab215a4be8a13f2c3fe322627837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98a672844acf8eab1b65a538086afd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a133c4c04b2de5451fb145d866ec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39ac43620cf5b24b6028455bc51a0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f973b29a089b45fc3e3683b56b3ed841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e265e1e3f4efeaf02e71396e00b5e6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e33cc1e17f2e702c134eb01093d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171a65bf432d7762f4c1a31a39d49c8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1642bed8ffcf2644ab7bee06f0b45a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b819091a67200356a4acdeb0e70e1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fee6575f286b2c19f97f887c19169847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870f95bc658900d47caed8e06ca766848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd608e6bba6a5333750514e4dc05eb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b313f6f57090fa221b441b47b0a26850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27650ff4649ab830d5d137ef5b6e884851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245eab62f8ea0296f51d20fce70b6c4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0cee555b4652a9883aa92c7d4ac30853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e1acf210dab6c4aecbd879ace866854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3161afb9c14a0aa7d37f1718bb1a5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac50df508d2ac81a607dba8b18a76c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed12307085cf1dd433f2de54551bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb07f7d1b31c06239dfb69083df4ec6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964eaec485ae0053720cb15e065c4f6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6b7fb46bff9562f3de9a7b65f7ed5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e987701da0c195e6e6fad8af32b6f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b69c41667f774b45c55d30b1dd730862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed43d97bc3777774b14020267b0bdf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ddbe3b9ee7dcef833db9f29196fc4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88956c20b3efa1bf3c9948f30c366a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806ead6471433a0ab0b8fd5b4f59c35866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6b9f7bcbf87457a5528fbb19ca86867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f4f1e09db04401b88d2a5ca7de6ee868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a0de4714999dd591ee562ad604f09869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750ce73b7c4098ca974363e66f45ce5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad87e66b014f7a87cd1e7f76c9c21a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c591844f626612a9eac2d79c49751d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a4e0d303a351df72351c99c9b81cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91724435f74347e7f30d2a2c589ebca9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a75cc3d184e1d73e544241974487f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b5fda039c7efe9a19f9b4cd2b17f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb9e494907979e5377168b6721c40877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c260b5b255a1e1b52b9ac972362ec878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4d66beeaf16f4d56ec9f3bc3cbd0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800dd236094969b8a20b75b437a1c4d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502ce6cefdacb3d0aa65bd796f9769a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d17c07cd4a2a0bfe8423758c8803882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34826dfbfa53eeb9c3f0758c6493b023883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeda34089461fb139f6dbbd6951ab2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f9805886b78b1048f479767b49ae885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d687ec5760ccbe2c88d299ac7020c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f38410b472d8bf79e3add6b3a547e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f1798d97c428e434e480e595a8cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef726aebd1b3720330fce8c410dd7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f352986401de60087635c1ea05645890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b00c90c6254e4b71cc623a57c820891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e87646be1b8d0653526844e553ba1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf39f6b8b1ce21f5b4099b15b3e96b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a69bd05e687255f4f3be2354d4eb19894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a096a55e8058ff4dfa8a008127b6f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a37396d4893dfd8e862eb01a3a5c0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f6bee2283e28b6442641b494d2f7d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849130f1b951b3cfa0821c656dd9ed6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a8700012c2867ca1fc5ad4181993899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696690c4935fd9f6d30d7c85eab1b4b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00ee973207e103fd47d9e1f1e04c9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942eb7d8bd2161343d8ae7e7033b62c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2001354ca8f7c1f2191ee8c8e5d1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9109d319baac8772799cd68e297011d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb91c5e9e6d7efaf008bd381e793d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1e4ed7afc00f65f64d0375b90fa7f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673a64337fc406a377a2845207784b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f4ac36302f3d11dd7b1eab8c443c8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d1233c8e62a95e9205157fb08888f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e1037d25e7acf11c512acf9ff3f37910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4043e0b228a4211fd4ff38e2729e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53389a4f7b1d8729a0533ed3dd98f69912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb3af35236b61fe6ac7aed0124e44913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a9fef5045a92582e89dbae480f3e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc36610fd93cb5f40570038012b51915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316c456ce511827e2c864f383a2ef1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a4d082ef62aba35b04f11fd22a086917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d42bb9a5595622d6118143b415a0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a989ebae32edf533f605735ddafd846919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd86e40063d94a9d5f7b74f8e1bc50920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149744c34750e607bc7ac8138d00a9fd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbd9eafd896bf4ca0207f3d1118d74922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd2f67c7624205790ca9a99a09defc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06b1231260350eba81a5b5c21e8e30924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e54c76808bea9879d51ee81cbcde65925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3016a8ee096eefd2f8a33bcab8bd5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ecdd123f3344e26c9307b13c647e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412ba20ecf0d6c88e0a46ac065f12d6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed8af266e760c0f88cb4970cbea5b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f61714b18d62f71d22e0e1e08862930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826190ed3c49bed1ea22018491e5192931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01849b96c1df056671784749eddbb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e0f2711fd278dc15aebbcae2d4b3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66172806c1cf2eee403f2cb44f05298934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b436c04a9e07df66624f1fa9b87296e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8b5dbc6dea3cc10a92659c2b74f74936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63462468fcb01d47d15f32b550dbdd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04338c854d67e706d2c681dc22836da938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b13957a744be3101bcf8fb79ceba1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64158aac6c66f111cd85b1b4cd47d5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81efcb9138ba2786bc645d2173efd9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c3b8d38eca4b7a0f11374bddee03b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5aff90ec539a75689bdfcc517f72943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346260f968cdb04c417c1c9c3b7b13944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a87a5d02a4234d269e5e576e2d63945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357210140d8e07964700ca2a3bb32522946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a18842a46c99a2351fbcd569e998e8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1cbbf21d0119cf9341fdb7d852fd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875403ae01fbdc17698e9a0931526d3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a9a3ed2c03c0cc468a2668bac188950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4eeca7297c438d12a6f96656f95dd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1492ad24e4752ce80d055f7be9547952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d75394bfa69167012d5669220f2d5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc600cef4f2953c94f652abe5a40bca2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9126328db5405aba32d9bc6fba912e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff84da8b8da59b67a17a04652e8c8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28b05df85f0c01f7063d9b8822209957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19268eb443317375773ae845c1349f9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7225669a493bfdc56950eb2bf32f3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7818f9cd15f11c5f137631f89c50f9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c049c8eca3b7abb321f10ef6e7af961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7698f97dab3f0835e30d8feb824e9d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7566333ddd1c6ee92b413df828acc9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49760de6233968ee955b54818338f5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a8992fe750e33fc974a78cc929dc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a81cdbe6a298708b920592981524c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e61f45cbf87da0a97ec053fdca74fc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930993830dda8f2453b60973b116d71968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d30b2e2c3c767b0863ddd1166119ce969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bb15983f40a1afe7cf65f848ce65970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7a94bd4e5c6e6a230ebfaebc2f7ab971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ecf1ab674a535c730af1fa394a8ca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a4fb74a823d3145eac3f45b5b100973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102530e08f43935ac4e4039f2e04e33d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2baec385cf46f51ea69cf50dc0eff975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc576123f0573b847dcd9e0a2d3d4569976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f69d07259c6dcc7b00482cf321bb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd955e9788cf2dbdba238ce2c6ee9e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cf9d1c3993e2a6f90e32e262c1f552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d855714cd266d80549db5614e3cb813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8bff16fbbe0213bc4fd5c5695ba114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58094c137c8b0909154ededcaef07d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3aadf3ee06edbd55302af097930a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08c7d1099b67cfc01e59ae85c1ba87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f5208910d5a2d528dbb0506d5a12b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240678a04ddb607a9a753f45eb2690379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcef7ce8df3f47b5c3526be4deeb6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df173016ba398e41ce00551d43ac84211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fb9f2731778552653b1fbe7f8304d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db6d7a2300312f64086a4d91d59b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8428c8b47d186c3198b0ff03f329914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5353f878d2aa533bc124c473bbb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392986058c16049949702655f0c3c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7550c86cf7e5a167a078a5f7639a1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad08ac51564ca6218f2d20931af36a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fac165c562cd9f82f2d68c4989fc9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab41fbbec2d6cbf559e4f70b258e9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede631f445110828560ba7a3d1edc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abf96c05daebb0ab675b42b1a74ee822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2ffed646b98372d9b13901c1439323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0c7d0ff2352770eb16e166cb83d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de520aebe5f46d0fe5b3ebcfef95125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08b0a6243231ecd464e9ba3609402726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2a1ef823c1dd61af5da18a33b1e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ca3bd4da9dc3919149ff408d784128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a49b89a58b769e8db047636b723b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59bff7c982e8e1f567152bae22230a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354e72e70b5e651f872a6bacf98aca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292b0c97ea9d3d7c5cd8e1691946b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536d0174d884c28892496e4be41e38a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1900dd2e4f8b3274440ec7641951234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0169ed809f3a5921dfae8337114b8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6fc260ede3f0361418ada2e2a66f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4278700e7eaa3c3d9c5e16edc031c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85c89c50c483368b57a9f9c16ca4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ff57e811e65da05ea2cbfcc34f9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e0d8bcf2fbbbb4cb1535b342886b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c79a265aaadcb444bcc6d74b8da241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf5110dd990586ec22df371d1fb5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae0dc5415b49cf17c887f33956d3a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3a50f81e49452045ac29fb0a324444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87941531c3f41b22adfe377d4ec68f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529934632abe918a4f02f52e1e2e872b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc885a14874989d8c3ff9533a4fa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9441b134d94a6449d491d567cf23c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a41185fa517a252669836f302d0ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942f3a11484e611e6935d13678bb1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33929a21067359588be888382ed9d77e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61950b73a51f19cd4b745eacb397b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2710201ba9e9a6597d017596131f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1789c4f68b26d0b3efc6a5d8472654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c175fa92ac87c4046bf30d79538055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3b0f6d734e1cf35f2f1d4b339ecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76759f54cade51e9079374e9bf78a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ba934dae2f8928bb759fcd4d1a6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671c20d7a3c1bcc059076c1afe3a5ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d06056dc9fed6d79a15263f416f09b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fe1651716757caf35fc124e077f3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778197dbe01d52866f3d336b1ce849062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25c9908792fc42c80bb3e722327e6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8982c2df31c3c8641204ea58bf50a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496accba451774a5ec6f4dca4302a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068ec2955cdcc4186e1fd88d70170666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2397f99f85806e4157e909f8c952bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bba11eac711ea39b8aff5ec2d076e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087eada2f0db1c1a9c6904cfe607a3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f65ba9ba1e9d46c83e63547c5fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971068280db47bfb2002d6ec0b6dfa171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac294e678d4bb7ed71a21d52067a143472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb020f2743a5e24076983df310027c8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375deab0b046e50b6419bcce5da68174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b184a22a31ae45c64df75819d7d6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1fe8a376e6a1063b0b99d883dad5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe29ccb750c4847ee458d7f82d51d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c537e80df493d96beec8671bb7e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ceaaa86842d980b697201e9ab22d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c372a76ebbd3c07dca58dc9fa3bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9840364ba9c2de3b5d59959c1f6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab00c9153eee794cc4e95b5c5321a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d395e884e8690ff681a2b45e62e69f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f110fe5897ae652c2c1de88557def484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7cb5b2b2456024d2d2d94cda60cc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf13d137347b2791f8b1ff1c58609086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d2880bbc4d03c6065aa64d7d919fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744706fec4e1d7d68fc3900afcf162188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10ba19ef46536eedd1060415f2efa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735b623bf9f13318f52f1c6478f18290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58601ba6b3e2b5f8a5383e816b91da991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ebfe8608b2235fbfcf59f73ef2dde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c724caf1e683b18adaf0c7cb439e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a066462aef931b02948a35a5a7799394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d723bf08808047c58d77496ab4a7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb37f6f52cd6f6c466425b38ec302296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdae901c8739cf0797b621b8be9b69597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29de2638841d63a47746c2fc4f257b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d63e71180d4de74f2001345c4af4eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926e5db69b51ee753e50df38a6e9fab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef234678df63fc46277005c88950d228101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4aa8df0bdb14adc19d1cd419798e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81378213ddc7f6a895f2fe3814ed6e3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ffb220ccccd35dbd88648f8ff385c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc41170f75aa6c91ea9b46cb3f2082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b41d3b8c2dd5fe9977b1f793c111f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037339776dc1786dce20a50b9e33cc09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd0823b801e8657d5a1c052da3c9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f5a7f6acd58121bab81d088e698fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d8eea64d82adcdb5ebf080ce1dae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff4fda8085d5d949a89767bedd14a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf506fd71234f9bc6c2f7ed045f28474112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4584c6eb65a352c3b4f366c230463c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddccaae2822cb24399976afe9ba1cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d92f32aefb0288c85255bc831899115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831be701cdca3f1013c9168613c73e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758643ba9bbc8011a1a3e890fadecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824daffebf20ad689c75153d0fbd4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c07959c4a87f1ab9fb2de5e16ca3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8768256a3611d9f7af9a8c1d34d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c64282580e04b2924a1dc2320040121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce2b38d16ce1eb2694995bc5ea1390122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0cd0cac6e82a548d094431a482e71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6486b4afa198795d84733bf414c690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc51c707f49fa0f0d73c6e304c9c8a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cd666811ba416d2df807c413ff94f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19840ce22f80f4f5acbb543f37fd72e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50397f41533688e0a2fa377b6509fad3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698b3ec22647306ef4e414747496ffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978761b7f6ca8b80a43b2768a49b1d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507befb850278a450f4bef47ff6fa52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ea7e1b9fe7614f28e8f37ed1c93a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd6dbc0e45a6033541956f431476e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10833201f5f4f2a6d9e762d6f4f0a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c344a139a43ce2ea05a86a2d8301b16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68378196b90e808c0cd1844b353f44ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0db1b5ea2e44ff458b62960d310b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ce3215bb3a0520496ec8905266efe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37aaf09e8eaac1882b957f3aec754f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf08e563b5686c863ee567f59e3bfe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc99457c35bee2d0a2486efd10d19cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220645f5ef52d4d2050b8582da1c39c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09abfd9ad98e5c8cbcb23aa6073dbcf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6dbef545c655376fb10e55453399f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b2ce0f5f0b490dd20e53b5e47f07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be0a736abda3694359322dfb94750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eebd6d2fb16daf403a7742c9a51df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6cf010d39854c7696c6ae4f845e42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa64f83cb749a9a9e675a315af8cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2727863832a2a549ed5dca5ab9a4cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6efe3b53dda566c36f140f76ec22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef579f2cac8bffa153f12e25b857a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb67a6e45a47557daef280b334048e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f85224b40d8537578dc68819f7ab7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e976ad8ad851ed7c7828d7ec61f6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611488edb7688a71725c27bd940d78d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261511ae8864fb415afdc61d70470c89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0fea2852d42d7afabdb58749ef81d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6a9665128001b7c2a7adde92d6684159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6dda8640ffdee7ba5cbd81abd0599160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f1147cf6871eafec596ab15820f7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a7a6865f09722f4034854c8482ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbacf92dae0819ad48e688dd63a0c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809880fbd130c1bd1731dae1d0dae55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104c248079b643aefdf4fc1f5fc6b3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d4d631bc2d3f1c6182851836de52b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7c92b4f48cb313b8b8e200cb5e196167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ab8d90c7f9fb28a1008c6683f4a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1d4f95e301931016ff4b5676961e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11d11228382f68c83c27c1430a428e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12455630b3206b59865c589e8db321de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d191e5da8c336af656628e51c5ed9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f2ad33ccf358ddb0bf14694af6fb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef2c14806ea5ad3705f89a4311d82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c5297d1f23f39d1c0ff19284661b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b4cdaa104d97e8df3973fd239bec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017137ddc596ee5148a6ea506c65aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e04f13fd68f9cc51665517af51247178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b93782082375a9ea1f45691d6cb3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f0e9ec30885b91f6a5d61b1c810f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69aec7c3b4bd58ff8a2271048bc56f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54d1fccde0430d068c59df4e4e003182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba16d1125ea89793f1a6faa71b1ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7396da30eeadac3ea692f857a972f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b9ccd35f425439b27efc1578c895185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8209bf929084eda071ab9f9055d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012408d4319c84455f076d17173c3078187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6645788a106229487337c2d3a5a34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ce9d5810ee675bcee564de1c3d58c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53c622c38b9f8605666f538269f44f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c9c3eee4ef54e74001463fa5eb270191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1483252bf4f704ce5272f01ebb3e63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d9e79ca21b4c88492847ae893d54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34859493c8b4539e3b75bbe6e57df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e96488569a8a838f98f95dc373bc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8b36ca184b8162a9779864b26ea2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb68ab64d7529c7caec84e74232f36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b31722ce8b9fba5265b8f75abffe3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c746d02f9354d64480db252fde7e206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608f831792bf14367f897cd64f8efb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3e8d990288058ee09dab9674c2d42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69a802baab63cffabf16235617dfb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c583b4d26fa03859f9bbedff6b1a1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e675cff56837f57bdb9860e6581e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d17932d728af165f406fdc34b297fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569274de972c11c8494cfe8a0197f0ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e453deec143ed4bb979c480493b69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf018ea8841e8b90b373c44304acb1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71139391faf959e654cc9ac627900e11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64a007e2211f6d542770cd193a436210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61406c7ca35e6a1ed2d2add44aa84223211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88338083f14c0ae689ac759e292f3cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658392a57eb31f03f69af929bb7a64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743b94cdcf23e569cb8334e26337b48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8eb5ab7e51a1e590c24609abaf744215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dd8e03248f95a32ea7df914614dc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc4d39979fa49b1090687c80d09b22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ca448f8a6039aafbb27cffcaac19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a82086394ad6ad1427a8285738292219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea3577d56daa46072f04052dda4e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040521ea05486db8c93d7e3edab93928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6138ff672a3d8e2075eb9d94fc344e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19aaee38973570d5b007ed3201118223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6b9dc6d5d1a079a3fbf958b1fd03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97faaaa8fb1d674c9ed3b29defb50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcc01d10689a063fdc6fa4333eb7de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3a71cd860849384d1fd7e6aaa6334227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a962a9f2199d8d54e7f1093267030b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887687ee7d27995562217546ffe03e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474882313a920f82c1f79dcf701fa6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c41fabf78d196456194e4a03e6a71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98164a9a22cfd94f3701c478aac586a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa35d2ee16d9dbcecb10227c541676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a953546dbe991a616514acd9b4e75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91bce26e68ce4e312b231c1a84e0d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736ccab338d9744cd89f43402eec3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d75fece6b58fca3d186af923f7909237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b67537365ce62cf6f53c1739b0b673238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbb8b6d6b4217fe1597d70c1ab0b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5015b2606fb89420b49451bda264b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27d0f7a0d710d4f35003a00ca4cc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c88ed5012c0c6ec4eed796a673754242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a344bdd9d0bcda5fc16a5b0f37a5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873815a5bb34db2a79f263e025b28a7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ddb4d871c90f92acc3da5f26a786f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce069d111193d266a073084e1d4b54f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf45874c874add2bb547a094a0a971247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5b67d4d3c77a80d1b13ba337711f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ac9dcd71304db1004eab8936d991249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2745976f8a6654ca14cd0974b27538250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6686de40b3669437d57dc3de86232251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e624f7f8f50a6b78ae1a8b4bd0c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3b3366896805aaf3f5ac47b44a4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a292927e69c18cad9f9c725bcad3ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26321359ff006a47472fc7da575d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad7ff0396703bcf8898f88fb39791256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f80d3611b0f4380437db2ba45e817257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ffa155e3c569a7b4c56ccc302212258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be6fea57fae9ff85e437daea49f18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13b20f1b297dda8de46cd0907ab9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf651ee90a3ea9b77c2d390d009779261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea887b29ddc85c63599261071f3af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b86a41387d48147df65ad1aaf187263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db500fbcaef40732e070e703f5faa71b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd46422a692ed7440f9bb7bddad71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0dd18474b6bdaaeaeeda50b77bcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbb67ab9a2d4c26c61fd212b9a0487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b56eae317a18c245c5db38e23003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c007af2759161f1c098567ad5c964269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb749cf17f41d0c260ea7a94a5c5e87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027629b8e56ccb3d62ce25c3c403f57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae717b59c715cad560dd68f9e90c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11672851b9efc67c834409a944316cb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cffec850b49210fa98060a54a5d40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29908e7a9085c3ed61a50767b6a8db45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9ef4e82c6c751d3afe4e58ca2bcdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f8a439cff5a5407450b9841a3bc9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f20e0a6326163d9598d83d5f64e56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76ceba669341112d94cc969b06022279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070789c5a854f48db16455a9d1a58e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9adf5aa7c044a5b61edababb17a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87eff44d1e91d1eadc0f614d7b538282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f12226f68ef80cbea803f1a97b4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585c07d4c2fb9d5b9b8ab822dc3e73c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd1c842373aeae3d8a686074d720f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819c5c617c9df4986e0d8814f835cc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681ca54d51ac620bff415c8210d26e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a213795e9ee6daa4af5bf7985ea5ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174883af8dbcbe3ed4402b53e0e6313289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c541daa1ce403c47d2f2d6c73f21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b66888bdbf45f7feed981ee165ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7e63e92e24ce342ef3b355e57f16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1199293c5d905a241b29cb3f3cc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89322659f993ee52e8a2d266ede30c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151539a2aa89e1da5305c66f77aa7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edb641023a76ebe18c49413314c9be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a465ef4e5cbaa91eb64d7160183d10d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7226fef2f35ed31425019a479a7f1b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606300a20ee89924bd43d70055e0b0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5ffe2dfe13cd228d7756b01152b86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605946b39943f0bebcf8cc5855a50f43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f44b414acd712795cdce2e4af4ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7cc58b30b425be5574c05b3ce9430303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a908d294fa80ac0c6b3e8a72d39f5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679a4b8e4d1d4121961edfe11ab3dba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900c44b5c69e11087250902af116e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01bca111360f89c1578d6ed089aef7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a212f3b63b21cd1a9dc032dbedf19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c76ee7eae45cef7d36e9c98e824aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5abea38df50200a9099634ef07b47f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc006f0775870e51c5cefc257aa86b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce723773b91cb9a6795380ea9799b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80dbab9513a0c164ed8020688b60f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d8cb8733764b3ae28655985aca47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57218597172fcf0591cd15b4584edd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd33d9335e77d494042a1243a30d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aed85b109c6e974772d66bcb696e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fd938ffe886ecfa419de1b404fee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3552a20a7eb00f48bc3d309f50b0429319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dbc63f7401473b80aded36d7cd92c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c7bb75c53694449bd43e1714d4cf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91041c6893ef3afd625f35e822220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e4bbd07c5369f7cee4cd11d457c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a74302d73a55cbd5ec50b0c0561c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839414ce0f7ec3c8924977b0b01098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4375067d94fa61357f52218a89e9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53abed1327fdff6b313db91cee709ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef872e48838e290a8a43b44075c661d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4104eb8368c9bf2c97e12984bb0d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3632d78c97a48ead9be10af40cec93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f83d5b44e2ade6afac4f684243d8df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c05a05d712f459fdcffc86e74a82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282981ffdfee186a3e9dfdbe02d1082333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bf9ab70df9c94fa6e802553735e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28a61b78672e7b6285ac7f8387ad9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b76aabd1a12ccea37eaab1ca6a0fef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd4bac1c0fb6637eb46b8f3adcab3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e90194027a6c3730781ca700fc353b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005260b261287d5356c93d459e8aedf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70469266ce6935b1f9c3f0ebdc7d3676340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777be6f89edd768df18b2e036735ae1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92c3d01ebd0d452757aceb498dce80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159296da0484e8c3c5d87a9017107c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c25bd76f68c636d70f1f56219b365344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b385b8eccb20a3d488663637d9ee36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d307b3ee9d9ab2754d5880847afa72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3729c8f18e97007546c4719589f2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef787ba4ead5510f2226d0eb82094c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b171b92663f8d747d1961068c36ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aabc73c9d8c2ba4db0e0233738e899350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ec8e21040ca9e3e001fec1a5cf69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d873e1711d5e48be6abe0407850f4e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6499f3fff1025870b957037f422b865353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d8e9bfdf4e59d788fff1bb12e522354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4db7f68581d7dcee6de0d7145a5c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85076d51e22bbec8fcfab77e3fe6c063356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec8d7fef6f9f54470d25905274f41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ede3c256c1d419728b175bc0d7549358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c6d8139d8f48b427c77fa9c679fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6f82330a75d52836db7d036227c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a28c78f0b73f142684160f1b1e8898361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5dfe01c685096a1d03ba71396109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4861b189ac95d087caa7cb71fe604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb49d19823f9a706a677ab5605302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00996e10d4a76c5248742e44a9ed14a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37369243a95148ab2b9a29f074a89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581ef4dc068a64b9f1a0c4841d5c9d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a10791f13237c37fa5ebd886d3a7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83532b2ebec9ab05653c1e1684f32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d99261ee8ab1e8335aebc97c91f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5591b27e4cc2df3d4438f947eeb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9094356b095f697a36a94841273180372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f40ad676e37402151d32d7351963f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb210c4bf2a823cd4984377d7c78d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701da1497ed89ecf74ef8a1f54a39ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe74f321685d43e5155643345de0c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d64d733ae59b5c294a71cadfb08ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c827f3b005dee11900261917b6a42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2e86c03b84ad2ba73af699616e6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6d81a8271a58101b15e4f677139d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3fb740aaea180bcf643c3f13a544c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9bb18a826071e26b6f7f8cc879ebc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ce9e5c7871a4ab70d5905089c424383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce657db7a4b4e47e17ad81cbf1a3de05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095bcc998ff87af3cf59ae343a6b27b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aa85756c34c235e78dd483c8301da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ee5dee3fd4d234d9a7852568b114387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d9e8607fbf1f0694edead291c2aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319b6238f58711deda88ed4e2f76b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a53bbd6874961481fc9e4b0bbec8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee204703480fd29199b6e9947d02c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411351594288a809961d4b0ae0a1bde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158f8885f459021ed5524c2100b5554393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb29c586fa6da2a6a59e01d82bee95d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a557987481a5c007bde0148c8693a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c953f088197b461274e33b0a71d5f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894b6369e932db99c0b5debb52f291397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a050c3c7227c550a7d3dc2f0d3887398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487de2db34da7e190260a58c229401a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568b81179bd7d583639f13eea936c6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f787981108c1f323a26d57e224fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f6a8e20e6c7e2b41afe1cd85b966b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bbc33b5facb8ddc6261a095427d48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e882673aa4a7efbdd4bcbc0eb6df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17e3abd00070472da715e1dc737742405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e281eca35d87fde4e15a0906e319d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a601d29f90dfa8646cfd1b613b56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab2c2903aabf1da4727f424753a2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9fde483aadbe7efcd3642a5d58636409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21192d250566ecfbc43273ad7e444627410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202601c7facb9925ab5c3883325c5e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53750eca676ea7cd070a1d8f1c43bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c83adccda090ef73e59fd5b2a0fac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14048b679c2b3289e1bf8eaf16b81c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35884e55fbabd880aa309fb53f1d4b12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777636756de2c9307dca1aeb6a57144e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b74f106db0442a26ce5d7fa686e6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fba9018b79337a1c8fca7845b282e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a7329b32d0318fdc14414a9b75d11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc3a9984c30448313b7ded8bf14d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a4982f389dae79cbd0b40169328b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e0712632e652790a9fcb99bf24037422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d06c4ccbbb12c0c8e7d2162c42b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196c0bead230ff6e795211c81bd2b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1f9280c9bf6b75587dce28a2aaeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21871b568a711fd3cee49fa00a8ee45b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b5a3d2cef1243285c117b90dd1a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c9a5ee204a238f7f97d328cd6b53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6acc0f30d58bded6b8967dab6ca8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1b2d73a6a30aa7068635eda0f6ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761992caf1d799aaa0125685a3fd29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d2f25201873817f38634d088b2df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f1da8e34eb127484e1fa45afaa25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34371c7c3551aa43b42b1507211fe7e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda800776434d8f26955238b61993255435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b731cc1cf39d7a256c08fab89ee7b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f38b19bc93ecee25a322366ca4f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a2451611bb12922e5af32024ffa1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d97a71aac0eaa950b097694cce22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa4c85a8e717d01b8b99cc30d9d29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa87efd51c86440276f21949fcca2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de488ad03d712baccc334d121c3b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75620a36517bed0a8d27e316866c53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c2d8ef550c03bc7c1802d2c5ea2c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0fcdbff53592beab78661158c40e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54632a7f41b4a99a3144ed51aa692f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12414d9de0c0c69ee1e860bc181920447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0943d25a5f90a45dd88b3dc1bad0d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814ac0eb7ddc29a2bd7351f10850b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd6dfb0f23a8d8b7d8c8052abb2eb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01609579cad51b4f5544421caffc0b4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd56e4dca12d9b1d98d064785931ada452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a04432e67b204f783216a163543d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca62646b61c48aacfb6dde92d94797454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f931bbf0038f3029b05be5d545cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d352a839e056f232ac18665a58c022456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197d399a928f27f436777b7b12d702457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ad951ed95a53855339d9d0ea40511458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5a6895516a0c61876b887f723341459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c35be62cf2c2c52c4bd0c5603f3300460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27b82f1c42763d225a884c5e23ada461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a2854e4af0c7d077cdafcbe6fac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53ab0bf86b54cd12ab267203e1ca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d9264f322574603e814f2796ab4cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de239228db641c8ed7aaf70743ee41b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc93c6dfb529040e4d8d9da323caa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870352e12f45772a9062fbb808cc7c66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf713276ab734b5c68bf41bb40c77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848bef416cbb5f8b1ea7bf09177aa24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceacf3114b8fa3e89add5f9568c877b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fbc2b0b5a969bedf6eaa3d9287b06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cad05f2cbae109b63391d793c57df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfd69642450a86a5fdb4905c1a631e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bacbfc602441588bf55d97e7400960474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046cb5bc40ea91193d0bf1a6426d9fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d2e40905de442c83ba6111a22eea3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0b6d04c30cce9eeab14e985cf6326477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5fd9525298d4d5ac7cff586c47fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832e2ad52be18c1eabb7016f22a600479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356622226b54c83e483b17c8231c468f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc7a2faf8d0fa4e422d512db3fdff0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acf3de6787393293aec57764b84b5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd56bfcb9bc8d09860e0dfe169e5eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdddb2f75cdda187e4107f9aa64eaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b2f08261c189f5ab3742db002238485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255dc996e120fe2536eb6e779a4c3f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e808e39a517eb5e58a74f2a9b4340487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3b0dabbac1f6e3d8ffc561df6af0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371d73656ef44b532583d5b6517cd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559503ef864380320b2ca27aaccd6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea86ddb110c6923143c5969ba4736491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca07069b93083bc9df567d8c1333b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9cc21dfcdc29637d47e0f57b812e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75cdf0d7c7ecab6880cb80cee41dab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47efc9a478b9d1988a944a8a495138c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1e8306f15de3b69a3071c662902c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c5557e102a079507a26835fd26e99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09561aea0d791800e6dacdf4926ed0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404513e3c4d511c092c7bd648c966b72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f525bc68396c45cc18cbf9777b146f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e1c2ad7ffb3bcaf3d07c1f031ff9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb24bc7826f3634ba80a16bce98eb18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2fee9ff25d67eea85fe5651358dbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e32186bb631201215de0caa938859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f223dabf82a2465a9f3c3947fae588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b516ca6a3c9b8ff69ef1c579d4c886f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec85af177519540addfca4116c3083507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6b40f86b6dc33870119af752a249e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3038a0584e7e8f9c15c243b95d288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f1b4dabb4bb4da8dc9e69c5cca93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67c035887d0d1c421e631ff706b03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5a5b14c8db10366d8bf9e68e0837512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f0512a5214ada8ff0b444069521c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895629685c1ea6b1e88e5e9a57d7463e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2277953609c06d018a047619edac6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7f2a53c377bbd82edfbfe0b7cb39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367dcf81f271c608e3f116276e6273517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16175c870f482c0b0fbfe0afc6e9dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4702b9e0564648ff3fe89e6ff4de4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee19d9ca8ee8ff033093b8baf0ebc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2437bb45edd869c05be87d493066521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f405506bc1530b64c8cc7c1ac3b18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ffeb1abf0c9e5a864620d1fad36aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5a28d5abf59501c7c4f80bf77d086524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07a2fc81609ffacd1c248d1ea6cdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c894063dce2870016c37f846889ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c8a6744317e6f13f2b79c17d2ffac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79523b1915da8d25ca6694ebff283a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cf1a7bc2fc02d812800ed6648b7b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85eaaf7df732fbbe1c2bb5fef597f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109dbba3b7be1d3d88ed243b685ca4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf45b383fed04999a5d1d96ba297c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878374c2aa9aac4aeb464bbb13f5b6a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52fef58b4be887ff3c4297316efe24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93784f86c802ef2a3c9ba70faa78ed0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911d16bf27674fa139cdaa934d57f74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102bb7ead64987acd4179d0cdb0a4ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a847a8dc294c1c5ae504a0213696fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe5803b9614ce7a7cdb84952c21ae0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f330d5415563d0e0d2d7217e35826540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac94bf74dde41e0031cb39be2196f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24bb455f98dd7609e537fbbe1236d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a1803396b5c5c396a3150f43e6f29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0c45c0fde414ae68bf265ac7c6cc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1be0b33728257e3affcba694f80aed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cda7559f361d37bbfbde847413baf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2c9a1501a423e26946e2cb5d2173547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9704ee09ac3bbd07d5d6966c8b349548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221a1f09a76c9b08274785ec743a2c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7723044b914ec63e0f0bc41a67623550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377162b4ae50873ab47ab2099f92fce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc733e0f70b246d673bb2d52b4ef2295552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef055b6ffd745a10618ec7ddb32cf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f9b35873cde9598c164361509d625554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbae591e10c31052fc933ef8900a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af48b8509f3aa5a9822d6ab9be44739556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f74fb0ea257cec6b48be05d7703c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30afa7b434b6fdb809855308f0cec8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993f33c3c3624d4a74b6637b6a00a83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9d5d789680df214f4ca6dceb4644560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36189c76b7e05e93a82dcc93784d96c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525cad823e330721ba42eeabbccfcfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aaa0d647fc7e5c06f35c6863bc7bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0a15b865ebd3fbb10d0b6a0da2a58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fba01ba7aa2bb4f4c14776be04aa6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcb895e79adc7eaddd8a225c0d6843566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7567ee7be92f8e8c2d26d1c0f24ee3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3745dc2fe6c3c4ed3a8874c7d015e4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60650a47375c267a7766f5ebebd3de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409f31722213273e6ae698e612ee83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475699f7485d77b8f08315905ad3d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0702b1353f6d4d4ac7c1965539a9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ffb649a9c352539351199983bf157573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0add6da28894602c3ab3e8f864c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51177f1e6383c86f43180265822bd85b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839ca4696735800a360aff2ba5c3198576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58f1d69f73837fcd6a77e155508268577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c983e7218e4e4d51151d505ecf6326578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d399c468b78e0e5e114490382880976579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935046c6fff3d5f0ed0210d806e6810c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f31bb4537e4e2915b043c35c0302581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43fdaffe4bbb88a0ebbb4474dbf46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef00b6f01bc5960b8833428607a86f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aedc5ddb51108d0da36a9131521f48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523654814ae6ed5ddaaad670a5c19068585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29ba46a7865294b1680191a25da048586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aefeb9138067f2c09eb5e634a683cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bb197348965ea31d926ef03ec0bc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068286beca291e7454e3b9f7fba17e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cfc22de7adaa0746695cd03bbbd86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005300395cdc643bc6ed3c66a2f5400591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf494e6b03c87c9ff96d624e751e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d63a414f789b58b0b1e051fe6907593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596185c6c3489323d87a3d2bd5f39d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2016b52588eaa9abbcaea4340f06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7491a2b72be95c50c91281b154076e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca8577f0a57f73ba651c8583d1726597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100249727ee9ab6ebf8765ac721cd3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77200a44893c481fd56d23c879dab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064acf13f75160cc89d08fc70638af39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807808521a75c89afcefada9f54218c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294477c0ee0066344e9f763704abbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d42676989a6e300a9bd9bf5d697f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382823ac04b448001131b7497b543e54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c6e1eaeaed449b8c3c5cb9c7fd4bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d15fad25eff1f5288a0dc2be705ed9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aa43994ec3b00d13ec37fbd8aa594607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9d22ef9710abb4edf952bfd51d274608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0afa9524027f89645664586dea2dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941023142c07b6d751a2c75bc62fe0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f47738d6cb15a219f7d5f7d635c46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1420ed4edb15a533604382762027d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aac410384a2bc7f1926d873ba5566613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf6d76662139591ce1055e3b96073614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa42e5740c553133a897f46e3bfbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6392bc980ef77560d343315d755b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6346eaef97bb8b3f7a0c139ae50f8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33d5d6e8a9821a53e4ec4193eef022618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c637b62c178ba0d73b08afc4fdc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a17649b513f81a53f898f74835dce9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177d6258b7f6afa9c74204a21ecb49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12de6dae89505f4cfe11a729a97beb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d220fa0a6d2efb8277156f756d44b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de663521591c28e858563e5056c109624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e62a2dd0d4bbdb62428a2c6ddf64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d497f368d62e23c63b737db9aa5d8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4063140b9db76cd8904efc51d690b6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f7cd22349afd7c5078843268534f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc5b429c0d181684a60f9ae081a2ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d04af92cc3f2e5cd6369b3acc0d2b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d90396734bd2c7f70d9b9f2419d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31811ddf98f2de01f2ea84a44a376632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7e8f95e090dd7f6c539b2505079e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee598a2913139fbfad425c823723354f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12611f21692b19b969843af6f80c530635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5a9eda46fb6d172bf788c3a12687b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33510e223c70fbcc8a301f2c99ac8903637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb856b6533e06efa53dbd8f146240274638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b5cd1f6adb3be0c71acd7c65bf75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa176d5338b4ce5d4fad8ac5846a3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d1d975758c98fa6bc435acc5408f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400496394d52b8d004fc76b3fb4bb083642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1cdc0cbbebb484643455aa3fe3ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0ae732799b87bd7ea4970f4655a3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5dea6c9d9e070424b1c09998a398b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db049a5271075e7d0bf63a286fb94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b704e07f29234d82ba2d588d07af06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034ffce31ec59e767b121b95bff635648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc14ac23dc36af3008787df6802da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41c8b652e74583ccea63d107b5ffe9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd996b470d22384e0ca431e4aa84a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf77ee27807a8f961d9532ce80419e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86ec0ec72352757025d5757f5865c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9d6de3b213c479444e3898b8584c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d05341a988bfa36ee875240fa575655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dabbea52477dc309c2c923d265bcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e312a137c421c023c1a6bc8f7fbf7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161ea7c6aa6960c2cd4f9dc36d5f42f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8056070c8baaf31074f6fc76f7f4a74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84594c9874ff4d547aad2f8bee9e69c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c957e40ce5ab596b9dde11d59f572d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b1ca563af24418747805f5c63c10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b81cb0a6cc94d830a8a1c6e9aae006663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08280b0cd8a08dca70af67187376afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae091b2abbd7e407ed65e5363bcea1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e31b115c72060738a3af431528903666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b97368eb80b45d0e6071e260c2b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a09b8e6e768449e12daecbf31032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c495b150c835d9f7e5ff2c330a296669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85227bc0819c01e4c9f35677ae3a8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7980428e8274882d409a875bc5aa3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190165c539992d0bc1989728ce86155672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a766f68c122b410567fef5313e433673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8b390cecfa061d3015d8ea9db8d41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac02c5b08e037a7410083bda1ba37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94eec900ae87f56071a3a1069df0ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281389cf5fdb7a2cad5d5a379949bdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0d19a31a90e8255f14788b2ecb4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce890f5ada906baccdaced530d3fe2f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3ca206c00240c826595fd9541f5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2d1762329fe4b236f12a9d2c2aee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee627a224b9355da964f943b9c977682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7346b3af1caabf413e9fc4839c93d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76624aef12412bf8a6be5bfaa2bccce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f4ae8daf1f09c93d8bf1a48ec8bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb2bd90a93d2c4397562ca59ae1a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685612673ffc5c36cbf53e6d1c519a61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb1c127978f816cd239374d06e420b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e58ebb4b97f2e65268a99fc15e739689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fcd2ce9219ea2d977e15cab6eddea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c09b50d538d3b68783107b9504a1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392fb0a8bf8b0cd527aee9da0fc4ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592942acf724bfdea02455a9608cff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fca1f1b4d2e8d8d2690c97bc5c159694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6047de902fa5234ce5b619a6efb49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193fb05ca6904a90b8a568743acecf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30a4f0ad484764d6b85a01ab398776697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf9c3e322176332db97becfdb14fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6ce28888e3a8cf708fffd4611bf46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c376435a30cabc223c2622290f6228b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31182c0710042454d80df88c03ab6cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33594a56ba7709ab1b6aca739e06d9a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06189755150f87f5f4037cda0ba448b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5666b178b570c409041ea1114125d5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96903ee93953598f6e27c33ae32690d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d91daad0094968b0b4965aabfa7fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397456d96241d57567e8afde291dd162707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fe50e35f05999d44b57f9d04526ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae264065adf50890ea34f2c1f6d24b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcee29c138faef5333855c280026e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5218b18569a5fb030cb4204285a8195711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec8f91f4f5aef9e965b25ac0b7bc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dc04580ab395dad9f42e3e7d76097713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bd29873ce762dd994d22a3f6653eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488e1b9935e7366041cfe35f16fb5f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a498ac8ec1343417d17034c887a12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08851e1729ae4c1240dd913a6349e944717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc424fead261615d578d79b5b4927e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221815f84516b1be0c3ddd5f0348ddf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc05eeb8a74dae0723d23d2c1a777720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f681806ae15b6fc034adf7ab02c58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d7f8cca47ef4252753e512764b140722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4b12d18ffa0663147f8b72620dc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e74aa58a1c76d2b9492d7689041250724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337246e9d0a49d28f206c1cd9fa2cf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d4e94c0be8ea93049a17f5b53ed4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7c4099d093a0477aee358e47404b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f15cff7dd2fcbadd203b01f5e8ad82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca57785a565dd54611d597ac689c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82d1a8d5085e6f987e0581f9b35b5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a92954d688a1dc0605750e88937dd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14a65ebbee841e9acb4ff12b1d584732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490375c3f453a4a34b6bb3d854fb149733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ea069b81c9cc68fec6f6522f64470734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1348c0a00939bdf0992e8efafb7d1fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34752c90564faece2dede2c46ea918f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a79c85c7b3f129701eb3df50781caa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03426983391db59d71c569a9e31ff341738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a034527705af46ad44ff36ab290b2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1af7f4f3e6658ca2ee01300983969d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c9a77be4ebefea4ab3c362934ebc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f57a8ac00184787bf6ad8251f1da2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b980fd07feb2f12f9763181b3c5af0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52848a769ebf3adea3e594289950b819744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef90b937d39fdf0ed2e0c417c2eb33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232b348a288d08f400de2b4df325ab7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a27ea42947c31bb3b3ca72dc1d3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49a06e8971c08bf1d322750805a1da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f33a0e189ddb1052ff01c46e8239f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422cb2056ff6d42d4f53c896e498441750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18565c5621d0b249c6b6589c14bacb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d9f6d643d268e97ab3d7aa8bd993752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cb4b6fa8de3bbd884f98fe85138b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7de15700f8ac9dabc349645aaa370754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820439de6781414c9ad4b37695443029755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2f3e08291132f7c6358b6bac118b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20151321ce71d65c1e14d037497b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663ea41c9881b2d25429a7c1a73b28d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c86adc8d12a2dcead09ed28e47997759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c16b212d902c923f0e99631bf3380760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0bbacad9205bb6fa5f6be73147264761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d3411f9bc7accb7183bd93e05eb06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9674ca6c461a40b54760ea8a1f092763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4048f508a3f230b87a39b4350e5840764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ce5a688417fcf9caf217376d8acf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c822f9ab633dcfc7fa29f30f040454766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9e72d6b8d2ee46bfc51b0f90cf5f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737093c0b62e09a7391658c1cad8159d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0c6f797884d9a76b201eefbaa48c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab534885aeceeca543d134db7652c598770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b00aeb0267b00c036c5ffb419e879a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb980a8c6428af75ca6af1f54914c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d570a821df71858f445b48865334c16773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae447e4aec812646a366cac3e92cd1d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6184aa82ba34eb06938bd0f282be2b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb38e992f5cbae27845e485edbc11b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df2f0cc96dc714e33c7525c389f76777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913c03a230683b49d62ead92f8d7445778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d81658c6c1d95c9470cefcb0e72633779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317f9ab8b336ef0834c3a3f446f10c4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa30068d375073f324a2d80d50b472781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c298248077a34614ea85501c344b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be787eb2639f6319c8ec607d13314783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c34c91c4638163a68154499add79d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b96fd4ebbcd3c683c6d91881afb3c3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820fd10260ef83a6edf84b139ce883786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd0602885e44996cbdb598c1e1760787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a0f88be3346c21f748556c5a2b919788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d44838a9933ddb9614ac0ccb359aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad34e774d9556797717731aa1acd2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324de88a3039700fcf00365cf1ab2e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c659d5cfec8dfb14ef330750b9096792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5033a9b85f502cfea6d1ada2f93e8a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070336093a62aba1cd79b99b8eeac69d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16019d666a4ed361e035a9452f174122795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a1c824edfccec19a43ae625360b19796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29dc37e58531473870d043ff06ca22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f56a7bb553b427faf469326206ac8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bceac871683b276e5ed430e6914e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db26f02f57f869cbc238ea92c22adb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b24148c204a939bdd07b0bc709e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ddcce4b0a2c6353f9d23f020c4ca2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d13f462ef3bd7d707b5465dc05d1fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9d046052a691205b36714d184f2e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17430a8a091dc29b73a996473a86c5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c51da4188a29d70bb7cdd417e596a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b690a958a7b67fba7841934dcf9e5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777408c831c3b596cceb3e5f57f0b21808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66219b12b4ba8a7536d826c478eb8f9d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06afa6462b03030a4834e4efdaa4ec7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57333db8d37151909e28d3658b12d86811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446837ba71d8036247895ed9370b363812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562714aa10940e7523d1425fa97513813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde8a91ee30e4deb7a015f81d0bbcf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9b7fdeff676766455f7fec79e7a0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a59b38c09ddf9aa08ec453291aa77816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694959450ca58bcae2abf61074aead1a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb37365be45a1a6f2d2671d7ddfb6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ec0034c00b7bc722f88f896847116819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d275f74e3347e4f06a54102c10d7162820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a4164de713c3060a65f3a49a1152821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da52d4ad7af9adeea39e8d52673061822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e33a66537feb9dd2e1b0fa7e8ce4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a182dc5d78431985ba5c048ccfedfb8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc897cf42f298662eaf81ea30146a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e2b469cccc758bf9ad617fb5baf6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bd11a984ad8fb65816bfe28742175827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda1d72f6354310a4963765bae5a7e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb689aba5a815e8de5ff86eccc646504829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a5849505f300ed076d1a0fcbc5cd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a62cfd11b1d50e7dce48d54f3d026831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc4ea0bc226b2bea12bd3782d232f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1929a58470a48065f09ee3b410ac0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8eab663234243cda18daac725b486834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd324b3a6964ad93af31ec7303fcad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba434cb7fc12fe594c19a4c5562022836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e513c9f30b1be4882e90871b1d9b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d430f5f3b5b135cfdc605d2a3aec838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f5409bbff3add7e8e0d507cd7d79839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075313b752b3cd1c818ff0c6e7918f8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ccf4d7b886ff77a19d30a8fe3c6ef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be300e498acf113de029fb7236d458da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54634e5e526fe30170c0ac0aa6ae71843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682f314bc3f6bee222bb591857b770844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca840519916687c186d44fb57adbe845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8879f46a1b1fe0f4563c70fa8629cf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee7710be08cf4bb481ea32baab753a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de166f68fc43c4b18b7c9809f27b1ad848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47223fa563e619d66a6087b74ce12849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be83c858ffc0f35b83f432ada73d1b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe0234099dcc60db90d77cbd467af2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6a730916e26e6755177192360952852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683d72d6abadf2fe809f45eeb6afd2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df639702ed4298843f6acca0ddf8e43854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1faef3922aae59e4f2b17a88aed9d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f82f2c2c39a3ad01367c8c68744966856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6dc14d9d0d58bb9c64632c89b725b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54afdbb977b85565da12e841f943f8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92150d07b125f502ad497e439ec516ad859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e28aa9f81d5e9c3236472b0927e82860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02399b6d6c6e87809c564e89f0fb74861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8161c0f35e172c47cf34a2fa402bd74862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bb313888864ef6e1a63bcb44cde75863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce6db649ccc06539f5a55aca420b2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c289302371ffce94bea7ce1cfcae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e770675cddfbfc6ea5d8596827be9d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c70e4fbf44798cae197a1f09ac4e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d011d625ac1e72396ecfe38b2c9df0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b63150b9fc3d00c3a991d31ce855869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9eee1698841332ba4e66c6cc93e98870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a751364cba54c6c7cd6e82b8cee6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a011c70303e506b9f48f00da33ee872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad3dee7cbc7afd35b9f853538e334873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826250d309adbc15cd1f6fdc964b9f40874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17eef91e83753e9060064d92866fc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dbd0237b5f93843aba35fac0f105c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f501d7f9ef082564a2cfb06f18ee877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000940f747a42a336ff85263658b6c06878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c94e9dec8bd23b197d01abcf4ff8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec42d566d5a0c18e8719654b04e5c0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f87de4d5545e598e8ca0b05cab2d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b3f460bcc0e98e63aac972e8bceb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b480695148dac63079aa85a831b852883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5a8aa3234edf99f9538a3aa1b2f8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d384b65b2172d4bdf142ebd1b82d5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243c694208be64a7fe5cb1d454f0cb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a5ee7205bbf510a6cf2c31f8d6c1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948fa6cbc4030996da5f98d2eea1414888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cbf1ed1d8d7cd73329b295eb02c4a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f570384ba1ef87e3897d62dabdddb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02df77fff4c5aaba5be3a747b9f8cbb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac95090ffc8513f087deba8b106389892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c6a8b7af5408749385a1a517a01a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397df317e0260cf316ee992d15cb06d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb66246f43c47160594e3d65e3cb51a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2eed506158c74275f906f564f00c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12057fa6892993a51ce42111b74a1a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b2d6b5dc1a2490eb969520746ee4e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526acfd94330a68a600239a00339ce5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcafbd6d70b2a1d2e62fe2bef14419900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed49cbfad71573e79afdc38cc13ea0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355639a614519afb58c16be58ae8f04902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07182dfdc9bea0485c9fb7132a4b39f0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c6898719706fd47e79e25038ec4a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07132034b27dbb4c18fb98c8d4867f9e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321458bab3084dfd8dab5c6f644115dc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf3a3bc8f5957ff3d46f04fcf6257a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111284c153a873e3fd91bda2463ca50908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd583f4c83d2680342700a16d90a329909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2617adde06688eca3edd93d94764d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e771bb965eac4187c27f009e93b2e92911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30270910b153c92114fb3ea259733912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f94646e5e73fa414fd7256fc6a56e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09925c94fda667b1e0e616ec58d1592914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9678b5e974f9f66fad841a3252f98b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f393a802c97fcc81b025b5eb7c31916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f0d1617da20f5a5c414b61621066917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c16e93bb8c8054d4fa0f6559d21146918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f802db8184e5e215555d550ab0e0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62e4f5695b9cc7c24a136c846ee48e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d98d2a78aca8f24ab8d301b09afff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e91ea4086a420253db37e99703c042922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deeece25dccd1bdf2962b688f72010923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c894f256c4f0dc4624f884305a8b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ef751d3789112837e40835467591925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3efd62c90f1c4a2a0f0f1c6ccf1b4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6847acacf8eb24e4fedaedbc1c3a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628f974caff760431388512790adec9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15380875e68548fa62a855e56a588253929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4421bc4ad45866b236bbda871a58b9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2e872bdc5a3d5698a4f1926628b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29833f26c80d042c258649258f9811932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbcc2010bcb258a0e9415503eb28cf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e54718eca06fdf66771e5fcfb0ead934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c510089e6427d3386ea1ca4166480935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca569901a14dbf26b6a85be32e0a312f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7ef92af0c42e5508f018f5f6e5fd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c294c970a54fff6ca46e3b20ccff938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb989a163eb9d1696223635e571f5c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21169df5b1bb2b5fd8ff12d682188698940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d843bc21ba3a495a8a894f957d34941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8c8e4254d2bde06d82741bc7e0a70942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa526d0138b832e1fe1c607191ff1bfd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370d57eb3f20208650196ba95966890944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1d8a68bb6896cf91fcd6052f2759945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6a5aa69fde12f6b45b4668b8bd650946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575092d905d6b1c0114148005507f132947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a911738bfd017449d64664b49d4708948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea7026af1fdfb695c3e3df4d3ba24d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28213c09a778a0bce56786b705d52b8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1f6c2fac6dd933659bf3820a78104951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603685a347ad3fea938c84f4aadc5b6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cd19e63bdd27c4c8473a35c8a972f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d43f62d35ea17b84c58cc31b1fd3e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8d41405234910984a0c6ae11b6cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f75085188534f5ed3b588c3c0371956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4ec72228f8a2c78add6b1d0806814957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd57a1d2974ade91ad3f01423c5d45b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868c5b8253c8c8598915124b144d46959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedf8198897351484c6d7f5a4e55598960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653d8a46d2347958cf24833bf2949e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c0b1bde589301152f20e801f2f579962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb95b743143751a895daeacc31dbce963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c513b66d2d05ce48a97ca4cb11228964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df28dc491612f02e3ce67574d0f85d4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a100157de9ae96dc6830a3f1184c0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7e2a9fb363121f9d31bebb0195b0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10dfc7e1bf6fde4f9bd34a4cc8cb1a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac2fa0274da560856bcee89c663d20969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc392b8d3fb9d6081e168cb8a7aeadc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4441894dea1f386ebf2cd5f23d78ce1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe27b05faf02616c604f7223eb5cd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff39d1f86d3e8d49bf55c1022034d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cea90b900380e355d63ed7538a938974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008486764d918bd428c2bbf6d56cc29975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800bf95ae8d661e6e816caadf104cbd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b7cda51a60a79a4db80f344c36479977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>