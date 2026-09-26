--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbf47a63bda6fb42d4b862cbd128d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ec7069965212963cc5590db459fe12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157d6b69ba42aea9f1531de429cfab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf7ae0db682205f3e7ef1e1516cfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846675538f684509f1383c05201e5005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73b4af6bb2379d920ec4dd0a189aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdac757768d07259fe01797c6a1e1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c43a80d5ac50c2637e3495edfdad368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002a68393c012abbc78f18f250712479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b933971f3417f8984ac00324711a0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab42a4a9a8016f1ab224152d88a8e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c25211da0d63a08d5b97262b2423e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c548a6f7f9c787b7d14407407b203b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161053c598f9d05901a4446f383132cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527ca0f2ce49bdf989cce39290230215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d872554781528e55f7c4bcd03ea4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789eb402724dc1df9f0af4d539c09917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ce484133d7decc5bda3a5c7a1c4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ccb676452506535f1345894a21fb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b761bc863cf0543c8695d58ef1423220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c2dd5c5ec22fda551f0059cd2275021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6f55c8ebe4fb9ad918437debb5fae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0b45736c5e7955304a453bd3d822723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a328268a1357a9e96a09b1a2b40b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a213372a8de676454bf50c9e330e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b24102683108e7df3501f4073d97c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7c5950f94590b4c272d25063831527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7970e75f00f0c729da171e2aa6fba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324947267a35b2f068cd79476b03d0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d9c01c80fbdcb7086c64c1e56048e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ae345d540689d3c513eef97fe7e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72663f1807bcc647e3c608bd107786b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824dcde52375b3ed748b7a5f64c5c1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e86bcab8969f2dc7a0275c01ccfb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56885c39cffa7e61f61bfbb16ce1d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0634d75d1454ed65b342153c324767e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60051d7a786d5044fba9fd615c9ea3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5d00c644a7b98237ea9e1913ccca838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169c8a9fcc7ebded2fa16f21ecddfe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0042cb1dfb2b95795560ab2a4d95440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50828c3e2421b06dceb7698ac3eb5dd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec512cd205a6ecf529c7e1007126d2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acba2e3655e5965d6887b5e4981ed143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af22b8fc939902737204be81474e4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a1305354218ec9c333be982393ceb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ce910d235e7694a0e4c4952e3fa0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41ad9314efa19af2a0f875cf4e74a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354f3949c483a85c9fb9f5cb23424748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca2e6f7d2a5cbe2c3a93df82c2e9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5da85d34e6dd4140336e1db3619e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c236ec5087341ac06557ae99051ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e8d6d6cdd374d5fff02c18c02d46052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2042121ef778129cdc0ec10076c5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152c711ab2c8bbbce902224fe950df154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f77ae3e2804bfd8c693c8f49d4f3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392b2f7d838fdeeb5cc1e8c6825f7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ccf703b575f722412fdfd7495f8ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057675d2cd77092399c7247459f30e3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dad158ebd84221027e4a5019ced08259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19430760f19c30155eb70590000511760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4b61d4bd8acc95b7c2423dedfe53d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585940a605f54b3d5beeb75cc64acd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa26b2b7ccbf833842b13cbc5f39f4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd408705b2ed83dbc94d6b45e1aa5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753d9a4bbf4ffd226e2647e7da35ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500611d2a80a5eb6cd116b520fa43866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b127b5031a9a2ddb5ec538bf0c6cfa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fdd1ce5317824ccdf4beaa768cbd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cd7641475c7bbf048a2ac36469d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2408bc2cbb763e6a753aa9688a3e8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e130a8a76d7cd50e5803c0feab74371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198301f759a8326cdde1286c0a920f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0285a230fc289195e6e97fb79e450b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cf17f769868598da5f428fd39072074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c9fcd7deacb5a89cb251ea4eb58875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11a2b756ec812bcbecc103380cb87476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208db33841150605e8407f9d3bb14bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9773a7bd828ada717100bb8864bd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a820d059eecca5afef6d241de7e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4858043321140eade5964d91d7a92b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e26bd99f1bf2b87a7e19182ecb145981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9a0312ae20a117aa36a469558e46782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb74e7ce6afe0a3740abb49b6fa66083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9998908a99b1f35e6ad2a954d48bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1e710af8f98281d7308527816b2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a324e82cabe77aa46074411ecf07986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455cf372b5115de32a230f4acae67cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f825902e9c01806020d9b4d671b4d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80fd16809a7bac80ed9b735ea8ef2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e385139e3349e3c14e3e4b966a11bfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5610caff605432d1bdf82d83b274391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1104d782f372d99b64483bbf7b425c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93574772d826c006c0680d989af4e6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d57fe2f42d083cb81080f149f8d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2e4239b82c3028625bd4beb58c37995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b066940a47d184b5fd9eba01df6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cad88329b3e0991fab9cf31c7c8b4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e239c16bb4212e556451197f334f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d229e3c013da194a9f26d1a6c24799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8bbcec146758144e903de5d8fbab5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ef78e45de1bff78491a210285f65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbd57913719aa07816e5a2e04c8cfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4017fc30a97be5f1e91a2c2c7262a0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8189abe32ca15497cf24a76fb63522104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8b6a70d6669bc638cdfa17a0339d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fc0ef93a417d20989ffa4ac7e3d74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f575a3797b1f5aeaf2e59eae5e57fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8454cc8e7d1691fa960e6d3fdcffb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb094bbeb547154465821facf9c0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245341a21ef40d45e15270811a683e45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a583f85b20d0d614abb4ab3cd675c7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cae5b1373430b2c59f0f69f190718112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59691e23ef45ef323cfa895b79ab8c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263e2bd7d6482a80c450572d6e2607a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9171fff185b01caf7fc55786b20205115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6623342b52527039d4d28be3a8746f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2b7d962fa0972fa27bb902401c4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f048f60ff3a6d0acd1a36f4d3d51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289fa69a22797b4dc9bc2b445f0a30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2d36ada58a0a6fa69d706e46c31d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd60cf13573fde4a71c960a033742d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09152510dbf5a3a02fbcb0210fb0e0ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcaea482020da6faf8e5f27370eafd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab337b4f36d6352eebbb90579dcd1f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a570241609c8cfedd3132ddaea6f1eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf718aed4e35123fd841e7a754e5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef881b08e92e1dd5095f91e11ee381c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a441e1e69d39ef399e17b9e518966128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4dea1aeacb1092c6177e1776847f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad79384ac54ee4bd258ada58c4bfe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6a97809144254b1caae7dc68343b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d92837549c306dbf59dacf3819728e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ad4a5cfb2dc1d3f760559c3578b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea304a74168c010d6e48e726d7cd603d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176b15006157993ad4da746334022e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba517fb6831438622b958a2d4bd828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4976859dad92063219a0c523d0d32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c0c14cf3a2e554c9ee47a2500a58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa14b71a70f1fb1d70d78e53b4a815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3ced8be40b62dced8b0249d65a64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1b62b85eff28829e01fccb27e39c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba5cdc4594f2e81a6bd20d98dab8ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d0dd81f8e7ccf6b4d3720550f9f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982753242b3f46ac98f5a921bef420d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7147ea5b96b023485be0ce63017e71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc630d270af493b92ffbb633413cea7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e28f066cf7d7ed7832e6159857471147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e66c6121f01561df1e861d42a2570148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f507ea92885562d3f39388d87684d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4c59f316bcaa97929e214e01e297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf13d436e10352cb9979e076b9aeec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f040b17fc75d71af4f4dcfa2ba4b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817ad9121b6389d3e489ef4c9f10e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab58201370ace681604288856d5c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d78b2634de792b9f57e1fcee88ce9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480903ae7bde0da0e9e4b9d523273059156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d937390ff45ba1575655eeece15729157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bde0fbedfb71da6f7460c83619931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0adf7b766c66baef2d7ed534c0133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33f5cfb8871ffe0c39606e16d273b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e257ce4a63686671a171d2c87d90d69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510f0deb3094004ebb4424aa2e0db2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae100fd98861b80132ff29d19f161b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d99cbfd2a4040c1d5582893af5900c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e4a236c4975a6e0052a8109fdb5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5cdf2a45bb782a7d4f18faf4fed0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61669728475ee51ca8f7f33ae779300167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516645be8073f06d131faff15adb1760168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4f36b9d55045e91d07d475010d552169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecf6f004be287d089a970911639c4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf526d19d58e20b925240e53e31109171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a95467469fe89fb2ff1d3599c81721172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac3f92ac3aa7dd5a4c64eecbc793ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62216c4ea0c67571f57ad2ae3e45dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca226f89767a91603fa61c9657740a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ac9ede8f23099e0e0b0b56e455059176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc8d93504597c10f137474f4d1e0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac11cae1c02453a655b2962364d29b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bd1e01b01ee8c7503a7b06db9f053179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d4e50b18a9c677a314ca3494c6709180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd520d5dd5c4d3a486d79350d12015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a9322e65cc75d05b1196e3db5081e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092eb6a23e0c8aa61f3a99217b60dd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb7250b3740843c170d1d4d7a6e252184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0769aab860454dd788e851f03d17da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70a37595c93fe780275ecf9385569186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e08646baf078715d0baa798abe8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27901aa6c787e769535d3ede0a8a39c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ab84e10b0d221ccb245aed1e4999189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f67b88e5fb4b756618707000bcfab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0dc31f3814662a3b8b3f447cfab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d17ca02f7be71fad19f76afa6c501192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12807a48da83376d4a3f43097b375193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d53169a4034511991649e14970455c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a71ffe0500b538a2fb5df265b6db41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc814756808672396b948ec7b626c21b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1626c84607d5cf30db08d3ec6f503e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fcf4522f20b0a8f71b0284937aa43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d3f5dfffa667b31772eea3d66e1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2e00c4f69793c8f8fe4585b3b39a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa71509678bb04e3205dbca7dd0b11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2805f377115ad95763486158fb6192202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b7a553e1ed0f900a2b15b87f3b9d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d062f9534fa8988ca2813fab5c0ac6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de53250bec8d313351b594b94d8d737205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba252f076de8078977a899ca2696f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c61376ac3f155792cae24e7d3430207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eea74815147a63eec0c0f07f62747208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23273412a5b239f36a15ba3fea861c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d4e2345187cc63adcc5fdcfa793e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feba8c1a296946df25b0d1e41bcfdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12fb0ad8319592580bfce0fd231884212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f4cbec9477a6893be5e31a5e483a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd55f841a44a6a9f38091e43915141214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4ec989f0a7a1abd299e465d07a9cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65576f56a96e725e20bed778194a0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38b9e0cbc9477a80adb123be80eaf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fde7518da9293a27ef82a50cac086d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405886860bf391ec33bcb2a7484c5a0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a927539242f0f36e1a9acd6178235220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf76a0d0c4cf0cef9ae1238dc225f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53542711c3a32200bf446996338bdee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a1372b691acd29df22e1cbcc43f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577959f8fdd02cf646fe76c20b92920a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5d3b8d6307d7c9a9344e4318679e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37841203a345a0acadb21de35ce6acc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36b47bea8dae5ac47cd4b4455a74cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b741813919e00e4acf95a39832d32c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0165d442e616aefef050812864eea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c6edb090e5c88fe4f8162a52e8a5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb68ee12ab625ae356c6587d5eb2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ab11644bf729484fa2b8b7d1ed243232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b636716c255c2daf4b07241547829233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7a5a315d0217f545271c636e1969234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8693fece0b539c79c8080b953b160235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669eeb6ca9ececdbba87cb531597113236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5966ff70ddc620b1991ecdae814a02b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0eebbdb0cff9d36c9fe864ae8a73f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6586240323ca6b978bc19078f25ed5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264511c847bbfc31ffac0b8f38882b8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1705f97ffe14eeffdf963623579129241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155edfbcbd6133b3d9a0fb63c15a230242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cdd7ad75db59e4c2b8810bb4889b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90367e71aae10579089fccf952e87239244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1808021085ff544e730d53ac7c63a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0cb53155ce1676d69a5edfcfce637246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7a8dffdb55a15e61a2708cc78e9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77e1f6394f2cf137268fa3a996771248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da1f405a2e3c0bb558102c8c501fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5542d2543f16a41dba5f1911be6e60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaef3f711208a6981520dab719dd31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e306e0b591765fb81e78edb00c676252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fa29680f8fff8dfa848cb00c00bc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27021b5d50fac98fa89856bffb0bb7b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7df8a58f499768611b276acf4e2f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d8cf26bead8f5feec1d37ec5ae837256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c5dcac19fa8e75e59e5223ca6d61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4f9bc0164ef057fcfe91a7fda5a77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2831ae6f76fc4e1260b74fc979c67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f070a06087bc56b2b2ae9410ca4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f058d17e383a172a1c5998a91020261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5446ce864ea8161893000eee994588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca63911437c7cad8e6dd99fe3618dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec16a569db36ffb970a204a27baf7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19775f987b8df663893f8bb300197530265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0d695b8d69eb463860f2a4638455266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0befa87638fee0776769f1e83bf045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194dac7974a64524db75f6277e071a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba8ce21e33d8ab8a6d1bb97971dfad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1e5fb257f86ebcc068fc6f21b0969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cd2ee4978eb06041d67d55fe078e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd220aa1dd8328353c64eca9b1d2bbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14e3944ac7313bf751da818e69b3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c49aa602c724a8b9b02f59b43606a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d3acdbff5936151382bd658a500e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6057059de2e90f00335a2f770d36f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32b358abf7610b6c7cd3db119af4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557567adf0d1ab4802415d21d2b91371278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9103f47437c704d0a5a15c524301c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762505c86e6d810a48863a2c3b5ffd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f250043bce937487e4cbc64c7eee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58908e1ea2a7c25c14824da6600e5ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a5347c8059cb97b5a0d7e361770f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c7a600474565b30fe378aaecc3a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a55dfd61980d1f762e4040bc8038a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6674bd1b54b95e4310d01af234ebbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c5452b074ef1711ba274fe15e1c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e9e8b5174a06dec0172878c238983288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f45bb1556d01de58203df672b83757289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ba67131c4e27a3dc9424ce8432cb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49944a792b4bc318c236edd5022d894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ddd0079351c24f3ad039a5b687831292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e15fe7d33d4ed99eb7397e88653152293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5de83b85a3fb10a7c91e7d179239c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a270be495935c18fa4f889ee663ecd9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ffd04b80db976fd0d317fd90f5580296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616eddd0343e0a357a9f57fc5e9401297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9170fcfc674058fac372efe142a20d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4aeaa3c2fe7a264e769d7dd11ec6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13427e13cbb374d1247ba9fd583320300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4750dbbdc49d9aebac4566aa39b93b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02601ea27c29924c778dc7448f2b735d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cdba62f443b16b8fe8e9a79ba2572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b740bf474b55797dc5e32134efb0ad4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d36456e575a184ed09c3446a87181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227bc7a1e1832e8699bdf6893e358d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f6adc05f86522f6391f38478c1ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0064c8d2c250d9d59e22086d264c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc9474af64cd69a3f4bdc2f56c4de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c923ba6aaea7919fc5c92b22625e7a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68d37d9c353d61272190a686e1263311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5e1247111d897ed3cfa834b68514312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae2a2bb4e3921126cff6c23723e30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304298cd2c197f161ff27d8a6e3b4f99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92480ae8b0b10823779d256c6d5fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f01afb1615faedc9eaf062ff908e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc29d1ee44dae6ca5737b82a1229302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da58006b5fe874569994695fe1e861318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e710c19a69d114cb2463de2a1abd4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51b58924c96c3a7d44f801f1b8382a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af3bf46233f9e6609163e29ea70fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6deac5619019d78883b64238c21fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcebd982a5262fd1bd82f746032298f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534f5acd1e1e37a7d2141eb4a1ec2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff449329e2e05438838f7f4ec4311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf5a9fe112cc40ad8ef5c049a4314326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c99631ccf0fe96800c735c4effb01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490099ffdd85707c7d3d9bbae3ec26c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daec6a199932e40e561869bed1fd75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034cae09e5526e38dac6211943e37f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c49c70d1f3d11e1fb8e47cedf707331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf320ec44b60fb4d8df0fa92e68fd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588310e28f7cb3b580271436cd59beec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27829c8435295b2018f1b444a4bdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae1a0145ff9c45ebacf283f0f7c2e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f60f030b25835242115e65508360b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3115f635c6be8d1e77ddfccc7b7ac0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551d093d23cbd1a3cb0790a7d0e6c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e44065262980c225d800fbd2f29173339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418338593af344afdb53b11526eb59cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d320334dfe883c1da14d89b543c34a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb322354602a97587f03cf9dac8e9570342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b882d2a9324c0aa6bc4026e59abfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff616cea8bd387c60d2cff19efca0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae38e031c42cbceb32cb53d82925bae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf417183e6b1c277247387fcd4ec076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2a9abbadc69dea1876ac80cde13e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8836e3003904334fd2335894f61d92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5852c5d633c7819d1195d73c6f532349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0094b50d215922872770f6891fc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5137ae7c1a03cf4e4fe8e9764e416351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ffc48f0ea2781313d804689084f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9df0d18a2ad617a6497fe6518400cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e216316f318e8eae97ada144c4072354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3fe46d3eb9631921607e1e9998e50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f5cc72ebb048e61e39a52de45e55b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057b34a9e196b27d964524e9b18aa6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24dfa4461da11ecc1d42aefd6c2ca4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab96d6dfef639b705320bd86e5b72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387e3ebffc62cb84a4864ddd28dd995360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99189f95f22f86da02f670f4c54432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e2bed87e7db7666a9d368c7bd05d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc08a538fab22eba1ad15de4cdcce55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b983bcad80684336b75a7b8ee39ed1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bbea481584a4cb4c1e48bbf85b3a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af3cadc09677db2104a91ad2bfde7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd6f903f314c56bd40de87e94469d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a0840b32296d85e9278276ceaf7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbffab6e852e5be0f99d69fa85dec0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf9d2e9f494ea747fc9af74065389a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce70d346e9d2192631ac8104aa929371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c85edab261e5a871e8b9de45b4dd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f619f794b77ae603caaff6cac2ce3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e23924836630cac5106b1e3a39404374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f21ae35d7c4198418cbf96be1cf72f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3395705df11186ca83262773a1087376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd655df538d84969419ef63be2b485377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d216fb0eb5fe57b650069a0770edbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95075617ff9b6ef6402217b09756314a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6546fa59b70edc715dd257e6a7b39a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d798113ee9c90f310aa3f79723054381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177701f2b6cd187ac04adb5ce8636af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede2966e920fee36926ba09db72ac62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825c5b11df7ada569b89302da92e52a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a445c37e9018036271758a37b6dce73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f264703e97defb04f3afbe65ec72793386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0571006e692fe269b1ae5be53f79d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e9d69e1ca271bb18145cfa81b9ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e612dfeee02c64bf894d729a16dc4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150889121f0f12d03091f1ef8094478b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89cdf123a786df3d287ae6fc2e713391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef410fe8c0134b67dd83deded707ec56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462f970bd40bccbac2df02dc15cb207393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78f7d09279bc20e313b0ea7099bc09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c62c94acd7167bc3423cec9d3a4ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff1d4e885bb4bd4d13417528f73f8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f03454e8f1ea745133068216ec51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4825ba07c23a5be3fd311904edec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf6b8103168c21456be3a39cae543399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569faf9d46cfa6aa0cc22b9ad87e916400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc043e74c29feeba5871574a713c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff1d6323174078c382df1959f4293402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a5d068a0af617a5a4f3d68fcc24b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cdd0ecafcece74413bd58933a3fa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f32752a6ae804acffedb34f9241b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fab9b12853796be396db91e363a90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d9b576551940578266a8380e2e1c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4cfa0693695801630b57d2bbdbe9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bfc41cfa7de5c8cfb092f7b579c61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521982518048d3b28ba4d0ff2e6c141410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed18ac7fd22f48508a9e10db6f41c19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ecb8528402bcd07088b887c2aca3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb2b7151bd6577a7922f871b824c50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedec55637d1d636b31f5419e206135414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881225c50c5ebd65fed11e59676ee31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa847a3816f90c2d2c18c3af47428d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b1b1cea2ac7bd2935c6075f49e1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba580e3e70c0884b17b8183a43ec077418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c6a2bc1f162832ae552d035f8d07a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63370ae549c606f27c51248349922bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d651fdb86289665c47ab0cd20823d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227b871c5c57e1a0dff186a91d94b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1ce66a266f8dfd18416002d14eab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87328d3c4e4684f840f886cca417e2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c7a899b43e3ce572b66b3525c254425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80626827af6f51a309e02e3790bfd9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26219582bb51201bb919d3fe149eb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f4e4136363647141ceab63084557428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f638e07e7db713e1454d091939372429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b2fe44cc71467a2c258fc102404d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076613425f91ac77d1e98436df8e244431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29725ee2dc7142ff2f71e91575ae8139432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6182b6e5a1254c002faf991b8edc1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb9e3d1b38636861989fd70650f00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c06a0e66b5173dfab89e7941ca58c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b59adabbabc59a3171e510b9077616436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b6260bd6dce557e7e56317c5d587437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab93a38cdbc8697ade9e97a64b1f621438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16380b11821518b571d99dbffc6c2619439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966cac22b0f4d65f5c539e8fef99f20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f43c20ffbc3daf21fbde0f6fdbd9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c2d17d7aedaca4dc8b026298cc601442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736afb5b9de95fe188125a0c474930d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3a0e3ed261c728178ce3cb45b178444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225822588bff94888aff7e88cc83c2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce24b582ff6c4965969d226650d2e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ad0786058e804ad2f4a4279397465447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc339fcc898bfe8816b345c68dcc4d78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e066d7299dad925dab03c9da3486047449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91829a15c1f49e1458eafbfbd53fb51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eea193f15b53fd6f85052f59e68ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4695734bf6ad9e553a0fd65980a945452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7f6ff2b249f169780dd7523fce75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ed8aa29fe951c0a95899cc4e8b850454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba67f42fc4382ac325e0695e2a066455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8343732cc5dba1dd25bf212c523a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3505fa6770c580c8c749f0ce7b85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3a3a6fdba4056c9e22e4fec9c66d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6cdc9670fb045ad2c17d3f277229a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15606da01457e4d3239e0b7314781f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7b8d39a081ff9cba62eb905f9e970461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f1ac5947fffe4e9a2b05c43d605f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180068abd1d9b583747d5f4193b494a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecebe8fff87cb5732d0a69d4fb42cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287217c890ccf9055a71a3188796b299465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf70664376825caf21052f3b13dbda8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77956beaeb853350a37287c569096eab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501331460504f541f792d7aff116623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820a28e73b0dbafac7f53f007c65e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76e2a15616d1adaf01796ae81d0d44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba051764df1d7fbd72901418182693471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49bf322c0714efe608421c797ef67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755226a27a779d363375d6f2053aab5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be4dc327ff8e26cd00d653259d4319474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9083945a20874539892aaf20d4e2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f5a9b2bfd55b1bb083e56048523cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572457cad1c50db9b8a374ec3cb50495477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0bcde91bc88fc2d355597d68c1260478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2620a5a8f5bb820e13d62522bccb54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28c2bf353fa2b7daddb0dbd30774a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a53a6850a5b5052a231f00774825a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594eec650ff251631f1551770037e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa2a83059f31ac91e61395fc0a3fcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cb4554ca580b22ec33207b9dba06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c918bace70fbd170631f5b08523a70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4d2571118d38224adbbe92a0ea4ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a57d967f1870ca87b2cfe1af02f0e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bed8c22f1c881c88e5a771f811fac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae4cffc81789d060b86503afadee76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c38daf68020b2e7e21c429bb85fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672aeacd0b6de25f6d2c318cd5fb6e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b55427fabfdb2329ad6627edb44d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e728a155fd723818e1f89649a8b6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab397c73c20a5edd15744ad32be43e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feea08f9b99565137446b4e992a53e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35ab6809c38447a0af764df8fc189c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4793ae9546ce6aab5b43c51691e4c22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d0caf52e24e62c231f11fa64bb78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab176551a6f77e403f44b4a916a928499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe3ae47d903664168298c1d1c67962500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdc888d4746abad578e24fd97b0eaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9acfb613e42a0c2eb1340efe3361cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07eca9f53266ec7a0e405bbd6e3f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe46f59344cbafa2ad41f7f1eac53d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a458268493a0071fc7ea63eaf1fdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f48a0a55d2ae08ee2f99ac90a9129a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348e03878e46df96fdb8a1960bf263507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1445742ca057abceeacc7f993e783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a30c4e12054b399823310c1ce1313509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36a591ad24d6a7036c092273961582510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac93fea9843da13d4aa415b9c4ebe80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553da254d35d62394b67ea011e3942c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef80fc8915021846350c4b6477d323c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe0867603c0d8f463c7f16b0547f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3a405391c3a7a3f47190defca414515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b099d8790aabb20311a6ae9b62acfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ca18777c681c9b6e4cb2ab7976a5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b6931f174bbae026600bb42e0d7ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcfa68f6f4d1ba2d5e7d74d8782eeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d26c512c53d25ed0a0e66fda3153f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1cafe28c2d60f7ba185e77991cbf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf007e2098795d723d2c8ddfcfc39ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292695508e9c4e04740e4a1e2f7863b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07489477e4e59780d2dfac2a0bfedd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ec3f02ab834c83ce9efccd830a5b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c419bec444890587c2d55d684752a38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd676163ef091a62fd0f36adf8ba6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2576daea5810e62feb9d53f415de9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1e7a6283c8cb912815c4d2173dd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f215c3034af71ecb6ca9fd783c56d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03390da0e343f35151b39a740f76b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d4de6148043c518be4acb1994cce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7566cd1c207341e2014afc3e135d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2376a3f8ed60b7211bc6edfa394c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc3643b8030800fd9f13384030b3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5668fe6f56b75f3f6c15faa500887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161fb259ac36dadc71100dd19e7b963537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124cd5da7dfbd4af8a5b6a79dc3ee20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da5d9dfbd5d55d06f4e7de23b2c124539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e7b3d49a8dea40a6fecd887081f01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861c83b0a00502a612ccfe84171a57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d5c2d1c57aef1f5884779690a32b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554c35b623378adce836c839df2af59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920925a2ba015d9b5598ae2d543a894544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c9bd83a260f8781eedf7de8f79aca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77964325f98624d36595dc55aa489546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33473fdbd35ad4127c40fb09092dea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0f465df1d4accc390b43cf5a56431548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d220ae70ce16b1f4397d6569c925233549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ddd6fc181818180b0f226b721d8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53887441404406bc50f4ceae373db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338d7a44d2e8bef1d8f2360904830e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46314ca95e31d9e35e1219457316ae1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0fe59ca840399e67a7b837ceaa0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13226b9914c00b4fdaf62d04ac97b9dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14d1719908764cfd232857931c70c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56879407bc29ea5e6fac6380ae3060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1741134e9042e9bd4c5aaade913e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51876df72fa220041b65fca042e5517559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f561f99d22058cfbac7d5b74d879560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9dbd9e396e736d3e862d67d3cdf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813f1591a0bad2504f6de2bba797059562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e254ff273166b34138e731c962bf08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122887268e7e17c77a73cbf94cc796f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bcd8e23bf3663b78eda6c6d1d8846565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb933e43a3f4956d49d490317f6b9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb842191d8988e369116299134658ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ef812ced22c555ceff829a2637a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629c8cdd12940ab3a1dd391d0fd225569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa22c6ffaaac29c74adb5e9438bb32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e401a008b5a78b1beaccfbc6b4508571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff57781ff615ddd3a62934d4b536b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5a7dba9404ae5d9cb5902f04328dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ff5d3852b2d78fd705990639a311574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80b626a6e9b24f40de250b3eacadb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90540937cdc8f79142bc8d1070e546d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab2544f656abe87a1fb03a03c74d54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595bdd3a00eac91ce9688ea04d4427578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025fe8aa399daf666e675c6297bb1bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef47d24e54f86e0f5548951fbb6259c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c399ec76bff2c29c51abdd06e3b9c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa44c6e7a5f4fd5f933cf1faf678b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562770c1f4f4e1bd128f84b5db30bd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d3b437be1af13aaa6cff6812e92c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f566b8094d592c1d018734ed7da3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2b6c86b0875704a92adaf86641c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e838b5253d08f9f38d5ab3b1131e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffda077f8e7129526f7650c23c47bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de07e80ec7be2392b49941fc815b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510868b2c0775537fefd379d007b456590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e789a3b4204ae54ee6c84a881c1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ce590d2a0cf456a1a336672bdcf37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf2766b96cf0e2079ac0038393d3d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335691958909e7c4e0d06881343cec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352123f7cc12193884c4e18e5782af99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20444205f7c05d8bb096d6860266891a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67afd6cdf5f6010a4e325a2fdc0c80d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82983c1140e36fb6150f94eca6a44779598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f688aa27fb1964d723888ec18fb1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf89a8ef7ced10f6862654ac330970600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140380691df1f405278a96266211a058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be27c44d92bef15196cc84ea5085746602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd78788b0892892fc4c50517e20dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fa5f9acd584862f6c13ae6241489b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ef297bc653a00fa1a6501037cf94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56abf15ac23462aaa9bce662917a45d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c88e98e41070cf3f8b0d7aa7fadf90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04935789c37e6dca807b5077655784608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd9843deb4ceba76344b28b62052b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4b593d92297f8f76ec2cbae5b6015610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f02f7af61f9089ee261c1d8589c67d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c776f770737bcd3a4e340a92beb06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff0d496c78314162ad18f56a9d4c09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf9311dd8be5135fc474f41fd6cebf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f30b1faa7fd04160962ab80f591bed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8619bc3c857194cd7b0b99f0b9f41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1fe2d67730e6270890578b2a8248b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63146b7352ecb886f809d92319066a54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e15deecebbe7486b0c8ab5b99112619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9337d7618d6b2902df6a398ab3e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b00f00829156e3f851f51c8faa38a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932f2e50ceeb3a056514ba90db0243c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535554898aebc9e1749759a81ad04155623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb3378a61793bec7bc645924f033fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a75f069c96c764eb386103d77d5d88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b1e804352cba1d8e0e47aa3a358b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8c823c42826360374bcd3b495e1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66dd703eeba1df001bda61ab95a77f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea148ad2fd8c057f922423b21130b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525be556ffd30f6193642914593b966630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b41c5c87da8b3a23940b833e0651631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197003f45b2cab28cbacedcbfed8d4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3033f4a9e0349d77a96d47f24c9028633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b336c41347f1944fdf31395df5b94b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660632b981b6f6aebd79ddbb5505464635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8924420b3c77ee47a427a1f53d8f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01068a042f3ed81cc4b0020983692e66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ca86b1b1db2ccca37026433b4b423638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19109094299140be4cc7213bed6807b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793b23e2d9eca6ac2300d1f1bf4dc3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cefcd9aaa514ec4cb6bcb78b2188ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41ca9e24c5e36175b5bf05b2de232642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f490a13988581a4a10fe029229584f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a407e9f7a3e63362b18ca3ea2eeb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1a478990e51ad2c22ed3703d8d2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e907fc2605553eb08f1a72a7e370646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53089251eb9ac95b0c23987a8129ebf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335892d272feb4b3dd5f151c2e0a9c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf3ae46c17c3b4a123277a6056eb0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9769eb30a4f07993f8865c51db4341b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0a23d121106073949a2f5612b964a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496da4b066da67ee157ab32b348140d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c13d0e81a3808e239e5ac2e73792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df78081c3339d9d48c144654b441d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b14462a5699efa319ab95d58bb658d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83347edb8a30a0b959aab1314cc7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bb5594d10735eb54d0b286ee628cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf458186b4d92ac01a54ad0f8d38f50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad908bbe7628fde00db2c0c295cbcb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e5d77f2bc3012163202c82a15e789660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a29986e235051a31d7cbdc1a2ab5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d801361f1bed9ab7cf73050890c5f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d93dcfb5e018b509c6ea6e79206bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f090b0cb7c4d58ef7a17504f106cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463386a0b9bf0bf384124818d3f7f0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd9001d6d2df34297f9825169249c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22648af322ab52ee88f0eef0a16def667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811bfc7d8c6f52d6d33bc580fce5df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a02ff8b6ea286903772bc0822b998669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6254a39bbf46833e25be354cbea5407670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aeef47fedaf703d18eec9d8326f65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f829cdfcfb3e8644857a7b1d80c348672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cb94389051f68a2653416ebc42715673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f165dac6df87cd6ac43f7df163acd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae0912cf1ec4516270fe76d18c4ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bfe2646f78ab3914bae2590517918676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71284f85d75d3dee14cbe0efea4b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc82f655176cc993fb67431e766b88a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80c95d02632ff1ab639ee70b4766a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b8136af9b9f2e1f8e18aa92bc8e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef90ed25257a3f71519571a7d57c249681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf15a0776c7cd518cf8ebb9ed42682682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1c8c7eb841ed4221702859ff6c17d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e3f15576d68a99e1874f6b480062684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef357f6dcfe91f4f0423df4f572751685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f1c7bf19d80859880a166b25ea527686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eabc02087ad2308640fd38e0085ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fbcc627d5873892285c5d6f5eabb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4624d576a923431414b0f9a606e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db16a8ec693178c160b6590e391d83e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffed98325febdccdf6e3c581116528691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627611ba7aa0e6271049b5fcccd5ef76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a3ceaa311842b189bc6ded5af5063693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3e29106b99efc68c380d3fd1268a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2854e9abc3855f673d2bb27b29bb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63ee417e2d0456a0a4f7a251fb4985696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4641c8020578c49bcf72aff0b78c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698244ced517560dc2def4b9b1bb549698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed5a164d38eb6639cb37e0e472b714699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc45e014edf88132f4bf17664d1fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50496b66ba272405c1712d6a2bf968f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a962d4285e0dc01dca6cf002e10c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949a2c3a8805d4372367418bbb0b89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5a8dfb51ffad5688015ce327bb604704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d462ac8415528e7022a554525a579705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bbcc2f269981b5b7fb55d473003be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c4fb451de602587c82f02dfc43749707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4df30b90fd280d8cda690b2ccf06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a192a915563f394982215edbcc21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26d05ba6e54b3ae0353fa4564349d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b51d473bebcae04ca60617be66738f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd4751a6e6fdedb59d42a4203f2ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6537d25f9d9aabe2f2e49fb3aebc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf9dc3cf40bbd94ef6a2d01ca6ffa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620040168c917b8417bc2b1e6f28bd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb829b723a0989574ca77cd3e1cc4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff6e31409efc64e7c5447698261f06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f225918fd5adab29e1888bda27e7672718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae316c4d890f18fb0f27c0f0bd20bd72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e3cb7d1d69baede8b39406d5ce79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78a5a8d2fa8232791ad83a5427663721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd71451c3e8c038605af7c8e9d415a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63988021b4dc1178165e35f062164b87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696b7103e140fa193050301861ecab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a79a314d9fb8b44a22b9dadd98312725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18984aa3fb97a9839e21d02fc83328726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4dc938d65a42c69bac86c1a344c54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce8366529dd21b22ef7ac647c328f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f45138f64daf14215361137efe3b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6494cc28f196946fed44f2301331b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0a40ddb48438bb2e6d7acf8b0742731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828962557aa142e2cc913090bacd60c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca25947d6cacf28b575dabffb32cc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e962ae248ac992be673399667c66db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf52c275e05e483e6cd4d3ba4e766eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf86c59778e397ecbc4f423eb4e14d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90702a651c4961c10ee03236fbe51adc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c369ac4afd01d8a18ae6704d9309eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0aee200170c510041d4230362440b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff64d0cef56d078047e2e60cf8ade740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e168d4fdad33b538080a2729d6f9dd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94104a9c94911a247c3be7041dae0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c66abf0bf831354c361b495f1b57d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f540bc98e82040c5f3da4cdbda40d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f7b152f1322c9965874bb28bf88b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65f9d4496d8b8abbba062293b70af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d86774d867e9d792166515ad0b4d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18783cfefd733107c056a4a6702473ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fd3f79796a157f87c4d028915af68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa28c0ef2fe8586045c1479dc82cf2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff669833a8a65119e8a5197d8bc514751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ff0dc5335334f488ca93817f2161752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4510b63df30336ed28031b306d23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65428a3d403d7fd0f22f76ad0c724754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b60f70a9047db0cf4153299c6541cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19606f73a6af61295abc347b61e0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc962376ce5b8fc5eb1ebbcafdeb6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb89e4dbe8c85cbca95daa282d29fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4457afa621fb28220ec130129df456759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b38232d7350d48f97602ebde1c30760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fedb55a1ed60b97625a2455392fe0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe7ff4f33ce5a38b010137c1a7ff0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bbceacb2e5e0181d6b7db7ee8909763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c469fdb1c4b7aa942f11161d2e791764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c772e2f9fc7c044da09e690dccf545765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e6a122ddd0e1397d9c9871eb8ad7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f8074ea962adf7dd27d452b08855b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d9b6ee1cce05726c09d8404385e69768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424453eb1774d8c7aa343c43cffb6661769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3507ddbf52c58721a87aaa0d0e064f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99b0f61df255248f7c50c0747c470771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68356b64f4a95f326f3f6d36981d123772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc9cce18bd3c70c4c05c33f676ce43773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9b3c4f78c8244b345aaa3c913607774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f924a968c372323311ba19f28a495a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6516d1b7618044da7bd88820542ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bab29389b68f24ccfa588cab2eb9b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea88cfc0dfaa05e36f49d16ad04d769778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebead2478b4a6e446e0f24207d3de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde8b74b3fce7dedc37870a9c469d56780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a62fa23992b656cb0c0677c5680d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee5d43c2d8ac308ee41b40052c93b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac28d96d376fb5f80ca23f1dc6f391783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505e9281a112ef334a7013b62ced1bd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf842d36133ed55b9ab6bd62dc2579785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f278816c31e4f36164523bac78d3b8f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d0d160e33d8248c6346ddf732624787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fb0a1588497ccf1ba3206c22c9dfc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8cccd5a62a6aec113fbb19ac5931789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b89915351b32ec6c16a15f1e86b65790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac38c89618e10cd6a1e968455e1fd5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7b7c98685786e0451c2038e6ad14792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd0bc1841dcf0be00f28d0eec6992793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f4805d023be888bee921a3932dbd7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7039afe470abca1ea65ddcfe36e9062795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c65ce34221da8383ff0c29266dbb1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcdcc6863158169aadbeac1e7e4111797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9784fac8017988146a6f420df1957798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9bb1c579d70cc9527873f88334963799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f06a857f29841dfbed89f8631f5bf5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280fc45f8884717161d9ef365b22df801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142526df50a71154539404aff3197d80802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d984f96e378d7bf833d725a7104ef11803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38130296bd2279ff55bb94c1eecb1f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14abf795c677f0c73099b5617a3bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34311148a2f4721a4dcc7f20f8a05dac806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf4d4dab3d30fc36e395fbab948814807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4576243582d4bc4baef1edad9657808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e18f2167a2e5f7a995bb1ee34b28c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c20254c6b714fca7fb56bff19def810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873cb0c9211cf65333cbee05c51ce25811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad83ccfeb4d6144da78abd6ed481a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3942f1bc72c13f90ed2fd2d58ba612813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724454e7c30eec879f0099ffd351bf9a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15b49e1b4c9769bb1829b7352d343815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71100bbbf5d778e4fed8033626e55d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c536b0b7576a8927d69c9a0a1e9e405817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815acec372e1e15d78152ab09a75edb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cb8decb971d18c37aa95cf712e256819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b63ee237a85de6f4ee2d3eecae31a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e017b7bab78f73513988efb0446a4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95604664f911cfaafb2c86c761f11fa3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ace23137d69515887506e050e2aee0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a19488ec6fc0c4153020b729c7399824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290fb17e6ab0f87c1d1740c1a399dc8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc2b983cc0f152de985093950d10e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822fbe62ca278b5dadc725703863e91827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e3e581c9a592062dc0fb3b0351ee828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c075ae2b6f27e06ab3ca7abb5eba4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d2b149be63a8c32b0a2a4b08f37a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad222f69a7df9fd60552f0f07eb422831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd389894f2f6896ec2813ecb7c3af7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec749169206a9645d79170c548638b5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010524b6148b414728902ebd29eeee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddc91ac1360e2d420e6737942e2cf0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4e16476d04513f045000643d183f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a62fef3ba656503c75707589ba713f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f410745a745888e9d7720c832ff9b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ced92ef1240cee8f35291c28a16a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f8452198afec169024d1cad456e86840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575c12b39262c292a44cf22156627e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7055c40b26e0c88d66c08f56672cbd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a804dcdea39e4572735cd0aeb7b02b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbacbc7d5bafb78857c6d4c5f43ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239f280b87ffa1cd24387c5bc18c925845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a241c5495549ddd0a527c08c86e395846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05844b38e23a2b4bf24731c923815847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c077bb390676b23f1c5f5f393f591848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286f35d5ef09621ee51bd48d159030f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b60d552394d04b7f9bce81a69302e7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd3217539cbb25fdc0e48c8383793b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804d76fa2e17328bbe9a6a61736dcd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fa1e93196261646be71ca690846ad853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b229a488c3ce255e16dcb264223c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb05b4002b8d62e5636d793e61e94855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850f1086a1ab1d900afca7af94b0f9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a50355adbf0054ddf745acf4f9128857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f43de7d93dad823443a9884bb292a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d1644858aaf7edeaa7f530d62a800859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd86808c2ab7f3fbb79a09ef6bbf8a6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dbe0dde58b842d424b1b5b405ef21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c092bdbe87f80cc7a70c887a2324862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabfd97e71791e1cece88671e41db0b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bb051b9fe2561ab01cfe634d07d37864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277ee795eb7b86fbd3234c1bf314851865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954bc3ec1d5ffd57f6fa22b822f95a1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab9845dc9c2e07d37bce5d6278344867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9697a0afeb880213429e88c442c5bd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4482905907117f80a6cae108498453a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ab636c451df00458e1ff0913c48f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca4658376cd693203e0f5e7e42283871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd087129ba879e0707340141795941d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb035691cf4da0959ca3d67b4e9d610873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74b8926affcb8cfbe2ca4d827f3f6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ba255241977b2c5b07d356d63365d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481392acd1532f0f27b5b61338b0234876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c6e71d9a260ea8b659e1612a009c8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6672f4ead096b54aed0d3f8c51a7ea6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527d900ab687b35572990947d38c2c3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2fe3b9446899e07525ce359b3d88880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb4ee56db4a49f480cbcf21687a6f7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c2a11b997a13fe4c9127d80660810882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b7fadce6be0596dffff71af0d3f27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fa612e7e18959c4b37d81bdfeb45884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880e5481d7eb2ab09e64850194ae1f5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd38a4fa269bbd7084c7e8e25d462886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d58e7f4c5f121bd29b3cdcbe5ed57887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495145edcf9ff8a743c88fe100b433888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acedfc69f7cb4bfd9140204885529fc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053975ea07f4ae0204895453045f8062890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8a5e711d6d2544027601baf364f6d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8090161f95435272391e7a0db1a78de892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b778f551dd2f70e60a498c4425e79d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a3845c10c4d60b2a43a4d02b49fa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca54c5748dace70919b1fafe122737895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161f07bada5ab5e27635071bf862255896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13237fcc403e944eeea1447c46238f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375057462aabbbe68f6e85ebce9199a0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff9eb1bfc4b0a67550b12cd8c1877d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbad5c749e73db53b6e3605727b412900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9b4327edf8d24103474ded0a3ffe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2456022ea532890b3573fa3a97e27902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082db272599a0d70ee2ab63df1fee35903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36feebcc376d6d33db8afed25d9858904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a921d78c6d689770c4f9072618b9a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c0809942b9aba20ad10cde83316c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd636d9d287bb636be290f8ea9003dc9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046c656c3975aaccfe5ef8011309a42908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71816111f1176c102bd4d1da46bac0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d07055f13cd0c54685f916bc3e595910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e721978a1aca6092d8f444116c00b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a7ed4e1bac2298672a39805278092912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd57e57328672e2a7a40e93b39e1b04913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16ba1dcc9fa49c1ac503e0c8d2ff0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbecc533c4d6508700ed9a6f4a86b63915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5474adeb81dcdc76c03f318f448ca1d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976597cc1fd86d01f990546dcbcd7af0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69ef959eb8c9770365a3269da385f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d967cf4a515598b821235bfe9e8300919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086649276d8624c1dd508a1fc35094f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5403a0b7f72d81e99b7ef68b1576921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e049d66f1adbbe8d898f8bc4111f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bf176bc3f3b8228d8f36f352f6fd8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b754fd348dbf84b51835e13543fe924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176aa35505ae6698c407794812224ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b262b25379881c07ae6e8b781eced926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7fd8ce83cb0ef9972510c525b7572927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edb3af8440283cd311082ed10108ea928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac69745ec1f232bff141ca26ea41ddf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80759d8f0c73711c0836eb35f634d9f5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7862201ab2b1343f0fba3bcf0d05459931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d517308a3654f565a5c16bef6a72ab932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9599eb70336a4690be4e4e3e421b54933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf16c5cac9e3acd677f9589304a26d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238839231548092d67a6a4c40fb945cd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c9ba45d6e27e68b9a72692d0588a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec40ecdd5a35a832d6cdf01826fc2e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fad78b70c1a2838861f4e019d3aed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25673f69cefd1939dbed9df859cc26ea939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29cb6813d3a693d58aa3d60a6ec0bd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ced537e25e9216f0f55cd9d72c8aa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63361358b29fb83581489257bef90fa0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352bfea55baf16ede431788c3acd39943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b1e0dd61fb8014fccbe5e2e4ec52944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff06d8d91c8020a2ed8a89b11350988945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a382a4f27efc38041de9b40681849946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030c9302c55b275813cfa9bb52958c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81115935b95a1b5f437dd5bc70228f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207b23f8049cddb3155757b95b83a66949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa4819d2ba69e11b3d0dd038ac86d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ad11825335b673fac9be64320183951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a064f4c4ac59d67ae02898ffafa5dc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b6ae504fb1a2469953db9f41d6cee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce79e1f40f4b165b8f2686d03f9545954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef1decab88327fbde78903439e220955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df5e70af9e6ff209ebc4ebeb4ff1c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323d8bfe989acf821af0fd345f05d1b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471b0799d5042e81ad93c866ac9f8a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffddb1d0a9632ce2ac762fbfee6b5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20ecc50d9e8e9df02d836089462a05960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58dc9f36e896256fa224aaeecc7e56961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e644c00b67a1a4943fa47488af93bad962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271642cd4b2d3ab6c7b04bb06cd73ea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e22bb90f3a10b07d78a0bfb23dc4d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cedd8d19e94e71ae0770ea5af2d42965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca336f32e3f7eb3577314b5cdd0f47fd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6916bf01f98ddb5a75511b63e34556967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d929f2c5ddf0117e9356475d34dc862968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383319183ad3d950263684a494af445969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2082ef7fa2c6c4f9a3e4388c288d4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc530e22d70e44d928749112030bb0e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2099c56695411e3920521c0e525ef5a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7b9aab7242087f66a52accf52edbb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7dc04964a6e3adb23bd5eefe9bdc2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64bf321b80f1d498f09841c82a97d4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17db9cd51f4b7c36005d78d7b1b60976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a667f97354f5fb85f9af1a1ac5ff6f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e726cebc65e23b93331db4af8c1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c72cebf9fa5fc76c2d890ac2006542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a100deaf5b2a20dc6b0713db3362d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e2ad15f61d6aec9677ae5d01ecd674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529029a804d93a195ae26f8714e2bd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27561e48371832578fd5defc69ace76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574452e7fec06e059c9c8a3f025ab4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f9a99a6c718019aac8e7227be0468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38845793d005564ccefc7f3c7cb1eaf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e1494fbdc355d56cf5c096fba64a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d92638e4943a996c3a7569f54d3ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4e8c23a75e9125e2d7fd74f2bad0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590b763b36ea8b8505b555e297943613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a7351e51100fdebd86338574f40414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649c67ebef33da5442a9aacfe33385915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69683e4b63d2b67c406b9a6ca8277a1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970932b56d28280fc7f2362b25395017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291cddc5356c2a954938229310a38318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce187f93155972f37c41219f864b25a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc763367d4366e4f14f6a44c43ebf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfbdc6435dfce48b42e4c3147b89221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a93d1103a0174309d4cb883e03e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00232ac93e5101920817e767fd3143d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846db452d8066a52133246d1c716f1e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed18412a59506018d85937552ca09e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e93e4342c38a1d1f783cfc9b76428a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa69e7efb1a3b494b42783c9269ce1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c40703b35fba5b482121053378a4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494b3b23f18a42561262023220a718b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392cef441f30b9d3a2082d4f4f25a5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e1b9ca91db02068cadcb8076767a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a070f501e7acb3687610c9a99f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ba32f498386dcd00530222a4bb9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddffc46c1cbe927b3867423af6316f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba7c3d479ec67fabc49aa78974b94835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac965429cfb82e0e2471bbe3ae43e6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae6375657b7aa0768b57e4d88d91737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb209158c256463c384f01616651538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af48cf0296639703cfe62ca93e49c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ec9c7881e2460dec91ccabc7cc4d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976c01b4dcd29f960f2e65108efa2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b189a0859aaf5c66a1f67e201cf8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4de58dc5a89c5abc9afa81f082c2e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499802141da159a0eced00482f949244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7a588a82b2c646acb2ba4491e57345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730dd49c857b006336324da8acf26946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4050ceb68bee9840356229ec0ed747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8cfade968823d4a45104ade15a5c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5076560a3f5c6b6c223a95b77a5525b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341377d12b5f3abf70b9ac8b9ce99fe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f604e9fa55683d2eb433f5046b2ba451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb04bcf49b8083bf6e5c046bfcbb7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0384b54a1ad6a98e851baad6834b9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d95feff9a63aaa9c6b17a74ebaaca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24d2a5e5cc59d65074f15b9494bc3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffcf4164a505f9bc6fd40e54686ca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ee23c9eec196176039c65ea0977757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6cb9d357e62a7b8bd4224dfcc4ffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767e766525351ebf7834c05d445b1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd124ecf128c7f6b8f6bfaf95b90560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383217354189540c3e492e51b70e2b8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbcd54973b7723cfadd50de08c44f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91070f5582bc6af23cd9bd64594a4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2117b12915c0443f6a2c442afa5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7128e6b579c05b14c5cef397311a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e180b48fbb20e5892116be0c99a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecfee5fbd3c5780b4b66e9c1be1eee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e2572708e62e6e4a7546ed9494cfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43fc3aa5673581aaad85041babb83069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36baec3f99657ef6ea17eea4a3715d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3fbd5d9f58e7231fbbd0c692d96e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999aae7fe5ce631ea11bda25fe567a8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a44308691c8b2d16402de58f26f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa9685fa967f49feef701cbf20880374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c356a6288d2094ab47db24b944738375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb52649910771a21773ea4a89c839f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d54692f1f3360509eaad53f6c91e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e112c8b57eb9db573215b26a40943d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64082bc22666124e9ce8af9574a1ecf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d52a1c7570068766bbb9ac57d09080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453844c860299b733b8e2ee6def89bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f77e4747d18cd96fddf9cfd5c9c9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220d36293f76039afc39faa405e411683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb02b627047cce6453a940602d47e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e33bc8406462db36cb02f9e32891b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bfe81b62663ecb5da83024b3e3f8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5978428b4c68ad56e581dd43c2e4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a274af2eecd03964377dcaa4e9a12888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af886aa19596cbaea9c61ba986ee8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4dbac6bebd8856fe891362221306390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35617872de252e77d29197a58a465ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e6567ec6d1db75f1074058e54726092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773f0ac51118a60d1d85797498c3dfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125a078c389b447b2150a7b3ebc5c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebcf1d520bd7e0031d04c5a89d0e3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752fe6d7603da7a5044927e033bad4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb772bf5ea71a671b97592cecd20397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa34daffa972133b9dcd81be7dd37598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150591d7363fb2fd0d90027ec20d3d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984774fbac37187ad0244c5b5d72b98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae872e58c1f4ee24a258347c902aec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e3dd35ec71d5dd10cac402c561c66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb23743baee7b4374bcfad930b6da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a261fa018032f7c5c51fe278c1588ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989721398c43a5d9454f7a4abc11210d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92eff5d2e605824c38a4fb1c5c3c02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78923ec4ca9fe82ed7cbfe18bc258508107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694ffb9d11c17105994ba8b0f348a58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798e54b39a689e29861aef77564127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba491c40bbf4144fde53d12abc552110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d1880084f3a7d1178ae02b74dee54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ddb6bf0c5972e53b3aad8f483d6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0fb5ceb1113c57cca081cd4d18310113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cd47b5f69f97ee804fb1a32269c4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb602b9bb3dc0abe28c357f073cde0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266962df5b65cef23eb4ab4620fa003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f151be2498606e87012a04f55243b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27792453daa1b350775b5220a34e47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6cb6c7bb4a1afcadac84ff98b6ffe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf039893d29adb4534582c4c9f2b46b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ef0e56d61ea95b1d6667ea1b0510a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38d3da51652affaf9e4de559fcb671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4404eb5aafb3ae28e3ee0ecd06ed92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddba7f5725de561ea7139f51184d5b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed00cd70635983c451055ab047d4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5828660b286b6d9fdb6498b5e2801e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeda2629c26a317e468bdf01e1be7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a15fc986b4e311a8c39d58133fc97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10707218599e07207879a79d52bd19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94d3553ca9f4f119852e148de9b36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55ba1fe691f904edddef434b68907f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbabf5d9af473aca69febe5a5e3fc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86457808ac35811c42525324b2dbec05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a587ed3597ef10a3938f046916ff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9b9d96f62be1d4f4c157d3ede30b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9b4fed5bf235060e8f5e2359f438136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582cb730655148a3aba27da20bc7780137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716692316877d4061886df0d865a339138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b1cddacd63ceec58133deb1067cf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ccd5366a60fa6022f8be93521dde4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87e23c25f837655b5ade59606e1fe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e80ac0065915c9ff0e697ce6841f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c74554857eb09c45bb9a68e642fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738866e0831b7e9a8d88408360a5c55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150c24987225b3ce733587d1462b488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0430c0dd854993bbc8f32fd6d8b46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b18ce58447985de86e5aa634d6fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837143fb9933b0bbd308406586dcc1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d7e8bc95aa04c5efdb8d4b565cd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81a447460ebd0ea121e41d694ef8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea485bef3517829d6378f08fdca792c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037af74b549ce8edb60598f9d8f18a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394309d879d96a1a85524219dadf70a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880db4035c63723c3413dd431297cca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef416e0b581b4898593fc84539dfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab183abf2f66dbb31e1e7168342796d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b419287c52578a6e80ebb64b7f2a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827c144941d85d2b2b6e0471aa409d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90a919da8c23739bf28da59711ee4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78520b37361c69ff75035a274ab6f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec15a6b92eb6611e35b844ba4b7fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66b5c1ec4343e42fb9973f5eeec1b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebcaed5a412497a759df1366e90eee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd79514cf0365497241aacba95e363164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002607b9c5944168e4cc8ed9b402682165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111925b91b675e645f854b0787685ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728479af32af256a2afabb33c7b240c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e924656e276fdbf74778531dbb5a57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc639d2b0958a9425b01fe69b708d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5abead8b9d7d337d67c87065296ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905d4007780fc35a21914a7b713604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9fd73932f76336d0389c357d1b03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058bfb57dcd65ba672b6f7fab84cd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5980f2ace0d2211302bd2354eb7b26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258690590c9626e5d1a5e53a3b6988175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d7c8c7d2b7786b92bb0b88d3a5969176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061e5abf231790a512a69ab1ad5d12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae85459f6d44454d70bf106467592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518090e19f8d0a98cef13b46f385e13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e647e470a06b26c938f176da83b965180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617004c8ff8cf66a3c35995f38f5d08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae3490e5280cbbe02ffe59982061ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5457b9621041293002b14afb16cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aac87876d93b564906c423e942032184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e04b0a838f6a20fa8946dda4b788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cac1838dcf35bc9d2e3912ad557e6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d4cd41aa121f748d31849d62222b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab228ce2ab18d08e37daf1fc3139a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca35a9b2b7445366febeb1300683e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aaa2b357d548f59dd694a375fcb9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa3be28fff40dea4b9381e3df794d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50216164a886cbef830828585c130cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b77578b1f7acfbdc572d5b6af0624a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b489a4f06ef42be8b16d6fb17dfd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f437f29ed15660a90f2183813a74474195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c7c148726348891da77393c1b1bd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83ef349eb171d5ee0c3ee5e02dd9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b7954f45eb7caa870f112ebdb82a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4491d758277dc1652dd02ee24b555e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cf0b2248c02ceacfe8b17aa209c92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b127777fdf450119c014e37273b17f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfba43ace967384650196b4920b1b8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520a88f860146faa26b8c2b29f5966b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ee9d44764d9205dd439c70b39f9e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a326d7fdf6060971a2a80aa51fb88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e35db581d41d3093c4c8c5cd722d81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49671875e16498d661edb9e454dda5f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e820d9fe97ca604a321b96c27e1823d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc6f69fa92f6e2c29420692f90639209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48420e611591866915cc211b96bd4e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccfd80b6a7bbc9cb04c7c922b76ddc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f73019bd7d7d9a9805ba75d4106f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba848468b97007941a08b0c471d6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993abed70a3b1747409976e45c775dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd631ca1100a24076c74d724030f0de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e38004f4185a5ec64979d9147967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df42b77c53338815a44c9b0493f1ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e069a21770abb8e1193b1344f15dfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46bd9abfc20a651c26c97daf4fc29e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bed1e36a6eef86cc740fb9eb30260220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bb7aabb8d50c8399d65375395b715221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f935d5e4c5b37bc09aacdf9b527c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0cea1ef2d478ce30022d392e97416223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4760c77b39eb336959f42fadc93185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e410005da51c064230d653ba9164225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab3106e23239f1474b64a666f8abf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed96883b628cfe3c77e987f5caf2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb412e5a4e93329a60a1a544cd890c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4db69649a166eb1569b3567d70bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779193b45b3561b58c55705fc108bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ba8b1143af9e1737866ceb9dcdb18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50228226a51f860d08bf7706b9bf58d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f80a162d6ea2046568424799a1d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0827323473373dd4efb8679d4845feb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62936ff2828f94679ce9247d79fd1649235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bf77d52a24a595478a461068897a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb4498f2b46ec607d2b4dd61ccdf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797c8972cc80e1a1968c2e7b056f48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edbec7f8d1740c9a8559677f38f084239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c84cb24d96349488b5cea9340b3705240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541752e1c8a5e014bf86b80341b46223241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060cd28117476bb70550b0ed927fa05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780127d07fdd37f7fc336d5a48dd75b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b095aacbfaa9c4eb8e8d61def79d050244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d2139491145e940efbab84b95f70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b203c8f9c734bfd83980291616f9f3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496758a505cb6c1f96cd0ec188d4d1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0803fcf911d4d266ab8e2dd23070b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed36f5008dfa6f71cb95259c2651a80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bcaaa6dafe9b3180d05e2edd8c906250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873610bc9187ce1813ba561bc154c2b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4aaae3432afefe5f08d558d88ec71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c22cff7a62e25a6b8490d0d81cae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230ffd7ff5099f16d3bc7f16ef8bfb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08416ccd11b403830dc5e974e07526255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5da5f290e0dfbb795cd93aba437e64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce9eec926d8913489674560079d9b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174e1855cc8318baa8ad3a47effe7db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7cc34e4b803d777786bb8a1e9d09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538168d328bb4834ac47f35d22aadc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f70c61d51aa9d14a3d466891534641261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f127d399d824e206f4b4521b520ca3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7526cf437cba712c98b3e2e21eb42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2e5cdb72fa2946d19bea303638472264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c23a01567c47b6751261b8406849f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26aff5d9b5fe05e1bd58eca10c241266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b12dba1e1dfbb3a9239820905a15d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c60065024368fcd95aef1b7ff62c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66764112d9623b5b704966803ec3004269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f78907063594c6db3dd9fa7e5376270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107389f44adbccdd6b866117fe8183e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f0a6ecd9e9dc58dff4e4bb6d5d694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4203cc13a946752937d50c447e3747f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62edb6d07db0f1f7c25518cc2750b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61c8d80519422f9f07b6199fd3082d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7235acf6a0752e9df58c459b6e402276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868d85523dc6ffd6b345fb346ffdf02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe8185af78024fffa27dfa79398e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b646f7dd10f834dafac5eb63f9e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e9856badc5675518894819a7be0cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9403d11be1ad6d5873a00e7ccce30e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c211a41803435b5c6c7b8d04bbeddf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0509b6a73317ace53bb80f57ed08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e8bd8077d05bcca208e3fd3b19eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944977616cbd54755d03925dbe184b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de8ebcca0c4ae6b2f65659981984f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ebbb60057c1c66f51e3110a83791c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b115b8a1ed4c8a935b718e10fc519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae594f678c5a04e3714793cd4b041d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b27a5bcf6e023d8b4f2b0cb7cd6d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9a4f6b02051ee8cdd1fa8bbff66be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92bd4b6cbea9491f3c0819c249669b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12dfe1249f984e67582fc1e9612dde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a05e4f66f99958449e15e3cdc931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f2a49534099d34e6b26c94de8a3d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55903c8414ebf102e70b205102fd7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa50cd28e4f2d254e7f9542f73757b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa9ca7362dcc49745d570b22bee16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452c4a4a696f5947ea546648e2d7ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be734a00ae71710a640ce60e317e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91749e7ebe5702ac26245e4039f7f24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d38ffa383bc9088be256332b4b43b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ae8240aad4362e9db5dc1ce5640f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bf210e59e6469f4b2b7266406072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263ce13af744c34ce9028e0bcf7fb3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d63a888c0035e82b3f9d2bf4453e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c27140181666d80083a28e5e954d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88f44e9e4c1cc48d6d92fd8b1339e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820faa5ff93c29dfd6bafc88a3e48044309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc202faa590d8f53b4467e86621879f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc73459f6be653b46e5b4af3121174311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fa5962fe57a1471fbc5482ba4bfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83097fe2fbe1c92713b8eb137452177b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225fb1bcff9987b419e0213b6e6cb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a29f9a5bc9418571c3289b7d39bc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378ce51547f0f214480abf62a53106e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822ed5b8b1e79f9961c69b75c78c50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d834799cfda878f71e14c0f670c137d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4f71529c6b07687c2f1d5a1a8336319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee5f9c6fe7b8c9fe4d27e9bdd69f6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d486687198577b32e471764f004d135321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7d5e37fb618e6279fa0a977d7c16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d33916bdb6b68b9bbb0f7f100685f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328bb04e4f71f2bc29083dc31c385ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d2ecd9acbbaa3bf76429f306a83d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc0714f473e55ca21ce39904b2e4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de360e3a69ceeee6a74f2251f9bf16cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e0d786af11e0e9ad848723658ec15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811d6edd9c95f28f107d7875d000ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95320297fed35f5d7039580db724e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cc14a3500b0cff9623385b9a8e1ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c24180d75bcb27ad4bdc1f85e6ed3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b321a69c12b9930c42723a0f37c06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3dacfd0b2ef0cc468ae9e69e021f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eeb0aefd35a960a04a7a4f26dae59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0f8f1a90eb236c9610bc48b9f532336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd0f0d0734aed42f5e2d3a7bfb7c2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8c585e73be503b73a2fa2a37b662338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058dbc7c25f49e650286e071777ad7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c0a9e5eac0ebc74b7b87b64a15af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aaf382911f564a255bff9edd76097341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d818411b90a183e0767fdb7b3ddba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c44013b56abcb57db6f820afb58717343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a05363306ce0472d74ad9181eeb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9931cda42c4437214af47fd58210f19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af200196711f797d2848333a356ca31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c84049d18439dbcf335614402c2e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4967a0c27f76819d79145a5f548236348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9772f59728e429e805abead47136349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a9865a234b2425d26700dab720c7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28068d797371c7af6fa1dbc11ce77f63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0532a9e11a25721f0aafefc0ec3e94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc7da9985fc63ac177adb44edd5748353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3209f9624bbfb2d2844eb8508854497354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e889ae380932691d7b250ac3723c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b77c27fb77ce0f70f93f3747bbd04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716bd79bd109675720d9f07d684ddf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7807187829909760d1096f9b7f663e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def019fe4b4ef626ee5c319b6c2648359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc8c57d6fafb717bb316a3424878f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135705e15f0d0fb14cebd83072cf249a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839062b513cd1dff6bb9497cd3ec133362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f3a7439c4d70c9095e43573f904e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2653db34823f1767d3aca7e66ea4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c408fc8c54fc0ca875515ec56e4c544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096358a3fa508360339d37f8507d57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941b64354956c6c6689d5dd7a54b5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ba390ffed9a19546a4080fe7a96e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c266f6ad6c8085f930faa954435316a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec197cef79cf1ee7612727f01e83d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f632d42dd0ecc26643f25f96a3958371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85cde64ced1eeb36a6db9764e13ec6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452351d5355965f5b053899dbb6d7db6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fdf372ee23ca2f7f69f3d68e6a44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea32771b2fd51b8c7665825b72d96c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b770e90007fbb9e8af3cd6898303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cf98a4268bc29618e4356ef66ebce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927866e12caa1b12d879b393d3d2c47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a351f4f13ed40074d35c6d96dff3e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba6bec56b5db3b622f409c4df9080380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b26d33d3141ffd9367e3a2ee251ef5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909be92771df442229859fab307802d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dec11f1b78852372e0d53a2675f7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f8212b9397f8be52eb46e94295bfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93095d02e0ef32d302f1545635c91ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21395aeaa5a039eb1a00329589ab78b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4e25c5e6bfe04c51ea37b9bd2e8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd40116b475f94cc555db355fbfd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22abf1dd835ac12bea6b5e152722a3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f86f31f72b55b6788b5518e15017390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a93c9bf42e49356d9f40176af6ca3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc5186c366cf1c846729cbefd13f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877772b4d70f183c453945ff33f87d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cda2d084a131b3d49659111e9c24e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6566229b92a7e7ab33a88d877cfcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365139e228e7233535d0a5ea9349ae96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f114b939539e29a097853be7cff657397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516881ab1124faed744f6aec90a4ae0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c494b3637b33ab5f025d60031ceb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f878e24032ad4f7e72b787cc41c11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8895c8a9e60987b5db50d5c5bb718401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c711d0d7dc0b3662be81f90eae97a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89625d6972d95de5b3adc00742411c90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9b5a4c145a9f5e5dd160ac62c4f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b32ad7ac6a0d237f2c40b92734d91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58577d3bfb4878a8d024b326ef59bb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbef1c9a2514369697287f0a3ffbea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f475a8b24914d12a0cc72f73c49a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab7528b0ea26012a891f80135af5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784398b9c136a429c01c54cbad72b39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706159fe7c3da04f8e18226b0c90daa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad8a4dfcd5a7390793004fc5a6ffc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57521dcb83aae63971264ac241d1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cc7c0532d36f45ee07d39f8715240414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2da657db8549cd4dbc962a3dd86a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6cd5fa7abe70c86dc51679ea3c8aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baf8191a38d683b1d3f2f06adb4bd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec16e75861a98e1e3c2ecd821c215418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982baf683f9e3fa3ea8bdc389f78e78c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14810575c023869c11dfadb8a89ec45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a51c8bad0e5455bf724750554fcc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b85bad732034b0f6a070b4395b2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbe52182918e611c1e4099df4bd0fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747866e2f8b62b325a30db55b60a4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d91f44fce2f98f12923e7626486590425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90826059f0bb6024c7b9d61af0504ea5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee246352f1dff0369f5319dffb4fe1ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f154b6cb127efdbe42d4a79d3f593428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d8307c58be9e65312744921edfe27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7636373a2863b8f6769c2eb47d6ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aaa2435db8285f41ec465ed2aa24a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df0386596dcf74c56795aafcfa704432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c708d00a9312f86a264cca8096d06d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d28e50dc9e3d3b34dd3affe679e5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c30b15fd179b9cc1d62a33db82a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbccfe47310667e60bf59f84418917436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa785641badac8853e683e60796b5c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd1c41738160148db09b20eebd03c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1617e8a4a68dc48e4de08092b34420439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c62a4876d9074f0fd8e2c8b746b25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a34998a5de95c3f20cd6e88ff1b73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654143f86297cf6ec73a3910865770442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee811ad9f164b44b7fe526b6fb3b525b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d8bc40e63560445ef8ac4f1e9201c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df0a70a5e5367795956f21bac5842445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7583042e30838c894463d0d275ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339b259bcdcff98ab693761a8c6def447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de90759d0740364428536ff03caac7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a876d05d58bda4566dd8b3ca8f8778449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cab883fff69506dfe9ec164b143087450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675851fadce8c87c9af01e59f72b1e9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ebcb9bffe9782f0ad5097c1ef3561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1028e266f4f0effc28eb7d44da67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d510eb535a2e813f40941e9f2fad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5b23603ea4629d4e95a4b5aae3c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea14813d38a328d5a7ff37c2c3d395456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ab0396d12d569af7d9c211a535b90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af84fb0ecb3b300a14db83f73f8c3d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb480717782c6e8718180a2e0038c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f3e639a86cd03f3e9636defaf2ca5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d7b676982342801dac5ccacfbe44a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba13dc294a3807ffbcf20e44007ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07a2ba6250f244f04a78861475a6b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b16347264a0e8ca5f5bc467fed4a9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665fda7c688e9f08b2d9813f6b99963465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aeb29f17d37e2085c3b0c48137cb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03a2bbcb1a61ceb677ec8b4a24fa0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae73e43d542991ee9cd00986f382231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce8b617ab0970d94e8bbca499ca75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0721abd79f2f4ca1e3124cac4e066470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0d6a469c926ff482f5520964f74e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842db5ec2765350e224c08f46c047aa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46212a164ae41645b0b53e67e5331e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e4684ca1d52b04c14cdde168bed0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e644d9a2f403c6a58195cfe7930ba7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b689c7cd53ff7f06c95c98dd1548329476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa709f9b32d3ac36224c1768e7f9fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5aba1a1f29a7137d041a58993ef2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c1ae87c53f9f70e0264d54d4e8c0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd08b7a90dd5416fc7197d5e4ddf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd506014d8fd19f04a8657fa1623e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26349df1e3fc3a77d57623a7b81fc75f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b165b0f9f292ac2694a8e63b959dbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61afa21e30f680a6503252492c211c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f2912f214d4f4913f68b978f18bce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70c8696bc6b8bed8c2f4bdc59d25ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd26f01282f8d7543ff6c0b713bb98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031971cd7b9c769670d732ce3b0a7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c449ff35e3449718e220e335b1c97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92709cae154404e4217243361bf9f66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4709adeff3695e1bc6f4d2aaffb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c034880ea92dcd8763f099ad2e159492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa286175ac7f05e7032cdc86abbbc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d043cb3d1651672fc5721f78f1c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ca747da689c5d201142a4ef57785a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbde31359f0ba215822f0776781de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7027e59f28bcd7548b28fa2130df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b8bcb3a69848dffc3ab35d300d2db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e4b9ddd57eec11f7328b6d395d59b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f78de5b9cafbd22565fc0e1a84e98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa649bc1a0427ae7293e05528c6306d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb65b23a3da6b7c1d234bb7e1287ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534635aa37a17533aa2c85c86492a27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed851d61cd6f25233a0ce802ed23a0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bca832ea283d9994b0a007a93d49c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249920b9bab7df0ba1233567859819506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d7effaaf7c362b1cab233be1c5c44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6084e7919b32457dd61e54363a4c94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5c724d764f22a8a9518cf7f5ce059509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcdb500e958cf63381dd6c362492f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15fb7540c3db1b1eccb74f11d7b238511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d57355a08ca497ac7bc16e8c1ac7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f0a1f5e57539abd4fb2d1559112e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35870c45639ebdb6b21b8e39bb789d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7b36d84f8a23075670bc6202d27c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0374fb2e67f6206cd01b41e79f18c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989513d53a9734b280a1ef86bb6a276517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b33ce398bc1281edab4b05f8a214b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085bb903aa9ba66f209a6b22a7746fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aef705055843d1700e2af9f53324ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d64cb9373fbd5f038ccfc7332806521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b77cd3f4b99d4027433a0a7914c37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e3a669092d749af9cfd6966b45998523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440cfaa4cc1335800fa755f9adc32e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935479f32fa2346061e3054ff84514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ff6238209f77ca7d728a3bdc9186f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e3c32402207655718b781623f28c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323d2b6884e2c446391b1e3aa406084528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa32ebdae6d38b057739c1ff2793ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e3988691ad50e7d845cf6da2019e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe835d6836dda613819d8b824b203a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e822f4ae9080fb3adc0b4bc085cf810532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac60a87543a6bcd49efc65e24151e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaf48ce191ca82c837713918bf172f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4aab17f2f820d74fa1b69f40cdd30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ecac02dfd1dee4eddf08dc94fe624536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fd2c9e2f3bb9be020d0f1abe18bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f91be576e846667a594384f841bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe4b3d9ebf3050bdd6456895ea33d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdd22d76ec4d46bdad997c5960d720540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3f9fe48da0ce2a6fcaf9a8467a5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcbc406bee7f79290217091ceff442542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e1a77425ae01f16a9f1ccdcbda10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806acad54ca663a7d9f5b2cc034432544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fadd636de3e086efe54827a808b877545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d45bce4ec4a581648cce97c3df191546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670499e9d97b994487e53140b676a3f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc657c485085148472521f85bfe60e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac2802813118335079a4ef2ccf0961549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb676fa3ec4b2e8aacbf79b4160f3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d544a1c7653511f267315f89f7cede2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955cd76d4a04fafa3f1723b717e918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1e4c1bda1ee417c33ebcc46319872553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ea4efd46be942504b7f535fde65f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b008d5adb2ee755e587eb6c9c1d22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4571677f7eade7a671da0a03dcba0a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a50d71df2fea2e8617eaeaa6fa68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d64f41da3088c2b82bd5ad558166558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aee99c38659daf68110b14320abe13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338b13f4e773392a934430bf30efdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb94ec3456854449cd68436e8fcb6e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc544c3a6cdb5074e7fae07df87d06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab89e0699138f8c98cc9d0493526f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc3272a35a5bf0a6a7d2b7d60bc11a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0dcd9c52f408e50f72e2d1630938b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b045b46f9c6e17aea236ebe3cf2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e6cc29fd049b2c98e87ad2d5edcf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb4dbca35f9c2fdfb31d271c8b31db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4bf7c48d522cc108ea723f4da5f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73632aa6e57db5e48e9064acfdee025f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665e10bdd7e5f762d8243e7dbe4e9dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d820acf7a28c6e3a184d5a9007781572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c85fd67215f2710c716133d11d9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973a9cdffa876be210f99d7a3a447c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f170154fe158a814c1a96414c0714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654e8ac662fa3fcb12ee447a2a1eda3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e326c8f690e028ad3410cd0b29349577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f12a25253f67915c889038e4d6c13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212805e6c9a63f75cac64ba876696935579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ff2070336d69d88ad5ad554d375e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccaa4f55251cffca53f5af5b6ddd6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed9291196ae535bbb5c0a8e441a20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8dce3dd46ede1b859c0257cb0c449583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88308f83b8a49b982e6cacfa56f42c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04acfab862bc65ac5575971569a0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717199fb7ee1560233593c527c6b7a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5c05c61cbe66c0cd85ccfd6c9df62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216a5a605665248e59f378f807c847588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3eb07356c05022c51b6dc6b160283589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7aafb01ad54ca9fa35bfdb800cfd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7dd41c299362990fe32c7062163ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd47bb912d00c9fb2056fc2003a90b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d94c9150cd7fea474860dbb57a703593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d13756604bb63d13fa5398d0933c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c208b160adf67919b7f4bea68354595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395f61f971604d1965e310a490cd7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d481b6701417610902e30f7c3a52b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365528ea81083ef08a4ebd2c3d5de53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29af8d8040a63cc293aa32ffaa40fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c390540941718aedcc3cda7d9283fe5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f86544eccb17a553859438ce3bd5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf871c4e495208becf30d9249b3c83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef599438eb4dc6bd8ab10832f35a82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47785a6bd33bf122baab45be8766cd5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c09e4793b948bb15e5f5af92e270f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092caa3278b91e795d542ffbbcf1e22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d226a37f74ad7ce2b76e68ab0486de3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e0ec8e96f2552b5cdd893e478805608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5063170f917c8179d20b8e439305e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c10c5e344b673ff0e989490d156f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e02115d5961ebd5728c69e649fff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e63601d50fed5fa0375b6382bfac26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e6c6640a0a7a238ba097c301468d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98367883c5fbc9980a9e531f98271fea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746bbaa57875fbc360deced75363a11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf25f43177cb66b981013e5dc12d85b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575e37e63ad187638ac8ec1b367335617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a7147574b39a400b32f16b296a15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76e985325158b1be9319d21f28c1a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb27330e6ee8a83c99f9a9827c5ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f707f427ea1d4837f60ebc788e02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433bb11345507694e57a28ce54f8831622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c7db1b1b183af6b1989aa0be64e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af549e6052c2c9aed2191e955d5fc9f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308d3de586d5dbc265f974a5a9727b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aef9efb62b59c342fbeabb3c72e8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42172f6dcc11c18e10512278aae9be6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a5ec1c8a4d0cabd5c76782b4bfe57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1001fb30139af14faabfa170f73f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f706ffb6b28d823c193bda01c32d2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290b6d32d1f3745a4f4782ea4aad212631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573df27660b67b0bdf4925a13bd5c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ff1323281d1e48d27dd9900e6fd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f69aee56176a33127b062f823ed9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820cff200501b6be7775c5070563685635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931d775f54e3ab0ba66a73d22f0119636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d75d3add8cda85cc85a6a18bff00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9acaa6b4ef8796e7516dfa5dd43fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40083ef6cb1a78a35ced643426db7225639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4692088f5d0fe958f230db1a668fb59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb804408b029e3ee38a700eabc1ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc09a704248beef7dc5909a938e65d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e0569af6bcdbf66006097b768a95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b0ba9e3ac4e5f3d428ebf25f0895644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715106561c3ee0804a2e8ebe688b0e7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7c17671f8a73fef088ea3b830c1f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae15e3e8611375a5fdc8f88b2530f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4e4aa4ecce17dfa1c3e2c2f4e1af2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3da8d35cb02988eceb8c4b25db69b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcc7b5327a0381efb7ab9a4d69543650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5d6fb0c5a56e1a4d1265317120da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001d83b6943ba5e496ff0ee8161df7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0520246b86513c0c9fa7e55780240653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf91467257c0e1618a6a7e328e424d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8093b7415c37caf44783f31d4a0cb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525aaa7a01a58ad43d512a256142e83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196f22576877ed7218ec41fff5bf0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd7601be38576ae32404b7c35b4cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6785cc2352d239353be39724d4e652a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e088b58dc03b9ac02a690b64fe868c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c413804dcd9435d4001ad0c836b512661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4503adbc8014720260f58594bdd97c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd36c08d6b782fa2b626a8727a51b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11bcc93a116df6194b9639abac5a40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336c5f8ad5536e413a0263be10a0cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b3ce8e09512dfa8b6679c17d0f03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e38091f87a1ab0d76011c607cfcd0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958bdfb749a1b3bd1c4f80f17f96a5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907faf13fba06c3fa054512e1373595b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafe109d5f462e49b32ecc0e7a59e73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f78dbf1d075e9ca87a44ed738ac5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c08b5c56320c59ecdfceb08e5df7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbe7c13d9bd6545daec248cc99b32f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82859362a34c540c408651def6a6ae8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f01badf2023fd8755298ebde2fe3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d92a5a79699ec2933e1b0a347243676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda77a510ec7aa850ae83f0735e170b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4b3edd786492d8254f4cf7eff8f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653c125ce0fbdf7ac5041227341867679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09928987d650a4a68e16d712dcb3cec4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbd415cb7d92b932c5afdec20721a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba6ca3469b185ecc38edba2d474424682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a2e4cf2da94ee4f379de31255a0f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51ffea3adef98db7eceec60aad666d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07058dd0f0af28e0aad50fe41c0ced685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e7367689920775026dc09361839c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7292b0d3f926f48995485e2b5231e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87a09966be4d667d6f6de253adc80c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432ebc095cb55f272d6304e40f1e37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdef500faef26c2220bbda4018b39e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1ba7840eafc77bc4e4f8bde796642691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa96b07a53021a544b83114862ee1ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307c67568c92818ab6fe608a7ab5c6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e6bdb6ff2b3d70ad83c8405ce1cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c4651cf217fe0e81fe442c6d48cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315fec0a4c249c24ae7c292797ac43e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00e7343ab864c7ff7be852bf19496d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4d63d7a318477df408915e95e3b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284b5d2baa25f71e938c9972735a74a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea2402d4e444ccaa92fa02b322401700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3011d97ab06f39df5b12e803722e80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b97e3f486ce9d13e13be75d1026f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce3bacbdb5c75bc16f1ca00cb8c96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c08cfe84ec81f7bfe7bc47089b49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d94dc965449784718c99aaf5d0b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7b7a1f2e5a95b78bf6153a5f0bbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a98ec82c00694b6e0edcb5303bfb9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf82c7906875e5be2cdc5ea43df242708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddbacec9977b207ea83bee9c14b751709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8d5ec5028d547752b24caaef87b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ac990b9e29ccc9d9dcd9001902a5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74265d0a24ecf8087330906d2beb76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b60095fe63fe0017ab27131695ee5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe762fb8ea5a6e1cb880a3bcbe7e99c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0bb806c0405ee8e9f65b1d99f8056715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799090c0c23cd8545e59bd0457591b77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84641fb7641517b54eb2e58dbb9b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848bbd76c867263d1217cedf385214718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492497f72ba900c023eb11e26419eda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08a2a7ef4195c69c79e68f4056542720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a6991f041882cd6cd12adfad3f91f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44044c30fc6a4842abd1fac2c515e6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b67756a0029260ae1052f90240dc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfed92113c438cd62cf00fc71ce4fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b9e82b6e949c66aa83bbdfc30e25e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae844064b87e52f44942cf21f66374726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324cf57c43f7a90683e34ca02f2fe54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e2152da699926c10a2ca765a74f22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddaaae6a359dea5dd74ed60935c1e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e18991833cfd75ed8d6f0967c9b01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c54f224f5d88cc49310c5903b46634731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206087a9de1fa6a53adbc0b2e0c8c861732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb3d9be13cd915f8b563a3adce75d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf60c63d36677fc05e796a034837af1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63fdea819465e56027d03a7b316dab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444818739bc7ec70c07bab0aed5202736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cace0196ba3350b25e7a6daa8000ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d3aca7a03aa8953af26ce40394b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1cf04e8340f6239c70c597fb1ab64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7396d23f816576c5096b11e0878f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dfb8eeca2e6bb2b800c97fe3dfb24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f756b6fee3b6b304c9bf178685360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7c44ddb206fc63d5d8dbc69fd4c9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea47d4aeee01b1dc3479348610c567744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e259ef9cb51034a281805b0e044d8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf7e8aef824fdf49148caba730cb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6ad218f5d4aa60eca85e846d31e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0271f00e6eb095ad8d031d74a84996748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b329bcd01f6d1253d7f4e4d9f9e7dcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17438e46a4cd9b63fc8b8a1279081cbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afcbd33f5a84c2fadda486f2145450751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf88819c61d4cb1b6e1df1e651a08c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f7f7bb50e433d8726d84a978eb86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93a7913aed02b822d2cafdc5dda48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d4cf784a76c0efb3364c89616126b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786673ba221f11ae22f45b72097711a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d092a7c432f8149797e99cecc41cf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b2a32c46705bf04b9642bd5de6600758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e483face56f19778d2e237994c1c25759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31351b34a46ff8ce83610423883cfa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe938b8a9999ad32ce482ca400b14761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4da861f85c13a450b1a71269b114762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656bb09149fbe20d696164658d92548763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edbeaba9d4870587b415f8155be616764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539afc016eed10015244de3ccd92b74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c64800fa0089fb30b2a5dd03408f0e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be69353e1a74df5457e21ed9ada84767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f640e3fff5f8072e573397804aba5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846850427da46f492f653a0ade58a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8774b0185422b701c5181a7e8e1f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076f27efd4c8828e57859b1915ad3e6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e918bba9a45c628279b0f43d58b6b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db24c6ef05350c45dc8e3349f45f16e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedba76fdf3ac59d8d6f1b6a60381426774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeb9a29cf3b33502e6e36dabb13b63775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028692665844c068996b00e2ebf9154776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aef62e2ed73f527a20454de8ea7c6a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565722d3626d88643f6aab444f81153e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e7237b6d5080c68f9f9138084dba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee13e1ff75dc2efdf93861a7eba0aee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478c34167637593bab4cedefecadcf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974ab3d4844b77e7e9090ceda53b69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae5776a6422a2ab6b37b97827b4113783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c432b51d048656ebe0d3f23dac153d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9c77cc89265dacb6b5223b27c507785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda24a8549048fd6d20abb35910f33c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79f9e31c354feabaddfe6a5bfd18b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b99d7f9bdb1c4e1a343005909590788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a5635d286e0e5c2614500ba14886789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d058acb61b67899bded54796dc895a0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a4560b440eb09a05865f45a70516791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa1bd19c635314ff92bbed72ad5a8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e69efc8a8b7c631a7f83f80d215d8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31943d9b2681d04895c772f408074233794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123244f4da279cb76f8ea53918a21d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64321b984bff6547aef6b36120f65b30796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987622b1407b3a421f7a1dfe0ab892b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e837869a39993ceffc8a031ef9a43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a918ab7ea30538afb1db6795ecdbc6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff7b63d24b362a56cdabf688aa525800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5855922128638a10ab9b71b4ef6cae4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1b586560edfd293376e9fa373fea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482beaa620733f3893db4340a66e903803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672990cd7aed8448e62c473e7f93463c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d8bd4a8692cfcf90f4f08b86b583805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f67bfae442d59e4694dfa96cf623c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcda29b21076ea6b72038f38b4ffb6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b91e0f8ed82413a7a17bfcd69591808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149498650e27db722bb59c1c034762e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d0ada4bc8b8bc7a85c2e396c81a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260cedf0957d3cfe5ced18effad663c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059628dfc741d8c2cb3bba1b43f63f85812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746a713d1cb4d6d4a5af1b7d8ad834813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7fb4f6d38dd965952bc32a2dbd6ad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8cb7f708d6867c41e65f95ef8f33815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30b39bf810f35b533d61e6cedb6e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c652474fec3512eb764c34735ca09817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154150504154e62cef1c8213e8af6084818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cec48ed665efe6f41e5ff9928f9a4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc04da699811cc424c33b20db67f4b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbd60b5d03395c2cc94b0dc6ac634821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f19ffcc1de44d7b67692a4bc56a177822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a457a0c2cde4699fe1f53cbb7cafd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49110b75d193e444392365ba11f51cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888f3915c6d406bce9e0df29b5f6f5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea26cd4fb24149c9028a9334c78f4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5d386b536fa008b0b75a2d6e05909827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19a6398dd8c125a844cf7780df740828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96c5f4e05ae8ea7e0025f44c852f0f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dbac2aea49977e29c9086d2d618f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4261357b6d42595267c5ef53c36eb6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a9d664cad270d9e065627e22f4b5b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13193f161c3e498599c9c21c3a7bb50833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a9789516afa7c7196319e3990a62834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a1f06ab4273a431c9b51efbc8451835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1b3e523659c154730c6940f2b7713836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3439c3d18c4010beacaf1dd5d5e80837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563a361bfe23f5097c0dd5b152c2a8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7511a837a44eda10135afdf22da40d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dc810e7b4a7de8cb76d8e637df3cb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde9fa75ed4081c1eee03a2fca7c57841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b7c854fed65a5655efcf5fef28a9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86624a20a077b38553f249238866d0a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156f875147173320c6693c1491da31e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319471c50d491360ecb79b19660100b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45912d21a9e53d0ac2cb200414573974846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bc6588ead2df79ef305fd5c0dc72a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e150559057fdf02ddbd238047a95848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098436f7f389e95b0fa34d12c37f0f2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d19002d17f593eaef791d6a8dec9e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7620ea56274a59409ddbce94a9feb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f3b5d9913a3b0637d20de484faf8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537141ab7e0c174957d48a8463ea57853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14530231dcd254e14e405cb95240ba5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d673d79508d72d7c79593f5626d2f6c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33323bb6e8b5db81a9b361f980e183e8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d62cf11e2d1bb4ab139a4cba35e26e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8858d687315a26736d92618b7d603858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9b89765506bf7ec1e1f17f590eb54859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3debad49a01c8895b702e706e6a15860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8094ccf5ae1df63f6b874e935b9ec861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef09fe3d7904c42a4854649e0e058e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b661d37fad3542c5269098cbe7a9bb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13828a1462a545de7e8a26910fe951864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a0ee9499b924fd9d19ecc160c600865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f703b07a8cdf320a5ce432d51f5738c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185b46d51e6a333d7bdc121870765e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6eecb9286d26e4b63f5f8f3fddcff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663a4cf8f009795046f39b15b2007ed869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6949453cafcb4576244d70c91f433870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5e298a9a6c9db7232f4c451199c7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc8475612751ed1003450a32e3d57c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ae0e029d6b211416425c06b70022a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a09f3b805e694fdb5af25f4fc37a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7a81280eda3005d772eeae0d1173875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df17e3e3500b44e6673488219d2944876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbf41c8c347d1ab238627dde710e8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac097272c723a9b020946a208a605c6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc7eb17ce4c8866a2b71ba375911d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a298f4709d3baf5674855dd09b072d9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd0ede4dd7df1e5be521a5eb63bb6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13aae6c2e48b0fa7f4db5d47eb9855882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe22a404ada2b3401ba1d27d955f8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e424d5438deca5e9034780e18a60884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1590888b95af8574b5cb56fed25a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c9b0f3fb7bc55a8d96753b76545ca886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebd92434a485535f5ae61965f62f7e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923d7cff76593407649045e0039301888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dec84b649adbd6d677bec0f4cb01d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b49a1dd32ac9667d9a00b7b5df12d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1045de9ca2df5f27dc7bc257c1b96c2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817769ae57d15ac60c6e72953d9ecba1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafce645b3b1e8522dde416e1fd6987893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713270f8a03db15319d88c00e1ec6723894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03004380c4a7d219b3fb6b94de0fb85895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8399bee575861abce10b7beec267af7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7830afe78bc107ae4bec392a62caeb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1dc457f403baef3edec65aabce86898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ac2c06f91f4e9889da605b0d48ab3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a47fb6809c8dcb12ab60f92666d5a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb5fbb729e79514fdb72f76d0fcbf8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead7fa13053bfd86a064da56058d703902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1bedb3038b81fa93dde024ab4218903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405535e346b1d3b75cdacb6c8603676904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b074a926b28ca7be795be12bf7f8b6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca48324b95df4d123d06ede1c78a17906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932161e577de4267075b765df5d18b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f955ee0491776be290fdd6e37b37908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb596519b5d0185201d7e2bc4a2570909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822455475f42b55261a0d041bf7adb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f1c900756917e1c8d23e05dd808b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516c689660034a0893b5cb87e2e8bed912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1f2a77572267220cbf69c2b83d79913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd203746baf5873138c461621a59352914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd4f57bcbd80ca42c623928ee5422915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae0578693f2b343aa6234ee2d62f2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96011c58bd9c998da60ab41da07b688917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9c0b0050cd06d03bfb176ce50760918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d0edb07a8b41bb792bfb1707fa87919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0cc9e194c379ce5a4d5eebe0bc7b6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba54acfd7303c440c4765888b76772e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e1fcdc514010bc72668c82b9e45a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ec6ba7367eb090623b7180129b959923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14baaf4eb15eb19c269d93f2f41885924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9589262158f95752326003a088c9e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b865920a51010e89a3094c6a1db1ee926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d05462e32fcdb1da333dd074e9a6a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd09778141bdd6e9af189735f200acf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678efa6f863ae159cb4277c37dfcdf46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2f41f9ebd16ebc8dc3901bdb0156930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9acd6db36b4c7bcb278cb50e3552a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5999eecfb77481d786d98534a13a861932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e795456df48181f4a48ad5ef50ea72933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b6bbc61f6fa3cbe9eda6e04c3f94b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec02fc1a330fd90bdcab63bc62d4daa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769697c3f9b8e7ebc603c2d013ba094936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090f6a995e1701c3780cf313b598553937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dec485fd7428c8836edeadc02a479938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd0ef44873ea8bfd41b7ae7fc7a707939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03fb850c2a58b777920f6ee6a8861d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe672dc634ad74aadaa5cc2b37492941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9621665f9e233f9bbb20e698d388942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c870d4daa41315e188f6f7706df64b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c49d948925dda88b0d99db10fcff944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a095632ea18237a4f38cdae71b4ad9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756e04050de0d0e7894566eb1b1e02946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b381b92f7386aaa6927bd42d26d246947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea9f3d42056061e293fa8aaab087b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9811ba9b4768f92aff32c116d6e2ccf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479062d66302edb7320ad418bfa4908d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9ee7e979c310f6cf8fbde9343e64951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5df7430d6bbf4b588a0baf4eb364952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538a01d19ac9b0328fde6327514b5df953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9eaaed8a73b54b1e0787fb3a33d5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202eb5848e893fcc466fd5fd39ec9bb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c8ece7b3ded092eb1151b9d3440d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249a3a8d82f44b6c237292bd287d12957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765370f097f462e508798de0b717561958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c4303dbed91a4e8593bae6e69a56959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec724b47b535f505ac3c4bf848509960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168883ba0d61f901dec740597ef79e5b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e9311b6552a8c8578f3afe5bbb1b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e935c8352e23cfed50cfac73cfacc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0e61dfeb528403989d49ce6fac2a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3078eafb4fb6d59c6455d15bb9f9a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5d54a619df3379e144682e9ee52e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9730e75ff5a4b509f3b4d151188f1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95470df049b08847fdb5a3ea81b2be51968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ddcc1eb408ddf284f664e0721e21e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db5329b45c5e3277ca45808af9fd5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135b86991dde93f23fc3722e4613721971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae9fda4d2413c7b01f90790e34fbe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d37e427673abd0f93d0941f33990cf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a8c4ecb146c08e54be9bbb6f150fb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a27be9d50f99a50e6bb17a9047415975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17eb197fd6979999c3dbfaf5a8bd0d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8908f2247b91b93bccadb702d8e033977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>