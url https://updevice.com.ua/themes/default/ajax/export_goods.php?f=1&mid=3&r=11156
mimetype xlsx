--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68997ed6cf7abc2f227407bf39d571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8cd08f6036a8344f9b50a2d4e873c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d20feb9c8d996f870b5fe09f6c13c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196174cbf41314b894f28741e425bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb8ed2a72e24ade5de11dd8180193b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea93eb259eaba8e2de953894b553eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b107c78e41baf822d929941daa32eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b146b10ac36a74afab368325c666b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc8687771f65899c97971b913582f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc3f28949e5771ff10e74e269c2fc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b267039a448a1d4b38521bf016b31a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b6c6f588a463d5aea0d28ebb42ca312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c3e2b6e2bff81adc0eaff4d39f3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943703922ad17d57e8aa925c555ce0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676689ce8f1337d68ad429c050b7dc7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b4222f7d1033ea2c4ef056dfa29d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3d3c606ffc66189cdadb2fdeef1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a87722ec2e46c5fbd538bedf79b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9728d4e5d1909eb0e734a4da9ed2c7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0fc4bbec4b0e4f7f1ee4699717c9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c43c0a54dcdd289c84b47ad030892121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9d0e3969642c40af228f1b8f55c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671bda7816558b9acb637f99f5a196e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484153e2926ff93c398e1331f482c16924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48d8deeda3d94162f892e35a3414325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dca3136de7fbab653157a9000643f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd84da96d0b003430fb9bb31ae848327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e924636d0ce9366eb08f61eeefc114828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963209f1c1fbc9f2532ccee45b255a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b65d9cc137029567dfa3d47760f2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8d93f8aa1076831bd605d4e2b90be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e84bcc701ffcff255c8b65db36d6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb453e82e5881d491bf51870cef5b5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4359d83ae64810eac952ffa02faec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2134fe6fb0f6e5a93a3493711be5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e19e9a22f18548bd62cae6383a19c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269640cffdf87883fbdefc1c71e6bee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa085cdf53c8cbc7e9d15b480ce549238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b32fa5a1ebfe95e9abf32b26ec94939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c532cfce2bac0af7b6ff12dfbc4b7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e702d6b3ff37c79df3ef2db02cbad741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f382e96c4575fa8020251377823742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34dedfea08268037d96271700c069143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc16a03e5f523fb905c446b7282f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca1461a2014e27264b4fa293ec1df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025281ab6cfa7aee82ab28cc8b530b3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba466db196fe46c43fd791673fe33d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b756a2b1456ded55df47b2dff85d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affadeb6cacaa7f366c59ce1f403f4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e91fa956d4af24ac7f2f485dea1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622de324f4ea45ddaf52a25b9c301e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6bf7c53a4e9aeb5bec618abc9ae9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c8cb4b0c6ab17aeffb974e5f633f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ed61bc9ff8f48a58fc6521b22fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a896ab40fe46704d34d6f436ef79c6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a2d04466e8328c7a2ce7f394c15456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c6dc066698ffb698a2d6361710a5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73292687b8ee946caee78afc09793ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659018cdc894645d4b9bb735fd38569859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb5f36f0f18e0177b6f77aed8d56260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f40527686e8385a03a35af91fbd1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e03b7f4bf0b1a0f6b6fb0f4abb6cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf692575594cfc2680c239ecc203ce963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b68684dbf94643b07716a83c554de564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cfce5a9bbc642a13b1087fb39c09465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570058a1dba19368eab6d113592e20066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca19b3d3c67454578f153277532b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b926e23ed006334a3c5714b62ae0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21437c7c3933adb3b04103d19396b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffe30bee5fcbff2f91a243853d8d1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f58baa938a66ce39995899bb0a42f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0f3b54b79de9fb1703954dde4d6f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245afaa4f2e8d4ea8250075695ddcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bddf7ddc439c9f0e85ada04e3dc26674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9d2f78ae51411f20a0c26acd9ff2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fcaa322ac632ec249501c02248a3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4ca19bc74275196fc613423313d5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8536359727fca6fe147de3c246b76f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8e9c3b975acd9c0a6536c98a0cf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43726e0822f8e959d4e48ba7708c8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e3e2b5157026108e45aea0799eb4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52bbb7c0a5a6758698ed48d4865ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb606e942e0da9a6633c730fd303e6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5c93e5d6e35bbcb9eba08dc844c1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc840db83005719f0c4ca287d7c11e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a397a7cf41aba34a4200d35160b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011716f61aa6953528af5ef0bd1cac3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b9afc12e90b75a5dabd7cae93e5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c9f47b29058c983c4ad4a3e0f1d2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1edae14de2f9345b6122bc096643d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9158a03d9f91140e93663d16849a9cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9acd1096a4db65a4af3abe1043bd1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf152f7a701e043243509d441faef793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76595bdc03d47fe361f07ff408321fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648cddf0a91b6b92b519205cbf7a1d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d431716aa0caff641b3f4e2cd8b46696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad7fe27f78ff58d97072bb76db9c3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72105c0414507f2235e72bdf91f3a5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cad50a84635e6197e9ae2482f05af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60e832cec089207fadcd881c615a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c0825ffca597c946171fbdeb2e01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4cd703153aa8dff8020ace64c58b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6b40a9eead94ef43a6d1e5fe46ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d83398ec363eac53ec869087c87fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c8a41d57d2fad410591d9deb6df8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aae702a5e2af1b8c05b312a75f5b04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922700117b8312b639d8495112145add107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3df6f64094e1f00f7eb78bc8e4f81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d79f09fd6650bb4d9fc7ea81297f1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7605c77c8aef2ee2b4105d46389d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66520ea40cdca0e8eebfb2faed3a674f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438024277c22cff9e4e310b5e71ca408112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922fff9535b4026e0cf6f7f7e45cc4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab91627866cc965376ce4d602abe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdf4596573243074a6ce56e05b394e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc58fd7c6246d0314103ac7831589116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cddff0faf8dfd0507e976c7e1f7a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5cb2e99726e1c44d65595af33ca4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aefb95feaaae48b669115df47d557119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af639fbaf67b91c266a4914fb129c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462c6bc96ef278e8beebde4214d299e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a00493cb4adf6a5f2f08cf36258893122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f3ae1c509f40ac85adfbe197bc4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b5498cb24933007ffdf037f086e93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534060ba926cd03bea07573b06502fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675ba131acd06ec3b9f39e062ac1e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fccb46383ec73766dde78e9db0500c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdc4b76f16d164bb77a227c920f73c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964471d302d9cd21f7aab8c46a5a692129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b5c7a48326b2d097c370b341a92d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc815765f6f5d83a3cc98d146d873e5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb9713f48a7310f1acdf119688617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6929955ca8729cc076d443359d7429133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7b4104bac373141042aa92024bf60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536a1ad4caa21c781eeb0c8b6e98df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df6a373fb996cff7e2e5b47cc9695136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ee19d00ace380d1d5ca670fa5496137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59b4b910035615fce6570b671148cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc6981e4179aae3de98b2e294998d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9bb920ecefe4d54190004ac5cf36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc9ba8f0609b704488ea3118f0a84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570580e33dfe982062f73f92707e3ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3154ed47710eb73e186b82d4ed592143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c87b178caf12adb60a5e5584f82eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07d15b00b9b3d640b3378c9784dccc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9a4f34b5c6d585626ba12f3a88e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae243ec8ba8448ccbb20e17b31266489147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d2be75579a06faf45057d9aa7e316148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec64d973de83ec19c9f9fc400f39e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7918dc92ec85cdebe2e798f7a7d0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b890973f7aa84f09f13b0b74129006151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabec6e79cfddf018b9952c61f0096b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752e96eeb5e7e4ce14d20e31632035153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7b0435cf710e2db83c4ad29fde644154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3212f57b4e95599a99930df0210e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6881869e9b3f38e5f751e156dcdd39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b111af54503e976b16e1988ecc14b6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff047fbeef4ffbfd81b1a62ce74e53d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb470ce0b716aed92c5107ea3b167b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964495a35f757ceca776d5880ba89dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f9b5a7d7557825f2d75d9d7408e13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afffdc124906c2c8a068b352b51db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694533f6c00c788fd226dffca2acc57a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e198ace57ad1570bd59b07437a0a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251a4dc8cfc149535caf2618e758c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dbe7617a1569a112a8a408735f86d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e6abb1fd1c98bcf9342a7859c709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660dd57abb27680c240935e478f378168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79a5dd734544b5c0b67af2761198c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cd9a82bd450a5b195a85083d8941a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ae823ec58e46eddd38be7db08e90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d888e4de56122e10dc0ad43ab230fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044941b549df685d67235d80b77cc2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ca711035e4b0664cc19856e7034c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5613c2ff1115421273d6aaa251f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c5367045de7933c50535f3a5b4245176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7e768c34d22d0c5b6dcc0834615c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30f00485eb87eddf6398b4cdbb4a13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a32a4a9c6f926e0b450ac04c463ffc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd540d5d3b438e6ae2859694c059ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd87fe8de5854879d01046e9aa8e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc11d4ee54af0d06f129cf4bf051d8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe8b848686f2cec6068fd41e2cc02c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d9522701974db7e0479ab98eec19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04677938e6a6ee480c94cb93692ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c542ba64c73b897766d4def4505218186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37abc5fdd441de24ab975f982dee0ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6de94014b4a0f8fed1a34b68c434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4766770e394c52bb26d85e6e61debeb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b41468a13b6004f8268da63f11187190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678eb5da374f3eec3afbdfaaf9614c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c1281d243d057ae25c4d4fd4d3244192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df14eb932ca3e90bcea53042887f1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b3db79c0b2400c1090621bd676f6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc90e183c6a1be60f1f339d1a914fda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b549a7f43b83409e26776539062448196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb376022782976a4c7e0f05937bdb89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23144c845e18b28635974053ecb5a45a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64312a66ee609b539816ad43593d82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069cf711315e9782810514bad89ea3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7d6d810818885e46bc235bb17d164201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b689acf16208060f95241653a564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b018ec5f91ca95a4e4a8812acfbf6e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cce1ac3495cc6d77247ad395c9e74c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ee5d1fc6f25cab0f6702d3f282afa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e332282c00b3aab0e93f3d34504def206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bd6476be3eac0967d39874f0b222a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e337eece6685da78339740172f7f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52aedae4d7b0489b1a091b4cbed46a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0142a9aac25523dc28ae65b57e4f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203fafddb347a0f8855459c71b6ee3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea22bf2cacac35b87bcc5766ed928f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a184c3f7b318858c7271c898bf8a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26cdbabbabeb5a0e6e6899a976f766214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd40020f69d1651ef56fb506cb8e97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88308c38c5f06a000b94583e3363e0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702d3b582fb84c966bf1f77dd23f672217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b532b3b68db1c5f9c6bb4e1d94a37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f931acfaeee9c1d6dea5fa649c1f3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9ad80df003ee3f2bfd544af9bd7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87960c9ac47d06b00059fb8efc01a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa52b23d4d4e76706990ab7aad7bd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea22e2f0c0f5d9d9cd3be798b227a46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817cab36cd0466b55906fe8f805e7ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec8ac86b12e1722e5560a48a64f874225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021baec327ca1447e1ae7a7a08cad6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a2959756cb2506c2a0b5ee0ad025c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537804473068e9e65602a86eb6490e21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a739337bf81b13dda57d24c5ea1597a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde7179b3da371bb79dd934dc01c5e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357998140dd623b2ca531e076987a005231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913630cad1533f71dd641a748efec8ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e4a818d744ff16ea8d46c2bbf8499233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1192fc51afd54d551db46ffcf8ab91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a443fdd0fe8082f2645c2dbb4ada63c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f70caa81b090e9bf88ed6b0ec0ab0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac8d13e154f32b3232a417a802506237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5802dc63b16a9fdc12ea5d46c09913238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e020f0eee60a98ec666e328654141239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2697cdf9ffcaea273364b60f131295c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b0952973554c370ce14aa4001b4c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ecbed15c0758872f0c0ea4cdea3d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d2844d3f0f29199e226b069dbc2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807b2fc87cef6dcc7d9fe64eae75e26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f51aec676ad7965e0300c7c49a70ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf5575727a35b4c975c47a39ddec96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775d4d51acbdf8467d3ada65192c285247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a216ec398659f5eb8499c7180a2d52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ece159aeba5f6f8f5d64a3762993249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df4c8184ad023e0e91bc1ef8f8978250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde92baec348d127b7521ac4fa6f64e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15153e1dc442a0940747cce97463f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d9e52f48f09800c0149b487d129e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a8d5b8c7c3c635510241989b2c96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d6d9b617e032ac910d574ce5a643a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1349fcf742713d6c89cf14ecd03a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a94516742d464762282a8d478b50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0941f0ade7dd11bb9aa95ee9a673b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da40454865d9aee818dbb9bfcee78b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d158a5f7153c555f90c98ac284c4e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978fc71b8c257c7d1a19d47a168003261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac33847eaac786766d826a46c09aaf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e799a5ebb8a0889217e9a6085bea8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7633c4ff5a2e18a40b375e357df217264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ab2c316e6f726d4aa260a79310a1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd37bae6c3e007a30384b0a3d07dc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820959b6ce3129c14f427c839ef0b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2a84f3979545aaeee9fd947704d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51ff52e682a2ecb9bfd5b940cd7d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0570aa4e34e51ab719788b2a77943ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c30862d1b972e06b50eaa927c367f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e061b87bc7635e98dba246a5dd81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63477b64584f88257fc047f75fa6b947273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c659ae059e5c2c7dd3e6646fa04681274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd976c32dc37fd7732d3dc33aa1a3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46ed83f2c21cebc3c0b1e856e918c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8f20e99ea673e29673e033eff1c1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d1af429e83ca250babef415cce86a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2cab96c82b7a2fcc21b31dd771a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b424f1b62b9471cad5191e848c3d243280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f740814cdd882895a680cf0e3fcff7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5ecdab16949d365d2b2af05c3d1a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b068ec71121c7c0d4620e0c276fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f00293e5a0a16ca172e73c36a3251284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceadad652c678983a01ece48b2610e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c34aa5f61b4b382ffdf7660886d9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec06a4a6e8c0d09c10011baf2f9d76f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a527f11f8902825a4c6a89820af3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6c55ebc59fabeea7910de6d138ccf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec75cdeb057053c49b60067af092ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be12d2d93733fd16152822a7b1f4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255151d9a83b3397850f20c009a83d42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac28b0d95b38fe9943191ea3b9cce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059b04f43aa6e6cf0e607eba7b8ed5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a300c8a250b6d2585a109bcd19d8e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7188a9c5d464701776f18836027704296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cf85d0e12e28f5fb3d6ef890f19e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf541bbb3f0b14439c2cdb9f95474a27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17303a24d23b0833b47ab5496a10df43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad874944ff4fae277b09a6456a13c34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b390f1befbd8a5a9a5b4ad0b3b232301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d8e871d731fe934c8e2cb4490bcab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31805874ba12916b1120772797c916303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b8f786fe3b4dac5f9acb3c81d7c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21aaede202e01542fc70a6ded8eb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e555b6415e2c0878c7f569dfe61d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89393cadcd1bbf74a0fabee1fc76fe43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc530d374ba30f71472c185c9643699e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cff2f302768cca02afe2081b63947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787c68a9676218ab144045b3e607eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf89e6b2c06be3962e4c0459748a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c167a100cfadcf694269f18a5588b4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b95120304ee0063a164e697ff1c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b8285e4698ec6f55921c64d99df8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd0ed622257101a746f9ebd7ff5cf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff08a8e6acf7f9253c07643f19d5160316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69988a5c9ef718afa0db8453929295317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9ea4bcc4aba62353304ee841c10bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49805f071d1ef96c5cfadc2f863bb9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6941d99079fc22dd0b1c00d91ca59f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f332ce6e671c06ca611595608b19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bedba50ec918d107fa9d359b754c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519b2a576f3f39370fa8ed291c7192323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff10c9007ff6c45f1b53e2094f3f840324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d43fc9a266f6f84c99532951e1518325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ce2a4c40252c7fc4f327974e5dceb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44cbfb7fa5cc1d34579beb75235a31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53472f608f8d388158f12601790f81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd6df97b6b9b67d361c6d6703f8072329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ff21ef26f7df77411b3e48249fc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e61697f90e9a34f9e2c23b5d1bc8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe4d6469347e496d970a37e1fd840332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e50065bc89da6d95ca94fab52c50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f6c51ddf8c7356a75e6489c09b1b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb81fa86718ac490299dd561cdce7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca834248df373da6a85a18a8eb2e2b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544327c15b44d495211aface4ddf71d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d399ce06fdc4c8cc510c7af9166a1cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0382922119ef1ff7690db5ff3e1e03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014836f57fa3818d8847cb83a02591f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc19a700a0c5c6451162ced2d95a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed0c8ec934dbc247da47c2accd60c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f433b7ea3d463ed6ac36344aa7907343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac147768e74d8e35a9eb7aece90ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736d7415b617b12fc0c8de11b5a92a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934175c43d8fc16650501e6870815635346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf435cf05390bc97d72be2e089fd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb3d7b29a569479002d335b3778a17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcbad838632c1b97c1a868f530b2d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc40176269feb37227afd87af98ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f509c544e261df965cc5030770f5872351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae0a9126347f6c6f3cb71bcce1322e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba89e348cbb860d4226cd6e7f22d603353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc37247eefce18b0f7735c79c8dc8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb676521f66b78643710566d9843e7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6faf18d48e4447a298138b35da1e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec0d82f4c9ff1bc1254b0c1ca75495357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41c55bf34c860e7aba70453d6416f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22cd78cb13ac67077fdad05e630e85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd1a230d2ee8edd750d322020be664360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931df79e2fde7c08fcd714e3e7bca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a65b34bd4e9dcfab5e4a57095933a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692bb1eaded97380e16b13d58f0cde5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e653873e5af938083ae15ef4d68ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb65377e87a8c3c43e807b683ce7bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9951b68698d65f931b7e0cca7307366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799332584c82f9eae2883fc49f661d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05933b5eace4f10957adfedc049a772368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134461fe16f567cc3b85399b1575d2ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71c52e9ed48170bcaa5d6ace6f83e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4887f2cb8e313c31f92b2655851ba9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df2f27f9a480cdcf59f6e8ecae587372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e8e9cb751133f58337a722d10d5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba5a64a2eff512767eedac097c272374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8097a45b159db1ec289b5d70c3a33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f402dab5f9ff311958d007f384941376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a1ce554913a5129b86ee04fe4e98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214888aee161d3ee1f30c2a0fe7d45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c8996c707700b94287a8d5bf06f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d827761fcc77c9e25334157617ecc5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c98dec7681289889937efe6d796c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea12707828993030701a0634a3d90b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe99df9b02736698500633914b116fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cba9e782e72e4e239da7cb96e0c8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8c539999a73568d7afdadec9e0492385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e88935f38fc6c7b6d61f3d65550ea3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68dae780a23984ba4504bd2447abc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ce07d4bf719c09e7c8c80ec63a3ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1274626d3d1a4258ee3a14d4c4947389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff8f2ebb482f68ab4ddd1da8ab76a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8861cca7c218788b8a742408c429c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40faa7f219589b5912f447ebd8bda69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c22d5ac609030d5487901d3b23fd9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578edeec5ea37e68a6c002c811f2f95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7833a797c2fe39e7f350f8bc1ca38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0701129e7ca000c2169f7495c53f88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61550276724afb7b8cd24dd10a7ff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5f65c51c24b7df3667b59d667f036398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f908b74f517783132a771243d8775399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0adf9baeb13ebc27651d57e07a99e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8951e5527490d6764d408ab1c56edb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2ff8108d83ff41072999d3a28ade6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738095c88f2516dc14028f22cfc3be2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec027574f71f91bc2779a7d7b5ab87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ccdfc96b7703dc7a412c444d3e57f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de284a5c96a13d9dab122c081f8188406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc61b3152fc99c099226133ba28de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475fe5d9a05b1d6cc4e5e5f923bca3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58306ba02d514ad350fc9ffe6baced409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f679202b1487b85131673cab041025410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de9c4e5da3ccd1cbc880238a98caf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab99a6a88c52af440581bdfd31df0a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df890f4495353edbf2b3a752ce892927413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9018d558cf5c6ae5b091cd8b36882414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa1a245000de37b9cc77d7f5070895415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515504c4193f54fd02206f0e8dc51be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a9817dd6579bdab52e5312423f21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b523c3d938449fd255885a5aee2b30a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188343df1bec49acf7bfe9378fa2e68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eb39b4ce74cb571a7b3e6263e4f6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d118d6ec855b239c4cfef6dc94f79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768154db89e3d2c788daaddaa842f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea4577bcbe9bf8c97427c233796092423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0011bd8191929000ab05cdd1f608a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa182e5bf69147fed7410d3ac48378f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ffb7ebe4e035603bd5e7164e489ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd2e37df2e46416a7b29c76de0c1cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0dbd05c28798e5b0706f26ebb5b8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f5bb6ed8a37cb6ce09dc4bff7017f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e7c80a1fc07f2f343a4c9049613be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70dd4841b232fdec10aa1b211acdec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913b031d49e9be7c827b9e737c92b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d329cd144987412798212fb7e10baf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce92cb63534574d4eb6db7cd10269434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9466a2a01fa724cc7959edd707ed11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d599cf50193db194ac6a1c2f714e5ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51b2cb0226a7858e1f287ed5dc1b45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1c64ebb4ead54d0a29b2b6240c56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e770f12cbad80763a7bac0ab09f59a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db6b8f7b981218151fc7ac37c7f38d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39ffc885397e49e4a53abc8eba7c6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cab100a737570fca5f6061edb4fce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583958e95eeb5d490fb5fcbcc6c6ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d000aa9a3a1963486a86d70217af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee23d76b8ca7083bf5a2ecaa7581f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a734d8f7aab05c72e28176cd8b326a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077a2b973764663c3df8bc328479e7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1db4023cfe090382155568978ee2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076b62fcc56d25a7c59ea88e05cea1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9621a929b87cbe3d61db06878cb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406ff3223e06ee45982b4cc1bb3593b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448961800f28ca12e5ead4683c1079452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eacc4248e200fd650bc2e68bb02f3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32d0de878a6688070759d3299e5394454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702274340fc23981fa5e5dcd9bcb07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2b216cd01be4697db82d1670eff02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7424b0630337f73b7071e097edb1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad319a272143db45759dfd2157607cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c4443369da820c76206151248f89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37e9cff859318f83e427640046373460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481a57f4fbcdfce8d0a821cd612cf08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b2f74ea54e876e64007d67da77dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753ecd261ae1ef456c19ee0867401b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5ae47a7ff48a797cea1d585a5ac83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492a09993e21707651ff5436f8a5136465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3589f8db4c39e031f3f8216eef755466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebade80e96329c81785f8494da4be7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce359f43544dd7e7125925ab66e5c170468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712c09a32f931f57badce5666bd196469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b119ae0c034ade5a02fa2ea98b084470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785473ad9ecc083887c7d152941ed2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d6c7cb794f9c2d72eb7bb43eca8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33561dedc0cb2835448e6aa69d4d88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97578fe48584ee06365d4b97707af0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6250cf0e0c2c6d088df0813d3b34f7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713b766f02a2aa5057f28ad3f13843476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9dbdd08ff13cc8d46b8181c54ce9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851d2bb46255921d463d0f30c0884ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52d460742b1ef3cbd4944b832d933e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b867ab4b21136f522064044397912480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f742a364381f5c9be5458a0017f0439481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e894e897f2df4b47fe16b342c3bac8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf5f56604f6093aacffdd2dd168bc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d2d12ac8b542172438b923d8635d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859411cfe636994e007dff786c0bdc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b98803a5b41a2f7d93a20d92fb8d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa863da287efffebfc57619f9dbf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56fdf32512d7c19269e928a500def488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b74fa05095093f364ccabe0044a20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d586b03322a265544d6c8d953375021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994178fd2460283064184439e97e2c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1a3069b489dc3a0ed2e65031e602492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988c73e22af5efb2cbda28c38cfda35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af82d342a4004e4482ac07620fa3cff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c469ed592ea04cf2964aa560d80a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad3fc40fa5f82a4a553f3d9c6f205496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cfde321666aee51100cee8e18132a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff60cf68d9aa6515efe656295f680d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762d7a016e7abb254f0c84736cbed8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48bf1b8164a47e63abaaf3b8cdc7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3198ed661489b1d6fb82a16cac7674501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b917080d0345212fe97e7efdda93ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105539b33266d2c04d6f3537dd11eb30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e478e08ed9682df85f975c935b67f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05569b686e19f461080cedd51d74b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9030534f17109fd80f4309b042f16d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c64006ac98479dcc7291e144c82b71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280b2efeea5c067f77dba2639867837508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0df1d1babc076e2a5f746052f3f33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec255b1958c4a2863cef0c1b927245510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde589e8f571c8124e461edd333482511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dade52cd90a2e502523230555c73d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0aa6b4e26fe72417f2dde721deede513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74d547cfdbed9086d6abb23dc0fa8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eae9b7a5d479884fcdabc41e9f36a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782be924057a94ecd7c66d995a2ef63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56378478dfd76fc2ca4fe45f6f6e31c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999de59a4d33bb20d70d125a929ce3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a229dfffe12f608b2f421a767aaf0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a6dc2e7465fd2e077f403c664a327520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e197388b5cea45bcaed2c31cffd3dfd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d098fc609a1b461bef28ac20395a399522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012b4e7ef066b83edbd36c56de0e21d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2331a157886f2184e503ffd87dd092524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f70df81d4986877297fb5bd8362698525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23425a018a0c271f3a76d20afeeccd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3a6a68cd1d20209676d40ce04e656527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c51096eca1db9303cbc25524504b9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f369bf8512602342282109d4a30016c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdcad2412591cd56c4f6bad8b9d552530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530e9d538b765e70b49510ece3ec92e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2871a4ac52907ca525e76ca16fa900532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f1322fa84f420dff5324071a2d44d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edce50ff0d60126bd7edc5245bb9c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ad9f5e138e070a6962f4d453e2d7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8f4f1e44abe5b11c571d5315bee97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32f387692ea7d413619dfee076116a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba1f5ab514a9761dbb685228e7781c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5653845c9bd51a9d8e821a2082b442539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b0fe21c7fe79dca5ec765f70e372540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f98fb32a854d1136c4f2a23671463541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a5f2619341a7bbcc17c674381871542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4ac26a870ad3914cf15d3ec974928543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1924ac0511dda73e4ab3da37390ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302081ee168df901af3ef5e0b700db71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e7f4ac62716d7ec346a565357b933546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6980b82ad6cc326c3d3b19c7e401547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eca393f881a7a47f781cfc37f4b5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507a5b5d2890270fae7df7127f85690549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd750cb96047196f3814669032bda88a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9e72953ae1b86e39bdf862755be0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a4cab38b3cb66f3752be5e2a0adf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4813abdc9be0f9f2a439ebfeda785f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e27970be558a6fe7fbb2c1334192b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530e8ef13e5dadf651689aaa4cff19f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b41d802231d1e5d7ad19adb7d8c559556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097bf5b3a96e8e0924c442d76254ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d0361439ff61351f61a094cecead558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42424fbadfe203a6db039bddedb11e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c43262f3d87db99233df16b6f138f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e50a7afd2098eedd0fc7f5f882ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972546e28d2a0785672e83611ddafa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27f13754252dcf6095cf655b0d7ae2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606a972e92361309ce1f0d8e219a332564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c505e00fc50478b85cf68415e7d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173a2e46139e673141d2d471c924174566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4c52c98f4ec486be8149ad51e4b34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835241836075bfc22c0a3c19ef53243568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be124001ffbbdec5adc7daca371cfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3f7ed1d45df0cb32b99eb7172375570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa116ef18f870289fe0f05764810c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04826ce426e2be4c7b2a8699aedca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e94b2f54b2fabba3375ac0434b3d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676506e9ebb28b43a6d7caa2798d315574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc950a808ca8cc2a77f7290232234f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a95999be53a54a19d39d34b8374b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65106f9ec5b1fbc2392a2fe2de1b91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7512256383752994a1d2fdc928c378578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae6738334c0b10abc71d1f5dfa2e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abcd33f6f7b9b0eed0e2286a6ca716580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14725ec7adde6b019a4c86fd499410d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4946cf4616a8d7daa7dd4281798ff7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b9ef51e99c7439a61203551f5bbe7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fdf3ec406c20d014c65a7a860193e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fecfaa3e47e8b7faf3e9ce1fe5a76d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9801d811fc86ff147a431b40771c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04063daf6c8abb6da9c0ffba89727f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df237b601401a4e12216966c314bd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd55576504072ea5327427f95b81da1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c8d85ee062d2c87eab4aae940bc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6b43b6d36e3f0ecfc7b05a6f1209a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5bd8c4ba8d40ce18f8fe265ff4ea7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f532a2bfe09a40e6b6e2c6fb6a565593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04f21d5258e6f567547d0130cdcbdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b5b3dffcb165c1b986f6b8467e52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8810b6186636b70b031a2fe5c215596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda3ac9681bab311255d77114044ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a12993f42a391a13631101800ed7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc14553a55dbd23a874ee5fbadea56c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6b24f2778de5e4706f8c78ea5d7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9c93c392e2321a8875b98a58820fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653764b626a51edf19f64ddea0013365602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f57b9e9c46c22f14e88a15aecc8fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e9338efae25e1584087d9d4f2fdad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07895b2cb98d5477e9e3a57e2bec9f31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd1143ce9b46f7e7e4aa4b9aa1015606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc2cb46114d96c907b0f24d3f2f7d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd5f7a6ea7a10c8916ad7470d28201608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0483d51f09a096bb4fc980dda659609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff2f0afe3a4e479d6f94e4978950c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafdbc4303e0fd9ccfeab618bb083fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d322765b288d6472aa9e076c5c3007612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba2faa2b0db45b68bfb6a62a5b679613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce36071fdc97a76fe218ba2559211614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab437fea506e22a3037edc49fa5cc0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdbdaa28e58195f5379ef9bd328dff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836faffc47b6e74568b9b3ab0e0946b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b22e336ab82bd6b955790f41bff1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43085b3d20bc563e6c77d17888c5ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce1eda8e4249d33d56277f1abcf87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed686a9c6a524f2802cafe8c309a8f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e965db3f56fca26a07f055802bfa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5606270a5aa562d85afa17427b0022623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952298635c9b232580600df8279220a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a80e55977e1d90b4874e9511bdaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a44e8db487d08dc27e5ca1cd1680626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf39acb62f460ae173b98c45f6d1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94198c9e2fe53760d3470cf91269d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181d179809c383f091615074388a4f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7cf975e56cbc6c85a9681540f238630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0cd73d231ea349fe373e26e7d3c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b922571979a3f4e7e71be6bb81da3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71946b4f7ff74b9a861c5cc26078e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c304877e06397aafb349f82ae14e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875b35659a7a533c4b6e1efaff8e00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ff7ca2476e7df5934335ca6f98c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838906494aa748e05f72b6656a3686b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468c736a402e0c93f47e815102b8f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da55a42613df8752caf2e047676d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0f403311563f7899ff651e1f78b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b14cb3c0e404011d5a92d52f06d86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefa877e7b88d038423c2ebc7e768ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e35ccd7bf49fc9ebd9e4b0bc62766643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4423526d6c6a7fb93f09334d5ae3bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7ee2d755e920cc73b73895e76450645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411bbd2329cdc1840420325fc0809a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc229b194345c48856b756c5cdd0850647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cb273a4cbd75dd832f2104ad2e36e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce207b9908e7f53a55222a25a4c6391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441c57d96368a253bdc57b5b1b81af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e35f0970948ab920d47f4e7bc7c8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345b20983e309db6e5cada1604901a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723659866c84dd1540d132e741fbe53b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0021a5876cc6b9bc6c37b5cc92099654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7641d88fcaf9cdb2a3082e4a86add655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045f44f4168dfab04336dd0c48ffea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a4f75f3be876b5d872f294e53280657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798f0b3eae667dc14c712d91fe1f47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3118a79c849e5b920826e41d771ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312004d53c41199ca9428d8337ed01a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165bea7a7e008c87b4c2e6b036c1d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674f5e1b1fcd1f579fbf4270a03ed9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed0f0b52ae74a84f202fa36594c33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d693f3bf8e5484ecf2ae2fa167349664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde8f5cf7238b6e98361478a09cfe2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d030e86fec02521cc058b3e643c7f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274a769981cbed2ae7e21a8d9a96b2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d3d1a0d9fe44908673502505c4d05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22ee78e6d8d56d05afd9b008c900fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bbd0bb3fb313293dae68e2854ffbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd20ea32bb3ad81411034d98019852c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e49a1ec060fcc85c13ae0e3aa8c7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce28e9e99a0246894200b445401ed6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d21e07367fb40c07e8535a2f39226674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3c92baa44a29522c427c59ad878f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d0bde8ffd53d58b5c0d47dcb4075676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70cd819b3c51a87e896ac455faef01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff435e990fd02ef2a73e030ceba2ea5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ded3f7021c17fc8a3ef380a23615679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55982332665fde89f735917c03b96e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a652f8add4700012539c86342039681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa096214c17115f3e508fd12f5a718d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603b83474fb63be1fda05639abfe9d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcc7ed29b5baddc7356179dd95d990684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3c4b4f3be38967dfae404629953ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f0302fa4b57351fda5b69190970d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed2730b61bdeccd4501521225dfc4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea705ea665c78c5e2f30203eaf2d84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a172342b69f58d486e3ba9343d4c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248ac7a9e277ce469a6ce7e89e9d8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a85820a0c9b8b7036d23c352e747691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797117609c7a3d8e9456450629dcc6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f80b48fc76dfbbd8650b5f6b69372d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca171e4938f1f9e2b0d21c5581d0a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1946628a5a1f75f17de19d953dfdab8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bec468c673d0489d7bf5b7db8aac2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19868135a5d658a2078c3bb7d7e32d88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bef6b79309c70b3d1ffbde11fae024698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8da59a810aaa6d86d60be4590c387699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c221de49383d9c373101cb48d9b74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba302868a2042fe2ea546d9485a733701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770d19db78fb95d3dabc212f61870a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcadea75d49bb948ebd6477ba57939703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b4e236f0e3df36896f82ca489e8ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22a81871a9962fe6ba1b325d980336705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8e61841cd0b0ca40c10d468ce773706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa2b2a10b7ec24a386b8216715d769707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5a7e73615259d1977a57b67d2b88b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38774db60e9161c0851d4f0e25e38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba4834387d31db20ff3f95d0e02468710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6db64315da0bc55bc2291448598ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a5e9c0c1974e971c19dbb5a3dc23b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f059c93ffed26c0b8a9adaf60927d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcf3543400fdd4bdcee53744b2a67c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217d0d31eb24bc8df41cda13af4e77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cce09f83cec7050ed86da527188ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29510855f236f1ca59ebcc9eaf182b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4b90083ec18410a45879953673f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab580960fbac2dcdc9e02eb880016719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33561801c345f226fc10134e7e17c553720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962f67adc20dad0975ab2a5c116867721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be81aa4374a83e032abbd95bd1c21af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5d0d05f9b9e756779a68a38444ccc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92edb2d8c00e50491b034c45d31243c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e19c575354f401740dc0b3dedaa9fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e86605014eefb0375a922b44dcdd7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e5bcdfcb860139bdc61371b24e53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03cc5d8d5b6aed957cb3602f39c2d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a117b5bfddcfe4322e33301be203c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6b48a713b901e3af7922ea4d492d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac352d8616c49cb96f978758bd8ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d805a46a91f59d7fee2e77357059a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a83f08a438ac037ac2f84201778192733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca5476a79718781177e9a3c52871d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44b53bf7087a0b6e3a3f60b32c145735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9ec66fc510ed1d4656c1b625d2e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3f892f26830ac7f72a2c8de947e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01c37949d4f38664d552771073536c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c551fbaf416305c0c12cebb5f67837739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2038fd45a35eff51d4ecb3bf282690740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c1aa2252cd24ce2697e939c9fb51c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877553148c3d499fa07f6b83ee5e92ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277f6a672e6f92a55e6c64b9c0a521b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e721f700be410b5d4dc1b93d51d3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ed89d49c7182f84240524511fb17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d92ca72e04dd149d82cfbc9148b66f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10d7c726e748803fa889f8fc505d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb27c28fa0d89e75e158bf7e6e8ac6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe5c95a04a95e6d054980281d94290749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa900c9e3734d91a2db176bab1969f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4d7f0201a0ce882404efec24d496751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088756e5c16203028d8601d5892649752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688b83508f1a7570bb9bb009a34fd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc3880306f9a0abdfcd7cab391819754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca88a6e1a0b97a719a6924237f98ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b2547c61f7d6b449c18cb6976d7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee9006bd51a0716cac94b9be9629c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a7e31d76f34f0c85304ab9672e03758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3c21c58cb4c24be768d54d5351243759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1422613db47952d74e96ff27e185760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc6923239a48100a483537e703ad44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfce9b1d59c25dc1d8c486e0911223762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a5bef074a84268edc680b0ca6ee0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf9f09049e0d49793deb37a34d55e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f22bec42ac9b48387cbcaf2abcf94765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca623bb23e86ff1c5dc964f5614d89766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf12a097e862014a01c92246017370767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b666bb5da5e4f9e09e1ab0ca6d7bbc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec914796e850eb8667e6680528e7a9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ec1288757356352f0943637af143770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb709749209b2100800a7b682b50f47771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca863ffc06b2e2a339a70326af26fcb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695704cc0b2a04083fa0ebd2ec7b7146773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae029ed81b805983746f32dca9cfd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd12669723b40ffc00bf741e8d452775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc230f1f60b01a9cd207ab7af068ae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c6d3ff8263819478a3b4912a9422777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786935c77329b45935bc4535c82399778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7afaa6652cd12e84c7bec9cd769250779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49569c481af29a486783fec86693129a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8d2f317d898e638edea537d07033781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69730bfcd4ffaa02721a15c0992d3c19782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d088425bcd5fd4694827cfba421ee25783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005574819156550d726139c0e47b91cf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc7d9e393a95e565eac7d1323cb758785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdffcdc28e673124e65e33666adce5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c6321f9e05d5d0bb36ce8b3dd99f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef482088d91bbeb688f6e901b9021788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2cd7e0c5c74977a2579c0984f7f18789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760787242d8f283c8129ac9d05b22d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d52cb6d3d6f6e496109a5cd97850791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f04cbc1d446a6f665cb867e9fb6b8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fccc09bc8fe3bd1f49e111c0f32c26793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1544b8b0433464f5b07f57d692237cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ad01235cd7b84d84e70b7ac07522795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad1b0ca6f24c5d7011bc2fd4d84959796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdc501c7c9738b769f96961521ad6c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c00c284a267bb86876d52aed80eb3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e5a174dd6caeb9cd38b37a136ae9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653835c1e4768ef2e6f9632e342bd3d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c129b8471f7b6923c1f2a4ec682ddb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac594be1557eb5322fd8551051b8b20802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a588788147b42198c8bd67800cff13803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ccc83602b392cef24e0aa75a154e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a8ff3dcce7040900880f2ed08a22c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b981ec7ca260ec0da87b322ac9532806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcd086e37a5b6f3210c723a84d8780807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887515c4b352429e417f1a184b3fac4e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a47f1a2f9b7ec57951cc1fb4a28c6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb21bb1f7010a1076f72af17b929a6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be7054d63fa882967c3877fce6b52811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66274fb4c52ab7af1b97b0ce68620496812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7887328cbda4f286cc45551df7728d4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5fa6f2897b2efa0d9bbf1ea1b33e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2530ad06b04cfdef0fbdf10ee53c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17654d5007e57acaab53c0be13f046c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978dc2537a525da11eae7c48acfd43d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412c2dde65f19dfa072b29b7bb71fb1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5320a4c1947ba8086cd6b94946d0913819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a657a4672cbb53d99c7cdfd22f5128820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc171192b6e03435e4fc54f0126e4c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332f277bcc0d0070a659ddec2414ec822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5e8782098760a548007c54ebdb5e0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9a0982a053d50ca81e1321a9995f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d99ac1926479bf6bfc81710d18b9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee86a4cc24c63f03ddd87d9beef45826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35ef53b69ced818228cf2c50ae1b56827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41368567c4a1e78277c4fafaa12d0c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fa78da11a4d358f7817bf50dbcabd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28fa4c0d5880e37e7f494c27bdf7a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1a9ae2b993e365cd5fc11bfdb7540831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86d3e57848df956f4c17a61cd6e59832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbfdb5cef94d1ca59167ccb325d39c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e2a13d98075f913e9e161eda74f7e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d496374867cd00e185b364adeb63223835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699f3c6224db2e2ed49a374e5d5e816836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673fb74a3a9ec869a4cb23f189a2abb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa69b35622dbad72de745af7c15a3bb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c0007dc5e2f5c8a6e697b1fb6ea6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf99ae98088312382ab5ce65d14048840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecbca9923eb42a2159004b28fe6aa3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e44b8c7e3e125e9c5e92b8925831fd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46941acb51d37b3ccf5c54b28d501843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa760d006007c9f7d24e94e168c4f3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49917a382e77649b70d18f385fa29c3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc46fe3815a650de6baf9acad85e13846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f72d2d41b14556d105b30f4af9f68847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69071ce676a56614b5e41663829af12848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0d5ff2ab917aad54260a058c1bbd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e163a316d3d69a2a24b436231f2c0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7916b075f818ded9c4db772e11f95b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808fed2f6c2a1d9ee112b1d931824e1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd1957e3ad9daef28aaf6353ba37f3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d96560d40baf60cb2aac951519069854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61a870ec40fe48bc4465d91312569855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9661305e17918af456a5ce09afc038856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71d5b1f35c3542a0fccb74273f8bb0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207323b223ee91afa75ab2d9ec234e97858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc32cbe3acf5aacc7409dd7ffc1502859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cb29f7f51a52882b69dd274717239860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1e5135fcdda7da79649c7a66f6bc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc211a536ae9ff905541e512d3e5d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a1b32917cee0d0cf2cb1c515077e1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83a245a834903b362236d361f6d43864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7fa7c60ccf1970abd0521fe89f81865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9975983e1c10189cada47dd2e77eab866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90f5afad1fa4680f6b86fa93de8537867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1152c2121dde1d98230a6a4fbd1a56868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e5c40e0d3801618d6d8286126e98869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893c94a4fc3f44d6b7d99f53f2f8255870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e916ffa35d48000798a80937914e5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be5d124e0a6ec65c656eefebe455f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911ab8231975de236526f827d6b606c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d44e43fcbbefc9b66734bf04959671874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13a5deebe7173cfbb6f7081865fde8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850104d02593920581bf42ce02e39c4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eee91804e771f8e4cade284cec524877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ac3adaa035c68749c779af633b3d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33669c68e46d10b195d60abfe2b49879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614a2851c67324d850a208487802a1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719f2978a2acd6bde7f968cc1ebec3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2589b8b0cd0b0e9b4636a8c619ce6fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3d18a5c47f5e4cb2d80a9af08e5e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f63153dbf592d2de0e1df9db8de5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3b08e5d63efff0883c2bf7e784d90885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce9dcaed0e14acd64b5f94450173d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b501d8af3327313f16ea9f4a95748a9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae031fac0901476cad0ddf6061c1d6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d72c91a5d20d67255d09a2a28118b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea7914620a313202e8d0870dc7f9f8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c8ed608d949622adb808831c1b16891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5968487556d040f4cd9debf0ea2e4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa648d8f849edf0bc1c19f185c28a1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae2c7fd84bf6c77d58505a74fffa7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15436a6b4d4689daa1614dd754668754895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7a42a557200e9a459f4a093eec32f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e90f2e50031e47d8271282083009897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c3c6f4fb98832960aab370e5afe4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdbe5f82815969a374d66169c7a433899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f094451dc9e639ef71c457d515a5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0dcec064afff9d8284b1b75cc0dd5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fae6d370058dde90bbfd4970e2bec902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4d02f88787a1ab4738faf60f4d840903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93dbf0af2544373e5d674756b1c5f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebf8510251a864dc4d4877e73ee570905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3418d514d1c9d487f7dbf44e1496b06906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287ba3b756558f8b6b3c165c969bcd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc50bb58adbad04c82c7100d09e7e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81eff2cdfc34d471f0c5e1b120f92e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5918889e8e4e1f2c18ee231a63f68910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406781bcf66b66c7c0f9710b7f6101ae911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaa29eabc46d898af9a90b03fea795912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04c2fa646121ba1a351ddcce24025913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478a0e04011f9eb510be98d5f93b50914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfa2e6a3abafb460116b7a265860e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274e469efb10fce31003decc1c369d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e84778e0ea7e06ba33be7e19f5d4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5471eea9e420a7e68e518583e865918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16d79667032b2dd1851df2aac9b38919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe89033bc9b209d8c1e5e35f3b64f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e50cc61d8eb8dcb88e1a19bb8456921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce6362bcdb235369aedb358cfb35c5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924ff0e56c712cd4a88244a9882879923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7ffba383f861206b137f75f253184924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ed3a9b83a28bb62b05e250461a7f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2923001841840b4bf4e59428827dcc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8e91fd7f994f7420e4f396b4b8a4c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b058912724ea8e1d686f612a143d089928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c63157e49e4297f70cfc36f270a3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bccb4b16870c80f4ec85aadf9b3fe7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0160bc79281e1ac868f955163c851f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdedb07cd5038c347a4976e983cc07a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741efdfc02e085e3f81f587a30972b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d0c3d9567618be59de99d8ecefc6d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adec162741b433d9f5db1a588e35163935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533d3d5b1429e5064ff0c6110d302a3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ed2b4ace6954905150dcc17bfe7ec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cdbbce8d2a75d4c0e431c20c80334938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200f2bf814809da483e5b14c268a91d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc87433b7a27d582f40c705e43d2c8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da722aef9a3606b62b773b0de3c10e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd64e7e17771eda13a75dd1d5c4df0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3857aae5eafeb03510af8c1debd1df943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc36ae010e567fbdb80ff6a1f0a8f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc00546628c79bf9c88e0e8efd772d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d5c64a116970aa51d83611f13902a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b21bc6640e522a66f09a6b577078947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919230ba6feb7e8b66082b3e3f3d834e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f2a70efe5e9ccf195c43e0590cac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef90bec8572fc1e6a8b7461c00d530950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587836aba1d53710cdab9b4e2fee95951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69725a154e1076097665bfe4091c900952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa301357b478e82efd9fe423a2a9388c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8eca25a2733d664623f6cd63a4b8d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901023829ee30d04e91d30e4fa519253955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21e3529e51857bf1e562e3938e6bd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506cb69e4654857a4b6ea4a9e8f2830957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec7e0fa5dde2753aeab4978c3966e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc670f5e4482390578252412664ad6d6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fe7d1dca78e77ec1d54a66c24cfa5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392255a337bd0d4100a0455e0e4990d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e2f418399f43757d4a76321bfd62962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813180e5255083048e605fe6f0b8cf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46704318a8f2ca7e9f1f3f517406f950964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422213672cb1b6a0c07a9eac096be8c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fae215bec4921f3e2e61d3748d9042966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22dc715bf485dfa52f2d013f48dcc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406cffa0da4cf44961a0c7eaed461c3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a025b3f468b4565f8111778baa51074969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee80c3d2cbfeb5f937dd52b35fed6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da4062cb54115dfd349d673856eb31971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebea1f77a2bb13e87a37c2c7bf45886972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8418d30f3c90b86e89e34d6bb2e34b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a59e94f477d4869df10c6c6a4fcafd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3e5b2859a152b40d440c3012e61c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fac2679a52dc7dbbbf103ee6d1fff976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d642425ecfa56c310e3ea92a36fd3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa3c3df16d1f23f23b2ff507b19e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb953c1ffe419a106f2a03ed7c2fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c29355e1b6ecbcc9b6109850fafac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855e34b7b568b2efa1e3e7faa85baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249df287fad9b7a38d53bb3c1246fb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21126644dba2b0c382875e0981ce093e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937305004d2d14619449380d17054f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b261dba2db8181188e422c4d1f17788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa379d9de8aaabb5d2b80d466a3d1fe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64736a8867dfa8143815025a73b271c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734aa89955050f206befe3ba263e7e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1463e6f89a680389b9f91b12d722012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c084e47c4d8f85c6caccecfdc739fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fa7179691645dc99ea2a266d0cf7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df20a89bb074e22c36b1e52358caa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae05e2b795f81592fbca9b8525d684216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d99e62900adf651873989440010617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f888ae1118bf76c9caf02c8f61a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70990d77f6d4ec65c638b1b5e0ea40ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712e35f61777261ac8d18d867add2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f6b13f2cbcc0748df8a1b52b4ce9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ade4f5e586e73a5edddbc5e5df9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace54681801a358549148d6a95f376923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b46b6c84b4ab9c1a78b7cafd6dad4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122a3a081f4ac5954c76b6ef7e490625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0cb44977fc656858b2d4ec79a91726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b59a71808d2db6823531ddd6ba4e0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02225c71ee9b52420af6ad915b5c4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129cb81371e6b0056e8de1ccaf492ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889245d7c956d6a5c0535100692ddd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25848ced06a19bf41b6b41418844cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696d2a4f7e46c52a457d8aca316665432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4741967d6d7be56f776893c7d0de2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f4f58198f3419a27941b5f966f1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d89e8285c0c489d7799f0af325f4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbcc83314b7fd54e5b1681d29222fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c405ed8e2e4b098690d240b27ccf3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cef8ae60a921664b14b7c2ba9dbf6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da08973149fdd66f0813a7d1a31ae939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad26fd99aa4648d5731341d821a3d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7cc0dbc548648e2beafd8a2cfb9ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de66a104065bd7c0f10c3fbc002a46642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52654b5c25f50cdebad862fccfa6ba5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd1a5cc0c5a720aa62612d9a39d4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89c8183abd83e27490b69c31d5f2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a1248811fe4af7f3c36ae7f352e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368f1b5c6778ede46f20be5b71a40c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734a7a030e298b6f651332a4e000a6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720b8dc4ae9551df15c7a23b5913d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8594753fa1f87bbb0f313e28f215e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7371b31f0a8e8304771745ced2ef0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ee11d7d19ee00a197587a1b2ef6d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227e49dfeafdfafcb2a2e04d7ab99653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9eb895c23491dfbc32f2ae6d3ff9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e414ea56a19c7e3ed3516097046bf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10271690e2f81fc804fdc2d6845cdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851156ee99a92a9c0552a8e00747089257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeef7958368b831c8e966fb848503758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33cff4ecd49f7889fce0c8d2372e0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f428a61573035af3ec805f575ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6ba7f2ed915e246bd3f79b04ad9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cfe574903016fc15d1593b9f0090b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea10774e205428b2b2b2882a20cfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70faf8ecd9ab6d33d3f470e498f40664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47cd2e7a640bb266faab82450e88765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ab4cbcf8bc32d22c0c15c5eb6394066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6e0b9a48196082b5244a0cfe2a2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6281a48a487f7d8fc91cb2cc429d3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3891bf0eb04e1e8970449d7e32337869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33fd30cfa5532eae472028938280270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ddbe0eff9d8f6e1cea3a568df40e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabb76d530831f62789c6f56a8a19c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970685ad911172b5f1d3233c1c48232573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e8dabd0f17e0fe1a3ec1279949b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07632cab99019d56d40ae69d85cd0d0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a5f43979c99ed3fe00524c8252d1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4a32914b211ea87402a3c3051857577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5232147d1af92bd35a6e56ca741cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edf2bf1a501084d0dfe13ea98bfc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938623a86f2a78d5ab9260c8ab3f0c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f728531bea9fba9463ae85cb9a0f58381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0f15d20eaa51f59e20b80d9e5509d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7ae0dcb683eb7789ca3fce91478283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcad932cec5862ba051996a8ac552084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef65f3f24ab691864782e7c467b47b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df61b157108618d9df198d56a3c43986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd1e8a40e72d579b17abdef02b89b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e88bfea95fd72e5c7fca062624b50c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379a2e4448e74b9cbb934ab807fc5eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36227a34f36816e61a04c966f78c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919424ea679919a3f5f3c5db3b6c5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856ca62b77de79d119c4139e2cf56592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1318e481040a893eb9869ee98d6a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f745c30e95b49e393e9c047c3c968e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f6e58e1e9ad1bb447696e1bf38c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880342fd51adfddd3240d3d4d1066aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c4f722e941ef451f7f1a0a8f937d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76a8fd3fa028af22cc7de63eade2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99979adc7595a5d876fdc81124b67be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc837944a66cbf02b4ba1201835dff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896a750238434de30d5972144e28bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccbb1d423e84a12620a5981c8586af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601892f5e6766d03303803705faf4739103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4678db55c270c01a9536d324a56536d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6b49e56a424dbbb915293b9b3aa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e78b279bf06a7ac03362525f27411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d666c76c6b4e062f91550e5cbc5845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5761ac937b91ff89c0359924b3e111b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06b79ae5f96a301e358df80b10d1cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9de05e00a14406c227edc86161cb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006d104d5d03d09c4e6022d412c6deb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430208198525ba851d1a300e46ea3d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88392fb9ee26006978b927463c2d7684113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85441af5113532c46ca73280524385c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee4f254c8e8590ec5e021bfda233d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009c97a8e9eeafa0b97b2c96a7897b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f2a8df1e50606546d792623b6e89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d804ac536b27908e5e89478c1d133118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253f4cda859e0b497c2c944cdde44e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1b0236c2556a4989290ba2a5e0ab8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a4128d95a9742a88cc9e8ca575545121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a42e7689dd5b109fe91523ad0e863e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969ffa05e87c0c5611b70013f463ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a295f145187b23f9f1ca570caa92ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5946b2f44f14cecaf649d0817a3e934125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab49a0c62d0e82ac03bf8b2422486126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc6198218508ec03dc21c2c6a3770127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759bd681fe9ebec7d31b251c7e99e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa1e0c24c49c5d6bd5d15504f07673129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e127c96f31cb2f78bbf374cba14fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1ff69c6661df4d23a9d773ae85ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b82cf0079b3911a491239803b28ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493bd25b899006a80e7f864662f6e74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b4f2e6bff29d3e7abcdd21bc9174134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2544b2d8782e493eb57f8078c772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c9cd809161531579cee5eb5a4b6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377a610e2fe3add892796dbd4f6f82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc5470b04df798be6d06be2367a56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad97c5add033615a0e45cc0cd4c369139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e5fbce9df7d7d0b344be1c87bbc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb24424b95fac0cde8cae3674e378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fee95c49f8efe4af9df3b4563897bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056463bf153940c894af2f8523ff796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26758af6d413f0b1f97bdcc88f006f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14603745bb9c3e35be583a857a91fc60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb57eb43d07d502359095dcfe21294146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053305ac02fd1e8e5e0a336c57f47b42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a24bfaca5440ec960d645bda49ea7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a75b147654473bc77c24ab5545f93d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fe879c9cc390bca295555e3d6ad27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1bfcf54bc8b2803f21e3fa01abbd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6c2fdfd0809da60356884e77c66f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb48ef7d9138dafeba32cd5185e59c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f1f8936d5ba09eee76854cc996a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39cd07dd62a40a14e0fc5c8c56245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e489dd5b533a21a0e826589284bb04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d31431d6ddabe1456e39881af5159157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da88ca405ff8ddbf001ad580a74a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2db33dd5c3099a8a043506005b15d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491249c8a3b9d19e6e5b5b412ddc66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8c3d6ca0aed5fcd51bd59c874a734161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e157461ea124b2c1ece4fb1ba612162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7404f7bde368b10fcd4d24abe72fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605be3dca855a9af16260f9cdcd0e40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66c66bcb30e2273c3e5da629bfd2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed95aec532d66707e57181d9096bf1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f41e79f3736b38846128657a1ce22e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b77fe4de9cfcbcf94c08a7c62098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec9e331438ec7c7c7a7a4aba7d1a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23242589ed0f766c59425517b5e529170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a3f4fa86e5ceb39e8f563baed038171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c32af735a37335735a76589e40858172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e0170bb351b3e384f18758474e8d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f1eceda4920f74c0f993434170ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e74ad998e39b16e19cd9fe8fe90e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1146be4161a99c4e36f2b48bdff0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe4c3e0b08fc8ba3ce5355f19499d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d78d9c2dc84b70f58e72bdec5ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4489dd6781ee49ac98c9fa4109692179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85aadd7a5e59df49d3ca68dea0641d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc5e08bcaa4362d11c1f0f3f2feb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55e1cc8558e8671c6eeb31a5408bfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b4199236f91090a89f83c620aa4f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c26e4ff1764b3a8d9d0bfd1b486025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a963cd4a4db13e333d27889cf584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549f5dfe062b50e448bb4a14924617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eb344d8c6739950f9b7c87155d73c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3690a429e119e1a4f47b6d38feaeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b9e380e568a9a4924d9eba2e8ee1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140a7d6124905cbaa1ed5874acbeca7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b16b3d93dcb63813a33542cf3a3b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d4aba5ac712f211e3112ecaf3fc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e61fc3c08a69e37b83d70c3e1afff2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef10bbd16aef7ee330cd6fedbaabcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34a74113818fb27b288893bd2ebe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d863c7e165616cc9d844f43b25944196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f8862bec314157b54edd576f4ab87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2eafdc377f1761651558ba9e17998198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8ec9bbc9c0deeb8a1260d00836e7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681edbbb1c15aac65245fb535358670200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b445a003996edef8916101f7861930201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550fa24e0a2ffdabea524482cbcae3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ff1cc92e2802d669432f252b8230203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0459e01be2ec99e2bd2c9be9896db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e87c29d05af3f1928218ee91b5637205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467777efbb346b37764357659da94b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad11bff21dbc5c762f910c9c34b337207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d840e928872737b1da6c40f9fff5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbff1ce7e509fe4e57039ef3daacaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbebf557f99f98efca1d26a45c2c7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474844eb2f4e06aa762240d06eca2a35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef56bf4cb8735493a1b0cd50b0741a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc971234019c74b3bed297973f377c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23134aff8d36a19b7004d2e93cfe8d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2b5b79eee8e21589c0e28bee4cabb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524088b5054f6e5610c518b1afa3fdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef253fc2505043d2b196293242bd1c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e946e8a82ccc393f4f0fc938830d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867e4d0f13ebd23786fb274e2b08def219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d96afff41f10ea1b4b810784e9feaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f6cb94a5dc843d2b3cc7ea4beab8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131412d7342d973eaecd3218b26fc4e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27561f2234988054260ecb8f73d1faeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4e68018aa4657fd8a5749c499079a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89d1b20e0fea059580bebe4cafa96f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91248fb4690b0713e51c4c33fd6818226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328d09ee8ea5f9b095387e7790aabce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba6c3c9af74bbb0120684b8a6e000a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851793234ae3eff5d58c703a51aae206229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f574555948520d266aae5e180df77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fdafcdabda4c45a8ef461cbc83b65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031865a2d9c5366ff0b806b553e9ba33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b58d9b1a236997fb531ab41aecbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610020a213695ae81027a580999e9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7035494b0bd586de0f5207b70f4266235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b081f979ffef6afe216db55f849fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f81844c2f9e90fca2aad455675f503237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5feaa7c4a26bec6552fa84cb980d18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f82b9eac6cdfb6b320e836d0ca8372239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857363c53230d3f507405527243ad448240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751bd3e0b8357af94ed12c0e400612241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be6495d8046f5c14613ffce12631f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76714aa2b409a290d6a1b6c92a4f593243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed83bb4068e1c36f1788ed0e80f8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5cb4cfe7fc3a2db05a683db3c4fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387117f39c754b6680d07a7dadff064246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dc7d6f269d60fcbac9c9ce2428df2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709339dce6d7ba7099b30a34a246a0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c0a2b68afcc5fa1369435589f5dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df3ad335be1d3748b13d83908d8f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8ac566e53422e5faafb16fc359beb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2bf1d14fe25e3fa00690f612a9275252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220fb32f9e23089a130ca47853ce043253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ce96474d3756ca0c9d68c86a01e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8975da19da420d14b1f31babc45c2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c23a55e423dbbdaeff8729cf5233fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5a486d8a53303e19b146b5bf4344257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea3c7f00cac4a76ce24666a69fd90f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e70bb8fa65a04e706123267da906259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de46a0c8eef788491d60b758b096c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e2777524f5bb02e63fcb9f986d7e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f86f1d13dfffd2ea7945ee22efad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76367a784c9c5582b3dca6745ebf059d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160febff36f80530c04863dcd7ed5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc347b22b40b17d3efc7cc585b5016265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444678c8a784023fa4f3c1c751ae67e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e251cfee3845c8a0be34257db599b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8251d59c5a47b94ee31fd81979bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660555f337410255c0c834d96b7a442269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780687477a42d555ff2d0947ec5a37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab51627d15bb5df75ff7a8ccb8ff0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6309812711ae1e4fe2e213d23e0a83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4963bca07d0cc672f6d29778f3769ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc02c0bb39563c09882fdb1722d0c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37877fe49d71a16b7bd783799be89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3fed9dea7e49fb793d106b06b5d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d3e59972f74bc4aee5cee9acdc35b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43213021433789db039faba38f6298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86523b87dec5e4cbbfbd766512ef59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c358509a5845b839fb8a10bb3fa1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6549fb764ca1fde438dc224dc1fb166281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7224fbbbb6bb193071b9221ba105c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d39d3c4dcebedcc645ccae21f880283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160a504134381eaf87a16974f8bd657284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58202ccc2f5564e9ed2c6f4a34e51c43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc6f59d718ad8feb4646c78be9219286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d6416acdcf3faa42aeca2277ff18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ceb51fb80e0867726836925de6f77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a148a54e26599066e6863505eabd97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b6f3bdbbc1c4a1434f8c56aae49a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4226e68f187477424087d03ac539ce5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45000efb60d2ca845d302c03fec0a02c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c7a2bd30d0c7b6e8c254cbf0f516293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85902915a38d48e226846ec7ef9238294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ac68e2d06a4e19d6eaf32b7144038295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909c00fd5a5bd5539c8e0b0aee42b1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e51334a12f4051a2b27db1ead7c218297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8668dfbb34c26042f10d500ccbf023298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a11b4142abf136bc8ce960e87f0a13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea298d71ffb24d871c64461f1b63ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e571983d9e4f3db1db5c09e1ca1b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148699084be38abfc045cc50d02b359c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a16845ec6756a0def346c585c51d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a11c106b27c0e5776e56f4cfd87e1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca53b8c78f6a793961a507bdbf442305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48493ca1aa9deaf2a51a402af30d6ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf5d98dea11563d0a5089ca1cf709307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb0edff561231f898c9bf5e0f70e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ee693b2618cbd6c66dc41ade6fedd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf54d127314ac743e10482dc881e60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ef628ae46b6d7cf66aad38693202311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cdee4aa071dc50c09ea14d5765ab6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca7c64087b1ff4334be23ef0283a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b25f627cd7f7da23f06cba8b22a2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccebcaaf0bd6f5a0db58e86965c6cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439aecdc8764da2ce25d5f79956d66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a847c9b0353db877f4d5e6551eac3e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d8fcac9fbe0250cd40456e7690278318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3218e79904cce7dd156a94e3d45cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919abf91316ee6fffc95cd79e096f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecd7b7e60a1a3142ebf4047f1726a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383bdbb97d1ac7f363df68130b412a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8184b4789f8727f747d562eb1aea46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227df3ddbb4a831e1e76afedf0824a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de5167a85d1065bb636b6be591e89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c0c51ec29c1a7f992a75ff1ab088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5724d976943da2d132ff0a8db5e85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb1c9be8f1e1ca137a95706be54a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ac34567bb68f6243d49001886d515329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639480e205a65c2eb424a3530c6e9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c4feb77abe54b35938ec436a7d7b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484273c9eba67a4232ee65c8a7ea6b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5589a1b2fac3753551eb8e7e9533df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cba326e373a6938b82cf3b536095c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2ce3d39d4c28309f9f3f0355cd89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83063feac32f7c0bbf11bc66c3a186fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b68d7e6448d90a2be4d451b873c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930331b3de3d06e17afa6d0fbfe8f2c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510eeded5df38e9d5015847c5714c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc01fecf300edd18e4287c28909dc5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08212aebff81d22d5fae8d61f70cfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4887ff84abc7fc2e053fa341a30a8ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a1ea1faf9b5cf4660d0d41e72b940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086dcf72ab4bf0f0d56aa009eb6c3fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b672fc02025d16b8cfc3aa88709c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02700cc9a5f06171c935ec3436aefb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580bbee8704705693bf3b653021bb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce5509312de30e03988e79b0ea9b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d22c31f7e177995ee6337c9c6259e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71816e4e5b1ffa45b7d214e9e56ad505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4ef503d199af3f853e4f9b9959ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b478821e88d8b69525dbf19b4593a25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d16bd364c6f77d4810f7528fd17ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7eae34928359d35db7c2f8496cf7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f0e85bc49d7cde464014b8363e700355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af6bf9ba66b8e8f56b2fb8898a7a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840a2ff3b45619d5cfcc41af0c18ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5214c7936887695ce38ad96ec3e143358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d368427baf8b274cec0785233a058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d11ff39d25816967b03d576c48f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501fd88d3291911b2f9a12e16501088361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef655a724dcae593e167550d0d13eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843d3326107b07ea927982a9c42eddc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989894a0e55184bd7a5a68bff4b54573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4684876d7ad9ff0bcda689568e6a300365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe95e397e94d0c84440df3bee2b34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5e4fc9df137fa940ece1c47ff701367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c973f456ca4b62ac7efb354d3ec69c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02c7be0371fd2b074023b432e947b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7ebf57ddb9630c8be620d1cbdf666370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d78a56680654b299a585f57e51722371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878f02f85e6301590749e0cbf8baa78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f578f7dac490e23aca51eb5d50dd0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82ee5ab449efadb48830afebc188e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc7a77cfbf2f844725fe26c1563046375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e2e7de29ad58510710b0eb436e9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487b94a087b9338e50575cadba8c4f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f592638b1c09d746d3143e8b4e53bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e0eac4a5278828b90afbf073c6fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33673cf5310713b1d33551ec37617d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06835d500e519f7d7deda5aa98530381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84aae5e42f246169fcca5e6496fa0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f9c33153cbdc367afaa8a901fa22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514148a14be39b520fa95bdcd8d0d6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce46493afe52d1a530d652a9b91cf1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b97894397226a5294f3f3d08c8d01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47298d0a359dd4024ffc2fc3924053c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb41a056c28c6e39b4cde6615fc529e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6cef52adcb85373bddda413c90fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85eba8b329b113725b206c335edce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dfe3cf0f544c201244954479f2698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064def8da116b79b9a539049f42b3ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb74bf4b08d6f8210f66dd8d1453d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187071705cb3b456cdecd04a8591b8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b93490991eac147d24b02e1637506395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a4f3e78a7095a007cd3abee1f8544396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312f05526e67e58ca890f6ff4fa1b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae4f5ec889cc145f2eb8312af3e10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e49969d8af403fe62985a706f7cb0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39424cdef30929e82c18013d29037fa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b9281b64ebfb371f5ec203472757401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97413adc1bebf9f45583fcfb6b868ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fcdc28f3bfc31abc261d4bcc54179403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc76c4183afca10476bac82bed404e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146db67ab731d43cdacb6eab15dc7da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d7da56375ed45059b940332947f1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725fe8b197b96592dcc3804e6fc3a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b3f294f6d55bdb71a1158d10afa90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cad4f6338bff5b90cdb0625643be7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bec43e5e973d7518c1b198eb2b6b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8828c36125b05c184b3ec1bb1c337dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3807631ff07bcffe7c3067369b8f7ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c29f533a8d7efecb27628d7ec1f7be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b3a436fd96f62d84399009a8911a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45922bbd8e7f85803e89977d9c1ec138415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3070e2216e0c5c65dc61773fcfd8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d729847116a4d1e5f4acf5ae1e1263417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48b7413e176d8d7d2c9ed66d96580418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e6f06e8ff484db67ce5f9bcb0dd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa56dc4cac09fe39fea0e35f16fa25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4984ba99e1f8bb7e69b3f0d133ea7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc503b6def828135a0c0b9eebe65c9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b325886b693b8c0d1aef59fa61dcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b7c445d879eef89fec6714f47716424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfdc25efe28791df97fe9fd0a054dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fed9430c558ae75083593f20030d96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8a65abe3889d9aa893bb5d8dad058427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d099988db60e26f139d72f4772104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6bd9261fb7a6714b0ce130b811142429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436da462e5f40ea54659ae4ebff891c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e497e6c3a643852603339469bd0cb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95527b0725b38a7461abd6b0c673cdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773b9582d40cf69087427fb94da05a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc28e20116dd7ec9c61f925066e2aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfcbc64940268a08e98b5d2ebc06e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8b0509ad36b816b85a7cb85a482ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca802fe3c36c92e4cd8f3b75ec83755437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33626b9cf615374583a4b1b74e786b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a9e79144ffb92d3f46ac5f75d53d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2977556cef227fa8119eb56e82021440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185174fad833eea72d99eb1fcce38ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79630d5f26bc81fd171b69fed0a15319442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9808dce2c78ca5a1a614126776275443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612109f33a350cc73e10f5f96e191e46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0b5b3350d7338ea5e88ee3f85608445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708174d67281b9e1894375e375233e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c224a44f60c82947ea36a1a1dd652447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee91e34d65e3374a61a353f844125448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46555ff35afd61a4f62f58cb588f2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1ad96984ffbdf86bc1f273153049450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b96fbb849e3d836e482cb66a0143a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffedf460dc34b9b8384e63a9d82215452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00408ee7eacdf590ddd842d75e32f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addce742bff4e54fac456b6c2295ef9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32bee7af6f2380e71a4d753e145fd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a59410b9151f12997e6028ea203a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977b2f2c5e392c7bf8f8c5f9550e48f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2739d6846ee7832fe5cfa7681d255f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c334c62c1818226374451fe744002459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b42e2d8e6e77f35b0efc41ec06929460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dae1815e58da13b6c636c492dc2ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01486759cced4b3f60de933e5ab4adcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6271e42877f91bf8bda688fe08f77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76765ac1244ce58835e565a30f3109464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f8d55ed596925e898460c0c079c52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6472ad8abefb6f2d243551ae78998466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae62d7229d5036ef90f1c834643f7e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406717af5258dda034efab403863bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cd056528c38f4d71d2cce36d601d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c894eccd329507157c79ab6adfca71f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9c76e8f699b1cd2e0820306d85727471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9636911c315d5887dc2114914bff3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7428c52cb86a88cd29fba7b6e68606473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bd86466bc5d9db4d44014b575aab5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344904e020a95526669e6370d269a0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0c1659a44fac64e8ec83e8b7f8c5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1810d86e7e96d97743cbf0a173768477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e1eff026172e23c94661f808f8b24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e8b8a4131568097a8f11f0e8d3b70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25bcfc1f808523bd76f0ba02cb0cae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a75b11ab82ad93b2a484abcfe081481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff8d2329499213ca6cb26cf26c7ad1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5230247757d67d01615bae0a57f6d6c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353237f09159bac420fd31411f0917e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2056472eed338d85fadd709713b0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75d3e8ef308e9ce878dba54a561dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61a8255fe8e9af989529f8fa5e114a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f154908b8117d4f082f6088701afd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da775431e6dfb9feec643a74d21f07d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f1ff41d2699e8b37ce0a9efdfd0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76b2d91a5d8015157749a1d95a7a03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044099dcb4d007d18856411ac97225e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19259526a3f1376c5315caf1d251143493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8613b1a95389267a27a7b602003b1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ff16cb6bc5149d17b6883f7f9c60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c316c78f24928a72d74325e759a78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598bb88201506b343c48edddc73409497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e579b6d56144aec696b52010a6223498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd72ffc44ec1854fc2ae3354419222f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322bdca54ac22c4f1f27c7f8e181422500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0d40b881dce0562c12fe5bfa5f4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1441098975e0274ddb171c6945bce9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371d2e586a2df76f545dcff54bc9d48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3320fd9e7fba39406487b81fe7b1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc511c65beed4c3ba8fb3e6dd3bb9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7297a528e1f619d04db2d663aac30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc1b9cc761ced8e5c2725e0cfac19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3e688638d08110882aecf57b62ebc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fff03c5bc516f90f26fd85f01d0a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712eec9b6a26005941751d378d3343a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9326a2d65e2ea5f0024679a8b15003511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685478f5a7f2d3eda4ea90ffbe1d1776512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3bf7a42136ec5fb8004bf9e2d75e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784be67437a8a09a6279f890a4b9c9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c0d677902f391fc19b9a881a8465515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868affe6e78495889aa893d934eaf714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b680cc8b78ed048584a9026f4729e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab217a8d42dc659c7172c7b38e6afe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7dd1c110190b45443327ee5dcf596519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc44e735c6710f1fa5d305abccd30a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c2e3be958c69b8ed8b95ea972583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a75a94adbfabf1ea26cbb8a91e1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a6dfb5339270c31f1f5bd9d40b611523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dfba6de40f017c83cb0168eaf8a99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21529fba299cc84eaa050d270b338338525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76742525945a0f821e00b389eb05a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82998ad84cd44b51a7c8f4842cf31f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb922a85d3cb244254086e3f973a97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b7cc5cfd4a34710d4ecd000da5d81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a6eadbd1ee2f486f14406e8d460e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a28d9c9667dedabdd75ff74975aefe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0802c7e0825d3102a266e28690bd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e4786fef2ec24de8e4a87bf77167e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbc5de6733fe0c8ac458228fe019aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984c69be198f175e640ce5c2613550535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a586078cfa2d8dc249ba0781b5d9fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b945a90bd83f4ed98513a4ec1f3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186679d4a188babe156220301dae310b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd441e49466726752bda374e9777a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b6092762f241cfed2be2996184b75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2ea58b97246315b2b281eb7ef8b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecadad09d7f9dc9c88508610ec2ed9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3757d791af2f21dceb0550c6c0b103c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d11a22b0bf99f58491515936b3ba8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14ca2e11ef5f26be3139ef6473bf4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59146a47495d91cfe96ab28878d83025546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7821d837a5ac224d257f7df38892b58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075382b68f75d8e4b5968917002e3b19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61196f4033306d81607abcc021dee34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5b67cfc79476ebcb3434a895e9aed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743960e432176f22d49c3a10e0f49c6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2b536c40894f6d5efca82882f47f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d620ea783684a148fd6ccfe0c9f81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb360c1c1734634ed0735f44c15913554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e47e03693cd1a3f913b1302a329a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee475f63fe0f01f97dafaa4de3c23db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ddb10d7023f5a3b96cbf7ca9bc336557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cd3ef1424c4162ea4e7b374962142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29863c1776930c223b6da13e1e11e1f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259b0eeb1cce591600639664537e7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d92ffd495059a19d126c0de7c469f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b298549f9668b2309401572912af1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5eeb21554114d238986145649a70f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52b9ae16e427bb93ad51e2f68563f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493be99f8c3158df83a26cf615d2050565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b73bb1d94a3b1c077b0acf33865267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac0caf323c491c30a7b1871309ac3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa6b3e546218163b5f685fe48a072c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f26337cff061b33d746e9c0136b68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529fcf3ad53cc6005864241e58f798570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543efd1783b80b905da5b667cb56a1d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167d1c053514c62bd9b05e595b98b0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702f93d776b3b594d0b8c7bc9c2e5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d71a162b507a5dc93d8897f762a0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acf1a5181bebbd8d2f124bd077dedc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bef262b20e09bd03665c90ef591c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b216c15a2386ddc3da54f3f1482228577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c827a7e2fa6339e97b5ac197c2dd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217cd340045b6bb1737e6be5238b759579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53003f71a6ed6b5146f2486bbae33ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd277acad45c7ebc3fa75f452fff519b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f330d274acfa6997fb6ec69c0da51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58683a02424659b8ca089e9f80dcc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bd04eadd91c10066e01d25e96547584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b5d0e559e72c37899d85e2fbfd4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b24c17eeb34049aa870bf368db349586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6dc838819973822056c5c91c7649587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94266ba9d4e4229448003a739d036df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283ee41447145c28a6f300634483f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d103144ac0eca7698fe4eb6b8cc3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8886553b5628c4c26948a07428ab5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d23a24c859e2298f1d709aba795f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a4ba93ff0c72659c71b9c49979fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc8739597fee7477fa1874a5b4c455594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26b576bde3366630b93fd1d7fbf478595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19397ea18273ee7390d65f2fb3dd69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9208662717b8e101c7dae35e82f42ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535feaff31be7e298bf65d6fe246f03e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c5d2a81a6cefe0d8eaddce5fed03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeec8a1a793d2938f28c462262b9112600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c505bdace2eb5df732937e48a504c26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6cf0a2eb5d66f5894961e76bafc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165516c09c1dc6bf894733e3b9ef5f12603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901b4e7af5dd5b2021f9c57d8318e9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c062d69211c225509e51a7e07cff185605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23bb2b862119e91e806f4209535d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853e60217bd48563c37d4ab65282a73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10817afd09b5b061000dee39dd4ee7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08731c8e841522511fd14de1e750a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc2cdd944eddc94bee8989dffe444610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5973e76f911b48dc3fdaa9afaef61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f646fb45afe7cdc3102c31094cece0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73854f14532ee415d59d0444b793b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a6b6c1f90fdb164f1bd9b38298785614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377a47bcb711bffb9895ac87214c75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf6efaa09ef31776047172528cf485616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df4411e31a50dc14d6e090ae97b65e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ed1eb4cc5eb099d14c5d906c9d68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34469725bfd5899306a558e9cd3854619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fccfe9c7a0f24274d219a10cf7b826620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090abe3e8eb563fa7f2b31d4f9c3acc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fcf61d3a38c3bb94b71a8ba0cd3e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf03cd6451e33d79dc400f7406647623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317411ea143f82ff69777986775a7ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a7f0d3fd27273645ad0c64c339638625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208532aca23184d52cb67a668314efc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a24d9ad08d9257e8e871155286fc9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a52058a12d18c62fd56f287cca6a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a693c445c72e391fbe55eac26958e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6f9f45f0ce3579810abb3aa1c642630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489646870917f0116e972d94b1b9c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b2c7ca3b1ca17bac89dfc28a8926632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a278d6a9449c98531fe6c902e5692633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756a7a8abb38f95d8d0c28fdec577ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6df980ee622a85a2bc2a150c4f420635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d1966cff6f88a6641019a76565574636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e0318e6aa304a3405ea0b2072033637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c4ef2c4f3206fddd45b3795fbb51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7c32803eeb8c4d00167aeb0e47a94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c60b2360012faf5d90c7acc0a1dda6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e36df1278ff4eb8524174799804f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb16c0053e4fe09cd1cd0d16cafb7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59318ba4d9de8ff49699d6b093b21226643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb713ce1d4e8623c3fe7e880c0ff1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d893db9e5bb887a7b0580645dfedef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a10c2199249d37bc6d728dae4ec49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30a0a302f2c4e38e0067ed9cdebf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cfc38e0b4b9665c201ae4da4a21af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a62adc353b8c794c1307e26001a1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d297eb58e3d25c3610af1422cb609e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1610e90c6127e5c35c7def25ceeba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64864460365414d2688d6868f1699495652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf66581550455ba7e8b0b91f060bc52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd3d8d140b3825bba6f5147d62c9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a84737e4134fca5f68c4c8352f32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e138200d7619a3dc0b18f54a331e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea8b263aafea20a3e9bfd945899ee8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa30b4dfdad16f26831682f0d7667c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dbd3abfb65fb890395d54fa1810d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8cf92c178d4291aa50ef7dc477d65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e334491a3b6a0929d51f8fd80858661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c98b3aa98c9ff1322c18f305e98b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34c8950306a01a8566965464fd0a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ac41524116ca63f9f2c0599670b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8c8c4ee73523331f990f2b2b3d2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f382c0d684f665fa2a64e48b9b4496666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50ee90f7a394e579f0d2cb7eefa7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f806d7fe81ec6d497e3cce8d045b3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee52a83672c71a914794fa1bac5e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e2b3268b795d39416e9ca01b3cc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0bca9de4969a90bc0dced8f9f95d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae91b83e2b7da546dff06ed10c16b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f242bd8b7cda1f65ae448490d17036673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74687669196ee0a80717a641fcb9abf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087b357a3042e871873e98f99091a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98240cc9eb52797c62277fb608eb7a7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21af9a13a481c364ceb07d3ae15118677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cebc9ddcdeb7e4139ec9bf4522a99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab0ca3feac51bf91f7f35bd86e5a71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada08492580a5ae7cea7897cf71fc7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92149765103ff9e4b848fe8b933d610e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1e2075f97fa8e7721a3442adb4667682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ba82562e37e55cb1926f73e69389683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc963897cb1f28cb9a9898600086dc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32802ee7c7feff2fcc409833d6dbfce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744077ac824a76739892b2fd6599e1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc58ebd48bff73a94b44f092a9aff7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9561beb7f7e15170eb8652a4b5d95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d0353fe9d069094515bfc1c1ddd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54924f89be5fd549e720bdce9b6b102690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006cb6427cbac077b0707516d51f26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cde65d554c3ee86409a3c89c37825c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2ad68ed921d33da8c6c76a7764ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de802cee9d2dd08c95ea92df124b13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2330c191311297aeba1a4d07f90d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233854f86ddb0aa74eef71cd68886235696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651243672ed113a1771cf90addbd1b8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7789808604420ccaf81a9589b71168698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e34dab7e46adaf2dc10f107db51090699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32aff7e14cf90173ba5c7c0a59875700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f6ec00e9e4e6f3c25fb746ba26115701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcc8a215516b10f52576851d038284702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412805eae3a6ec698fa8953e39f2e3d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfda56c5480701f9c958f46b74f0a7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3902a89e0f97f2423aefa45a8e8c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5d095b3c4f967b374e1e90137ad39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9bd4496765c08ba76a03da14bed02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b6adc0a6be1f1d80648f5d0b1c0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2422a79a6614bf8604d8cb9e0c634709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675d47662db3e6c5ec8797838cc2af1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b5ab17d002404d25182d82179025711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35a3f62b84fb185e134be93a64742712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ebe24d8c10a12ad796f0c5971864713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f171f288dc3cf79d9832fc3bf4caa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17643813ef67d587c29e0c6cdb8dcb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d9b66eb86c0a3383277b25023aa8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6c555dec3c8bfea7edd824ce6eab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c100e225ecdb1173cc3b7f82ee03548718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e71884d58a7eefb593b91fea04391719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb68b1a39735368c31892cf76177fd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f683124f9ead01794f571706e0dee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ecb5a1d947fb55e59aa5960de012722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6849a8e0670d90bca7cec66625e9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f270f7266285c4e0ba63f11ab334724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046452ec122b635642253c6aeb34d32f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e21812290110273d3e1df9348585a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a94f58e0e93fa72b6602e7c76a86c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeeeece821647b4bd92ae83ec61d24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c509f373c4a274f3157cb021e601018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7f1cc13915b67d575e1657fa4995730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c8ec0d96a0b1aa9654b9681a63e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f02f02667ad0b52cbe9c0d88a705732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ddcc373a221cc346e88749970654733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c78850d6c4fce7e8f1090999046e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c5ee72b1c2c5a697439952ab0b03a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794d7f2329761ff5dacc29e98ac619736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbce2d3df50f222edb7b339f79b50a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18ad4c9e72dab18f897581d69592a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9107d49c5a8ac996cbe9dc449cf3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de7c3882259613aa24c8185dded0e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5525019c519d2086b82a03dda8d59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c22240fd8035738138dfa395bbba8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e961d8be82eb44ec40fe3ef5071ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f778289c3e1723bd32e31a68458cfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb363ff7f28fa8c159ffd1341550317e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f49c39810c508fd36fc43519c2987746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec6a6c1cd5816c6eeada7b8abfb38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0960f34c7134f98b8692ce5db7855a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f45c7929fd2622152b767c4ba59354749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a898773d81514ff9c483a68401b95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941dc98887f818516ff2106cf2fe1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fa5700a6b3208accf786fd9bc58d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a27dac7a9cd1eba52d122c920fcfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f04e5962d6b3bb6d53c378189223d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ed5ca1cec68874a999ecf852a08d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd3114fd0e1d9f88b92a31a055555d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde225b597f030cc4b5fb1fbd1057f2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd511a0286492ba3488896cdbbc7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b93445c1f6a15eced914a9468ad4b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f6269ad564ad2f406c1c62354a69f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e6fdf4fc28897326413e943abbcb0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a322e20b364b0d2f1f1a313fae1e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c0e5beceec351cad622d063c7b644763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cef4f8bf944cc66936aa7a66f1eef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c548b3261a6081701999b537ddcc210765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4ef0b0fc3bb2c784d8f3fd97f657766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b1a584f7950b2cbe47fdf5f4b5527767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321d88c825d40b8838ca425b6898b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d9f0ea28337e0773e0f644caf4bc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f812cc5fb0ba49b540c1608a8a5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee58440659497ff82da683053c321771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4602670e4cfc7b85e42f2e30d23c4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559ad5080169be80ba273bf180f2ef4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a574fed709c2078b75f016a554384774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aceeccec5c6589e5402186a70aab80775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d404b2af360349163fe2da2fda17776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ca2e36921a7c4437c74d1b67b299777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d33d8b5777d328bb661086bdc59e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9967a5576a626b41af1926a6c7eed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec041df7a7c4338ff9c63ceaf13915780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c889355eef2dbee3606d85c2484b2dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb33a76f03ad775d13cd5cc8a37926782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e06775e7397bb9172983acc4fd062f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd02d024d2aae90f58848e9e148ee91784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b29161adde74521b2baf2fa9345a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e13e3e728d3e55f18090167364aa39786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f79f4a4ec8b9fa0ff19a253e8858d1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6c9226b34782afaecb5e1453fab5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565517f89d25d58794a7fdb61b2039d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc423983a1400c444c98e1c2bd53c4eb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4277224ae2c7e3150bf591e47fe4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204256d8d2cbcd62cca1e34b984bd298792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cf0ef6487718e4c3e6c2746fc4b43793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88afdfeddd8016d9bcd82b0ce5f01d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590e964653cb40541de76319e61d3c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcd652257b73582d59d717b5a67f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04dcc11db2ce9a202f64a843e3ac4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a423913fbcea1b80c46501e33dcf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fda788d1f6064b07e2337176a04bc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc94a34a41f168c7ffbb7e5e01e525800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b39bcca738b55282694dd27e91bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b508382c73615d646e7eee2c46465f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db27addcc0d058229b2c7b1ce8429803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def98777b4cb21b82d0598562e198b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7940b746e6ae6552f9f520f4b2768805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4665aa8c30387c4467f9c5a9db5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f2a7367b5760f860fb89a84b9688807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcf533537f0ba655c1a88b880a676808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710a9b302f05b7d87c86f6e545ab87809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69543cf4942d240e48343c857a6d7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2063d2fbcd924136613801b72a1df1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bc6e7029bc6b03c388bcece5d4a3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2e0ff1bb62b79a8a05d2dbddf7fbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3123d871ae11a689f1a7db28ca2bc87814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d87ee3073152db91ebeaf2b247dd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db8bbf9243375a5e3863cd80f45658816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55297646e28f969198bbb76a35b4f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c148c453c031030a8d2216118a39a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696222c9cac39c326e57d52d9a0f1726819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa444f445e314464c33315af0d7d7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a7299944616fdac5898167dcf33a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eaf78fb1e7e8e82d76b4dc1480334822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ddcec6738d2a85ac6713cfab4f5ed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ab631825b68332dc097afe2956443824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd60813507249f0993330505e113bd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda7e76caffece5a88bfb77db30027826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f93e6c951d58aa769eb25420528274827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dba1ddb0e9760cbb0e5c4e5f30b5b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619d24d89f8250c959ea327aa868e9d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5729eaa026a2e1eebc96a2fe2fc58830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8bad859db11eb524d6a19166acc2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4529cfff4a774c108bf3f17a5cf29832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03e020a6e716c1edaf0e38db3167b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff005d5c50788d79c5424fc25a8bd0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac7b418e030081fdabc164369e5c9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9422a878a12bb48fca24b5554464e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58047680684d304c90c3ccf757852837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e006fb3d770a2e59a52b8268f31f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d285d7c642b15bbd5bba915b7c099839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e21421ec21f186bd2ddef1ea3d6bc0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e560ad3bd6e36ac6c4220c5d1e28a5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56212396c229367fe6665a229dfe81a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091634aaecd61713b420c25e6582b47843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3c594216254e21e5f5aa9c5c12f72844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f7f3f19c5d18b317e1d914a680c68845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca28e87712ced3a844558cdb8eb81846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae62caf637a51985d93b151bb9e5d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9ef029692f2192a0104fddd546f2c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f77a207a0d7d692394d313159407c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43edf0be412cc02acd15b91b8fd7109850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b9b31aafbc9a3d56e7a34ac6fba0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6d820ee7ecac6e7c6b9dd9bc05071852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b20b9d4f7df8a5d0609ac92112c6c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe1266456a990f9d9ca2a81fb558f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba1437ac016cb0da0ca3dd2d433b30855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357bdf517a570c6ea435b51bcadb23f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246444bc65ca2c89dbc92e77bb70c0b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92b530cf8d868c48a535c5a7dbff9a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f9c8761759880a794de62a5b95ae859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b819314371c2054ab6630465f4b175860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77511459b4d96734934c382bec89d8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71811960e553955c171028848a02aa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee32dea63b408e6d61d9921b7d2b25863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f25cc1102f4840a595aa8e4e1c0bed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09470d015bb822254a4fb78a9050a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c19e0a503f699b85d62676b6fbb1a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882a5012ae0d7d46f50c1dc7aead84b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e0ac22218a4b1938c4af9bda7698868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2e812462c2cb4c6cb7bc9eb02f63a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b87b1209710f103951fb76ceae6843870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17227fe5b17e5e3ff23a7f162914904d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b40a925d4d39241eee7350dfcbfd1f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d612ebb13d3b1c54e0aa1e2576c711873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fe97c733a43ccfa215b4d5214390874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6521b0f8af42467efa7773142ea9f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa2334284341d085d1d8fb5a188dd6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8dfdfd98b3defd69793d092d6a23877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2db5565d1e1b6a333ffae1dc1f062878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2fc7d7a08692409b8606d020dcc2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26633be7e8cd7eeb937013a4bbc90aa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c24aebbfd80e645f01bf8858daac1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc094ff34d9d54638041ded56d767798882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc093d9c79afb8a2911941b5cf7f0d20883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64421e1520c8eeb7f3c8b7b4596f48fe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b0a5a774a550474bcbeabe1a6cf13885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bba69bae4d13f74c3b8b4e3f3f70f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e779356417bd3fd301c977746614e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77218bf0bcd03a8671f289b5e5cee85888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8724e1d9cf708f6fd15bb2ccab970889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcbcd2ef56c96b7d47e5600658b09a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7a88395b8d8b539cbdbfe586b3e8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d702a049476914539072962de1874fb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfab55ce1cfe191c8aaa04f073a39c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410127ed711145b9a1ade14013196074894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbb3564b852553674de58fc9657839895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce7c3182b5e5bbd48e6d9043db81c7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ab61e44c5d3b044dd07c06653bcf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b434c06e487ce52e3c4e3a8cfc1b02898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8be3c0ecdfeef9b34bf8c30bf3b2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120627029c71d100b582a2ad481b102900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2a13d15c6572c0a0c36e8f7af563901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa08fc9f1426268bc80dd3e67a768902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f830391451cba6599398a30594a93903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046123eaa497f223cc9b278ad0d3e632904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a0da5201055620f4087a613732e7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb0d7c219c5bdeee563b308694a42d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f73b170bd910d3df4a518977c7b7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c54d090590dba70c3136db5d2f0d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c0ccad77f1f094fe1c15b23fc9803909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5b301af994ca7e61460499311affa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07185a2b378bbc36ce590438270394f8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da1e8644cc3fde2ac0d24e36dafe0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae529e284bd3eee56048b084eddaa3e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c44324b04326360aba1a95c784454914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd6db77b373546774307bbbd8e8699915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59d9de044f07846f344ffcd9396b2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2318fc92a910c8fc09c2132a4f8c51917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ed68529b6ea07fa4dfd53e8aac48918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1bfd355fbbe2b46e0691e0637b1a3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f36076b0e50ce4ca7e825ff058fe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d814521e897b544f015c76a14b413f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a33d658c5e5668bbc33d9ec14480922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb02954193a474b701e702b8a33e0c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa42fab6c5efdd4118b2d2ed58437924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fef9ba6f4b9ba491a53b26034c243925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e76e892bbb67ddb7530e502262b1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee685a8d937496138403f6fd266d3c99927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223a36e96578c02744a19764537a5f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d5abb64b9dff7cdac73be788b7e4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebdd2199aeb005feda09ec9c7967cb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ffe75fad3c2de47b4dec8725c85ae931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c9b8322aba4db85825a3945a913a6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f11569fd9a8624de7d4665fe8828c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565f9796e2e246b4cc2241d69ca0c07934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be1de362ae6e267f3affe08b72057935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d5db9356e5a05980de20db22d7cc6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d48d4972cdadcf2a78a90642358a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf3eae5190fe42bdb4a43fd33959e9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830a6172cf2723320950ecdc8726af939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5c65de272ee795b85ba3ff775f0e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82609915c3552be9cfa81b719ffe496f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da737ff616dd21ec0fd6bbb7d019f3af942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7792c58ed91fdb81a1e8a347ac31943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222908b16c0010476adf1c978dbfbde9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad360015b7a24599d04a6e39b6dec4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e361665b15aa3d1094af816911d57946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1850646cae1cb23a9851394a038b4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c7ece96e3d74d6c5e2eb7f7255f5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8632876be4101b44b44321e916a73949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc8810038a11ecd95c934fa1c45b92950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f43becde9f0df1215e753d42665d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6704fbd0bf3f716cbeb6bafb7e5fb1f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b99d8d40148c623365ec5abe46b3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2be48e705a9bda96c7d9d562298a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f590105c420be5da9fe500341f000955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e7c9b9eddcde41f9665346f1d3a35956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5c9c0ba92e5f5edfaad23586076e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f51603d893b2b928f7760121b26c0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3cdf3fbb8d825236db5ef517f9bdb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760bd1760e7e9aca9d79b2df5349bd9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d2815ac7f5f45dddb07e143005cd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09b59a74a01463402b575443b1e592962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98607c6a336456d0ea4aaa1a0a6b27963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3685c8e4bd1778b64d7b0a33163ab8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f977d5a80493d4447ccbeb8584967965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757166b4cda5ad8e6c02b24aeda6adda966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd028a2fab402f9c9245edb33f9665967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3026d655ba41775ccfa17eec0c392968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1208cf2a3a32ac142f39db5ef34ce3969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff610d106d05b2836f716682b010f132970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b724d3679d8341eec151fd173ad80f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bafdd93e1591825d0ab6a6a5935d70972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936dd1cd040638a632905f362f6a4c1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bfd0fafe7ca40f2d51bf74e61e9e1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de26f28d7f10643593f9e36216c92975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>