--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dbace81f6fa5dda3a377d084c24761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269fd8768fe88d4710bf74119ce3492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5917336428082a23971e085697ac953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d840e69c06e6c88b0ae482f45140244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf1da29c44b248d609fd3345381905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac94f3a0cc6f920e0b6b21d85fe626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2f1d05f57ad962e443ec11f7419f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f1f11c16b8ce9f5cf804333267388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9f025e1a48c3cd0e90f086e79d769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944c6918abaf2b0d2829ff33f09ecb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24940d28c422894733bdd73ab44b3e3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbd6d0c24ef9a7ba1fbd9b43ec6ab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb82930c19558fad446b209ff4a25913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f931778eb5e1c92249061b38bc0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735aa0d5e27254045b6062f5f2733b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dcb37f9d8f74b07d6c0f93a262a1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75afc7729616a685fecba180bd67ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d793bf96d88d77d3dd09cb7b77d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40330b863c898c45fb3e47b66ce5eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a4a276e9c706ac3c9e7d3302e37c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd68076d3f54c452dd4c8688eddeec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4da13c726d1591a30a276b1918f4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452a5e33a182d5287979d358a8ab6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5bb0e2429ae3d0c3512648019550d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef078ece40a0853877e9b29161883425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2eb585b455341825e9626545b2bcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443388e04dec1256771374d320f25a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8753a37ae5e1754794c88caca084f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb541516feec4e58332b7b0a5b9ae2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2121937147b997e4be335740bb47e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd4da50d15c029890a23845542af5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a300b2c0318577fe13a36e94ddc146c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e55ce423c91e47f5e83720b33eb4db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f3cef68fc991f08f519703bdc78934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f8824654f48889f459d343916256835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d03a26b7e887109cae935ef94fb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea725c609781c70e1ea5f5569e8f64cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d929214d34f032ed88bac903e42521d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6abaa6ba1df1eef79222bb0fb6093f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991d23f603e7dacde5f359b0d31989640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da994d8946ea6ac0a942e8189c9a4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93324af24a34a0b3e73d7188fe71c71942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e647852e903eeb46644379603667543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e1131bbf27e91a4e90d6d121ac9e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e1fafb8481d9c9381f4dc90856b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd964eb9d543569420faa9f09e24916346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4500e5311aee49fb555451f64afaecf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f0d3183b2c81a3252d71a9bb334bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47744a9a5f1c2b75993dd13655583db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b4057b3231969db32ce0a27e484350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27df31aee77e066f25c5ad49095e4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7499367de5756b8a84a4fe7243c3de252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b39cbe13fba76a29fcf5701ff707ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a32c27de6f4e9828bf0db5e8131054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78990fe125d4b271294a4221d567944455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb78834790b13b80b1fff835aba6fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd05f5617eb2c9c22aec19be1e9973357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b77416597b2a5b477deb61dc207d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1548392a0f99bbb6c5014cbd49b8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c68fd2aa4075358f108031de8bdf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23189b1abff826414373005b4530ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaedbd75f76367f6f648ec82775169d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6c9590fa0446ff251c1f69407f08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d4f8a5cd404850c1a196b832cfb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403f32739b34dad245a81aacc2b749665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078504054b6b7fa7aac95692e250a5bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d16248ec5b5ab0cd848b3aa5ad3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466fe07de0964e4dd5f57ec85b1f8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5c9377dd0f26ba76e1a869220e5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a187b004fc9f4f9971238462fc19a8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd1e951b57ea63ef6a3826afa8fed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66e830d8155442e6fc1f57cee751ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ca8b717f2894ffaae78c38f5cac073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbf60a879ce2b8f1e3445603bbf14174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6ee83bdbd8b1fefb87741b35ead275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9c5293574e2ccbc848fd25f31eb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806d8229a1451791886f4be46353a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6253e859ca4e35ed43ab7f974ee678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a51eb86f85a2a719f44bbc9dc2bb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3d84a3eab7c19e278819a1f4fc1d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ebf5ae924a38de2bcb7ece30173381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a45f688f2e411930aef8212f02aad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2327ebbe2cf78126ce489bd72c3cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe9086f5921d7a971e3f13fee725084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32606ddb9864df9c53c397dafae236c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040885710f10d13178e1a911ae63f4a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020e44ae068ded405a3004f329f32287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38602516645180eaed516445f15ca7be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aac18c94e2c82c041bf381ef0460c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad63234bed9fb673add36b007c6c9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bd18359cfdb97a721ee11c3d5882191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b1720480c192fa9327d055bf3ff5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff764911e2a8eebbe9e73f1287d2bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfef4954287e6d2d455dae8f8bd8bdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d712c60c06955fe7559225a33d1b6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8fe38e8ce2194663a93421e670eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb6cf81c0a47ce16cf357105222f8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274889af8e739c7c91ee86f1d6574f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2136950fa4951e8ca15369354bc8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7995f4254c0e5d61338eaf28931fab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad4654f27e833ec3a6f55fd8f8993101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee37e7ff81fb579f0548307669355e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992bd29ad0ed8ce8245473ebf351d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddcddd96a7408792d0dcf4f34e7dd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42df83a606fff1411c197e883d0be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87a401ddce61c800fd6e9f7e77b8b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef2d818d0e3eb0d39e6adbbfa70d11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea32f59e160ee68bfcf30ebcbe52c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f2202d4842c8fe74587c935ab1717109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ae3bdd8c2f221940970412e78855110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee32296d0468a72c99be416549a71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fae72f09510970772c7d8145b19e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14bdadff7712ee8967747d9e630612113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f741ce29dd84aba1ce250a19076a67b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac10264b9931e84c8124ec60076e23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d501fb2067e6ee5dedb52acff6c7cc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148e86fde2dd10f6ee81e75b05a2754117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a94aa4e6ba8d3cb0dada337f8dd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bb1a76d62f549c6f3a623b1708b2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507ff97b9b5c0727c458ef078713679120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f28580e010e18748d2b4eed7fd3c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ca00d4ec8ad1fa28e3f4f61ed403122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d245651ecc2ea3b3709b2c47652336123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63851d2970ed3600eef3ac23874b91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea896fcec52fce668c6519598c949e92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b456c5e2f12140ad595d200ebc10a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbbb700f491900cbff3c03a85a5390127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f5a733c77ee8052767a2345cb94e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8e853a76de583ef9d68a17ed85e88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582adc7d1096ed633c85145332da492c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56d303acd3e18c0c4bf3210e840b98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a2c9872359a73dfda004f6e68c24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6150ceb32340c1f0f87f1307e18ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83f72748158144874b77160f47871a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7156016547f5fc383a11b7f8b43d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78cc02e2d90539ce9a614fdcf84cd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3638aa8d469867aaa0968cfa3525c17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb17c9ded3e8d0964bfe415cd3fde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd275fd152a980a6a1eb173ad999f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa827416cdf34909387d80859a29cfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa44ee848e8a42e9e33472f8a1011e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be256f30919a294d639ab2d118e692c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b26bdbb8093e61d20037d8bb865cca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa5b13e3f340576608e4b089df3b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef939d39c20a2ead36a7e0c2d4a54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13925f0660a595329b30d2280c9c482146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a234f36a0979573c93d15678a8573147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ead0b2d0f024866b41beebaa746473148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2860731324a6e97204f67080df964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b7eaf0da0d38ecbc1a6bff673d0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577dd355cfe0b2b68fa4a18004852d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad965abc2aa27f869116ef4afe27af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a3f9610a23d9996eb796b4eda608153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae0f6cea6a31a841d270f43ba8b980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606a4dd2cb79911e860fff286c16d7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78003da561bf1ced335faf5eb63dd1fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840b2e2d65656833a59e5c9d2db671157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5267dc726635c622bbe620dae1b019158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185325e47a5ee1e708fccec7e82212d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba6bd0c840073e731a4c9c2965b54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0825cac329e693a6f2ebd594e493161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c24246bc69502c68d00017de1f307162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4ae24601d91e36d1cc14b02d9985163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53132c6b291e3856da3785de95080164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8037a9e5789d90e569596fb844dd53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd40ddd4fd1e5ef1e3bdb89dc968459166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed584585b9681a385c3443f99e7e1ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff5b4bb8288fcb22c65974bc9fa80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee6e4c7cd9469458c919fb64f27b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9743fabc0f7c9468dcce591e919bbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16feace859b9cd5e73bb15e7b67ce0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdc5276347864c158a4147dc93c97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc8d3c222e5891679981a72e92d91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf251fa997127c69dade79b220eca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f3ed441ec28358efc9aff28312aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab75d4abaf3758fce764710f94411e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f32d2af8852dfbc20d3b233afbf6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554fb529bc98da4b23fd8b26ce68347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd077c8983332a3c7d6c5289733f21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c61ee93ce6bacc015aca29c6dc90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac0da3bf9e6958e76c603f89fa4c3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629abb71f912cbd0c0edcfb2d2769d53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee1391d48dc38c007aaa0351c9d55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce46dbfd05d310c1ae5fdadba5f5ad1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb312f12316a31dd7353fadc942e70e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ff572cfe2fecfeb7445011998fe1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913914747163a59ea87ff7b4a767cbcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed55d4438ad22049e3f01b75f23d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f40261ab93a216e05c8318b0df52c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb7f6869aaf94a4dc5e89ffcc920b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab845a3c887913adf0331d9c3962917191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792123bf5bc921865377cd1b87bf3ada192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e724acc53b44c57d87ac91c78111f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77f1f191b623d8278fdc1d4c2bda9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf77c671cec08f2ca95029f25b6bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f9fb0a31725c13b79213c366ec2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220a4f1d3d4db1d9589634976ca293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5461379ef0c9f4ffdd66daa539d17d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260bcfd22ff0241b8dace779dede46d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560e4e554b7fbc7308a4492cfe6559b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f6cf2a4344af76ecdb5e15bb3181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fda435757d6632460da966a40d2fe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149cfd63b09130175db53331d21a248203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978eed31e2981bd1195664bd09e46f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deffd46beaebc127056c40b73f135c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed4e72e353f017539599ffae4f969206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ba15ef7f2c5182f082bf0081799c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005413ff39df5ee7478871824dd4e439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9ce3643fe64e683bfd1c15ab1a322209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99234f9c459b1d722651388aecb34417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302501893dc2cc611f2b0fd39e1a60f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a91cb7353b8074ce18953bb43a044212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e736dbf1b03db474f1842f4619ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aedb5d150504e8c48441e3e499686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e176386dc1f8dc0e92ca936463911c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8e5f8a821af4bc6007327daa4f610216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b0d732ad979840726fd4a0a876d93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419840b8c44bb1c9005e92219932b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6128f70f8fac8bb54ea51b87986bd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfba18da1e73b9c05cbb81ff3f78fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07e26e33de8eb5cfdb9504772454b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaec9b12fbd054af4dc98b3f0b1a76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5973cba424bfc5e09f4951361fefd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135a67be83ef18f8bb714f8ca779c22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7aaa4e73a3053f485bffbb8d3d9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972adf058a91539bd54c450c49de1101226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd2fccf3b421a053a15d3b68c453e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bf0b5b01167bfe16cc9bf8cae253e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01987b2466594af0e4ebb6ed9af02300229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b2f78bd5c9a5720205659248b1ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41526b9acee6f883a6b300a4f25e8110231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084273a8fab3a8984fc5a06bc3b48ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c83342d89bc575ba33775d786d5df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d20c1b2bdb0c7c574a8a453f8c9ebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5eccc7283964bf5461b9499ebf6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d961c76d1013bf354546c7cbe89b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01abe564cd5e85be9d6cef4c24fb1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c1b96360d63ed798befbe2956ef3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710fc65406e86bfb9b86b2543925cba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a3350d66987f5afb6d3b2834f2a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb029e2eba516c07bc5be531f69a8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d3eb4299b15da814347e0e88e1ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ef0f723cc71308e7686936d7aa613243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e417709aa39a4dfec007fb7f486d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a4fd839b26616d8be31a17b207852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14b332bd39e8be67fb1bef90ff79d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc7e571c99fc23148293e4b567a74d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057215ddc84dc22118e0ba073e63aa2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98308dadba66a2a073fecc709bdcdd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dfe3f2bc5542afab7bc7a30017091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24787ffb2352610948fc000802e005251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a671e09d1632239d302f570209cd78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124319375c3961c07a92a0c47f4206ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752b26811a93a5b86eb4b3de07d566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc3ab6d2f74e3b2339a59b45f248a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f415ad1712a1a3524dcf3e86c390256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ce0fd14eae88475de38f5dd5cb59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84894e5e277c8b08ce8ccf9d3324abd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd08dc9eb39d4cc620c8330fcc06bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d11600b65db00df486c59bfe1d32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1079172390757686202d5cfeca4c287261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e5806379b04168fc53b730bf8ada5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c66ec5376756cb1a1229cd96449df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b51da959f4f01a02a37f53e54fd3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17610ff66886635523496dc2bb05b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2572fda7c41d55f2097dfc1c69c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71a9fbed90f54ce82d9a36d279e78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b179068a3b7331bbd57f568e21838a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbbc76b044bb4f4b62d6a2c25be451269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724735da5a14cb277bc7992086a3253b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46e271c14c438498dee71c95c8c095271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3dd4ad1d4dbf87cd1816cd6515af1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3e9887462e62d9c750d2f9aa8bd68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ae2387f12518ec03035ae2e6d3c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8719a7632d7655a0d7875f06fe60407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc561c143df8af97dbb715e712913276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e926ab85dd3a1242fbadb9b32fd0e55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba11f57c5a3aaa897f87e0dc259ae3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59c0863c063bf439f82d23c136307279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26a842bf5a9ffcfce6bc4e9bca7544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa29ae9737e9f0527c843fb6c693f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416fa672a44764403eaf494e45f97c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e837efad6f711f32a74e00daa279283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2d91683c610e6407bf2ef81841f78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567481cfac49d63f6c9ecd02d27e69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00113e5b8de67c6c9bb343c34f5e7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f8b4ca778f2a6218469d15af91a8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff4ae4c88ce62416cf2b458928773288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbec8806c1f5d77da97ac4ba7478f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531adaf210b91c3cf09028aef04379290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3090cb1d225cb364458c1e628d2a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1516e5f3fe0eb1f6b66d69f17bea0f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f82d9c06be4ea771c453e5f2f91e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb375660729aca96420230d35a5ff6ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155048f9c7143a536b73be20b8d51b20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d4bab47a85adda412aabd6a73ec63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea278d87729e7a4f7bab0eb56bb599297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59adb78f644fcbde330e266a0968dbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a7162e62f3bf6d13ffe3e194c33de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52dac43f8f4c1f0e25e2ab9252a840300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531e950d1e84ae1c5998671a5ae0a1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd37c6fa581294c96c9009af2b5fbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4c0a8b8c3bc4738f4f9cb81b78f62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926156b3f362eed0baae75242c18686304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed980c4015ed9f4680c1d2eb3b763b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641aa5e6389700f1537daa83c39c611306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfea93ee244ecd2d10dfb5280d6778e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8767301f801f7af0439d9d76edd80a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb920f4e28d4d810de505a94df309e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d0c68ef2189697d485c96283b9ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c91d45765fc1c2b96e2d5a0e093b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ebcb8cbed2123fbfc3aee097e12b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f201dddf3f4b1fe1f3076812fc5e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d69b1c97f50b2b0a6342df26d993314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce233d55abf820fba441564e446f32f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d738280956f6fcdf9fba5c5f7ed7f86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d255f429e385bc0b4c507fcb82923d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b2b1f08c239bb5d0188e6318ce8ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13612dde45c09f9ab864a73b5176aeea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110dba700fccc08742b390368875088320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76c4854ecaf29294b2b315bfc2395e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95953e09e6db40e769610e7e032fd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12889f763851e858e3a53dc1c6f424323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf59313049f6a1374e49eb99a3fd2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8916a1db018d29d038fc071f693a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043942a4b6ff7711196fce96f282e9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c09842959c1939b6c56a35aa01e12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a9aafeb5c948d9b98bd52505f3ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff957491a5700d8a0b41de234eec7fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526fdf222c9ce089bd0ceada4b8ea43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036e1c0824f5168993331ebac92be9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa0ae7a38664f1938da8069fb837cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a975b9653b9a38de2ba7611d72953b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5345945efa95af1068a7d91326a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae8c6d5fbb235edd70db74c07aa84a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954353279b25285ab84fc9be26952fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4432bf37455fb0df7fada3c35daab66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ebf239f5dd160ac69fcbfdd3f2f9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981fedc947faa94ce84a0a1bb6f7c4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393664a48a24499f010210ffc52798340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41fcd8fb86ba20989fb6d4d6662d1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b954de03d31739ed8f751a56595b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88cf3aec43622bb4ba1e9fabe458fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d386782154a1c2a6530c4e2dcf0475344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fd59bf18cfb882c1a2f6d5092acc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0aa8c5b62bdf00c2a6758179740b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c24b1d40a0887aab50ae6721515f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea72c03c4f7210ebdc77c135908f953348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220383cee94f4535dcc38718f893f500349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3b17884b2a361738d2071c044b16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297c1bbb9a82103693b979e4c46e7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba162c6f25f3385d56d66cb7f2bcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042118e3b17834a176c1eb7d7919a4ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524034a77944e0fbb969f4effbd997e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861d91f36991b41522f916bd6141809355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd169182ea49961da128c3c9b2236e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c02416ed86bf01f4bfae8f738e06f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eaf293443f573e826463c9571d9bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729babcbc24b18d13914d80fbec90a61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a35891165c8449ed2bc0bbf76444b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08056443f1a2811766bcf7af80b05c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9376dc0f0f0581efec956b2e8225e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3108afa1ce7be326c2666c9b314e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8792ecabdb53fbb1d19f2e90b60a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6866ba7f3e265bfb5316850df9e3d23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40fccbf3dfb516b3d66eefb872e30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953e04b7d6779d0d60d769e00af2dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e231d49597390c500cf7fdaec9cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011b3e5d78ca29a118e9aefc0151f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb27176cbdde6fa6a0d7c087dd439b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d1e69e044f93eafcdc79b42ba7667371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f53c9750bdfc94fcd11efb5e1f3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a7a42fdf87489df9d1f4a796b06c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d26bcffbeed038417be4eebc1f32bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a79cab45b0cdd5ef93df9001210b74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748ab5b29f8377e318212a3e43b99da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba682a809ac7147285fd9f5bdcf8d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416db8a2e11f5ed6ab80c434dcdde5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a075fc3d539b91f9eff0b3455f4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e670bafc518067904f003898d7c29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19d6694d598840eb92c8af5c45018c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7607d8b0c51a229282dac7c736c67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21badf25d1f097eed86743df963ed07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef084fe5264d009a9f3aa369be06d078384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eaf670eb058ab601c68eef6173ae4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8f65b81a9303e2f89d3c54e62723386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f9dc958c9a719b253cac713cfd967387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672809ab3f8d5e258a58213313edf603388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84cc4581e1753ee1b72e3225ae4c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb33a3479fdd7160e7ad5fad8189b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396934b6116ee2d5ed6a00e004c05c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477a9178b1ed95b4e6bb4e26a29f37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba025eab72596ee7b70aecd95e13cf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae61f3b4f38a321c1fb7a585944617394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4309ef9aa8394d7ca8cafe9f5a0a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79871a78488cc65fc5ca3e12b368543b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce610ef67010663136448124aa955d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d953370fefdac2f15eb1ec61ff7daec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50f44bd9c879cbc9359c4fbc4dc18b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d9524e16804722c6b5ef3a55b0ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395132863ba27a95bd5771bc588d2b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ba533dc53f3560d25cb1cb5563e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a04bee70689d58b7d68cd41a2eec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308588700b0bce918737cd4d8eddad82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248f5435decb250dba6b24bcb30461405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b2cc8f1896e798e7465c0fda069e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544394a2077d2c0b8ad9043fd97bce02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba02ec4179816a93dbc6df2c50e10b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a64c974c2a62d52bc83b1d71391df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41ed379cbf2c11e3b2addacd7cdfac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a7bc6b8d64c6ea1aca9e493169a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e8e2d6e646418fd9bab8586296b4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3d59044cb77df859452eab48a9539413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ce8d176fd6fad240a2bf616ee9c92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2a1a7189cd44ce4d21fb36bb37bab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033ddebafe271cb89ace405b02ae724416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387d276debc5e64bc0e8b03e480647f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b5e7b2c67ec6e903d291fbb711a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f6b2d27d8dd8eb6703e251f8b8c88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c7fc90a09fed6d10e81a6b292028c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ae725dcf245446d0eaee7b89c51a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a6885926db21cca46ce21d8f7786422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699873dd7166b42c96febcdf149f2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f34d7b4863dcbe31e8f4fd877216c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf16824291c96f481025f67e53ef58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51954ad40da53618a46db82e4cbf373426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc71db471c9d8598f54cc53c9dd9c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8391552c34d368e641b226f9dd36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc5ccf3fccd266264565d8b51fc669429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69332083534941c515d1a77bb0eeb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91c0d98c0fde0e8b9ec1bea07d57f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a527f78e495fe5288477ad8f54f8b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c9e4ece2b47b7a28ff7fd44e2dbb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e6e8ceb34d642e605e2cff5c8f68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d18d56778f011b53f9fd9dd8abe88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b95f496ad1062d13ef95d38fac370436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3eeab1fb8d3f269e5819c8f54acb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3909111515189d8d14251f30786196438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ac31a3aa14d8b92158aefaea3ab3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2065fca6d9cdb076104cae8d73224c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50880b641fe51130972708e2088e7a4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715f2187093b87097641449f5621a19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c4b83a91d87788aa2ee3dabc3c6ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f470b075cc38fd6c4dbb2115773ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548971f78b9c0ea4db610a3c17ae26b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8db47794512a9eb8fe25d2f339849446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ce80b9b2a98825df84c0c87c0b8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9de17f5d04c430d3f718dcd71c29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e579612e4c6b1b36b6ad95de299c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b20b1842757f32d9b359715bc67b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c2c7aecb2e860e6168cbe304aab23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252a1e86d94b0cb4b899b9625c756a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a7618dcaf0e7ce503628e80b7ac5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99ac2450fbb4edf9650bed4d0d8b95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a920a69e25a01852245e036478baf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d89524c1ac8d0596b90e7a418f03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b99189bfed110b71737152e53468d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b40d06c6b371747f8713caa30520458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c40dc99602970ddee3c7e3a5dc96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2417e427ade9ade0deb541fc6f3528460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7af4b9c935c5e29ff2183139a8dc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc70fed9d2cdc674462f8a244fa2df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9c5f3213c2f5be2779d283ccb84d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac6ac8eed64d007e5bdfa0311c232f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111819248c0d9a747f1806258d883f90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06423034783627efb896abf0a970d69f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd277349298896c520bd86c6d097d16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bee57337db476da57faab74d89fb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7752f138e98f33230cbfad4addba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512eb597cab6700304ec14c60a630c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1443825e2094eea7b70a73da51ea31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30fbb42839883b1c5850de8ff0eb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2bd301d140a020be1c275500a2f89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61b40cb69c5af869ebc8521e0d4315474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eafa36073f08eb46b50c887696217475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df1375937330415dca65299296567b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f188433b8e3d6c156c7f2c54121a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a6f8eb9fbd368f113d979b2e5b08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96766a23c74fdbf536575a33ef0fce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7a38df34b1c7d05cbd4cdf50e7e1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b41cd1482a4d75dd72f888c4fbcbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d640ffce615f3d42b471df0d16230482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1d9290a5e83c748191dacf2cbddb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a822faf58ca2f0474335d4950225af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a7d436274042e2842693f75826ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5614da97375a860e15f5b5cbbb11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb87fb683035e2a951da635e2d76a2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b3fd11cb35f9fc69d69255906b54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e219a08b975acdca1a9388aad6023489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e66587303c4ae602ad3fa0c9a247490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168e838905285cf997406c50919a3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61536ab8d4757882b25a2a745a92e837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949aadd45484aacb76a8fb67393cf37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e24fab5358bfbc9f1092b9a76fc37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a1b73d98f77ddca3873685a04b284495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a67328ed5d193e07f18db5a476b08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf76b468905f7c9b04412b8aeddfc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d240963b22da9aa4c497fade862750d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e498e7797b386dc91d63772b34c11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c9d13f67c64d001294489a89992a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4fd89adfe4e045948de379ddc1ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45195c479e8c787c568464f51ff84b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d1ac6b7de3a3c1b048d354979210b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2791d386486e642d9809dc8ab0aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeada0187768d826e0c48d33df86ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ea8c7a996f0e162ce5ecceedb87e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3035783d9700fd3062af374d56219507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c8e247ecc6d59fbb0a19342cddd3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13c511a34b3ede707da418b7b88158509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3be2aed3ae909bafaee3abfaa6971510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd844cc85530e71e5d01ed569f83c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf9c9adb1763280bfec9aeef948752512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945214e9bcdfb594a01cd05583befbb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0aaeb2ee69c691577716d8a996761514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75524a73f0680d9b33c1211a6416909d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eea2e260da514317b10511c2eb8a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215757d23ea9f9d50b11032236f5e25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324008732e530c7ec8e282129e6f2bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c53be7fa141a570885b494f2f51773519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1bf3ec8e9ee6845b5eb35f9e3466c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641703f1a53c4f991dfde045bf9c1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d38970411ce9810dc357fa591090e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda1aee8d7c1094927cd0e04e7ebf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca20306c65bd7a514454bd72e9f2951524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfaf151b36d00795d0d707a7eb9927525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d02ba8065c9cd68ffffc00f03a4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a66239cbb8ae25246eeb41e3e4624b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8cdf4869dede3459391ddd9ad757528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e9e6b3959e3b618ebe06a73f3c0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3970e3c5244dbf95ea935eda97445530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9951d7277211dca9f68308eca90ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c52cc15f291ca719b151acda35bfa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5f0035f4d438caceba52add2e067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0e0e41c8c7438c82d828af5ebbe8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b31706618d1b56e36fe84e9b6126535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a837cbb4582341482eaeb869ae518e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce3d5fb8889bebfdb8eee0cea88582537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71532a67313c922ad555928e20c3ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd3b8d3bbda92c6c02d85af054da8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01695af4682f2722eb3898e0e19b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a903d9eb96c4d87ff29ffa899b027541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf4cfc668f6f9c1a5926e6b187704542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528bb26eb8f167229c37a2b35ef7c27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391c026ae9ac13f6ed8c9c7a226491544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56f03f022b6beb7ac96a74258f3649545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561afb366a8d278ddea2bc399b39c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75959a26dcaa882284355a9224e65d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8495d6647a14f5c93855cd245c3e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ccde0180a6d9a427494eb3f30915a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b67eb7330c8216c09fbe8bb74da57d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41d4807c007ee08ab37bff21eb88a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6529f1823be863ada78a625f6546a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aa4aab1d3744754f72101c38c40b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ac090eb2882f9d9dd4abb9b7fd5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec63c5556912ca438b73ddb9d3a7e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7d7a1b8afc1637e2866171ec1ff1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c7137c5c64a8c1e0387cd0c7fdad3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e38c2501b226eb30f541e640167ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec868cab56f742b2c003dbd38528a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efbce0789c9185fa52758f89885947560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2558bfa5c7989a1b8b0d276cd035561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a64610a99934d1873d4a96c27ce034562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8787d7f827b1ca024b8d108dee40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70dd35d4a901c4be465e6863472b6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e1edc3fcef6347b2d781fa60b55e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6a8daf7a83a26855ccd392b02f3e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9934ddfb809fddaf26aec96622f93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2de434d24cdc739bcf7d00331019568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03cff147d3e81bfbe37405babb7ab0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a696da5060833717cdbae8e2cf96a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e198cfebefef66a1b8d8722d1fd0a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaebdf6c8748e38a9e458aee81a6abc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32a760271efc2f22232b95e94a00e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffc247a7e9bd50892f9d779238baa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c721d36fa19474e99be26e3c523ce7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35b5a6a7a48587320bcedb79ef6b33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2004c9aa7342d5ff850a81b403d4f9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681b234db68dee3524207deb839d3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d416c14a6591fa2115fc793645801579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28ca17ba125eb17ddef37c5cef1fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd343a89959c2efc8123498a566172581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e468ee3ed9d4cee3a42c2dcd389d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ccec772b61bc6b7d82b7089c01858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a2d52a970a8db399afe892037423584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d9ccfc5eac437c3681d28b49f0df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470cde912fe34033c3d94103316cd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae224b411815e30cb877d44857a1e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce07032ea0d37be99b174d8ca5ca7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2472036cf3f2244604049f135b25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a93fcf41498100fd40cee8df7004590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2d88ca3109141ef290ce67569a463591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dae656531c38c5cdb97ea096ac0c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31bb47cb6a51947d1702a09ffa42b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb94ec773b24232e21ea05a0b53eca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451c86860240e9e024c181458b8cdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a23c59978c03e74d8036d604c801d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40452a3a71486875d52df94eb839b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2e6b4298102515247276f9249bef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e813ebfa6bc10a56b2ff723724a96f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b80aa066e73b9646560521f93b74d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d17bbed4fb93d00c25b4450ad3a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c7130a01c9bf373252d5ab6f2705c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f938671a377d3ab0fa00265e3c7a53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ad5592a5a329756db55933ae30b36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b06371a3ba5b6a1ea2eff1765696a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0397b6b045415b727335c479d7fb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61029e6de27c97008d932f3d3cf6fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0be181f44e38b340c409d406a36c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4265f442fa6050e3ca4d2967b70c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec7df687d50ead566d92348af26be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1e186828a7425ce53e23606deee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e10e2c76a55a86ec80b87f1d77fb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b1bc669bcc96bd402fa3906c6f3ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20483152c0755b4a662d10bd980d83b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b46a443a58d3f26047eb36e79a9ad5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3e1b1cb85da13b9b95728c4776d15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277ab6a105a651164d1e8d159e8a36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0c1a2fe59feade530e9c508ffefaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173854ca5bd5e1582f9a6082ac46a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b7cf3aaf737c57b0578ab3148ad3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417297a5e425b9c1225201d75ad6cf8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488b7d7e76157c38b63386d8c1dc37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9def4c306f40714c6be8abc24cf4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8c2f074226a3085f9fe43234d6d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0c60c53aff5921088735631692c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74685dc5eb400817c678bf5acab748e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57e393d810bc53e88a9bfd594f574627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2db47630a2fc30cbec0e1e6d1afc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5f9f897a98d1c69ebb288f52bc30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdfdb206b81d4e2e9b2f86a42e31c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a50954f6cdee7c8f21ca46ab5c0ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e6820d232d0739fc7da5a661a235632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153708f753935f09a92d22b3bd2802f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad1a19dd58b3890cb27b2713c44af5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e95f700f8d6cd20f0ca9f142ec84ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c5cbaeaadcc8bee23ad4fc37390a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760539fdb004ef0003a3f59cfb00493637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbe329abe9e17016819ab9355acd94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fcef69931dfbf4ab3faf12a93b36f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0991d513c3aa0edfd3c6c295e9cacf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f38ae2258dce80d137328c06980b33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca92785bef7c712895c7a6770af5e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221811cb44baa70fdbb247018163132643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a43231afaf248b19e123d8a74822644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa44cada2625765dca6e2aea9fb5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06976373950967d926e2cb881627607b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426faab2f95e7c03bd33ade60d545518647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b02792bf82b8568a27174b9a477868648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9bc6d5dd7b84dbe04b708737b702649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b92af1e6addff689723b9ac0da26b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e126103b64d3946b54fae0e80f1605651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b29726e35b0e3a56eb4a1abaaf19da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad0bc0a6d6888ec26aacc30fe92d52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b113e908078bd0232e62b8ec351e2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c62c7fc84b228928393c03f15a847655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee91022cf81a1a20ffb8cda2071cab1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767023d0fc3aee1402689ed83cb8352657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed553a26508e4460c675f06499d6ed9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9511bcc7d663c78d11a0ba55fc00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006fcb525008bd80e29e8aed8cc127660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67735abb1f49eb7c123fc2e987333661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b53a8f33979430d500d377bb69d77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee464f4274aeaf86e98897e9af22de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae425f7d557261be1ba45a52b56821d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71722bdbd3bb075995b38e522213a2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b441bd6c42ab395be386044f1492666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c2b3f75dddb5961b5b4c64b55febe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba81dd97ab1ecb3baf3e0c0549621f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce5c4bec1ea02860f269286d20e2bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3362e8eb07f36c59ea9847e2eff22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48a7ce3b8c8fee4e850c61e9c558e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9f5b6f267c64b31d69c3056c5587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3ee26fccf679b431be49f6b98e90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de78ef713a601382a3f43e128476706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98eb2ffbe98c2c0d732edf45750aec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecef261f47978d405067e781c6534d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc6583054ebc479b707150249b758677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601157765379459cc55a7f280a6cf45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4e51007e180739ec445fe16fdee7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d156fcde294470df09ba7631922e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c58741edb0fc170c2e36021b5b672681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd65208fed72bd3dd4a3802c8e80ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6aaeeb0f463c0a00e8e67e2568f60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0bc1f7053937229cdef2348861446684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd87a2fd64a2cfb827a9eb4fd19703685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becdbd2aeaa25d4a127fe8bb096e90d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724ce56a445505401304bfb326786b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e31359c02e186b8ac6d48a0a5dba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77167647241e2a44743ec36212a159d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9bef42bd3646029aba4ddc89dbabf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbbc53580999855373f2fbac42ac4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17118c9ffb3294982f64bd99c1b63afb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748dc3e016505f3004bc44a4376ead693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab7a9c4e25b112d5dd960b87bc9cc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c87c8fdeb4d0cc8945fa6aa166e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff88eca6fffe0c77dc0b59b9fec8a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ccb89d1eda56efb241551d499165697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307bab9ded7a323dec46cd7c3c44c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad873f9bdcb88c2a28eaad9eaa3f0c1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb829639e3279569a2f6510529405700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd533774756cf0125b98ec30cfb05d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b44a648d7de11f2204222bd0e5225702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d62bfa526e5f35aa8ba1dbc925be80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd6c27be1aa1e51e877091f5575b6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc35da2f6b7b7aef54f085f2ba40e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703432c5f17519d3c8d7fb21d1a70e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb956c45d4dde15d760fbfd8ff09e28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b184e8c84905400a02a5becd12269708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e1c0dd0a76a6d6ab6dafe0d87da8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916a8bfbfedae00226f93a3bd65dd37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad4aa128b175231f0c1a78254a8d17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b73f01544eba7253295b838dfdbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42812d46ff5321a574f541f499649713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ea3b3652f56463bc2b1e73c619ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602956354e7f29618e7c7194dddc1d6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e27afd8057882469c2d897f101b9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343059969d32dc499d4a9e3d7ec5082717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aaae8d7348f96a9c294f6d8bc3656718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db9a0a9ed5bfaf46f1723b54311b0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c8bb3d2b117ecb102833d519de482720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe8fd8967544f7aeec158f37b669d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd07bf964beeeadba350825c6adde62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7d28c3a756fd855c5e7623b268860723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339dea4e54b05654f95baa8a1cd89cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401aa10eca2f4ce396452d1a95d807725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704edd6e780bca5401bce6af548473726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb9be171e149efdebe373028d1f151727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289d285da66226061c12101cdfe951728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48ab6ca88129ce6239f65d39f6c4bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffcf99deffa3a73f535a3f2b5f0f45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd183311e280afcfb47ffe647197c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1095ae7674452d4b23ffddc949b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167c6b28b05ba9499fe2bba2dd43a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78ce6677f6e208bcc20e53875f8038734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b14a6dbb83f48afcb09066bfd197735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7a3898c9057bfc1681ac58e9f453736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c57efb83b07749963bd9e5a8ed87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098956870e763725f2082dcec95489738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc4cac11ae84c39be55f6196c1041c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00590b856c6f571386f7a708fc475a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66aed67389d33024c790720eab06e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfda604d62190c471e5f84d142905c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44808962d43997be2f88784c408566743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de39768ecb50d76dac5f02e046471a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038fcb71f54b0a343a6865f52500a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74e277e93ecfac3c1476bb5abce0d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa5dd5fa42f56caa797374cb8d5fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dd0a5a4f9b81ae4f2b8830ada5905748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb055d2841430cbe5a314e4c37bddd03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc55d546fe922dcf6d8f06209155e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e366270535bee6e088a97139e8701bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b098f2b12c244e9c86b05fc6859b4ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd963e14b3d0631f41435bdc201989a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6093c630791799074fe9a9d647c355754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174950cf65d497693b6551ca5405b9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61ae5d58422abb1e319516447526c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cad1f47a3ce9632739f8b8ca0ff33c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733ee40259986f29228b6c44425d0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dae4bedae31bd49e0810483cfa9c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1856a9b918f6ae9b799add5bd2a5c3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed6dd4671e1e632d3f3cd2c16ebc1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72ac30cdfc531990edfef4995413e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c45a97cc288a95964165b3baaab3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660340a719f9ae323677011e9148063764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13851eabecc4b1a2039a5f3b8f7926f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb97e2cb30c1d9eb1a2dab674a768b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f9c75b00f1174b1d6cf39169974e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1b6f27968df256e004cc626e5516768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a86f690bdb3f37dc5bbf349f55bf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28dea3424e98059e46dcca4844381770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9022d336c710f34a38272d7130eec6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ad2a7baaeb173882a11b63c08633772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e164f4f6524e391ec1a9ce1d9f1f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a94c0000eaf3a5225e683e632aafa7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0738f8bb2a3790e8dbabb7b9bfdffe9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f170cb6c34cf9c64a6909246b9ca7c4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48912eb434dd47fbef448dabbde66178777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400730ec8cb8b288013534e330272e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0df6c555757141e5afbd4223bcba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e0df234967d54a82fe642b80a14c4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefb4d24e41a5d958344347d660cfc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea06c09646b5e6399b1bd28f7c62f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5855514feeaeb2a3a9be6ffc4ae1c53783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd440ee71fb65e05ba8fd16d1bbe0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45e82270fac2bfd477b1c6d89cdb0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bc3f070741f5dce97dff4ca71749a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697af0b19b8314392ae83fe4bee5c9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ca0815157818456e82dd8d0b1613788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd6c80e77f0e71fdac6079d950a96a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa035ce90d187b07457db4e3f8d751790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626aab07ce92c6bec67e30e185b3ce791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb79b6e17f5098ef26855fd34053fed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2238770276627717d099a935511da793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173b08f1c09dc036ff94c2195be8bf2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73647701459210892af4d46602ff8108795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365d2957e5a90ca3a6b5d16f1e74c7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df825fbed9f0a01c58d16408039c14797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e1347cd27a5c0655f6a0009874c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e6bb7ff5bb560fdda94678a8ddef799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7d6c6dda3ea898ec12f8cd6f604b9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245d77411c874590e51c85b399604e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a10737e1e7bda3bc9bd542a40aebc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3540a19629380604c8b134773d865d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3804a5c9880b40a6c45c57539d6947f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aea9c7617157c05a4cf750511df7e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba381ac4fb3a0c5c55ec05a048ac7ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0068198fd7b4c7a8a30b6fd04f3771807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db575ed0350f9c93638d145c7c9ce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569becc95bd3b80dbc80d1df1de9aa8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47e3de4c7db03d982b3672c2c9ac1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5457602fa8c408624de1b14904087811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1094baac3d349ec81726f304e61b3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69367dddc8287171d47e1990379ba61813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc5aecdd9d3df65c81bcf7bf031e8d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c51d23881abc3e57c3c2814248b72f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8fc87761966b57e2107a00063095816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca0d053e85e5dbb5074f1b3042820817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9026987135d8cbc9328828ce4f7f9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3302a15ed0234ddb80db8e43f949505819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f59b9ae918949ba4dcf97ff99e1a24820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5c5632175e93c12461fc9879830c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4448d09c3040e8b4fcc79b02a068822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b527c476440e0be3ebac622282cb29823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392511ef1f8301755b520bddc8a02715824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809cd2054a97598199155456285ade825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5138e828f9341cc4d8d7f57e662ee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce9ead78ce0d7016c83ddc664aa1d9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb34244bb76a67b0def22f9abf867a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddeb7ebfe9719a3c2d4b1d95c2b03f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058465ff268ad828b07e82a63376219830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddb5eaaf3d014e7237451be7d8b4fa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734a9530f2080194c3db80647de766832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9e1537cee077e2013519df9b2e563833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcbf8b1238cba310720e210298f4fa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d6c89fa872bc4186342517d40babd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb3ad7976c083dc8cc0e3312783000836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf73535df593da9ffc92ef843f958d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d438f6a55a4349c6cefcbb656ab20838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25dde33361a805aebee8cafe3e519839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c821bfcb751cb8e662b167ed7b7b24840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab0c03fa48cd781dedf0e703bff2b4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4252d2f7b77ee1864aae86a7687071b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0988940fcc600ff435dd04b7232f4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49c7941e11182cf29f61f74c6c6496844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4c8580e5eaf7ff631cc14f5acc9f0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d1bebe9ed1fea0813efd63f300ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4b842f78fb18ec4efe4f614b268b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d67f3973309ebd76426d267af699e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345954880fd0ba543572ed2906f9b18849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f111e8939b0ca24fffdeca284f4b8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e5294911b8fe4dc7c77710435a8d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b4a1eda8828a1210690cbe29bf113852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4cffdd832869b6f305df8c872ddb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb915573b4e49eb35a357305117b8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fcb7ecc975786a2e2c0bb6f3af84a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24756e2c38c8b521250cd532af735e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabce9a8aec0e2e74f7ad1991efda76857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e927c815c9a980b2a3a805432551858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43a48a6f72786cf4e9e9441a9f9a6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcbe9b12cca95109fe8f5e2f5ff211860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927073f74d81b3e3a77efc429a2b0f2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f11c5daf09014c27ffa02901c2ee44862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79430fcc96c8a67fe97a0fd6f662377f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0b1dfcfc5208b7826522a5c6452f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a66d8e729f7fd2bf82a09195e9e6c0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a2d8ff5ee168bd0903728a1f9ab4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae131bbccca0e5738a86cbd030b42d4f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b72de40fbc17d21aee9eec23ecfe868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce8dcb20cfe78919c7aa5b3d88ad28869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b3df3d420c589fe32abc7216e0f62870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce5d448a85be395f02f2042e52e58871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950e9ca183a8c11ad655e172a9adbb5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124fc89ca2da4e1d20b2ada737d6da1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd98a7bf756dc7672e1604cb4fa5f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf8af01c5752dd46f6da074da1b7b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880cfed0f2dfbc38d060efa9d0e646876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff703f13790359f232be3588abfa3e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61391970771efd4cc6d3eb65b523d5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449f6176f7d170e9aa6c224cf266da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c1f1e3acabad69095bf7ea6d57fde880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc3636bf93ab4fd0f53265b829c613881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ae57bbbff1cffbab72c39bb1dd15882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9795ff3c523a56a1c844c0098b5103883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62056df1990c86149fcf9ce660406c81884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9f6ac96efcd9bd670546e8390cc78885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598fc7a967392e33942d62a5c66c95f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5790553e25f1143ba36cad3181417887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d863495e5a385eb173fbecd047286c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea90cfd35ccec6413006a3d26e76e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab419a87e0718d281b5420d936b524890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40d6a17921a454e4ed0e137724673e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95f80923dc6065cf6b0e9e147b520892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c872f0b8bbd392a9b6aaa85d12cf8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6b2c45ead11d81eadd641401e0a3d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c84cd8f4de3687c2bd026b2608aacc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cbe6b83ee8b91685164f5a4035bee896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd09d9b7dc9a65691617e148f49e23897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766e15c74ee03ceadaf6fd2a9843be898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196788e816a673f472613dafe00de657899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b287e1541a6db1002064701a5ddfea900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9148e43f66d3a436e11b4395d1638901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7950c956ff4911230a937415a824b75902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aaa454166b7737546decc0f00efe2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d9250b594b35045fb26d230ca9498904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93fb40cc5e8f70b0bbb97b70b9fae6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453df386756af80da27f2577f33e3ab906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f5e1c405204b821b4b1d52f8a517d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a191815bfbbdd3560f9b8e1fda78908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa84b4d4a0381024c83ea6b2e3ebe909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8a6b6a13acaadf40ef2f3fb98828910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9e4ec36c47219985ae216c3127636911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61233d096b90a057c9e329e6451c7c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e322b2a211fe97e81bf912fec4368913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d2743ff14f287b864341618a3f1a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba0ae7bfbfa10297a3aed14589128915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee88c9668b7354b9d43a9937db616916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c9d1b034440b774120fe5614d1591917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c7b50e3a6a8aa82328358c4e57c0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c437f88ea9a843a9922f94d6650821919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2c4d9cbd073718d757fea5220480920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96049b34d0e2061ccb4474f2c423a3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0085dc8998f3c7cb5189826a74ebb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a8eb4d3b0fd4b6dd5cf714e302b1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3fa96128883ac927138075681e3ba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4478fe288ec8cb6eadf82bd9e2597eb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6bea2548ea6111ff64d0366f33ba0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12287dfeeb28f090f60238084bb5977a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95ce545626c0d531d18f517ce6f91928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4b195fdda99baf05836175d17707e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94dc204f1bf1960fc10daa0be3037930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48385018defe379593ddaf0ce46e29931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d36ce8ef4fec7d379f850e57190f92932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3249086f5216b907a4e4f17c5d4a1f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e68d46513c35044f9f9b79bfa4c7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc6b22c4898b091cc63b2184b8a613935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23786e867cfed2246cfef0eb5ef8cca936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2ccd3c212416fdbbf2cd63966c3d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3649a702d81d18770939ef5fccb6693938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff4df4f68af008f22c2de0db178e7a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f1fcd5d5586715cbd47d424bfeac1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9250d44d38220bb19d5256d45f3e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52ef415eabd3eb457daa6a0b32ad9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3912b45739da987a5628e0066d996943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e4b9314c52e7b665d8c1ea549142e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be379343e1fcf1b9e91993671824ccd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92588cd8133644cbc5c86235a9bd6e2b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e19dde7e9ef35de06f1c9b54b519d4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec847e77c16bc9dbd0d32f4c50c5b2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b3ca004d1e1f7d834ec31c7530ed949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2e41d7f424a053cc399e9e32fa9d0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e859c85d42a8a094c0f509b8d6021951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9e5015f97655f0193d2dcc2e4ab1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404724e7ffb6aabc2bf2e547b94268e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1aed504a58d8d119641613573efc3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b165f36eb9648eddc7585dbe28a4b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7895a9f798b15a6952b108835ea82956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84773ffc92c93d52755bcdb4be3eabff957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be31caf7486b6943ca250f891e7c1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47ec8b186286284360b64672a46e1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daefc2d35ed3850729bcd8e685d2ceb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ad671824abaa4f887cb3c7971e6f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7682a782bec2b4a940876c28fc81ac962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8a17f334e815f688e5d2ad105b2d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339aa22af4e10479a457ef465989b0c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5595dbfd7dca80e33995acc26655316965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0522d6dbf59b418bc3fbb78b803d1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdfae6878de2a4f989f49925d11d25967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a0d1e06c010f0e698d85f9a119a0e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfffd4d2e79c269e48a2a6f54fc36f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c53385883836c387ac5a4008ea3eef970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667248db12125ffe5923c9534ede962971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6e3025b5bd2277a52ba0e6c338995972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2757e1026bc4eb5f0f359c448cc3b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d3787b06196f45e43d73aca28f60b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d4e7a3058437fd404d93da6d7d6e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37aed18dc29eac53445626eea47205976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf77b6f7300b0ee6474950c307231e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cdff5fcfda076c8505eaa7ed811991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d7cef9d0d139d6115ad2484d9cf1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43f512adfc5e7dcf392dc63f72b343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0e6c81d96cc949ea0d565868cecb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29889f0439b7ae36985ba74a7b9e245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125d0855fc6c86e744e64817d8d282f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470b1923c7dd68844db06d69e11e217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1e3e671f7811c581f5878bea78b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c0bcf80579e57738d608f9bbc5ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ece6b5ec40e513c282fc4e65bf5c9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a412217836ce1a9f8be9432a8e0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938c4f2a7b51b46fdac7e6ee91fbaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337d63aadb9f6ae15c035048f1434713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f497cec5dd2be85a6552bbf18f0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb0043fd9f6fbec69f4bbc6011a7ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedebd5feabefb32457819648ed86c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac86901db025c5e23703b24ca2a7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d623217c167bdfd2ab538ed32439418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aba673b797e0bf43187430c874811319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e315ce0c046e352f380b4a43c16d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efbc8c70ce4fdca30a67890395397821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec545cb790335be77874daa8f7038b2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c862ed747407c98d8187ec023faad7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051da4c1bcb9be6d03bb8a5730f488af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9966ed947a03004371c786e4e01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc0908693c1003c6d6feb18cde237426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57ca44891511e8c847d3e913ca48fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da21071886397e3f1f0927eafc81e0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba928e1c9dd2dedd9a17acf718149829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182667d60e8a566834cfcece57ebf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d3cc537abf6e01c2494095989d2ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce2877a7392a51a7b7d0ad3b054e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b54886d84229d9bd084d362a4e939d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d0b585aab3062b2cf61f5d8c0abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06cbc0bfd6d621205ec346009565c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2987e8780e1db2c4d5f8472da9b3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf600b7eea1afeb1154ab405a17a96737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648324bba8c231f2a0a6191bf453cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202ae87b1bfb8187f56d0ecff52e5a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0fd1597f432445cfa81aaebb466140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422386bcbb5abe0200e8b57bf46eafae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae8a46eff4ed0cfc0bd3002b08e36f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d32ba48156e4c8ca9b028cee9094143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54bb0f20d767fc460f469b68e9e07c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa0306e653e011567901a5515ef10745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa8b11c6a57893e35c1e75bbc46b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b80218e42269eacee92b01177a0cb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcbc05250461ce37ac30882a2e4d7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be9eb8066ee0900e22e15c94df1dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bf669abd140167766485c2c48a82b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5646020ae34aa07df65c346fbfc27751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d704cdc695b9f011deb423cf74a42f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059cee6d2f73b1f4f14251d0d6792ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca02bae76288c623787fe279139edc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf7345a5bb6af1ef8a9eb30d23e0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3236e531f9068e2b6dc13c0c0291c5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3760eaa7518ab9dd14b06b52df9e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51b145a8bed9509163c4899ea5643558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e41f97682b1325a3654d29b0a41d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe5919c9d89adc36dae43adddcd2cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef2d9eb802cf6fe86041f20164f0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d2e8e2381ea6c011ad1f806e7cd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2213a39d42e4878df683096077c7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbc130d69d73157754c0dc7b24179064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157174992399233778b2b7d277deec965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6fdaff9b1f68f25068c0aa3d4f3ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525324a24c1f0cfdd6cda630c1c2e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63ef8a17a5903f14fa2fb4ddd2dd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6634ccda99f3c88a42244bef684269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd02eea6cf0e49f8d2de00d44bcb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02f1017108cf5b8571a79aa6c9dc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd820ab99577f2540f27164c132376e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09fb7fb5fd1145fc3c6a912133f2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11ad0225b5c811a2300a5d95fdf0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a81117a2b9e38f1ba6ab79881bec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b78d953cc3a3fa850e132b03fc7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f169891398dfc246db758e7cec5ca0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651877f9a73bf44a37c3ec0c64b7008b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca7c3d3bebaf0a7854f724f712d2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753072587ccae1cac599cb8636c7b0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d778f046f701210ca4484bfe2001381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674c038e8bf65ad9a4d16da355c3d5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f6047abba64ee2f5dc2c15ebc35c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988966a11ae9954a4a029f71fb8fc00d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4fb5d837f271b1b2c8466fae6523485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d68cbff385f5d161566efd573f33d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd3aa99b69a6313de6dca468cad7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a6cde9969167c79997f808775dfeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094bebb62a04adca8aa0b787664c5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64260a577c45f3378149c78b45399e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591c28c669473c97ad7b7ff34b78bb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264073556e93b770e674e050a455c9d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e605f8fcb0a978fb57a221fb11db4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d404a711c7bce464f004a27c47ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eaaced5e713d51030e619191eae4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17801cd64ef42f6f60f895f7e0971496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a4d4818bf3cd4b924f127231a3b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fea3c304122ccead9734d32ff701798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ae7d783761db0689c50252aeac3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143b0b8b8f1d1bc9b0900086fe3b3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52581645ef31f9f27f4badd3a14b65da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d100f23e339ee4c5ab4e4962378af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804f657393fb61d2c0c81b71b5b5758103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b071de0195066111bea7b61127913a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464319157c19378be4003bbee792a9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941b0d7e9e7473ef21adaf27405661106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1654318fe93818260feeb9361ca18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a257cf05b6231f93631d69a9b2c06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef4bdcf1798792a97a0b959262df8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a6d027ac4500b2451987c30c3ea48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ef3e6ba4b89f74f254a803c595bfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe6b7741b07a7bd48edce09bc69c81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4f6de583b690678c60b0ba8cb1d5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605d58bbe15069ecf67e6ea7ab3c14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787e540da2aa11b5fac9d7bf6817763115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922446729bbc12dce2e190bc3ff66ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba9e9e8615a0a47ee953136a4de139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d0b4acfd76f24e80566a3c1e0c1c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662dec12ad3574f550aacb5dda2afe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac770f4ca0c616ca7cb7ae63ea23374e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a241b2cf2cead6fc2eae46b7bea7c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b15d6457e95d64c2c44ca0afaf4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b04b25895ddaaee7a42949a46e6f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5ab76246853880cb3024b1e76dcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c46604c2c2c8aee971102d73dd40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d232fedb4a18aad317323d0574fb056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7fdd52c73dcd3cbcc653225119703127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68d9517a69641d153477717ae93b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a36a356fd6cbf72e4434a0b8dfe23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ea91c6c5d90af975e92fd01d6285130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c579157c4a75c414e415a42e20d9de9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8cb04046f43593ab3e948eeada3d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22024dd9583945a0148494bf8f6483ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ea8cf7aa687b15b9fe79f3f7d3c9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65304162738bab0db2e4d4e3ddbbb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87497e920b3592a17a66eccd87b7eb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac063b2d65768ff5e2a866ff92ef2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd89f21027cd12949d81e0a45ce5dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f615bdd6c533435fb20ea57ce7dbfb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0914987e8b8bd53b3cbc6f3f9dfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166b8f83ad0e94c1c6b4cb6b53c4f65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b37e14a3adc55e24ee4a5111886d95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c2c47b46ff4c4cdfeb2313b24621143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c41aff14568d9bc8b6b3634b09174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099bd1008ccc011e65ca6e47319a3c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775ab88b3c6d34e35ec8bb15247846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde18ec6bfca89935d367bc11c768bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd676787d4e0479fbbc31ca30253cfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e639175444eeb19a6b0b0849a8c01d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee861a70aeadd1d290d24e3a63548b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702701f48b56dc0e6ce32cff9e7dd7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515f11f5a68b094eee31f4f3e10d39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b87cc586960e992ce113a55db3c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f343d40edbac43187a774e255ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3b25bc16d1ca739de790bc920270155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f364967e57223e5c202e7a34bf1439156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a03ebbc19c29146358273ca57c62cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ddd27fb886360f7dfd98a501f1d36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c072a8b0835265dc426d948c027e71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6211755809f5eb2e0940d88e3c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7fe8d703d104fb5369ed8c247a2bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2496fdf95cd5eac580405152308858162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938f8c5941bfcd4346b67cf2e004e8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359221b1b2f32e449e0da67d765f1c93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a9b9847fdcde4ec72cc7834ba3da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eedf9de1cd4f237968514e6c6ba10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c808d5cb61dc1202c5898516e1d50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db4836499e0208449332ea83c5c6d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4d1ce0c60ed29073dd371dcb39675169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a187c42e939445a826384e692a0e96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2e1c7702e6807da1a98e8d037015171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9be0a1d4bd3125adb6c65b6957b99172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5480f74b45f1db79b220ebdd4ab6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc26254f0c3fa99a8985e4f7d10f8b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e0b3e03b5a6f12ed8d51dedc8270175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a0cc2ba6057a3f67dfde871c139a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e3ea236919986e86bb6032377e844177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d822352e4d4a6d0e2f89b5758d754178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b0d8735142b0458696a5d47b50ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0fbb67f9a7378f0fadc2d679a6750180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41bfbc1c80c9ea6f5c88bb3ee9e129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0754da5b0d8d1fe1415104c918fb96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b503f88e3fcb7c1dc01f6bc84cc50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13eb1d1e9917fe329add0197cdf9e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeb887ccc65b09b8e6b02a76680907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949aeec55148954223e667208580d96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243953dc59bf95b3fcbb9bda7b7006187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7b862d22524959527e21bba13434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e8efb16696625f1332d59b85ae2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca1658b03637caf5d32df2f8f9c4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b88dae6fab6793bc8dee61be6714191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3784da8a3ecdd79c5c4484d014462c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367569c9730545d6de2aa47486a46a16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28525e66b982855d5207381058aaac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eccbffc6c0daa2d60d2037491af54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1f725ef8ea391ca96f65ce1bba02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963fefe6ea2e975fd62161be6d229a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a6fd618d40afe342e0b7c7534175e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc1d6cd68a552a0871d750a986b33a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c157310b8ea5732e755d1b41dc147200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a96e9bfb1bef621a16c67d466904ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bfe7c3b054db29fadef61621ec187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b893d411d60a06d9b001d8a7e23a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c30e30f31a067d83b1802b782005d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c241056ae1002a4762aa4cfb7a94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd72480bc410e699b1b9f97eef2b0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165126b500c63cf240e958396c37731207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372a5389978c884d964623b8316f6ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a24f8ad8349afb13f5c16321f35f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a0ed1cc88e35a61b52a373ba60b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4117934c143b65b0846e2c20970c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad6242a514a71802ca52bc7c8b70d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c2fb5feaa3d8d04fcc0d2bd20a5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a7ace332b35fda8079e12494ed4e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea10dfd96d074c371a92e6a4b12b18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e28f2d3f30ed44e5186fd0980b457b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2847cd3c02b5bdd81a8f862102bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718c8306925cf27c199920ebbeb0f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c344f9c9882e3d3d739a09172d5c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276d2236969fb5006164d78e0f3813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbffe964f09decf922a186a8909a94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990fa151eb0929737fecaadd9338a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac856a5630e0a5b83fadf7335ea02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb88e5060461d2eec3264c126e7bb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef3fbb3750f4cf69ef0bac9b793021225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc12eb1b909e413e821d2e22bb3baef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96ea5c42185b3da3becf1b7532780b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3363768020e6b78e12774dec5ddaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6de0a6f7b6e8a4defb0b46b417de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc39c3319eb28c30318fef827e55b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30776aa73ea5f288b0d3c944d007232231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df326e0fccc54703e67be83abfe4393232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496de22b5d35f306344cdf9948d36a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e1c6b6b02ed30c8b9bc44acd3604234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e3575e39e30a498721f1ac6ebf19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82515a28b7673aac23f1b5f378e89ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade83ae1f472a1fcb8fa732dc12f94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4887477e02bcfbf3557df46f6d5e719238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107684007c60cd9a92673e7658246fcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276cb0bd102d1fe8d41b7ad0e48aa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed05cb99598a5e9f2425ac55917c9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a6c106f5c3467ef411007618e7425242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb554fb868f1e1ed3779efe83e971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcce99e5369e71acd2c69904619fcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241e312c6d45674b143ca1223aad75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5a7e53e414c301608fa07b2ca7e9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2d77b3d78aa000a9c3a0f586a0edf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7242d7e51f2217e8e9bc8e761f52c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2d9ac397c7d8ffaf9b2fba513ee1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18c89df5dc4985900f955ef2051862250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432b7523e211102e534341d5ad411b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900d256f238c11cab0aa5407f547e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbb9061588ff75d657329f27c078c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ba5adfed4c129fa75be6d67c0eaf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980765bc0d3885869e2ee022e061b77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f615868f14255f9246ec07c72285d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3099b5200a2731f62748675a30a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed84c4e114e3e2edc9c08e8f388d2b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3bfbc946cc22cff02bf963f0d84c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db40caead8b93dbb4b473291acc2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88a95ce34c20b2f9aac8a99aba43db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fbd02a32624edcbdc71ba7a4c2da1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f312e5cbb226d41ffc3f30e517ae4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd3cd126e67d1a9901d9b57216d99a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491faff6d4de9dbe922185c33e51e164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055e3f499543c1ec4216a1ce389360266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb3296543c6ca53c712ad6b26dae55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2be7b8eaae5fb99b4a4ed34b6b228268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13429525a29fa712d523674fd972d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e42855f28c05ceeab6efbafcab8ea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bafed4f13d71d52a368d5adc49e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472ca114373f1d8db11ce50d434ceca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584199a952843b61331de0bd287851f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1336b74d37d2f418f65390e403bda8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf466498b138a1debc60a1dd57dfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5910b4f7be577781e77e6f2a9c9dfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6456155674d6297244f4ceab48bcb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fb2afb8790a1f40417dc09d2a3583278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9099dbf7ef8862c225ddacd00743f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6cd3b772533d84d95339c08d8571280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184a74de048ad7b5ab61bc27e7255b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea44dd7e946b82d3deedd94f08b23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336ac69a717de518c13dab07b249d9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca84bb965334c5e71489351327918f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b0dc620fd2092459ab844d852bb3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a03bc28e2b1461b4ddd2cffbf4ba34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32977301b3cdb98055644fcb51e5e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420a5bbc0958055e819be130dce3c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13fd8232f635b50cb7ddb6a37ea37a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a080733b720d5600241865fe60a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee939995e464bcd74650f2321e595291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a750cc546f403c83562df7882b67a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c52fe9aae41e8223ec327b786a71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3efec4a58d038eb2d8f80d5b037c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb617dc5454e993ff09d9c1392b7f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a8c51720513130c9f6985c19c759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e765586b183987204f7f4c4a0f0e881297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200877c4849377eea97bda6a9fd08cf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974f28303822787b80ce5e17ef9337a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884297878c9e8ca4e0483e60d18de0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362be91f0178a7091fc2b35aab50046301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c545ab94a6651bf20a38621bd0ea30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f355e5ce42d094428dc8a3881cb40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589ef4cb889d7a51d44294d4437f68f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6951cd150b48d9b2ad8b18020f81caa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08726ad85afdd03f5f712c79a2e8813306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910cd18f0b3fd730fd936d37c10fa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d21ff8b99f102734f2dfb1ec5d895308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192439871429221c5c0be3535eb9aca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cff7e1c14221956e66f37de4bf2a10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b40ee03f088f87e23ff4b94f584f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b874a080de3ef52962be1418dc0ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98f89338cd575df8df8fb7b6ecfdfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d08decb45afca3edad078b2bc15daa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69dd0772c87e153ae545b6fbd66444315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8dbe04e50d293582d9c503ba6829316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b96515f52eb568c4a3774d18888c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25498a2fed5b087dac737bed9add4d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd625976fc769f7a0d0d0971f0faf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93b67cc8456ee8d512777e93812fbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a78c82a549efe8f44dd03aad48f162321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb957abfefea10f71cfa2a5374dd726322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418c66d5c0e1b35795ed3e1cfb0d29c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a68fcb36bc663ca015c267ceb36c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfb0aeb0d77527e10cdc51d8957825325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f58df3ea8223c561c34fd86273f2e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b0e44170d78509505f1a82882a4fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cbb318155ea0e7b0dd3a974cf73be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6869d9c98564411d28a05a8a74153329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904b97a220be49376c62e9f7e53db6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3c8b86dfe8e7ab231e66eaefe77b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907c6fadfe3f55718bde1de48a2788332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f956bac08d7c1792ac6b9ec732046333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec85178a7970b4dcdd89a137b182182334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e96632ca61833dd2d6a2e84c6d975b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570724611acb52639ca8b58a785c3dfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fffd9aa49c023b38e81fbc861338337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5955418f130e4da2e9cebc870fa6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b4ff436c7997fdf0a71fb95ee9ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed235a3f5db772abcb0c92d62b84abf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540854b29cea795f382388d4ab1969fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45398a9f8f6b3e300d887f09c2098653342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740ac844c54c0a45a19a892c47e817d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09848c2bc876caa33d6073e02a7cca1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a77b42593be835c692e3646ab66f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067f926be29daad0d998a8f2a68e9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f80d03922dbd63df19c9c8338ff9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f72e835c15fe9faf3f5da650a0b32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3021a26ae82dadef2b7dac3e56c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2ef6710f46d087eb66c9ac00ecfe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140437fd193d5e6309ec93fadb26d6ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0015489708f021af7cce741c2f42f4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fae996aeaaff7dcb0396e25bbfcae8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b35e9c8a418983c849d910661f61f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d879b62e689e5ae3af25bc1d29bfbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06019939cfde65e67b64bf191443caf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b89920e87db99db225c48ff671371357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f171d3b120ac8cd1f2435be529152e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc24753784f6b434cb46c44287b081359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500123119ab3b9e0d2fd48921d0a7b3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd08ff353457a57a34a3b1b451afa4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b490808d92dd0ad5a9c111dc10232362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320daca5f7dd873a69ba3b0adcdc28f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566562e0b48abc6911f80f69d74e43a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343ad24df509e2c414f90448e324b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7681a6ab6666ce89273b138c55193366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6ea4a4b350611b712ccf5053ba6a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7b3f3d0345d82395c7ad04f3cdc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddbb984631c0a4ba97750c573d43ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732c80e96c4bb936b57a1e4f80318a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4cf7904f47e11123b012f13479aeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7bd47f0942dec599c04ef2a50f75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98900a6db55edcbb112e7ebbbf88a86e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad273037feec74cbef928ffc14cf6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7985257c0ee5b5278241a033888427375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad07dd1c8bcc3bdda664673903797376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce71bcef7b6e2f2aae7713514ff14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa511ba0d5ad488adfa6eeca3a0c63ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a581394d3f0ce1bdde1394965924379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e25aa97a632d22bab945bf1638eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192e782b342e13f866fce860c8017e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f4df1018db9a19b97f7d79bdd7b75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188a07c3775fed6f62ee76b0dfcab4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c485d8a077fd9ff0af18e9de48a7c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af23e503badf947cf7eb0bc3251fcac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e10210798f11f74502f56bfffcd5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e42bbcd6cb4008eb418524da72a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea8255946d3470316781ab8e985e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd11f927e739a55dd8d7a6660f28b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88ed59538752158dc3b2daf969db9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc6325c15f29be155ab5165488d61e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d6a0ed1ea253ab57008c187214d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438df627ec1a008d7bcfac1491b2e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523531678d3a7572f033eeb7175e2345394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340f1ee8b0ea08d95bfd158ab1fe60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce50bbd4dcdf260ba767be516100845396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441519c8039c687908f38614d133e08d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546af2ca55174dec359ee848ef227118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1042fe64778a73c73887b54a8243674399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918654d453bddc63f3cd57bd13f66b30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc89ae189dceac7289af0a80b9560401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5dca3faf3ec2a7df8b4a894ffd67e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943d1c4181414054b2c6591e8218db3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b927544cc008fa90976cf6a79138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401e93473144b6cd58a05a0d9a7e1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05946d8961ebaed3b2307483b271a34d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235ee90db037d23ecc66318c5e468b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172bc64aa61f993562c0a03e414284f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a720fd213ffe301f74a962a806f3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e11a6696e50a6defdf9d8f3721bf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eef0936203f056bf8c969b4f710a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2bc8cd79394b37880d9c96e4af342412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1248e54eff7e2a439756698978338e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b7da9e2145e3842bf3b9a3c52127a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327a93468cddede223f95c50cc82f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4228a31eb105e3f5ce24ad89120edc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b62d89235719ac1bb29d904edf68b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ebe18593e8c9cda621785a4a740df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5f3079568ec01b205e77d2d55e07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088c0b82402cf29535797be1dd6738b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3495ef6f3dd7cfb10c9d298af4195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e42312d0a07b2211cc9b5423c5f39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614a34edaf061ab18000a4038f1ed02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413fe9bff13497758afe15dfb1679c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2a6c6d9cac06b1f204cd767867b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f3dcaf7e2b45d8b20999667fd2ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc1b38a93ce02ae3e3d106eb509fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65837cc5cb0187d07b072b6fc17d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd17777a7d1e62f40e3580728ab8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901e2a1094f72606ec7da75f4f67150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1b952b7efdcc9bf6875775902474431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdfbf669aeda0bff1527855187f4f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a233d87848fceb3ba938e079c5cc09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f464a014506cbc019ee892e48eb5cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679317860e0a2d04364646e2c9312e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5b75380f251fb4473d8586edcf5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647d8fbdfd7ca04c69c463f242d421437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895794a5fca336d02f497a403edd11e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369cb3675ac3b2552dc6541d7c113f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8cc3a46d0907db949e28e85a7de20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae7f7417d255fbe232702fc47d12d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6e8384ecf53afb6f1db63a687885f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a6632fb5bc9294614d96acc30a46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0afa70c42e81208612509b14cc3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b18cf7468e2f16ebc9a796a785152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ac74ecf01ce74b7b813a651b5dcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eadff83b3a585de1f86c4db34e360447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60336bb4f99235928c03358f36b885a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24a6822a5e84c245b7556013a36e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf659f4012e390083f5397109a33615450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcf60e09c152b5f890d7e3d3996fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594c5eb8bc78c096b43d6257c34505452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0bb8189fc01c7bf1a01eb56c843f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417760b9800a71d0d9f0a4f6b14a8e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e0eeac9c61df2d491003fdf5d20e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c804fb2f4ecc1acee4f4e96f4a5926b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e39ca825f7c03e8abba5eae5df5b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78fad78fe3e13a73edf4508e884430458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a7fdd6db3420cc297c2b58cf2282459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e13396d8bbb1b8b727355b158cab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a5a83d03b9bcf9731ca6ff7c5816f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45800a0e88a33bafe544c49e4dd4238d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd13bbe92aa6f3434362ebce6d450463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4bb16b3fc5de9c4b855a7b0007447464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc38f2d40b7537f12e85d287c889a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262da5c4132740aaa4dc00817d502c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa74582a5b62d5e56a74bba16a6bf2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3490e2e1c03537a8a1bf4c3567d282468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff190029fd1b657faae582682e945c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6bbfe77dd00ce3578b597136de66a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f290a9921f408c67d74a8aaa06c9c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c342399959c19e05181d77b49cfa7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aad4a4b9c7d9e38494215a9dc674e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a02dddd2994df639e3e54735418bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48988766d61f962007c13e24ac4a38ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6153719be4cb61123b585de6f40bc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1095d70974e1a52107dd2e557f0bee6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6bde719f2a04b6b0e636ffa67b0dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399d79abea5801dfec0b3f5b43de2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914deea3886613f94967fb946b40800480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314d8ee9cdec1a5af8c556cf262c80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8f75054b68a185175f6a24f55061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae6b147e7e880936811d087e150fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938accefacdb733187103881583c9fdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a07049ae271bcfaaca893be8618030485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26af8b0f7d0589929a03d7788a4e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a2b2841fa98e96a8f4d83ff137dc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e1a6e21fc55f406c0532134d62cd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd29a7211581e9946f28097f18162b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f3de895cc2928cd3046b6c1d42f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1379af60086e02fd37910f7d6dc982491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7500c728bc0053fbd6c98af7971df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e13494a6e32d8f7b7bbe297e3e047493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a25908ca46ddc40b56751fb1cbe84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181442e9cbdbc6f41b11005eeb0b030495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686acc8022972db1c95cc13c605f02fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000c3d7b1b2e3397f2a533a1308cb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671404c5df4920c4661b275c09fd573498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c034befdfe98b1d40cb955e540c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63106dc27af3fb4a3f9f2016e521284f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80fad32044e2b58b75b0b5cbf89673501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6581e18b143c8cb5bf978f29541bcb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c76f69e33dca195e1f089bbd1ce76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d733c43a7f60399e91e7ca46ae890504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b16c5c5279f676c098db6ea9dc251505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a639d7542506660a429b8a668d9a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f40e031ae69c58d1d4b28323c2a04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d42475e28fb5bfcce861911587f33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4947686e25647ff5c0df214ff284c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435193db97d66e6e6deb9e1c15f9971510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f81d6b677d94b181b00785cf941531511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5213f3bad1ea101d953e51adfb1d18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f03c7ac26514c7d3438d275d91f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f08a3235a848f1fe2832ac2c2786514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df3daebd7d0fc4a8d16a13039b465515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908d4cbeb1cc62c71b2f8154730db3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c059e01911dbcd8e09635a4e9e803517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04091c209c44de990f50d0fdc24845518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed919853deb3a5ad0e51c9ed38dfb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b972c85aa2a330bf5c9cf7ea04f5108520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da6ddd7e750884d97a558c3614c9aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2452ac0448bd403b07c0dd202609c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab214e8ad7e6743e28c16489a7ce049523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439572c07677e12fb7be71e0dad5276a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b674233b03c63051a4c5a977f05d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f62bf6cfdd8ded0e9c383bf022a5a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc54ada7d8c9f8cb844880683a3b055527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a84cb228a03e13c7c1971548ab2ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae325dfd6f13d3ae3feed1f0699133529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6f1a210745993b7cc6ee12e5377de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30263a4db1d01fec22904bf51eb944531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff40efec12ca64b8398a3abf04a252532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a19fd7cfd53afff8e86851f61db562533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95fec557e4c423780893a786ff1c55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71496cb5520bbfcdaac5c0ac2d04f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461a0753c113ccefe11415166bd71a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735dac46712e633620b43cca67631e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda3ea9aa94de15da052bed98e19b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bc2ac5cfec94e042a5b18a5bfd271539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6ebf6bd76031c450bd33f327ed711540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084939d0db3b03da6ebe1240841528f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9138c6becdce4a44ef50a91d8a28ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a0c8572da04fd1258d46c882655d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c281d36f480df809de204c766290d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cffe36c2114248939d0b43effa128545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d0e80f1ed717ff5e2d73bb1ff130546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be99d22998caa90e9b59104c2b64a76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11744095002d21cafc8d8caee2b19978548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b274204c81eb10590381fb07ab4c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbbb3b9bbf741f39d2d446f00e5073550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff2701b6aa26eb04389f197245437551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e4a7601510b6fdbd10aa91eaab69f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e748edee4243452b938783d990a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2186fa37657f4af4b9e9c5b18419b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd1c2f946fd79def4b096d1b79030555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4751fed0994db4644c2b26b345038a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989b58cda14304269ddd2d5f78331a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae6037e49486e72f8dd0dae1e88258558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e89399855bcb5d3dea6e14af7aa096559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f025e72092973333d54154458b2dac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006258718da31e28ed79333b1905980b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7f43295a538de55c1636cb44399c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f709fc0fdfc6039e3811ebb66c917f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71c82a6ed80af7c768ffbe71c29118564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90718637a29f2784798307c0495a109c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21de9ae7558a0beb0381b295d63b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a337e16ee3218532f2e053ae1c4f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd026643becf67c2f15af5c10d7f555568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522f412076bee1f76226e27de99a6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3e64218fd55ca65eb730fd7cb7a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd198cff956a92b23962544af7acbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b87458fead45288f52bb0f94a18f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177fedf47e1177652dbc965581098b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182960957ea6ada2d42b6e0d47e4a75574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a67e68f88312346f02a847d46a262575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a37bed8fc1a514fdee903d62cb1ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a242b070dfa1705aeb94e41dc3f238577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef074b54daf7334b3a41462d28c9ae5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6c943b487186538c613549419fbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99336081524365787daf5e56ac339d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395fb77da4441eeb1c7128e02c37c70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398842754e01bd75ccf1d91ff4346dff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6591f396e38ee715206f1b1119bc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec5726c0e4136550e1d544d0eee364584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697527588b84d5655463aceec5bc89b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3aa314649550fe2bb4b9a7d198000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae8280a59a6e31e4b5642847053bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3860f0f1057fe6434030c0d9c4664c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0f16b279b87ee438c88f53058a58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b5988c3434ad3bc77a455ff24de2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c184908828526d632703865c6bc0f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a960599b27ca951452659bee8320b2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f472428628442365d2bde21737d2ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7806fd9fc1cc817b147dfdc423493594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff090e44e5c212d0a6c2bba4e0a1339595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef671b54ae0a62bc221c0a28af52a52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4bafbaaf2c74739e2bbc0ecebfaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6c1f6bb9e9c3dc2e1bb8719a26a7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c93871bc61074b2d6b0f480f76b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638d4402b5ce9a6695e211a5eded8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de9ec66843de1d1df1cd2e994bb71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f8f48de160fc91819bbf311bbf964602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f991b2788f2bdc2da074ba679b56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e76fe3561e862ce3a6f65f14c91f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa6771981d9a3af5e96396a7ae3ba4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ebc7bb7b3e2609216bfed82aac1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a1984a4d79bc09fd968376ba8a718607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f45ced2ed367cef7e86a783c2eccbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6fb95672bbcb58b3eb46499de1a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009122b68ed9354dfff296b8c3c522f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f8aa304cb5e641d8f289ed310ea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95414e3722538af4669432f8d344be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ce09be59529f8d13e866d1bdcdaeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9541f20bdd0770b47d7593f624fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f491603706a65d34499208a96a21a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e704343c85d43fb2c81b2f69664499d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77067b5d3e47671821d0b6cf572344d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20264d7b7246a517e27bb646d4d787618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1568ee93cd8c1292badc7162281fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e813571255cc926628e99bd979473a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81a75496a89d4935a4ac8a63c44d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd394da7175aa0a93c84ffba1ea9dd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be54c09e3dcd6db9c26a05244b77fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7933039869750cb026e06a734684e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117d58cf273e7255ac6103e68adaf9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ccb6111bf2345a0273791d398eec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff0e01df70c0b2b2d52682e5a9751627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6db4fc241ba36af6786d50256c7af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdbb57c0ea153704d21c20f56d08d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7af9753c5d7b757e1d402b55dc7ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10969447cf37af8b63453128b61d67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29051b35ba4fdc9ea477b2c0fed6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b39af23c9abc83f6fe00a0b0a6b5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dc68fd5b8a0628fa0dd1ee542c14f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4bead1a7919ddbc5c18d41c2709d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b7d8655d43fd289fce408197e1a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dffd24985af2cd7f7944ecad2b73f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698318498d948135c028541f17b237d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438111f2f02959533539eb3b69e976639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf75303c70c230f5374e1c249ab2a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436ea46459dcd308680b7e0c2eac071641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3153575201e05a9e3b7f32ea45c1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee6ab6a8d64e9bf91e753534668c10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf0ac33b4f860496c246e534a761c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822711af4c0c817eab1ee93c80b6d031645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91233c2556fdcca7ebfcbe9953426fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3baa715911658e413d8392d3974b12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7be7dda14f8c00ef6e2893602ac38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c161c1b8e971c4faf63ec50bb479060649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d2f21c11ae8418ef19d0853dd71b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b052d508e4160fde69321d514c6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020abd42a515a220998ff349e071d6d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad1f1342f6c45a3c940ceeb8dc4065653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6df02c394f41449aee9cf5a089be0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69342532a125d37de3aac8b9c3226b57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b46be867d2647aae7daf13f2c5a0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1448dd86e4f870d6f3ed6a6aa2910657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0f5c0c239d98b0b4fd9208b8f1c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11deb7b78bf4ee0010b17197b15fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857efbc1dd6da1f067705578a452c5d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90f760e934fe51552750ff0180713661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf7015e32a021a02207e13adc551c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e94d6c4b81f75995ff02ff5a0cbb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25008afc9b6e2499933acb689c0b6816664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b87d3f572efdcb10663d82ca9004c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b148a10df72f8702ccbf20f5c1dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea22f67e31ddd343f87d264c289d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cedf013ea0fffe10e0e43639ea023a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f063128178d9aa6c5dea30014807669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54046e0c3e6bf274876778ffd44fbf01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70455f3069013f55f8ad91e358e071b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3320f4b62c7e4805758f886695e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fd142135e6526a4af29e38ba35db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900da44b9b9815cf397d90ac902276c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370eba5ca5caf0238029443dc091dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6002b02f5a295a6a247f01e635799676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94459e345174c5cf782b3441c28396677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383a43d5246df6e93667557aab052fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be5d596c3e8328201da412cb4560e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0720a3885a141dbf2cb49f000cc49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62176d84f23e99aae34b0f990ae3155681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738138fee7c631bc6d4b0873267e9ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cb6538390032c0b4307c222661a27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cddfbbc105c3295c815af3a40577f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3cf524bd3fd34cec7032cf08f080685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5784d900a5201c597441922c4c6d074686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31865267e2f62c76bfe37a9c1c1593687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c763874619cb18e3d6d35d4943ab050688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e69f771c316b4e5268e18f0f515c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd51c25cfed765fd8bc883e72f084690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb457c24ad411d98b682e80cb911ba4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88035654677f49b1ece6136444b7635692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bff9d11cdf82e3375e7f37d27ee01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b412db35ee6cd21f4cbd45cb5d0a330694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b091fae2d77494fb3e23d9eaac6496695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cbe43632cb71477c5ae36fd644afa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539a4ea87027b75a94f84dd05f5645697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5706665ca03207987ed18279041b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152fb9ae37f3274dfed4cc1036022a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452197bce55e43e223a754eed0f8ec34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d540eca8e6a0739e4f6cbaae3375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6a2755943a2d8585126973e84ea3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d989d93ec39556a2fecc177dfc21472703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e5980643fb7dae5c9e1ab237fb075704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03505a063f46912250e44d791a14dbb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c12e6be62fe88a621b91f9cf5fa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89de3be774a54530cc8da01d2d4835707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c3c30590ab1deac3941fb50be818708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868e9782271a7d8b009f27b55f5d305709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ddcbc6ea1ddb7ca3d2259c54b029b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a2ca1f1804ccd1922ccc4458ce0c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc86549510ce6eb67f44b8f56e076e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09ecbe36955a8a95068b13fa46329713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412f66af228b8cefae16af1a05c410714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5e586a421d0d918294064e2ee824e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105924f20478545a823738785dd32d50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eac79d065e87d4cde776ab37fcbe3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524823c5b11b21959c7c41bb7c7fe5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b9b6a78c14f6030e9bc85876ffb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bbdc679e2a0ead9fc5a23304b8bb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5218eda1de2ed330cfe4d096a3133721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7bc2bf7e0c4e929f36ad7918b0124722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb8186907dd70fc6df9066dcf750e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e761686af6af427f02c6ccfb89a1814724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab8c3b5dc35b0fd1e25949061a7d29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac94966ab452865d541431966c07a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3900cc3cde21328428a7efae1e95c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535198fd8857ee46c2d6b3bcd340571728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5aa443e8d77ef024fa0d5c6ce018729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f86a2767b298c28e5e1b5821f178730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc736ea334f83b489af5fa9d9de39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f17790d02176cf2d66e69244d1d95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583c9d15569ceec792db1ea159baf0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aba2845555cf36ae6c2af16508bd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5c4bf6d96b4df123344bcdaba0d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee34ce0359a523459a7b59534bb23c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7a2518e7e53cd450cd7265c746976737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b86354c6ca4a1917a7c3d73f90b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc858eee768125f38891da97e8db06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37bb3ed04635dc36304397819be034740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f162ce32b3550aa88eab4549ca263741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e843c106ea70fc652c67d8a123ea39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f4e0d3fec2774967e61732e51d6c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48ebd3a58cecb22ef144a2499dad9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf841e99b212b90306f3ee7df00c97a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1babb327a3904d4968fd49119a692746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6c547e28620367aa8e1750a10e58c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6d02b335bf276ebcb4d875ec82b85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec901f82d9681934dd3ee1c1dc026749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e178bb6bf6fc07f3232b217089af3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcb67728bdedf4c86ffa6bd57bb34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cd0dc270604362af8c849b7028b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a07018c9f908b8e621260dfe7030f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f086ac37e4d8ed8ffcbcb3e9e0e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d618d93d062268f2b1cbdd7902527a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1120f7d276490614179b640ee073fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb117b0a501da4c702bb0c7af257c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5137a73e34f04691e4c5f9a053adb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dca7b6480cf50942ed856747ca7ef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88f3bffbb60adf6262bdbc71d7ff69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b3732041395230b1178c2d45b048761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceed18a1decfb003f89dc3d0d64e24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f208531d1a3390ce3071adff4355cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd8f8da7ac375e4205bd58bacbb957764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c78e1ab970b8c2fa8f36d3678234f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98762405ff9a604cadf7eb1e9fd73c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590173de29fa0cfeeaeb5959a90b49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c6af789e175ae7e2d8380e3d23d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e8a8190e66f2bae7602c16a9e85b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebcd0cf48cf0f9ba860ac13ecfe3bc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9af220100722d5f3fd15859f51943771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9900a39e3211d8fd6fcf08df566196e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ea4dfcf006d47c605a7b11de9fa2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544c12a3a87fedbb2796b131ca9735774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d59bc7a90440e7365add201d24a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3de5036823bbdb10331dee49c5429776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae521831fdd51c4997474857aa8b2bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a932e793cfe9034df001db0c82a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c376f50170082238fab9bbedc41450779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f16283a55f5e8a68a4a66f27a81f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2b5af3b5803e93e1d07f900c367d6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907598ba8e37917bdcf9d5c728bb5b18782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023faa92e78517882239ca2e386aff9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900929d629913f5ba568d73940ca5780784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e682c179469f56094855a3ab4e15d42785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355b82e2337a662489951fac91ef6e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc624c0229967e4258e19e4fc2d8310787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc294ce4b93e391115bcc5c72d89333788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e7d487123297e96dcc6ceead863d2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e01966b05eaceb0b7f2346d4bcc9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823438ab5f28fa8f40053f8da04d818791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948a36748fffe3024934b63b4531e29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1accb9903af28ac72a79bd828e4318793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c6ffdb5015803895c44424e362405794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5387b5e0e09bfc2c13557b402f554e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b51e048c881edf74afa2c86fd61a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5d2dccb5077fae949beb876b6d92797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ceee0f8e78f250817efb03fa03a83798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39d6647a04c6965fbec3e3df72558799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703b2a0cacb8d91cff83ec7010a38f8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2747e2709ceb5e309f52179b2ac97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d8b316feb76c5e75e59470a9ab31802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d204c56d4a934dfce6929402473a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f9864034f55244079fa09420f297804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8cf12e1a10ee53a8cd1f3b73b19e8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e355f6f71d4d79aabf1ee7ef35c65e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de68731f254318185de10f1e970cc2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519ef60bc138ff8f592de0709305506808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152941c94898311b70e95cab0646dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb082de84f4183f37a1800052559c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842c038bd653ef3b0270bf4072994b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04d379e02d224b372c4dec94f281fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6ea9033e0dc21be343fe49d20eab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36becb00a33ca07d4681a80469c1690d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e378b0259495df9ebeddcf350e29ce3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd72bfd650659da4d3838fc40eac7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76975d6d937c3d4228c733bb9510b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b17de7350c4ab65820b9c3c89de1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48da1d78de4380435010feb0f64282819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4794749bdbe78c46f938ca59e3b35820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e342ae5f8878625e4bd25133b33aac8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124b2040ea6e03613d1765ea938b02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f4267d1dd64dc5f50d8ed77c29ba4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824584a28aa1799f2b2febb047996ed824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465784b197b4e80cca7b7463165052825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597aed07ad37c436c27bf8ad510ee68826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc41f8ef72d99a9ba61348f5fb9e878827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f9c8a8deb369f3278f8d7c7808679828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca758c2021da9db6b96a549570407b5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557e8b075e9500b330451f6ea54c542830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bd241b5b268d0369ed3db13b89533831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575545606d2b9413e5f1b502bf3cc9e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2857088a9df3d0dfd4e5cd89969e8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3e9e7ec3296e5e905473af746c06b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f0a9bdee496b68f5ffbd391df9a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df2704db8b10ecf7fa31745f332d5b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6242b4386da4356fd98244d69ae46837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905441a2be77eb425c36ac527199753838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645da386885df3485eb30d8d294ae0f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc22fb999f0a27552518ea7a577e4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d4957b388d4cd5800c18712ebf1c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398049ae626a1728be9c856d9e0071842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6c6215713593e7f0f48efadf5eb95843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b853a7e767a80df4c4edd44f9ca7d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb1615b73760279addd6c09d8ae95845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de2e4bbf9d9809be3729ab800372e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665512e376acd3b9a7c3c56ea959917847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82deef5fc6ac211dbae9982d964730848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e795fb45a970307f3b555840011669849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe156320f98544d4ad3205dcea96a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc07b1ad0a994e5d7f518226d2ba99851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be86f1c6ca31ae5065f959c346ac4e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53a124820c17b0f619aa24ab49b59f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be49daf887638a16d43092dddc9cf4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac339c111cd87c92758e2f49665bb4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98aff0d025ba686f37113a9fd040b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d4c08d62ce97456a47467771a7c2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd324bb60e6b3a497189c7dcef5fd1f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb1fc215ecc122f34cb993ceefa29859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86755e2c08dd7b1bf0de4df83124bf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f195d8dc0321d4cc54776055a8181861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2a18ae895e8ec2f9fa7a524d7a5b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2c28ffab26044ba7d2c3458f537de863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f59945ca9325816bb036f2932ef2a0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317395d04750a809dccd4e4ca81d031865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2501d477a1d9d17118fcd4360e251866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69276379bbba6069c819bd33d3cc28d8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976029dd88825969d68230d4e87a9d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424daf8bf67919350f0e712b9d07a095869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8020c466c06e57762f002289813e044870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54ca939e92f8e7ee86f79ac240a89871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff0377d3eb4454041a9248dd33da56872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc8f021ad1bc6ec08580dd07cbb10873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13785e10be9cde190d7f86484536c1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8c297b30dcf760cefec941676d07875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb880c0238301bcfed0b9e86c4bffd23876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964940d28bb1dde337a285a44f8d2e8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9310dec020d2753b668c04ca061b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e400ecfa990fedc39a9af62e1ce719879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572124ec2e11a1c79cf2082f8f3fb35880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6df91665a2fcdd05298f713f0421881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4f2e2fbd822cf90cd53171c109501882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78657ec1b1263739842bff05e150ea883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43f48903bf5a7ff4343bf0c7dfa247884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f24dfeb13aae4cca032bcb9b29f74885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f31560ddd66f34ea824d93143c55886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc60bc39b5bde759ad682ffc859672f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c93b449f9a8acc1ddb6466c2d7c25888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24001352531c52a3f8cb1547dd2e61a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf5da264c9362383433b9a39f976c6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d7d88a887b7a7183c9b2582d54637891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653528945a7da38dc6ec38c662b0529892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd748e50220d3a5a6225f408cb37d0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c5c585b892704d3ee09efa6ce8443894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fce1583b03cb2fac0cde6333911895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342e389324eb154f93232b81b26cf9a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c2acd3040d6138bc0cfdcabadc777897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae5e6193cbf5d801acae522fd2b75e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe2ff5d150fb8e14834a655db65eeb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd89d10ae86989a698c9319908d754900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6bcbbb233aa1f3d5799616b51e62a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89984db9aa6832c1e8d4f871f40a014902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea6e9c2f2a90ef549e0538bb86a41e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe07177d3205cac97cc2995aea7efe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e8c334899668790ef35d55e2ffc9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a99bf6d35d80f32027b05771f13d3a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba7a3e8ac58e5d1a53e3eb1d0881f4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1ef4865ffb0c5f3ee0aa240a799e9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bd41a298952820450cc5b5772067909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a80a82845f873ddd3d9bfb7f672d9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6218bbfa3a359e3a0a5249923c5447911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60f3e8d5d53607b08017f78249a8aa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e01e850b14bc14c8e08de6358fca9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae27a9d98800297a668edcea4cd90914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980128cc972b66224a592140dcec17f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffac257783b736a4acd722438080b6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3fa65d076bbf9e2271a8f8be4905917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffde0abc48a22f50c437e03f06d7a3e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8833a131019ea2a418f4405b1a4d1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd329263e4fbe5904b6b2247ee565920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fd31e9bcbd20985297504700a6db7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce699cec383220a49491f70cdecee484922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170201ad66aa648ca387c3a0f99d21e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c132db88664fe2bab05ee7a56d88af924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec00dc69eeb4cecf831e82238fb7be925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e902b474953798e29bc6a353baff17926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d85df2b68193e6aeec14a83930868e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b4f5cea3821322433f35b17227f7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596299d14291b52a842a36de7aa565f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb219d381c9a74f93dff8d887cac9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0d2013cd802887276a51edb01109931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0b53044ab46240c02943477cc8d90932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f8f8f7879c3a08349df25a9cd60d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48818fc937f5012211757daded164839934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67f06dd4824a861d97681cd341b35935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675929668584f92cd2132e3a14d049c7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf639e64cc0b159db4f1a3875df4a6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c11f5324991543c3fce78b7fbf796938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2993dac7f10e76ae0d317dbe65bb15939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768639a51257a00f4e9aaf8ef43d4a0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7023147fee1ec20dfc0d836bf367cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3845524a51f4d5b18d6b27f9beadd9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cdace1de11133594041308e56bcfb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92c432c019dc93bade1cfc75a9533944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef775afa551f7870934081fa4effab6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b306b21e0ceed91cb142ba2a40d44946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e34361ef61b3c8ee8d4f14b6e8955b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b3db7e9a395922d9ad45bfcca2b9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841afccb12a9069727273fb360f8c174949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326814910ef696b69da5847affaecb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69879978a8ac15b79492bf12defeb2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821433e9f4f41d702fc76a6c909f23b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79868bc7c64f9f0d1cb2ea3a1e2c27953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23008fdec6613070ed97d410421892954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d826a3c8468041db02b0592dae82955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e694bde12528124df12717e2e7a098956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5704dfa105fd8f92d3194254485af957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14b20b5e12d5548f486b494ba62ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f17b30b426a13925214db255998dd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e687a78c94bf3c3de8eef951d86417a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105f1ca11f866cf27dbde1632a713e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43c0504701880b6a12be3c2de571c7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863e7e5d62c3a2d5cba42832c9a638a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bcfcc62268b86e8c73331fe911347964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221fcc98e3c0223856b5fa149e511e3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578616433f420a5ea323ef7746d6b32966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155eddd33fbcd4a1e72aee7d5a9de39967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d1f04f9913d5ba0fc5aa29e79cc5c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551afee41e926115e8ae93f1c58306f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ccbafc46a488df3e40e1f1fbc4c0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148801aaa39d3435d0ecc3d7015cd4ef971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5287521be3438f8562046d0ba1e8f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2742071b1a57a8ad4be99953606820e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77936ec3367241d35e3b08d459bae75d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90652256c7e36577e737ab2319ca950d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b42c280e40d59a296268520d6fe0e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e59778fd59d273e942ff4c3b9d5ae977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>