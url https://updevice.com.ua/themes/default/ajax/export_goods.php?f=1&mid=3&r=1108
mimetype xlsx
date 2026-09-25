--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675a83fb9ca60f2d418ba75c93c8051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da48978a3aa3c7f9bfed44ec566912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49875f1a3c837332e7112179ffc27b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe44bf73d0119f3a85cf98a2583c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf07e77a36f11689160d14dedecf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee92725cd4c6736bb366da722ef116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d8afd20243943e520bbab390bd917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aebac8485a22d54471cbf9eafbd1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234030058f375a51e95997b84a8ff6e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6068a2186dfc385c2f112926d57f8d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852f369ea8185ea94d992f1bebdaa9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f21974ddf16686f5eea2bfaca941b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20694ebe60e38f4a9292421bbfbaabf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3d70300fe284d2ee2ea9ed26ff4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aec7aab601d01f502b8d5b06c988bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f8d2cb9af61b41835ac6144063d5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6439d530ef37fd10310e484733d496617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee236ddf67cea42d04acd9d0158e52bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565653c9c75eafb29fbab4bf9796d3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e768773f321dd8e295cf492760f6b9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66449ffcc52d79e585a2953a1b94334821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e3cfef33e0bc4c2ed06039dd0d04e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa532d2f414fd3232b807927c7572e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6da3c0a65a781c28d4e70aff171e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4886df20a123c5aa69d822841e47925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23823c1939d3a6ac6d404632a44e485426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03feeed1538f54d71e78b8e8102ba727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f8f0c38b1d0761c9713ae0306dbd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b78cda52b700a03b619c656797a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bc99ea5ff67599ceb2ab2cf76463c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55596bd7877de774dbc20d7f911c83431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e87ec13ca630056d1a3d786f9996232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f7b8a664837033b739c9a5605b4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a972ac79ee7d21a24b81909bc7dab734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f39e85a273b3302acdb89380f3a5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559830b141cbf823b5cad9bf6bab3dd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c46cdd91c4b7ff5067b7bb9e693eeb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20178b7be0d8a9d308f762a10512386438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285abfcb14afe7afdb6f753710cf95139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882d693d3ade954e811867eca4539440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa6d471d3196eabbec826f9e79a55641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ba0780e12bdab8fdc0fec6bbc13d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82325d0f9f339092130afedbe69f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02d962579ddb84f3988ad0cf9dc45c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cece9d6dd6b8df10b2e0354c2d48a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85757ce31d98aff3b595850cde23446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a8b71d2b20bbf4d80ba84724433a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98bb9054646a08c9d07ad81967611948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54103bc0fc7b6b07f49a8160693aaa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac8936f3a279c08757820fb27d8b5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f91153088bf1140953758462307a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866b077b84c70a7c8866361286220c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15e213ca96e1501a79dccd586710d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a78f3a18628179f580692daa95c5c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd625da234e5409a58006087383c8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa80cace260a55509bac6eee17a18e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729750e51eba0dad6b300e1f7f7bf9f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31234e5444fdba824fd28ead30b890458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0af2007cf4d6a6c822c4c19c0122759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209259da695d6b87b485035d6432edd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3742acb1e58262a857519ef59dffb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb47286d85f6e15eb1fab7b5b98f1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaf4d9576d78248e4f448de475ed6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cae855b378675fd3b8febde0be550d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa436e49c7207f89a13854fcb07bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec5fee96f3521490c1f3ba80c244266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706b794aca76323965488ee3378cd3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b77aafe3b10ef32c116f7357f998668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a61b2c2cb1e652b898eaa20394b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490304f7c0c39556bedf62ea37f513870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f4a55558247b5364d1310401ca43771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde775523b29c572830f323ced547772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27427c70e6db8a554c34eb7edd84b4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f6dd83820543ce74e9c0d1a68b33b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc08809de95b78b75a197bccf74a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835223935607a252d30f09ba5f6600a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a563461995142d4148332727abbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d58eb8e2a8220c0905af55671b67d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200c81a67b80ded2a9dbe16fdd022979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c75079d499062eb7e612ddd6c8f94080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953412c4291e307b3ff5c6636815416f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a29495c570bb772f318cb3c044759c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7ded8952daac71e1c011bb3055b5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d5fef0784049fc1a4869cb56af1ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762bda0e239791cbce276b171902e1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0639ebecd563cbae3001ad197ae8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b720cc5bd993c18df3b2f69f9b98b3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e2c7778a25ab462218bf38d7b2e7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4723f152564ce53fba7f3a2121a7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8469064cd5c15125b3ef1cc29380190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e2025d8b44b3efe85e5119d45df7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732458219d450147481018eefb94aa8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccf339ed9fe38412e838530c222b1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90c82a3b3ea8b5443688315d8d7ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330649e211cb37a5d0e9a9092d986ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72545177400a8f81b7ee76ecee3dbb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f058f5f82e7e8ead5e78cc5e42c9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148571c81fe64b3a76400ae7c49fe2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dd7106039b3f5f48decc3892648e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240e9e2772865a71b1b5ac07fa086d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a3c696a1410dcc043df016d579bdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888fda93c9d2b89bd950877d798adb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67553acd8b9e032ea586de446d3343103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f09c5ed459fe7be20003b9aad8d097104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d172615d554535ec679937666055b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e13de8e9bd4bc2cb1c45a9c19b0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150211fb1f6c944784fbc6ea2f83083107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a2e0a10053bc73bd41dfb5701e635108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f49cfa024ed64ecbc406e669c569109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69bb06aa64c4da41e6ca451a9371e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bba0f269908c1bfba3b6998d299041111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feebe1dc058e200457936d3e22d360112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33f9f1f578429de0c60adfe2dd27a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb621ce1f59cc95512ec2846c701a52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21440a5f1503299e6bea7be3b9d92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfddba6d358bc573a530b08f2e34ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a7c0fe47eee171fa72fe49ae07749117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b21b0963cfeb85154353d4a062f10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed789a1a409cf61ed11b1310518ee08c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5e30081979c80ffa3432ac39384d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e91398761c046ab74b2a3a772d4f1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca716da0c4b0591c05edaefd7d911558122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78802cc7a08f982522a5f417f9ecb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c678b73b71d34bc25eb1a8ea1a72d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c217ed0f06cb8a96d95249cab55b974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaded01c42ccd6789779c1c55ab93ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50f30a72896041461ef24d473471b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6fb7235d6a8ffd227d99b136c856128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569bc6464eab5925ab1205e1c74003b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469705039f09264a764b874f3fe9e1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f13e5ecdac3016d6aaed62814677131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d4c52affe6fc1f2778bd5791ca6a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d021945367695889949b6dc57b1d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6484ab086617883e14b2e189d85757134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7546e7737f9f4e99fd9ca0258843d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8eed4cb6a79fc3f57b63169061e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca9c3de5d0a1d3d2a33ae258b1aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760fe9335d9cc9df46fd6ea545fcc64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5325d18f321603b1067cb867cdb80a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d832407a0e57ad1e1b441dfe4a429140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9b949214c91cd9133117e9d320ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbcac3b118efaf745ba47283f520c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c83a67d1d1ba29cae65d7d5d186f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf1891c13d09e743f67bb4a1f2329144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105234997199853874a43014333cf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fcad03da22238f95c4ffe2738afd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b25422f3749377815ab2059502a61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c524e0c8667788084c71edfed6ff64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510754c452ead9ef4e9cb4f4137965f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc94bf9ce4552e9ece1e7a0afd2ce57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b6e52c24222a144c871dae176d39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868e9649cfc23da57bea65ab76f777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec3a5d80e7f93031204adb7f1d006153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee598234f0fd61eba9fdfeb352e183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08220a25bfaabf7e1b86499111762e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f335e79764d0dd3a9203ea24320d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8cb7a5bc32bb2343d3d9b09cf57ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ab9d96517d3014cde37fd86c4af8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47039a91788e40c76d9c098902431159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f21a48c76e3d254c30fc3e1ef7028160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73949924e797047b1184618fd993db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fa0eaa2a86efae6e854f708691bc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2d26a6321cc80d7cdfbb98e44065163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409bf4bca94d10ed8162ecaf027f204164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bec7215f45e2e74b27fd290a26e91e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963b8814e08f92d28729e38e3103273166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72029357178b3a36820acac6c0252c09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43c64f73a53aa4bc2b1def96a0f84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e83a63217f49bc7a28585a8e3ce35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd865294d9ed0bda67b7881a527b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968aff56a126a6b147802c8dfbd2b5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b78eb2bedf688d9e3dc366b067d7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ebd1408aeb1fce69ec0d5465becef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704ee34e6ddedb54e80891bbf7213f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb618f1e7a7f335ec2565c66b56f9ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f844fd3ba37b0bae9d9692a0da59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7ece6c87a17ecb03053c79082704177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e84ee461e7685522a8ad8d79b66a6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d373c6e02f4d05faa6d4f57dec3720179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7365c3455e6918565df449444bee520180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9fde211519bb2d86d314ea50c09d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b8bdb882858808bd4848ac41a9941182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0dc7b217c47c259a58f8e463d0440183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f4e80ad09b60854bb019743ad144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc622d960ca8d44a3f0fc435f841a56a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738d2fccfcb59a5ef686df72580094186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755c5ccc9d4f5f6e529fee7416d52a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b3e191eec6e565a672d7f2bc22be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa9073015f139155b2ac88edc46cb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222869edc2a937a8e34db16e36ed831190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeda8de4187d2aaf22c3b2acd7c7f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b9ecc3b0dc41467839258843ba9db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a3d488eaee8265e2d89f1b6f8744193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824629526bf1d55cffd21cee2f0a4197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcee5b29d9b006a8ca7793b0c87352195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b039263a7a41614a41be0280a54f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da4d912c0947118ac3c684cec77a96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8c36624a964534b5d0526ea2b0c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258960ce23895a0788c5811a7ea24d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a07595b5dc3eb992e7063dbc7d5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9243d113fe04effe151871c30c13db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd0c89bad465daf379c9c5f284506202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4556e050145f7a95c8a5f7bb1ace3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7bf2bcc5d660fad337a92b5e69dbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce0cb234b2c96d4d2e88d60a3e1d7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed14a5a04737a79443f08d95b2507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6e12fc98f2f3787d911af7e2c8ba0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109313bcf8dbd2735d8621243cbaca41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec32cb2868be71aa05f561ca3614ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257030a1425adb0cd3cf5253b4a4502e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e91f462b9a01d591b624ab615f25ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d55a68d916d0beacded5995971e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461f4a3d8c6d39ac61ef318f5debef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458939595c5116dbbd95af286256227a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e1adc5b44d167f3f776814dbba5e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22007d38353cf1cab5fda29783b09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef9e5a4b4143eb10cd6fc6ae022ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae9eb99bf86e0a214aea884472ecd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be71bfdddae5fde0c3e0e640f0e4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd5e716451c1d2a803e99eaffe8477220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e44517c1ba3d9f31fdc721567e9a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4fe79c8b8ab5affa9521542355f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19918d0d7aea45a08aece3ead182611c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1752e8402b5b9bc785112b2e37ffa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f59430474915511e97a3c52b1c61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4b15c430bbc455c8dfff88dd910f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b7c4938eb84b0172f0ab300f3c6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015014a550bfd98a5a5ecc4fe255b1e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd392de5d55db62455426e4c69df1bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395ab7239a978404f0d172e52d9969b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba17307b0e6bca02cfeb6db25dbde43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16046e1e7e18a8da4ca62741b8f17a86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cbb7926314d1a7389fef5cfab8f63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f6ebe6d95e2cc04ea8b4ca6a43d24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0b9c00fc21cb47c13a9caec047253235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1008c77eb694b59600a17f087ed96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f03427215a688f317c6a9b7ac71777237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c73b53f0c917fceb5e387f0779f85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58343a174a4425239488c8d231cc986239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacba2eb7ebc0f6c746d0dd52d0c81c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce236884099edecb2955bc94e0426241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69feb1816d4d42034fe2b8501d7ab16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adf41f8959ac0b446d1cec95b86880243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ae2e568f670b60bf07f807e53352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630f2ca360a04ac343b5017c61ec512245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5fadc886c3295a6334a1df4b885b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba40631d1d1f2b54f2a5d37d67e04d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8ff154f28ae2c3182773ac522921c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc684ecf6d0bcd3e86fe7099272cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8730298876e8f4720ec3f4c0fb6c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbf3d66e7546caf6e69aaaee12334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b668633dec9ecb29af3173def69082252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6780eecede8766d46b9806829ba9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb8629bca67e4eb409a80a6fdec2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d243d6958386081c02a812f14d3bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8584b7f794121d14dc2aa781f2825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6abcd593fb5013bcfe05214941d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac08b27f273d0d7f32416ade31085258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d54804f10bde4f4fc2364ed58a0ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f581cd5cb513258661bf0c4e49542260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a9f43fae0675ebbf9feda1ed7f0ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac47de2ed9893cefaabaa5cee40d4c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b208f7e2899b50819ab9240e6dd981263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4adc16fe5d4fcbf36eba376af2894264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53cfabd1ab58bf3ca228a48db32e09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c76cfdb21967a30ae98bd5dd2400266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b89c3bdb41d0071e0bb3f526944c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac34bc153a3009f055ca6623672f47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17600db7b48d94411be90ce198ecf7d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc743b424dc08fe6befa551d6e4ae4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b9be9b56efcbeafbf3630ad92d63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2e5c0af70133dadf6042101ac1ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1622cca17af73d7507362f74ab96a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9da5f415806828feda0a431a291d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf580f3d4ba3b5fa1a584f8701024d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7c989bafa2913d834fdeb3def4a2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb217844556bcba6fae9367c6c39e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34316e9738330ed4f061f065d13e35db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732dbf1198a382e0042ed757b845434279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b89cf567706182a2ed2a824f2ef04f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946416e6b1abf4dd32b48d797e2cf6c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d2da077bda3971ae9119d67e0ffc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f30e37ccfc11f6e2d5655dc6183e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e7fba77c25a227540e2b39b001803284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634f0a3e1f30f0f6789361e76458ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5211ff59f21006ff36ca17245c7274286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e048bf7b0f334e80c467a22ac825287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b05be3a4ffafe9f272bb8fd9163203288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c2a267e1eef98056c9cd1f8977c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcc8202e8bd759e818aa60db954296290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660df27e8e07cd4871f404f520cc899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c339030067bb4eaae8dee71569efd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6da3a1cccbc07828bd714f2deeb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2d63504e547c52499eae496e8c1ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207531b52c066d5b4c0f5779ad9ffd23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd9c28922ca707f39e43be6054398296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b7d28fa5539d7a39c5d61f667ed1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc50ec005ff4059ae9176397d70ced2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f18a3da740fee3d70ec795e3a1cdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c2b0b8650b7809672e4c119d1495300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044e69ee40881f896fc1418128c24fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad523205ab9ec99b494a9819b2a38914302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf20e9a3e670ef0a99fef423002656c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef742d1514b54ec6669c31636e4c02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a179c56fa93e03a316ab280d58b5c4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ffc5a9310ea415e5b1cffc636983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc2df71b77cd8705e96019d7ba4bfb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1af7b4e4cfebecfb5e28bd93da3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31148b757802a27829d63dbaebc9bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edaa00111a3c320e2effab781affe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522a9af4055c624b73079f72217c31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126fd3d5a2675f17acd3a777340b389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b3755a4415c19eb1e52fc0cc4fc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c32ce1a103a24b9335c32d78ac81a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142ee114cdf764643fd7cb1d536f406315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4079d7481b3e288e1b9973c7eb7821316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec27cf56064365edfdc5818abd7e0fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0448c0f8e09eb50755e85778e18d57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b1da57aca228980a2bad8f73ccc2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07224c3ed2e9a091ccbeb03b4521f88c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c3ca87ad07ffc1931473f6577ffd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5a4240fdb9811f1828920e711f73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d0f3b6a1b5cb9daaf37b2becab4f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8f2de85b599d52a40776fb253afe5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eafb7e2ed158821953c3bf55dae5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c46587d8d5c223ac622fac37068088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef323b8aa5833f10a00f4f7b3069a5d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0cd5c6273d1e72969e04e2593c8f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb4574c401dc33a76d1960220685b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377df1b2fe147a42a48a096c2210fb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f4aef31ce0a0df1655d2a9cc5dc45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78901906e37fb20d4d5d545507ab626332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbccb49efd2e55f3a230644be84ed1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52335f987a5f606550f770bd0c4599334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4930ac8fe0045b358972052c1f0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a4107fb0d469cae6402d07209fd00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cafb964e771c3dbb406f342ab6fb61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c8d1619106aee9da4cb9547f4b67e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26bfaffff5c5e38d388b9501625bd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f2f2c6a9ef97e4d3d2c24e52988f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03468c0bec0c71c11e61d7313e2a4458341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc118fb2265609e4186fccbaba67e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88aa55cb991b48b474c1d95b639745343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafc69c6cf2287586bec80c385b97e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5679ffd21b8ece55353e9569b022833345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5e20871db3abe12eadde2abc3d44f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb1bc79dff79f741f1c4250501a6ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78daaca03c567b642833dbaa7efdfed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec847687ee44c03cf2e4cce9f31dfa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed92317fcf1ef5339786212e6d87f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0121b184a3dc7c6e9ab821861c175351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ac4821d7ac99f4f9fdddde685c78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11f553965f46c52ac8ddc542e8a85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a70243d95499cbe242a11e18022bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6df33f33f7391c0d9b14baa6a3b1f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ae5022dd66f051314c3eb15aefbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86490e558641159c0c5135146be47569357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95d703c52992ac8b3061b7d32a9ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b697098ab44aa37e0115b5efc6f816359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d08f208f51019b0548da054efe028360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365d0fe396760efa68a4791ebb1e23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41b3576d6b687849f190b206bb02a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d352c5c0a176ca883dc154203741363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f75adeccec14906b7475d63d0ed47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a84bb34d216578ab87b2bfd723936365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3a409e41ab2ff5389e618e05363b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6971b0e978296e3f436b598abe58ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0ce5c9fb8f0c679946598afc77183368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a755150d6b98f24349563dc04c9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0f11ba91e79764f05df5b6893278370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99cea806e2bba4d464ba92631e1ace371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ade03a45a3e15fa79bc39510fdb122372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e48a8b24efa328b3920026a80187d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af0b01f14931a6532b9dd6bab766f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d96858b37de9f9a3535a3e3266ad1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be046c8508cbc3a87e987b46ef9c1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8df4343ad7e7a747eff92c6df3ec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211835c4cd3db00ac56afdf03e5c11d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876debb922da4456a0af735806e3df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6111882ade8cda5456aaeaffcfbb0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d9deae64621336d186ee28fbe9e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765707db6a3e30a19a6f49aed3024421382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc565584ea0873da643565b9ece27c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcb808424d8e6524233784cb759dff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5aa172b7d6d4ef14588f63cf029c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3150a7703877f234a5535f72b2b8d58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c16cfb7d051447aab9d9056ab1ee7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1442e569c23072e4626a74f64cb15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46daf32e7d41a67fbd2d92f17cf017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82bd970c004db4cc8ce3f06c7dbfe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66550d7aa921daecdeffd8dfaff40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4886b6515f1826bda5401805fa561392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0e7e1ce3af17ecad23decd9f4900393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76f3540cddf79a1ded99e4a1c474e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1cfa039c9c65a56fc4dc3d6c908a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cbc4411c727f0903cd98484723e7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f512d4e9a44fcfccc11cee6818562397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883766a7d269e2badb69b4017f8a53b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f1d248a5dfa6fd31e17248ec9efcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e39be3912ae27d59cd33b57264ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320b5c5f921863e7ef54d2e85cd8ecd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a338057368c9af9db02ff343d9f213402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4fb3b019be5659de9165830e399d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb5b733f516d2b22e70868d47c432404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a91ce0ae68d147a06223ef3043c91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8865d1073b1e43ccd3771eb442397406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42abcb09c8dd7c3106ca4d08cb027e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f0700ca68f4aa2d5a8597e64117c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ccb352e094b0ae688430f3513334a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fc9581e8f665ce2e6f04419ba25a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf19c8f231eda1da50428a17bb1ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1bea8e7c73390b950128ceda6e0c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7130607971c1211f39979acec3a3b44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85e128e74a739857b58dfe0f26284414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fe53576c684ee8bbc6b9877368fed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd435570597288dd025ca8ed52725416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fd132b975f0ea049608289baccb29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86ff076199baa41371e143655d938418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce86a04221976a86643badaa30ead8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d81e8564cea134fb248282b7119a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddff26339913e7fae3401794bc7be7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce69a2fd1d9d82c2ac1548ab9993e20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39937035b73576ba8b85fe829f673aff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309efbd92d7bb11cb239efba97d3d407424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d08125f18d9c0968a49b1879c53fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d2a84517f5c6ee1d425f3acc6a2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b7ccc28c7c9ae0ed6e75e2f70d05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b6f2c2cf3c9bd0f5a7fd131dc600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e2010091fbe020f9690a9d39c91c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fda98d7c27a971c2a4dec272fbcce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de3dc27c19ce49df48e9cf9e1b8947431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838076c2b3f630d2f96ca2231171c2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0158ec0217a1e85e3aef0a6b29630a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c9790b21a64648f2eab811df3bb41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251c4bdbda238c6eab363b6a4c71e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3956872a16694fa5a4dc0b0cee82cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a089d51d51f270f7679fdd8d989c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed6dcc91354d6dab29b45a26e5bde8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81947f3134169d7c29b2ee6bb3b4d942439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd5259576c0dcab7c43f52459cdca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824ebab9696f5b5266e35023db6fef0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9178545c953bc4e4c83981a099b30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28832190e765ee26e1243ff565eddccf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c53bf6e9ca3a2216a68b04c0bb101444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594f2ce3b7d9ebafba2327ac13e15a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11d8520e4889f67c63e5837bceccd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345b4c351dfaeaa3507607d157c78e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0c8a1dd78f3ecaffb6b9cffa5dc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45659bdf9353e6970c8a75709c39d9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32342060f5a9621c923e9c00d84ccbf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2ba4171ced50a95470f12ba457e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff579f98279bb82397663b547e79a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534215ea5c574bf4b1d6965fc24ebb8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac3b854ba512beb8af030ae9bce97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48cfefb2625d66e6d42fb89fef9d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ccf081c9449e50be54e5083bce346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399950f0ad3b760e59df13363776daf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff4e648d3078a5d5d0bab661cc98d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafa051ba7de98d71db75ed37a2758e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b40f68ce84fe9c10e3070dba0e86a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b1b66f37ce26bca3186720731ecc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2311e12a94e1e1e72d899a74cb9728462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d3590a27003a4713cf99f2fe154e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8511e0090cd92c40e5b447b54fd778464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2fcbdd87669857fe424f56c49ecb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de02f045886a219eb3b32bda2aba4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb2cb008ff6fb31a16fd1509dc51ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d554c78bf5b26942b859b01a2b22bf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7df10523cbcf7ac03c2cf7ecdcad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c2782a942c29820a22418436f57a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c46aec0d596bb25a69c9c3b8069cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036bf4e8c3972b2622dc42440b8fc1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bce55fe753d71da861977c335e380473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bc5af4b9a0868793850b3e5d15786474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af445352d41bbcd143d42ae7f190574475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788c659b26e87bd445c775fd82be055476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc782eb5c018756cf6ebd125f3b59a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d575cc0f64495a43a661c9d6df5ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4590e1ff6939cdcf2efce68a3cd96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e843015b93135e94ff9b9422256f176480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1a811ad3aa494efd4b4dea30fe755481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a7e06b2fbb027f17b26580615588482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a092b30238fb82d2de65c49f442b973483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648f5b9ad0a6af75cc918c07a6e69d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf9f90a866da90e42be529fcae8fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a390fd632938e769cd178ee6aaba930486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523037a47b8894597ccd659e49b9e31d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca293003e4b9eea84ba70e72e631a6d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc3a20dd61d428b8532b4a092ec07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad28bb4500d400bde8dbe8b5c8cdd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f10be3fd618445c16a433eee1297491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11186664d2cbc311fd644df3874f333492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a190d5d67bb345df8cb833ed0980493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818837ad1a9fa7e18315de4790cb19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571d1a7119ea7081dd20a2ae7a2d54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f06da7fc7587252b1e15164554cba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc96a40d681071b0b60230b256a0f2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c1f6439a55ababcb99f3c1dffd8b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00a79bb0b90accf188ea4a37a391e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea242d6f9de9a7fc5e0c8e815e4548e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c833ced7fc21d808e8b593a9594545501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7620a756c595f21665db959184b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1880cd43a4dfb23d59fc9670ab0185e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda957be0b83f7485095d067bdbc31e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828bda87c8d8844a3764257575db24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50720559211b0a372e9f22c8244374cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914a1871d543183b6635bd78ebd80d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbfc1c409c9da09efba914a88a1f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98157a4cbc5b69ca441ff2554aaa870509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb2c33cb9ce18951645c84e67935e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461fedb0daa50672c120cb3fc53d6da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25667a0dafa7a80e14f0c58e1c73a2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60faa32636d2c745cdd3b42875ebc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50fed370908142cb60f859b25d499514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cde4b92c7d9631492639906036b1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39f2c8d243d0d918a8feae16f74f5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e419a40521924e0de8cbfa800538517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca35cac1a6a6eea15f2f62566772c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a1235bbadc61f4bd8a4926a356b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df42b2f45f65685138c61b54194ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf1666d1a37dc86e61eec42ccc117521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed029bdb50cb08c890dcb47f2e1e4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4e78c9e20d2f6a63dfa627fc1b86e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362d3daf662a2ed359e5ec5becf230524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959e45b5ee626c20fd16e68991f325c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925beb56b09dbf6a6dc8eb2d7cb2a961526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c81fe2275108b7c5bb4fb58cc3bdcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178393d39b055be3efb7c4ce473b29b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b10f5d44fe0847aff71d1219ce0be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2409ea8189a0d34043503fa1d7b34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be6949c50e1ab032d3bf591c209607531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d6d918f7c1f6b1d25f83eabcd70e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2a738e2cef84577ff128fafeb837533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8ae373d35adde531fe5900b38ba08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d19efa6a9afe8d414875c1e350d92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3f74be1f872971cc0e2cc5f98dbdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19706bc3c0584c5cd8c9ed8a64cc8434537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9abce44b5b5abea9687c5bd4ba26cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61386da7694f68650c306c6f1496738c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5570f9ea1c0db8f70a77139a1cd86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba2e01249d7b6a89cb979750565da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcbab54f0b486b50b54354ed6b7be9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662b94b9123ba89601807024dfaa7b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882f0ea3021ac9ab01ef24996df7107544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8901ec3e7587a90887724ed4b942545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb029e3fc16cb4f543e42fda5b8e26c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb045b0686c18badde42379e637294a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb51193f0f7e974e063e6f22fc94f74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400ff5298071139e950299c28ddbba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481c3cb604b00eb43ed4ffcf728216550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db57c87190ef27c47f65955f737be7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f402c32dfd37cf67f6407bf3dc8c6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f2c8bd75b6e811704d1f58d67def553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bb688a5d3e3bf35dd16ed1b6ed24f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b534c2cf32647b660c94a8175a93c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70e8af30fbf31272d2f2eb5a5ff1c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6280ca8cdcbf307276fa6a0bbf3013557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afcfab7abbc85f2bc74efad23d4e94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b98b33eafd245880eae0f943bdf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fa5da393514465f3d5a9dd99d0a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041148dcf3fdadf9f3a49f6b8493de5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae714e500ab01b2652530cf89edd023562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b0b999d5404b41039d5ea1fc7815563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aaca83c8430c089a7491c960df4ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1875af0b621fbb9102dd182f5fc9d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824412211965580a298747e43a1b4522566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21eae3497b7ce6761cce4c6251f8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36c6c9128f682dd805ccf17102648568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa82fd3abdc73664d169844c870954f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7e5382ff8fde24cd77a05eecad27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad0e10eb5fd104657f31200411907a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e14958d9778c885a7a1ac90f7f67572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8415e0e489b8b14ae21006abaf2a35f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff50ff09f4bea517b930929148bebb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d390819a52e1039a8b04c7dc8b675575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7f5bd86fdc7c2dc601387beeca5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b1e2b3745a6274bfffab8d2873707577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a8bf7e6aaece40bf2dd74dd041b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9141d4f7f0d5e5ad9463e44f46a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7936682b99900a32a656b7db947af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52e158c18ca926f88d15fa4ec4809b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30288c13083395806aad60efbe4c65bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad791ab599078bc87d9fb6fbf51f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7c2527dc09717e5f7c6d5825fee7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7378a129b8541038dfd4df26a201cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ad60b70bd1ead2f8c978c00e2ef9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3418418b0984ba73e3b6fa77663a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7baa870d793dd66dba52dc4746d1bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f1ec2182ed6b8574113f42afbcee1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7dc307a37945550a2b8d15729f3b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b4cdb1c94c4aace72677cad2e9f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524821fbe0b2afa659a3f8bcf7199f0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581dda335d3b8b228b4286ea50b2479593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692fcc7408ae1a1f86bc7b406bcbb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2abe98df4408d6ed255cceed98d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fceeb4567226797d26d7f182b2863596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d65c3fd0c843e5bd5f6744552b5cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b30250a2925d447d3611e8445323ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57580538c17dd7f3d32e483780f601c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682a5e0413a52cdd91aad21a2c19a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b378a4d97a615ca1b63484a55456166601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9120e5e411990f090028820de42975e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cabe22ef84d8d82f787f0d61775ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde3c8bf79881b80f540f868da93d9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67446b4fccf38dceb829111a25ba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf28e0dd5dd2286c52948fea08ff15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10cb56dbd16cf42a829dde5f64cd55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d12d55eb1234a0c03f247bde0ad9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a047e67fde7f68d0ecbb5fbddb13b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79488378b4dfb78034a5a9cf7684b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69251554cb01c87188e34e8f189de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fbc722b5bbeefbd92652e85d39634612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374935dc941af8ceebbcd7dbf71ef0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c16e6947f7108e4ddfa97df74c4e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921100b031475fdf6b4103e037ff6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106cd8a9bf5b123fcefa2d8bf34410616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29e4637dbb0872b9306e9f699d6c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010672f6adfb7606adb528bcf7f03c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa0b74bb62ef101f82d988d8638e61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9367115d0335c6c8ab86d5c22cb1e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8188d406369365699342e11405d828621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b4e88167b7e278755b2f14d046c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3027e50c027578fff0f69aec1776dab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69385fad164a6472a4a20e10e17e1554624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138c5c1d50be879983481a8490a3fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ba43f933e27e93f82b8c9bc73fc76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557d239b1293efc53060c088377d45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab8b17a7cc3d9a61e9e1b153e4334f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9db23bd16d1cef64501520cca88e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749a549589511ac8c0ee730d6fa5b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f052d062b078870ee4e2bc0ed3ed548631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be36f425236e4e578d27c30f30c89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04adb42b55ea7fab952298973253c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed05df8f7f1629a1be4d7d2acc8d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2335f61976687073d1d8ac3a04264635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff70900486654b2fa656a357272a39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21ce252957f6892df08190e2fccd41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbea4bedf9d907fa20b6ad70339860638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111685ccac9ebff1859e091260ffede639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8499d675f09ac93b3e039359d49783640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f44be9f59bae695b2e053375e60bad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c594d9e5409804ab8acdb3a745204a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e42e04ccc9574fa5bac97d13327da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a96a4c81b4eace79a21573b478769644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a75fcad1c1ad681bbd54717ab3e22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814307f4432c7f1d0a670dafc3ad611646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f434745c0d958096d254ff93d34c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa6bba5411a446d6b94a6213d1041e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5f63eb53335ec48d79a16cd65acd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f53c7306d87ffe3a6b4557e31f86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e8fc36e198226ef0d9fd7bb76e9e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ba34e0171c9e53950cf002eaa420a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c94ac4c2a2437a170bec77b0b7b66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a57333b8821a3bba6c33af825a30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a93ac878d3a4c36d03263de2c61d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e58c3bc372cdfbbe6006223f7597656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7864710fab075133cdc253aed8153657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d22ec0ce3bfa11218f2f222c1dc5c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52866e4f136b760a6504bd3ac04967b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e4fe1bea7541172d2ed94bd234b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189147412918b8c19010f72bb24bf813661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e7b225c106264b8fdb19b7440848662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e36bc1aad47ce8085d128c18fe35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689caf652b51cb89da60b844c2f57736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937a3236a2d2386d5c0ca0d42a97fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9ab44ac2644c3ce936eb0e818a00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe93e5bb6bcb410315b8fabe1e4037667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78727d3faa9fa961a92b2bc543b875af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279f264a83f1e0193546c241256e868669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a84ab0e745c91985022db1909ea50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d60b1fa62dd60fa42599e3a5bb8f5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5cbc3ca8ccfb7f50d12f0c2651e3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f3ac3e6feca620ade5c98e22149d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd793bffe050f1d1207c3c9b52e09be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf7cddcd46c958c0fddc724ee2d805675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edae0e3a6f05ce19614a6b688fe721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3773b6f7a1a10cab7cbc4efba66e41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdff1ad15d38647c1299e8e5ae88ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010cbff20f6ec1be48fa8eb7a4a4fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc375e293a885e1cbfc8f7c6e9bf46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6eadf3e2ce11e08d9429ab852a76d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40de3ec631d0a44b5596b1167b098e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5351ab3ad1d30ffe15a6e7e4c77dc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2be01ec041860dad8788394afe68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66fa0f53ec3ca88fbb120ef45f44a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca9f7bacd8e4a8ed106ddd6749505d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887cd17a2ecddc0e58973e0295042cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b03a3b49a57f526e555582a1c2d487688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef043501e6f21dc6842ee02b5c8f63f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df05887af307c782a97d27526681876690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a456adbb3a581089ab5711f67e6ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034271779c5ae4572dda949ac11bba35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae68d15270d4dbec4f01cb4c895e07f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85057219252b9e3ad506b6202be85b7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65462ae5565af964d21686ee7c9c7912695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc6777192daccac1294880051a7566696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570343019aceca1d7e0ca3684df10af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8b00979071fb6ed118871a5bb45e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84b9461788d92c83b1ef9f31c5cea6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d215a1e4a85490d58fd24f281d98b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf3d0065997a83a8550b0f81e2b98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2145b29644dc72c4aa79f6b134ec5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5c15614719df40bc23ffa6372e00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8530b4abea59627414ae311db5a48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e6f29a720ab1a2ec6961ac15404c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d509511b344ba5da8d4d3711e3591706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0209674b4e89229cdb4f22cab7c811707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dd53feac4f60ff785e592624e879c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f8047cec8297784236d850e8f964709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f350509696e2b3681bf9aa9ffffe96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712b6c9817ca31a0982fd4dd4666fbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66511408af749066cd6de17869fcab04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0882274c16ff8ed707110fa5241a85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b425165a26f63213aa9351ecf4d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18acc6d1779c31b879f0ca8b07efd22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23fe44b45e4bc2900fb69660edf548716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afc216a814500a8e8eb866986414d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30041b63c1845175192becf28800bdf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2f9ce41ee38fa70d15de46ac05671719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df1f1619d96615830f953c684a0dc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24330cc96ab86da388e22ba62faa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5049a365388d8a5a28a14d60341633f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f14f072f3d495f94c3b163f816aeb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8d0575fd5a3c8f340eacb36731829724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1892d29197e4938f526312fda32b2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6ceaafd9d40a9cf3f288cfd048f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8773950d2ea3bc6659c40358ceab4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f1c681c489402f9f298340125b60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e0ec5198e551bea98fd8823d6dd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf392ae74637e75e9aa2983cf41411730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eafe53e41d72e853d0cd49b2029194731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105aa398039a281a959d2b6ac77846c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b62e58469db2cf3eb41a63d3bd402e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7985f31498f722f2f147bc9fa0b5bc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e76548bb7855f3d9ec0f4f3010f2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df4d4fae0d1b1647698ad6a34a7a0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6791099dcd7d78b9925277a6e100d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2dac8dc328ee9d9c4d168983ca30f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70f5ba832574d19715c1ae699017b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae61db534a3b8bf52295ff57109e79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0afb47e0de3a8a890ef12f1e9eee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1657299babc230aee420e019257be9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c48519f0ce3b15e84eba33fe3a03e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b8fec028e6bedd9b0fc877b314fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803a1f1f529d50020a7c696dd0ff283745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e106f48c96076648e8b9536a7fddae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab587a79e19baebbcb847c1518ee5f6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd79b27ebb273e5bd1085aab9b26b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd7b76203bda92a2d7313514d1e53e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0223a1175f2f11d832a3a871431fbb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21525b5b409dd639d90fabb1609994a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25aa5f94d28321766ee4c1233aa3cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f5145eda2303326ed6978c475077753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d874eabb27cf05ebab840aca7b15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb2ae41a26e0a91d480b99474f92f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3259acff77691e9fc1a2af9dd3d1ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53425aed89cc863747183ab6bf52639757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf929c17b6b7d91ea602bd9024b7d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122a28355c0e63c60bd7813744f809e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d552cd1d068b935c1db210b21d8c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75204bb1a49eb25b29be685ea3abefe4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215140d44183aab3f3c1a72ccd1a3059762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea62e754997463d6d65a862a614f88763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c567c18c0214777c5ab416ac71c956764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f14c2f84dbcf25a988427ed7d44a8e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904932d6c79bcf743b22297a63314dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671c28353ad7b3ca5ebbff6aaa61e5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c8289e06e36a6eed60f15edf90bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c5714dfa73c7d9c51fdaaddf8c13769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8e1172b1f32879c35b0cac4d5a967770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cf7dd7b7abc38af3b6647efd642eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5920f8e7da6ae7a2d66ffec268a93b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd6f6128766655860d7f09388b333773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abfe69d10590525e29153b1c18169e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5801acc4bd2586a421b906c1a5a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3be58887085295900d014dcbaab4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645335680714c4eeb2f4f09adff08b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930023fab392d225298e1ab17ecafb0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595dbbf9712979b6abde68496e8a046779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917949e845622f9b5a98e72cca46989d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e903b3e86ed84c5483e04ae49041781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f81a2fd379ba72779cb0537646c9d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f634513d84c26915a6ec5b4b6ae920783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eab4e844cb95d8c5ddaeae111c6083784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ced613bfa20b120a15371e7efd69c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05bf1e0b5c84c18ab3c7a32e17d18e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f6b074d0f6af2a9ca04318a3df7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbf4f4f9f14b4fe8575ed1ca84da6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c525cdd4a77edf4c2983285f104f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f08a38435ff04d593848644d3329790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e838759bb092f0377333e3bda5c4c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf05427272004ac96b237e04c58c156792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f41770ea47a332b00dd7ff02340ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ecdd1c1444f233f9834c997b409c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71490450666165a58724ff9f19f67b0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb6cdf9782f0ccdfc585134a7bf01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5a61f6179f7002e185263f02c3090797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f69f22419fdeb896f790a9eeb53fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fc8ea46be1275c132795ad818aec6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433eeaf187ed47856a2ecbb7aff3c8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeab659c9cdece861e1bc7469fed7a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159480cafe9b45e0bf75ffabeccf5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc266add426116a75ae6ae726706a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad2b94f5abed4150a1b19ba185bd3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96298c8f11a70fc1dcfe36b9b85caf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b885d26a5f512407c47673a98135e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552085ba7fbd4235a8d3f207aa723fc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a203d1734e01c5b3aa813b801723808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a30941517165c62ab5547a293f50b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2ca487a7c0df404033310007e095a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f407b80d2441f3fd948d1ca2386c619811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d3a020c42d1eb5e2d4eed23c245d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f8fd9340efca9196192aefc2c2be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fbb0730f15f92861df6c67a0b5a4e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873b409e050e35081c3dd5d76ecb0f2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4bf99f94258502b7e4ea03667f2b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af838be4907f0a492399c6b914b3a0c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c03915555ffed35223c6662a02bb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7ee635b32bb353dc6b370798f42e2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ec6af1d6ae179bd99d5433d85bd06820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff6eade86337e133a50d9b67c97361821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81953da8e18c4bcafe6f5f7322d5ee2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720bf887078502c4b75496cadd177f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055463c1fbb1669fa16aa1f9c5bc9c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac15893a270bb06f4b1d7193cec95825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9baafdf0cc9867ea6e369a28a31f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6ded19c5854d82714b5af070ae9f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed500c351fb445d552b842f4d5b051828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe874fb2129995ebaf5be143a27e4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef0167053be3a7de9ed8bb5cc94228830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af12bfa4602449421161d205b590f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e57500c757390f3c05397ac418625832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55799c659e206ac929d65e0cd750dc15833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5966f977b09d738f7a44bd0480bb9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b0c5f57c593b7f14966aadbaea23835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268b7a1810776dcbc1188d2e032ce6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065919cdfb32998a5674aa1fbc35b64f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d528263e63ac5fc616e1386ae79c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472da091d31ca74f6072bef3781fa3da839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85830c6c4bbf166e2d6dae8dc19edf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb57efa5f2c0a6652b89e2bd3b27c41841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b381f01d4d0bde12918940c90d2170f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a05cf51cb9219e002e510fa50dfd0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7f997df4e1c627eab9cc7524cad4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200aad5b327b1bec6e4d8e9df7e4805845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb50a8553952da5845514881c073f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ddbdfee2898b47bf51c0274efdb3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f270eb68d959dbd09139e757af9d9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b804befaf5bb79396b1af2f4f7eab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eac8ff71a962888497694161d78c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ff256280023b3e8090ea661e0b05851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2e9d5b919d741d473c389a7edc1b1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad92dc6bbcadcb86780f8ecce1f33853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c718a0445b5a4118a40f274790387854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548006b01bcb8f2202ffe7587a40619855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f41e0fdefac280c545244f551753856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff6523df10015f98b933f780d4c836857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6df4fc6f69e13a685e31c3b0cabb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c60f0f609471c6d929dd70c2bdc329859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363d35c91be1e32e1e6bc48dbd330d4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce14664af8790095381a9d7fb7556861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba23a6fe103ba97c02cd1a1d54741d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70c5df6140c7218ae92176f9196a0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb69761e1fcfe5487da1f3570e1c4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2192a291b8e8e95d9df760e86f78a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e06b9bbfb7fde06392a8bdffa8bd1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39082fa4edc1535fbf7a860b325902a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99e8f3e03064fe81288584abf2b90868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c887371eac20a327f2e6a821b63f37a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184910d7c0879f8f09e199f20a0a1b0d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd182b500176b78227f55c4a7068c4e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36cd343b34c79147553bc55a43405872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d55aa4d3886ce3321bacf19f947779873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b9be5209a97ad9fe41ca5c72689b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287addd1d7e0b8620d665d074ef7bcb1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c092e29249899594cbe2e99530de79e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbe7053dd91b071aaf1fd5e33907ab877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513d49c81f6ec0be388e96e04835ef878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cccc6af78352c9db143df39f750d0c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f96ddd9ef668360186c829ced3d02880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160fd28b82bacea650e467aacf37e32881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405ac022aa595e36875d5568a7dfc7b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568677d72f9bc2d9ec5189824b304f4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8af09696443f28a4653c3a80b5364884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fe1542be7545fb70dd64a52ab27d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d4f21f3b65b38696a733991a720f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83391f0167bfab79ccc04b6aba81d504887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa624c01a8ace6ff51c2cb566e06f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf32ee103651789b2c89a823cf9b07889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b6ff2f2fb802afd13160fedc85213890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff2efccd678a921be3848ae673c390891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616c480c6180801c6b6ecd8c3c7de77892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee433c869ca5b9c07b6969d6869c4fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48474ceee0d11cef0ea9525097058894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863fe23177fd7efec2468b1372df34895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bbb45abd132df1c5469356828a292896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e116a0ddd15de669a0425c3fbcd99897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71eae426e1c35b18cc72a6ff0dfee898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46aaaf0da3b00974c265d915dd2017899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ff0deea67c499e5126d0ac136bec6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978046e91c8188df341fb7cc952329ca901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c313eec22ec0d5b319fa173fbd0dfa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf34319d081bfcd9b333aca87ace5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fad0d35f040e3789d363bad295ec9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aca226fde83de12e9c2aa382cfca7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ff4020c33fcf45807398844d3fdae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb15134c372be736251eea2bf90f9e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a48f950ac6315aa4c6943b64ca2e5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c235e08feafa23cd60446a5b899c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776b2d33e464ebe2da850e1fcdd33ad910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f873f6cd1e2decc3caadf9b3c2856911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc00a467a11916c651e5ea7516f9dc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a006d49bb24dc43b54e209b8b6b46c1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bb9daa624999f36ceedd84cbb8526914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072147d23fcb540576a162dd957cb84915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816a55ed4a06b946091ba6f470e34a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a16524b1c3e276b3cba970e8149a9b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c049790063b6e16ebd3703abdb1f78918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d935a5fa1b4d6ffbd0b2653ed6576919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a0823ef24d7803ee48f1094d70df920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101da17f708f95a9391ea69c9208348921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce28b972d7c394b1c211e2efb8707a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114a56d6bb4f919e8ebc06645e846fc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b7d622a06c70b68ac1b30083d112a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf39f58e2af3480d89e727bad87f8e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae753ab16f8623603fc4bc7c29a025926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672f4af037f52cf328ec4b9f387f99927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c096d6c4b03739fa625c1b37ff01928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f75447a3c152336833dd44bbffe2e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66392e542c7c40f2626de448b9af3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d44c249a59549691fcf048198c6b04931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fbf19a00227bb0f6492486e432960932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c30c8ad55b87b0913756442c04cc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1efa440d790d05a4dfb83b1a461fd6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a8a8d7b0c6485e7cea54b211558c7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cffee3e0183c179e79a0210cb0b3c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9fed494b23b21a6ac11c0eb5901d5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79752f9f3622605f3d52b54c3e1c8e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca91fa3724d7b2b9727ca8a6242d3b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3bab7242ba88175ebbbd437d471c5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9ee11e08f841ff62903c60937928b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4574c67068b3fdd01edc4badc6164b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc5f79cab5c85d84916746381a56c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522213d711a1fd751dcc997582471d4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7e5f1261000c124cce0d10862671945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8edd791734a7475fb837bc00680311946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e4a2314ff743c326ab5c5ef7df28947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54f3f222ac173725889194221139a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ecebce6937b8d071d51ddb92d1358949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a1ce1617d4a56e63746af3ca61029950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3f9e669496100e82069aa701f541951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0870cb574a17ec3944098e1dfbd1c02952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f97d5ab94731ba7caf2e5a68e82153953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d5befc29eefbc8357c1b507a96de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e42bd7835efbbae648830cef0754955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1fe99172c8b2468562d1f0048d14e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e200423d1ca3bb3694b3b21e36fd5b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea383e3414587c2c5f45d50a072b0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ce4d30efa89a79fc107b4509e429b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2dcb6b8952d2f6720e14b1aef129960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc3da2fb200b4dae3ba239dcccaa08961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b4c56e99d3b0e7ef19146b8d317e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95544c5a8755e2e147f1c4b0ded8ea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b869d30c3ac682cca5c39ba82e10a7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec87050328b811fd717bf2155cec18965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc327d094c53b2c186b3fe2d68abb2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eda3ce9aafaad0c3495f2895198ee967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce45988ddf04cce2a25261aeb763c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23956bf353fcbacdcd8aec014678073969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24e13d6972aacf074fc729b703d66c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba6b9a03a26a10063d80297b6e33dc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8d35bc046d4d672ce4acf5191d3a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43be96d71147348017e5815dc6a76973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce596456a682520525baa995ecaef974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55b70a142c004a95662d4b40e8476975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a256e8a417e926779eaa594884217976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369ce536585a5e4bda9a64f0d39211977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a6a0c10dc3e43a90fea8fb0851c571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254cd1c13206a10df1f5747c33963742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c50bbb29e2bc762fcdc3b626541a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdafcc33a23e2b58a446ef8c0fe1fad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a913341266b7a1d8806896f5b43935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935663ba68be25e828574c4c89e210756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff7b53e4128b86765d18d3f2c7e8d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a2cc81a911515072200d6ed6ce1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65c818aff5ad4c8441277e2494e3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c1c64d8b0ff19ec5c33d0da89072b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314c9cf9ab1acafcc12e3144ee6b9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1f1099c9c5a2c4e22a69acfab44712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d63aaa3817b918545d542adccd5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a89ff14344d2be7bd04215272488914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ca96cf9b3405b8b661da7391599115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bb6d332e5b3f8f57d00a3eeb54e7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4bc39eaa17f8ecf924bf8224808617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7472544f4da307efb07590910425ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80678f15d90eee3cfdb2c27e6de7ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cee96df69b60c3ce8b81d316ebd7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70456f344f7a44eb1153b27fc1609d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c68d9dfb945953e13f15c4d91f44a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e67235c9b67ecdf8d5699281c03e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa6554b890878d24f31fe67c32a81824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb5e65fa37f717f3d20e7df82dbaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92509d1c87feb255c7190e76f14bfa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eb6c7cd14fde9c3ccb2985201439127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f9951dcd8869b70a66af6723561cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c9295a50a8798009df7e0153275329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0d7a32b5d435c73a4c1d616d1cc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1f4cb889cb617bf929a1f553cf2f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4944daaba0d49686746a9da59267732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19be59637fae1f9208409d699887b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87528d591fb4f034c6f134012029c4b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2080bf42d912e2674acbc03cb1b7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee4bedb5fc220e75644f3a3ed3513536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce0d783d40d3d9a0bc4e6295cd950f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04364e0e03ecfedd98cfc72b90e57738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf38e0f995737e750ba278555371b5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b9e85489ef105c817bc2ee5863b3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d3d714acf6e5c094a00735586ddb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376f3dac1e02c3ed277d35c12d516b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433937de78ee78d430014a9401676943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f298893a927f3c8425fbb4ecb62342544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a534b271b7eee245adb2cf5940706f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba21029fe442445155ba5ad9f015e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df26a5f67febc52e12d9239a47e8da247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b7b828f8cb9c53396f76567983f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33045e9ebde80e07e05707c27484bd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf83c3595be512effcb9ec2e7c0ef3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75450f4a2d876aa5d4e7b771d1b8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73474a148578bec7864cb865b2d402c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6630109cc7eb155840a62a1a8e7b8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d764d5b9e33e2fc87985b46f31f3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f2a28d4a308d253e0f259a6bb376555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19225de85453c1f8b83951fff2fffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894f511721d96e493cbdb61958623ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd226b617dce3e678847f6351888a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe17e0c3d929cfb76606bf3c83ea159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb7f96151c5bbe348204514738a5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08153a3a21177b8d6bf9ab03b126efc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f87e87fb7eed90027c22bea33657b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f300b64f46e22fcc8a2adc422b353763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9670f37f1c63db53a41d6f8cd7c9ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303da883a7fdae62da567675fd520f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864528fc0ba819a5c5344c4e57dc364366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4083c19b84a492c49f3cbcd502c3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9252e3a7850212bb6f16d1be70d0d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f84734f6b9172e73c7da90c776fd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ca51e9004757a3a4ded37da7967f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1b6dc0fa196e4857682f29e6a22b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a8ef8e68690f309403882cc88a1d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa5cb7fac2dd37de7775e195a0cdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103e2c3589abb1a3d9f41a63746792a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7feea9b5b86be9fe5fe971c7ba437675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918c91b6ce69281be365b7a476a8a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacaf75e95da8efba411847c15529ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c7b8b964f75617b190da53393563978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d253c04c72225b325435bf4681ab6ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f5f63f567505cf20b7d8e11c0166980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d86d1067fc85e334644714422966f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24823d7852ac781f902872f576c231ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37da5db2d11ecb68708d6d635739683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771820c3baaf4d817ce88a4959a69a1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f47132457ff4b5ab56e1cf67fd63885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f8f4f7f62bf39d60a8022890810f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccaaea9d40cbf761491ca7653d06ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd109e669267565094085d950551e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413814c7971443de598d730d039bd4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9682f4c4ee552db76509853818d2d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b48b58520a76244d791689b1357de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef19612efbfc87601f72a59d156353992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42612601cd7880174e378b6172a2fb1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258eda7dc0edf234528af405e36362e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfced495d2280c1a62053eac7e177d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3ed3b2d6037f74ceb5fc07e1fc6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6811f3b8ad9bc8a1482da67e13d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9caede87713d3cfb3e93b3e87de42598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f51fb514858be9249cce07a85dc3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901993d54b1ea4d1801d8f2821f627c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f9d2f9ab918b5bfb45ab32532a573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41870d4d3b3b7e860dc40624d0963ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8578e9920e12952c3d74ae72e6a286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08130d25874c9d7463ae695128988a7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93142e194b45267efee5060598f06f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6b9520d7998b384b5a02f89253375106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3a36eae689244a3654c1cdbbd05a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e815c42dcf38b3ea66a7746dc6344108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc17fe5696f5f39788fb8bdd70f351109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b047eb94dde327093f229e9000f5e45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557c78ddd5026e985b281b73c1eb750111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f90c651bef55143fdfa30c0388f5f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d463a9a98316924d3225fec61a082ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f184aa5d5921b89ec600e06254b3621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17da5dfbce0b1e62c4255191b2d208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350821f9d97569e17f637ec666d5022116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456825b2b9ef1367f75a48d80b893e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda55282c763b9f0df8aa70921590182118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a527ecb3104f3af13e47cb150406119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd16875496e00aacf64d9614083f41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d616fb72bd2a6397a624c9f118f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb522fc98818121b7c6ffc46f0f68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd6189511056adf4710ec47fce94a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a2c647c28e0399dc2ec885778072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d907345133974d524fd0cee013f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42311ec0e0de0e64e1795104c64e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4eb66314adf925506074598031576127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2dec1a48cec42be10b51e028c718d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196fa30bcd6e31ed438f09855af0325129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1093d69363ebe49c988ac4b3b7b6e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad38432ffc59df6f2fb0b635e04f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b367a152b298846f127b468017b13c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f69453b2e7bccea79194308c1d5679133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd8304db26e84ead019e3cc1b63b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f499dee6f95a4da6370978dae2e7e68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b6f10efae5f74043bf250f6bf4e01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064e28fe038d16573b42e31c1d7e8bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faeb4ff1fb1cfc72c802cc3d52cdae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f5e03f32ccc3fb3b8527f37f64d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ad029fe1f1919b6dd9acba0b86aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5be18488504c9dc05526b5dc202c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23544015517a75103f3672d29fb72248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a141c10742e0b77a8b1549dcb9eece143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414be2a63c825a5e885f686b8a41ce4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79af9be2c39b6b5815b1848bc899dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f743c631b2d20762f84eea38295165146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a43e06195c215711b43b5c305cefa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946fc4acff55b1e7f2287447a5980ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ce45f55e336b8a94a0a1aaf175fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8aeb02076eb958652909cd16879631150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da2fb9b19155a52ec6ed89e3a92df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1aa585883945da7568109beb6236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564d88d9f8926b22c9358acdf44cfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556c2f5c27f25d6f29bf8aaac7758b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcef57bd60d8213c8601bc70471a0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f9789b6fc3594efc007a2f26771b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb18afe5ee2ab9c7d299f74171f88d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd156b5484f716359c85946f572050158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998efdbfe58c6acec1aaabafc7b6a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea2bc74b8147784852b026454e5ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d11bfbc8dd92963e9f08c4a242d665161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28994f8b859e92752ddd7a5ec2892cc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8cbb7a550bf923e974895a8211f01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cbd4ceee4998f1d89639a3b9c4b8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f62ea9bd826b08bbf09087d815d50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a2852d6b3b61562da7858d2214ba3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed169ce3f064f167e90bacf84c8282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231982e513e208df5bb868047471565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb0d08946c6cc9dca0402ad0a1b3ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb9790cff4b9a6b9abff2de73c25e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de857db85b9c2920a72f953cdfcdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cb36b81d7fbdc17bb0f9defa75b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86fe1584d820a593b3b74c2f548eff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b407a1761037bc7994b915af2df9598174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc696ff2ee954a2a73c2552d995128d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff318a25ae0b014c0a8413536653e04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e95ea12fabf163a375f2666f604b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc31f94210311e3a86721a2e5588ecb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033995baf09a629959a2c73fe8c57e3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7181e52c1185b5bcb1bad03e1f03c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f723b7f43f9df7323cbad9900c04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38541e464b66cceb79b810a2350b4d1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d008f7406a5b7a47a89fb2dbca1b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935351e70715fd8de938972bc6136f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a132cfbf490fc1babee748b6c19a6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d96511f8ba256fade416dbc81b275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eacfe285568aaf820ea65a7f7522c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c30adc40c07b5059b79e4b274ff1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a919b633bb1dd643e3c542889b24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ded2e31ca7697006513685447c6d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8f24a156c211d1839939594b2491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eec22cae6663f0338b87842b3f463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13d0b4f1db0fc8f232a0b3e9534e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d690ad92c1086e8c29e462a4cdf47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ced017555a5d08c8fe6cb8d051bdd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481295c9d0eef566af12831de378f483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b8d3527df9c741025cfaafb0720a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0cd80903a175a6f064f9bd793e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e599b87e183feff6e21be7c54746199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd956697690787caafb2734c5c9343f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcf8b20a2be9e8f63eae5e1f70f93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ee2c74f717ded5cb6da2d520aa7ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e8f491a684228cad44fcc9dd1ee6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af6784325cb9ee672078b9616c9e9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d557a7137f984f6343c627fb1f7cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdd0bdeec22940b5e03c1ed7151585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eab096a7d10e393eb5bd43dc7bc6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f81f44a8d8fb50a08c349dff6327208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22603773d7a6867b227022294d3c1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b1e0a179ced885b781553590b499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625444e6e8cbb4183098ef487439c407211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2bb98540fad95e2029770a3293c54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb0bb6249cf837fac70c3b4cc1ad1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4e8d53bc63fdb84777368aad500b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520428beccbf78618c81cbc6d386858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae69d5cd74c33ea64e9f1a5a73374216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f713faba59b8e0a796ca2c144173958217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b641d67bbb3b9c7ec8a7c5c670189218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21907fd0063de5e3a679040f67c30dd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb5771a2897a66bc998dd98c4b5377220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a129110019f7fcb7375b598f973a0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135717d3d57c3e2720d407497e513823222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564c15ff5d8a19602017799dc3df291223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee71090cf1e9f6dd1ed95c5355089a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ed4e08619395b6d05028ac3ba228225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433873a11f4b4b6bbf25217062eeee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee896ccf072884d0d736b16ae5715d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac672593e73e7000bea1962cdf1395228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a441bd1975df03eb1727027ce0ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60398be50e65e67f39a0195d651127f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252b5cee772035e2516265f07d7b4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf537b0cd982c3fae430b45040cbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ec2d9fe8e2f983ee56e6b7acb5742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58da3a40162878d668e29f13b2d27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1bd8d8e916fa60dc4dc7da4a02a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a82a251b510ebe0c1421ca9a0c707236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2ab97e721802cfdf9bc203fbb097e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ff684bf4fae62d248c387d8a43c73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0624118dea26326bafe1f5cd9544c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e53620f9e528f5d2f693f4e2bb29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e3b61fd75c77487689eaa076e3f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef14be281a185d16456dac81c58a59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bd828948acb48b442bbf77d3a314e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aff4c418db2cbd91b0178c207b00d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc60b00e13218593fa423d4554cfb89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a32f5ced07784dd3ae7e42507c07f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f77c283fab0ae9a79f04847ddb2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16518a0ecc489f729a61be3a98653e03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a46fb1db690bc8c48f30511056fa3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa201943bae741a27a1ecb0c8b0f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cfd8dcc3aca4da7b5c94712860eea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9fffe0e94b4ab6bd1a5c683cefce8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f9eb451c24350d1038e03797882d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd003bf560b6b50f18a646f8c8c892254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67412e9ce368074aa0eaa9100e5db71e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4804ab65b21c808342568488298e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de8aba22cd09ba24f344fcac42f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd72151d4a8f3bc68a2a0205a3808258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6f59dcaf4f5a314502b8b421d8d84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3a5e47aed8f3001c03131d14fa5c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced5b1cc5123f3effcde2d54f6e7257261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2825337d587580266c817d0f7946e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbcfef310aca467450f990f0278257263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862feca3543674e8c44052ac4d7c0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b6f3d285056a12ea113d70842714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202e6444b64d0988801bb1c4c7bacd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ac8762dd54e1922398c0375456f46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec3ab03fa8a899d284ad194e8090a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc6fdace7a25afaebb6b0ba1350fca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ef735aabb552b0e526b957c34bbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d42bf3be570b49318a389820f729271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bfdd0dca20d7735a7e96cb4250931272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9b5d76992bd90d4086af5b3be27cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05921012baa582898f802fee9a8102274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8600930e579e295df39ae0fd4cff466275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46dac39bf494552e4a7ce2af6f84e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca65ced8e49f5d9c0bc9340bf73f30f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8172e386c14ae2f609dd2b0f1b0774278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32abd602fc08a54ca1d760f0176138279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693a71de72189c7f66a2555a005e797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a686a8d02b475581c8b5631ddd05f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25f42f59ff7b676a3901521778da1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7a2ddf10ce37b9b008b803f4ff70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494617e3c69f97e3c519176dd507ce25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea8364181cb821790030cce66f061c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf8df6be46fd9d8f04a7a0263796e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac999f900af61d69833b634f39ef932287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369189364838993f34e199f9613508e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2ee3b851661bd2a9b937e31ef3db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5293dbe0c34793a405b113da26e72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c40b73f897a0787d91b237ac05c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b06c29ed963f368729576a1da386292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7ac17e275ed8f0e1260569024dac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e6d98068abfe201260c6723fbda2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1072cf39ce84024404f7e2898ef28f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed545a1f56016799a3d5044606f51d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10603676a7b1ac006e5f25a303538dd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca26f290245eb4739c0742d762b3eb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c93136f6ba0ab55e5ec25f559e751299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f5dd1c6ea1f6f5aaf51598ac772c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b18798c34ebd1b4796aba33c0ec748301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaab88ffb0982b9deeb56118e2ee6fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d71c05f9d96b46d754f6e3322bab8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba0a7e2e4c17742123bd1fddf5216304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed855e655494b5154a6ad46d196f78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536b3a32d84e392414f1e660106849b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9278faf24088dae5cba89813af7180307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4bd2b08e71cd96a3672de628b11ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d96790022a3484b6b6c75dcb0a00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83b3c51769e61a3d9ee1a47073ca65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e993a9a83737f6e359e387025eab2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2067a311b03b8694c456f8aec5f1dae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a878aff4700d2fefee56c1370ce7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8484d744052fd71d934462f2a5501314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a1406f206d2f573ef932663f577f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edf32e7c02aef45fed619c53b11c22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb13dad9410d40a7c4264066b073133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d50c3e786db80816006bd7a675ccc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eea04315ffbcbec66cca939b7bf55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b60b58b4554ed2c01785742a21deb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3eb724d71d8395b6c959c964e3d16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7863b68af81ab4c5db7619513577e22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27b3844902ec7d00e08f60ec002fd9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4456043135c81c5782a90337c82ad9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7602f539827ae65c4bfcb787ad5714325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5ed56ac0d25056c5a9f40f406e525326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f4e0cabfa5fd64115e6c6b9d69ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e267d26f3a34a499caec3aa9081f03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a193ec6b85ee10f4ac7c00c40356b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5781bb5404b6303e53af38f2c3c05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d90da59c61903e289470313629d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7f1bd001da799305b11d77a7aeb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137a2513358875058be912bcb3ce2db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a213e0afa0f8e8b14fc24a494dde37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30502f766c2f8b9722c4f34c99588bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37253b0a3a0a5ad61d18fe06a00bce7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5aa977c182fc92d65da4ac7e079cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f70e40f876902492d49149d0094700338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05594b022670b1f8f7ac3dd8c84747b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50202bf5d2c1e7d67475264109640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e21e5324efc6a77212894c1edec03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292400a4d4d7c280f956415db417336b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be477443bf8c435d8d3ad7c7c1d5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd2cfbcfaf97b87ee8538cfd393b58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d2b078b092a32e63a59ea1564dc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8921566007bf33c913a238017811346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cc093c0395aca262dddf108525a0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2c05f0624e74e18f4992b78a2cbcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780b12dd202c8b9568c325414bbe60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ba4c320beed6e1d75d0cba9e01612350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9526e19812354c6f5676cf7e2f8ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8763de2351163fc7ff51dea9fb366352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63b71a6836c6145a8adf876b0719b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754610fc1af23307b155a11460079c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e1b15847b74d8749b73727176fc3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18529f3374a000233ec9bd4768c1dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcd7d4ccda1b197103450a2f6fe33e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e12e62bd9218818008f21d6d3527d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0b6d78ca0ec8fb1972905fa2bd1d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78239e58e58ca606cd1cce805f0471360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f18412eda948afdc746e67ba5414361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e63d577d34a81a9aebbd45ad19104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a9f02c2fc0343677ed4253cc0350363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364e482b067b9a213a5d8cb6bb6d1de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47004694825e6ed32c8a07c09fb3b6a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df8df24093caf581ff6d8e64e924a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5248d82a0e2e96e164fdab05392bca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cf482af326fc715036228b9711539368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41727ad32e771cd7457c4bd6f23b641e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568137992328a94b9ed72d0c24b68b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc5205e0ce3b03c2bc04b6cacaf32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2edb7c8317cbf8d4692f631bf1a73e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaca0f402f0be880387069cef602a5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ed372c8d863c5bcf59d922cd4bff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bbb426e58f4871d5cbd95e6693228375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e896fe52f52b74e6f40de89feb2248376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7013c26937f5e50c925db948977202377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a03e31d2a51fe16e50fd3badfbad6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52eeaa59052f3b3c4a265f8acb0c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe16aa1d54ba001d42171d329fb2a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec3e193de9e7ed1ad0e3a7adfacb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc56a94714c5b795dd295684d1c8f2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab43a7f3a3ea6326ccdc3b1d8a2625f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d21a7aa32ba7083d1af0135f62014384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ebcc327f558583343c178af11555385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6cfa4a3f289a984af809586f6afa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cae89023447db0f384409a85600c7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0af32466331fe6b70c7888324ed5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0984eeaf384f70d6517368428dd12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecf067d0c4c681042a523954762427390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5adafb723e01d0e32a6f39d4d82cdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c285e2e78bbb1f6ab98b734226f4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9268420edfc1343385e70d6ca63e6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3966745148aac3575e111bf0b005394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c6c44930af60cf6843e2f2a04e4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13538ee7d363e4c91f67fe80bfaf6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd3333b5c75e870d560a900ee2766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcac7ed57167920ac78b0cf1c401557398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb858d5842b92519271ef92048a19d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41395735f8807602573ea3ac24bdf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d8a955afc855fd2942241b9eae52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db39445bc8f24278006788fdaa4e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebdf7ac1337a68f8d4662e1b406b12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3eb2d39cf6d329272d1611b098149404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73535f8b9012a84f4f6fbd64ecc9de05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e1ac574c09a07f09dd6a7a7c23e2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412993ed7f537d7308ecd8d70770058407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b4a0b67c9827cdd5aae898e5651f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc086b007d225a027c4a9f81a9a4b36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37351bb7743633a864190c8822d3ce79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b0babea2f0b804e7100b76c72cb96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c434bf84ff441ce65a511ff5036c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63023c822ebcbf9fb7a40345ec8a2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0fb3415a39387304d1ba1ff52e313414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a8f2a6eba5574d435c70e52a6ca84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464b57c06e06a6c494084166023b422416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c765626f542f7ae5a2988b218eb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375b36fb91b18cc474db5d98f80af3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40929c6ccca0c104a8b56d2cccc2c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76233586f2650bd38e25ca17643fa51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc8882b6cc6884b8071237c4756a68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896fc6905c64d55cb3c34d4bd8d22bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d38b64f45ff293974aacd8638307423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e2da1bb0d1a883b107729d3bffa88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0be430e654a4aef298225e4e84426425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73578f5b09c6416e59f012bf1120aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a62862341fa875787434fab302e1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841ffb731120d5759ab402d0e27d69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1e36ed2a09e187d1658ca4dca82e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8238a86c060bb782a9c7fdbfbb780430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed957ebc3725bf98b0ca042d6e79c150431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6181e4b2dc6da0508b23b6b05217432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679b424acf78384ac5e4b3ab829204c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b9806966832553e1fff08720cb7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10a08fea98d977e466a1b5367ef520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9ef23d7f30a90b0acdf39b48a5b70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9e764e0e43d4ae93d95676e17002e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5eaed369ba5428ce0b6f28feaa1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28119520feee459791a285b70e213909439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021fe88e500ea81d89efd829607b9da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de8d85fc5eae7a5419d2372f5c488441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16835f7986100e1b72c61934a18f1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb20557bbfd705ad476f0625862ac0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c781e9e04f0ea3b1c2642fab355505a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5383153cd10046f0b5f456f97c4938445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f93507c3570220e411ecece767786446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5cf2a381ddcd39b63ab9a005da907447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc7a754d504253bb68bcdbb88b039448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876cbd4adcf13ccee37312d009628c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefbab3a0be38a1f4020169f1c7114c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5959668a8fe82325d3235e6ac4ec2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e50b8031ca51ef2d2d58265628b6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5fc4283b104b5d9d40c87f8cf2e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abcd03c2312ddf2873a116dbbc7d62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e7f148867668c66ad9e55d68b29d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b04720412998094159c9d927fc1f04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284918f012d012291141b760f720922457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3491300dd569b79c4ee5550f562247458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f853e11c3915ba5948766510461a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9474d5ce4e258f8d6a2e2d5a9cab28c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28c565cc041e9d5b93105c96a3fe76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97402883ce66a753bc8fc41a84d764f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f79e5af77e90b2875365bf4b8cc935463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b20b526ecc59e76dbff86fd44a433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca5cb161dd79bc92c6b7eed77bd7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d49929afda5b7d634d2e5f0c2a262466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35baa67cc5eba465f712a0bd214bead467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488b1c5a79aac8042de155d6744dd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee1d0e5c95a55c0c15d45ca53b27ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa335a6d8e0e120f9b7a8a08186843470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d06ef1c4e28966fe58026ba3e8ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd5f092aae57ae664aaa22f024422472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82996a636b753ff636e4287cbaf79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6c5dded3e7287ba106209543c9144474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee01c3e881e9b7ad390609e686d88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d5103151ff0789f2f99fd4ad7d0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a85cc1f1864588afc471da48e706f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b691bcedd3247c9e6540228c4c56e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099089b7c52f6e9c9a3a6a35c19ac007479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c71ee2dacd12a9c9fd05a60e7407b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648a2293745e96512dffbcf9a96972481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ae2e923865e7c2cc75502688e03e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f973ea24e0315e7d2e8fea6886b4af8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb4f6480eee44ac51ec85c1dbb393484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bc20b151921eb2ddb12e2b8f64f7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62d1f28372dd22f47179bbda2b2b96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe3d024ad3668e1e64ef2035a8c77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e0b2299afa1e25d48b0d1bf5b6820488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d894eb1fb5bf766522b1117e5619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aac546343629ee9accfeb4c46e113490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581e857bce0b5f5d155411575cbff68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdef60430a88a4026faf242e76117be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2605170a3d873fc3da91d1f6676217493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a734a0ceaa5fc6dfd9decd27c5b30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153542e0d73ac62c95400b38546aa5a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554266bf3519fac4afccd191e505c70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf941c23593facd5613679e758cd7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f32ecac7873c7dda6b30aef6af3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06fbe60cac04a9c834204ec31b68fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cffdd2d1a177ce3471a8a7ed0001c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc831a84cfc4256a0f40993c2af226e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a351a769c82cba55d6843f02f38b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085f532edcf32ec27a0a6a9c1babb88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8434c4f4676ac38a3104c997d6d3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e24678c1cb1427a477c9f88685bb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ce68e6500b71b5c373aaf48a3bfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f292d07871f8da8290c7c55671d567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2834516a73e6cf10484243a0d185ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21bef5f2ed8976ad5454a94e5f59d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eff365ea92e02cc11e5bb0707ab07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a328d1441398a995069a662f45cfda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a78f198fd2d5194fb1ef2a7b031e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a748861ad37ae5057f71d22636d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208a96a1e7f7ef1c89537123fe14f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec1572a068f82f0caa1f13126a4e8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ada16484bf503d01d979ee7bf7154516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0166d9191d9a40598f72e2b12adfe6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05439dfc3e01b3579f2dc22e7b45eb03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3de8291f9ec806c8e610419c9c94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c81ff7719d98856e0436f13ce620df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732056de77806d046efa39f6d48d7945521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a853da18bfa9ade2376aadc1cc74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3a6f45d28943cb7c9d8f9bdad6e80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6847981fec56407751d478ac11c73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e56358cd73cbad3422bb667661b97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e196a860bd28fc150edecfe60f882f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e45940683dc3620f09a0fb2fc84ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba33626e36a3c7abc76d1dc0d3871528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680154ec7096e1690fe06a45a549d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b564c32f3b3c6497e97c505b97f78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c8a1fc27842a52e47c7deb365a32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb15025c4e344803671f778e0cbcb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb83640144d8a4590a8343aab01bf1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610623a97b7a0d1fd7a909d3b91f067d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7708a6db4e40e793ddaeb0b702b3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703c625daa27924e96b2b59730998a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fce027dc863c5cfbfdf18cc0cca3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e385a6549eeaab44f282a54c9536c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7359b5d85ba2e63279c5b3f01ee45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9753e4787e00e537ff74b6beb0eb59d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187633b688798ca33f00c2d4cd043f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58415a68864d9b2222c58fbdc97ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc4c43df02a392360d5d31b441ffc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b49ee1a1031d27512b033fb379d45a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df3f10a0d538b206ef601f58a59c90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc36549d94b84087f2acb7152a7bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefb73549860dc6df3da1d8d6bd268547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73484352a4d524db08a605b09282d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9e088c32fb3aea9b8552624d443f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4432e677d3685a7b6e0ab97ed01d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5ffc90147f8885956df78ee9fdff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170692a3e4f1e32ef3d2000f5af0c2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f5cf1c5b05647ef05df2dd14b44ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ab17b1d56041ce4867f22495957d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187ff99db294bb53d66a1ebe8225788555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa891fbefef81e41fc8f03e2e4a778c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe984ff8968e6db4a8b759b886a18120557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bd23bba93cda7d71a3188d1144157558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf035b131eb5e43f798a0a4a91838f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a08ed576e8938e181318ef9ca51f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abfb62825e485c2d96efc1f0f50ae4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd276bbc13405f23f96c5a65e1c488562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7b77270a9a32def118c8c963a6bc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea442c89f53b0190fe0344eb748503564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495c843416578fe77869089859a1b9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52f465f2cc89bcfc3237e358a114f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad057bb1aad7af8a807ec0e89e001a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27aba68e2e77ade0381844fede89e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e943bed11490e90c1b140ab02f1c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a369bd4548de9445c25dc0384f6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ac97f08f591fa5a77aa15cab8c8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52461185a4e7a161fe491ba528f816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3974e483ce15f6c3e2fde9f47d585573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879d2599a3ff51666d63fc87d3a1eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea9cc12a543587a567fdb94e532252575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e35ae21847d1f19850fd497c97bb74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19658cdb75ee21666592156ba2d704f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ce002106a43ad2535109ebb189fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef05aaee64c6e5d1da46d66030916579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45947aa61b5dbe3e8daae137c6d2681f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793b8952e127f69016e66c8c24f9ecf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cbbfa4a45e61d7d4559113e710c92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66019bca590565a0cbb76ca3f5bcc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84f86ff278cc036d94782bf7823e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540330114c921c59bd53618e1abb58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8021e02a6e7c68e81354d92d5faaf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10276c4e2782b5a615a2a72d88a047b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a55743164cd4effd3384755b1192588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d32417cb7a3a934a0b0b57ff1a53b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfce6f2556f6bc20330b9260913810590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4164b05b88870caed02e9ab1ab22a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80c79a792d4bda9e09cd24e69e676592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e7a226c96965359afe0649f59c83d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b508526b11f01f470d4e1361547d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee47ffd3235f194efbe46357bfee2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf991e32963f493da654ddf38ca351e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f5a23af8d4ae11b0747730da94f10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7f825cc210ce131d6f42d6b393b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872990292fdfda7ea6cafa7fc63ccf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13631a9fe28816e14a915f07eba40b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87f9fdc6b46c3c127942a82ed3f02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d864589593de017b3de6512b7c30084602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656931a5eb8d2894188f2e7ec2acd78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c14966b3f5c8210a348594c37d5d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae42488c6e0999c02ebd4daefad412605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03331c4beeaf37fcc365773a5bfad8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ed22f04d34ce351dd750e3847b5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8362875d908045edd2b8c1cf03bc3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c735f0e0558eaf8fa9160ceb13e150609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954a7fee76015e098f3bc50952b3e8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89627a70624dfd61a3df819f664c0eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028477f0c873a30bc65192e35ccf9c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e7fe799297863a4bd26fc71b2e03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421346f1dae054fcb716d03be58c5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68583ab895b58b06e030eaaec04c18e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495525fc21f1ea08f477d52985b7d409616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f538da51198129d2195d4de3950f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ada63f847fe5c242f2804d4f73fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee7fe70c39dda3d2342e4cbcc176c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63db06d5be40681610cfc43631e1120620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9bc6359ad87f97834326cdc63995b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629a29cf9550c9fba9b6dc54a2762f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0303e5690f71a3075b82bc979bc2ce6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c5ac752afbfbd51eb7b412074c0d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cfb402932fc1cf6856522e4168340625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5127e39d636e70911b25db008570012626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad95db167f01fc41cdc4903bc31083627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a0a639d95c2c7a8819aaf4a4e630628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb82e99e36d23855872947a7105302629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f60a48a93d71fb1edb63e66fffde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275f1c407bd97212cd9e1418cd504c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1859a582e7281e8732957c912d685632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d477e7814538265c07fdfeaf24fd693633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48448d2c06ea43a4d2d41a528ca5f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3de0cc79e2fd52ca58e3ed54005ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e5f908a2be27104ae8e010ace0a32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04f2a7f33a051543c0fad68def0ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19420bc2ccd968a147891404759f2460638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05b745468c776c5833b9fca80ebe6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f093d2b27f232c0422cf5881814c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff85b47f964eb0e0cba0aafd287e2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6736978b73c19013c5015c12b54d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b66b5e462e424b8a5614444d08be39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e40826a8f9bd0b21d119d2ddbbd1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f2bb551ca89bbbe593775351d38d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c8ed0253b9d1a3556a329268dba8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93f8dcb8f6647a7e761a8206dca4ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746767b6cef392ca565bbaf879905439648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559591f25fdf07ac958a4fb94a1c50cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582d153f17d8f57652bb3ec62a5313c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106459adbac71409293bdd5d9612e2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c172ab1d84918a75550194d246fb60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ebc3574b429ed7dc890353c9cc32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a1612664ecd6fe39738ec3d94ecc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eef771a3c7fb52cd8585946925b25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c42f101c6f9dc2622155bf86b1dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab1de0c24f4ee29cc1bfcd224f4a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e3fe569ec6445770d40108c0a644658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aefc2c433ebff04e1886569852fcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cfd9241863c004b1fb71b568cef3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4459b1ed022e8523571c67c42d89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93963d35089418b43ff3f0c69a3a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ea399228eb2f39a57f1486a879cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396707e5ad24979887480291ae99c04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388161be4bcd064faeec0d89143c169665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4e4ae4deae8d2ecd9a4b825593da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a45b3950651484a816e7ae442daa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8957a96187c38888becdddc1294f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e402edb2f90a2c9368195c0b10b0f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc571413579919a84db05c52c568943670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7ee4cfa8858cd7a9a62d67fbc8841671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e364ec87d17eaa13e9d558174e9b782672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf257ed34755211f45981cd0ac671c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431d0e18e7905069cd55ed0b563af55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8615af52d72dfde2d506239eb15249f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083c1bb733dc7b5a82210664b7cebd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536d5109a19ce21487c7d0e432cbf24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201b376fbd47ddbd82f25ed11268ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f512444c02249459de4861637e1189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca20a67330cdd15bf69c57a127caf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97281a4464180008f4e0fc0fd581555681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36d588051b4a839e7c86c2ac341c83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37275e7f6902a1310408f4b725f4b193683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a830983fcf143b60fb1c6592cb99e4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315afc8ddf50048701a166dd2d6957685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc5f248ba38ad76c4419661c02a1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8ff255af3eb5bd111046846f1474b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba74db461bd1fa7092048a8533666688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0bb5604817d3744a8c00f19645b4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98387bfbd1e2c23608285d1441fe7677690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee4556ec33c1e18c04c11c394dccf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081979b41e37c405fe71631717608bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04da0b5bf1ccbf7d5ac82d2989ab792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b05020f12d369b73b6bb21eaf10c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc76d497687f2f12f8725f3282eeaa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf820baaac1ec8831297c69367a24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330bebed892b3ed4f6b780b0d9d3cab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82300cfa138788e91a728b174f940e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2fb72936ac685e57e250990cf39b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a09abe4da20045b5e058c68361005700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e96f7e617177954b00eaa3654e1fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3280ec9121b9efc07213f3a95f555a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf260d229b2616fbade8e3fc3ed7b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb09093c19bcd2c6999421a6991168b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ba72ba9569efff7360f34ee48e605705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a948fe0ae15cd1fb5d3a7088dface706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae964dcbcafe3cb353f51d0f05a0a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd65cef1b7ef126ced0e6681ce8b8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d23f22c0908a9f4cfa602a2bc48fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09d6b5c310e1704ca385a6265a4cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170de48906ce03892ccde3eac6550144711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eba8547f10756953a809017f9b123712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff13d72329f042ff323a8565d4cd6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f3258a7d3630c0b7338762f43ba6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad22644c65d1f31fd280faeab97de5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69841b11de5a5075ea49329ad08d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a267ae4e768ba34af431a09c4b425f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab8466cc0120aebecfaec0a6a28d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1afaea0c9e29cccb12202f636e0f35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c340ed2ea0eccc903b03d289a86ab1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ed4adf7723cef38ec5ab13a0afbec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97cf32414f2b58a9603399813d11ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c447f4fa8f35b3f4cc79f2cc2de4198723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1100ffb71b99e1cab8e41811c8b460e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ff975e5864a1432d268d5db1dd658725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7304be110546397a85b0686caf137c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b94a3bf3f5daf5b113e1f5a904442727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03e3f9951bf445bcb7c8943e7ac982728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0835fc4b62395ce14a88f1e70bfbb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5566cc693e555c6a075f109945fe45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8397a080284ddd1cf22e1af60605c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec0b96c322608670f1c7062c651e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a6fa3fe45e2fb2a5316327b29ad55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a99755064eb2ec76550103cfd756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e7c9c90b2519c2debb55127c65454735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a23b50559f5432d67e0334ce48b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe7aa9f43e41184c5923bec20de43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12459051c15b839a739e8e60f40c843e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85145c8202ab4079e9cd23b9a9d502a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9159c5c5875d754ad908c619ace5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f455092c1113eecb982d44d7faa1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386d73cae6ef736fdc393c3b7246623742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfca332af98308aecc003ac34f8358743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bbcebb6804972042c3e91cac94cde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a7f010cc1fed68f61efa090819e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41fe5631cc9a839a5aec3b303ba4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08539cfdbab1bac931c45b60607140c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b891a5c66b248f612b1bf1c8330d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42fd8a55b9dd6f226a0961fcf09893749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f2508e84c06e4d44463b62baea8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee9a23d7a8bcd254a963d7a74aa92c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea913db2fdf92be92ed7e83b1d6c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace13197e38fcf51df567c296a6dd046753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d818a7be4b16e11645f1649b243aca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345fb78f46024b88d7681eddeb91f9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a947e7cef006b69441d022dd0b3b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c2310146d41d1a47710ee4203950757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b7d02e37ba07f2f71e7de5f282cae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242043fd1f005ca21150479345ef29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd1f7e5d199bae236c73c0f308b977760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df5ca0afb5b34cf099f371c2716c6b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccbdb9dacbe41ed3186fea04d355b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d58179c7d10604733c42a73acfccae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f880fa9a3fadc05ad0a8e1489712764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e40eb1042452d35bc2c76c419b03eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af539d7a03c04b8d5017c02a20477245766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a2e578ccb2f31f55d2a8ab1919c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbf59fb3021334c29b701368e9f3f2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa8227386e51ba4e6de66bb994739e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e089ebeb95ae8d88b47adfa2c2984e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467443ee3ea7eb0f1260782a8ee8216771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a898fcaaef0d3fdf1144f42efc76a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce25cfddda091619ab26fd550c069ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d0669d73b077d424f554869b0332774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579d6d870127126aecde6412ecdf41775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee559bea792afeb0be960a250196f0d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840fb331e11c43de30642dfe881453777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc78485b16e258050f2f00a726bbba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a57b5fc93b3bded3acc3299e9eec44779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afb87a70433f7131468fa3125d57cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed6b3bcc2fa67103ace80555745bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da08077828c0f6780f1e3655c1d73782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8765c119125b74b9835a93f50cabfe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d0f68085ef0e1107d4d874ef2cc0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42453f8627f52cea872cb55f8ee583785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb12f39bfdd933ef14c61746d521e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bf500e718bc383296ab52a2c12a25787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619fcc4119d3c27b9cd8bfe98c24d30788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021aa0b818fd163062656a9f6707d2b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b7bb637c6322dcac26f334618c05e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02742f705c39ad563a2edd2fb19467e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f2a5d0975a9966b4e96333443994a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea587840d4dfa47914e22824c5b62f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99e7ffd707dec084a322e8946b2ea7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c449c49446040177e1bb8449259884795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f41eb2c2dccc7fed975d9d217b84796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39673ae47d934702727a211be34466f1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc39fe90af8e14dcc0ef390b85e12c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e64e8960af0a3f3029552bc40697f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed7edeff18fbfb44f03e6bd278973d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4562b3a84499ab5d28732157969e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e872d75ee5220408b1b3a5a5c93a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae19168eb6b59637cf30f5699c129b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cdf92ea1daf1a6fdcf14d4e936f41804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6517f2a3c406731c3cd1886c11ef13805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8186beae0518b5282add498031b8d30806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b982d90dcb9c9b6b14eefef8849def807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254698c0a9f0168f7d785d77ee0e0e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c84f4b2c3c19b9c19bd05ce910b0b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22d0209577d30249d821aa73b2360810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2bc81995fb4cf2e670076cf2f678d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2940a8d1ba43b45789f4e0175713a60812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643e7f1e207758f81559125569c5240813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5d3127a8f259d66e35df71aa76103814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0218c2e2914ac0c94002db6f13eab5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc50c59aa39016cb06b330162b2cc0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597920892882faae08d84509592c0962817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c62ece5d2259b572f3387c566917f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be731e1f3ed6788a2900a954c8616b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9c8591b25f49488b21d0d8f445a6e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d68e81d2d033d2c3fc279d9af867f3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661a6b242570f8833682968aec48a3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95cd2cdd572be6923f7cb20c34bb65823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392ba59f28056259a6ed76255dce4ea824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94426b5138792a22ee70d80e40da405825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d85f576dacb5d845987f02e89d0e8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810aafab62183f388d9663fcecd0ff827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5461748424b7046c488f586f008ed5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a556723e9e5e26c8fea43b237235829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f5d545bc4ffe655fe0176081fc24830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b8cc4dd03f640e9f63b5d7666db5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47701c0579a95d80ebf020effddd7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8da4ec82c7467e9657bd26d88f9c8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ea90aa729f9582eb3d219e5b45ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e989bb61491a766bd40f2e8365142f1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef8f2e68d96b95e69a3516fa9a029836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2db5a0471f43f6b2ef19b80e286b4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4450e05cd80be201244945cde23adf0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201a5a478eb2366185326d9a56e399839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232057169001a0ba1c35ea4e2c4739a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be721c9ea876d0280a2aef8856d2b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40868e316a723e40992452266b7bfba2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419d64a888b1c8bc7d93bb0ae68341843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c59ab3dddf4a6ae3cf20afd7fcba844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b1b6d1a5db26d6a7c077c6b311e99845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc96a569c5c634d02e57e3b5fb589846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f76e39cd9dc29d682c1e1f38d011847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e29f3e7bee15cce3066d2a6afbaf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81fee2b82a5ceee7045f583974a77849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346411289afb1a5b28e64f25e8a4fff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f74513d8ed8b97991ee5653694a09851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d61ddb57e0b18203acea32b38d049852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e08d3a1bfa0d886267b48702df6c3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8acc777d5e21a4d772b9c075535b59854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e62f62c080d04b3969315a53c7130855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f94a11e17dae244b910a09c04e36a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6457b64409d55e64eb87511da2bb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110197d94ba0716f7cff6b38ed1bb483858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd171c2d996c6549b3e11b9af9da17859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540d6c88c60e6bb120147f2a5fd610860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3213ad7a959380dff295d19bd4b7e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522cb7d385d37a8b9507b4c885d93a6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949aaf0c33505d33c481939febce65e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8c2be3f598041baf7693590524c5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199e2773ad420cf178b5da77f75e2f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692ece5ce26a8aa080c5c75ccfaa46866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e098d068d15a466586cf72d413e47a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5e50ade148ba462971de9fc3e036868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693976cf2792f1e17bd7fa1dc3240a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2dbb565c566c1fd2b63e9fa39f2b3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c85846f590d068ff64ae460c48b5d8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7cff4cb9d0e509c3632f365aee072872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46eb8d4ba1dedaab86eb26386a1335873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e9783a9b50957ec3073947b23ab4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e46aa555b3380b2743d97280d1ca875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257bdcef5bc590069da80e1dcc9665876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd605393ff15ca40afd8233ed3e01877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230314bf4068c704161b12b1cf3464b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71d4060dc6bfb7b92ea888e94ad7e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ce8cfacb5ef83bc9d4c1e8f4e7ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4dc6ea8e073d6f8feb3e9594eabee881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ccb9483c078182cd8626e4c24e2a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113b12c62125a8a09fa75bea21b87d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337319ae9070a938d59d383b540ac36884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185495fa30ed3795efb13125206c11885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a1e0e3f82e7e4d91d4cd177f595e5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc56fec40891d33ed9c6ec9b8dc3f02887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f1b285cb248d76076084b8fcc710888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2071d92a191b22909c12324a19af4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16d2695214da375fd4f5aea29f0c3e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928dcfc0cd4cdb84b3b8199b657f029891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3d2988b31440c925094c54f00553892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f04f2b6bf7f77f154be3af8a9bf2f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2543826903fd2f1028634f9333c71894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b745b74f4746ff49ecfc65e29936895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b718ae2a9dfcd95157ec7a8439950f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2efe23d7cd11870934b99b4c696e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8e0e706d13883963f0c203219cdb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904da37277a5ca0a0b5bac7a3e768a2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290490c0c7a8334bf3c9f994ede111e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f581014e975aea59cac6c0b87fe3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93ab0581f75417b84639aa1723aa2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9eef85194e89284df3433cb31662f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed90a8075fdd11c35ccfc572134f63904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184128019d3b29546b6d728a054a8f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cbaf0ea459f4ce50271fa31102fcf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9035469ce4e54c02b74cba5fe13fc2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d57a5e00394acd20ef3a3d2f952c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c131e829febc166817aefa4f5eb9de1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00dfc74002a11010296743041c0c8a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbdcd609d6ddbe4b6306725d3fabdd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6f344479bd55866105d43b8ef3e84912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda84361f3ace04eebcc4eb12ffdc0f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a7a8bc7c6963b4f6c80d6eaad7494914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889277afd682788ccdd0dcc5d66959915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2486a7733f5318dba3ae9fffd8c8f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98365f0692354b69733b4b6ef28eb0a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4a9e2fcef3c66e91cc0c1e66f927918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dee4dd97b4173fa230c08e32aecb9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9d3c9cdd0c9be61d07a1b06798e2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9e46ea9bdafe2f324f643ac747ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98850151b97e1a7ed4f114ea232069a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e3df231aa1cda8e478df5b824e38923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24659e54f902d5b51349a05983d7b55924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed34d259b299200bd2271b3c2015181925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7598623709e759c1924c9bdab1f9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeedc4cf06abb1871aa17c189ef2680927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28b79e088717d1ef0db8392f127443928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64fba36e1647f022bf1d5d578bf66929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac113448f2b58d37e76d5b4305750930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14d611b4bb8b3ceea467895ea90ed931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4573fbb129fb1f842c14eec586cdf3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61314d41624e27c329e066c4c48403933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f9387543fe8bdd4af7996171248db934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02df46b3b76362647879ac4f0558c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e85bff616d69faaa39278d2bbd36936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da1a83fd95c2496ed4c22efca7d285937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11614773b180bb75e7ea4527150ce55938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c48d6385ef7a5cdbd1c7f2722f97b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc7254f1660fef4a7ad42ade3d6c94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf34da815476adba9ccafec98f2ba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc25ad8b407e752effee5c9b75a3384942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e798c77b1d9aae8fac5e8e0661fb9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d64764a2231956bb8971971254432944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf501e642d05072ac5e4a1594de9e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638974d354d220f03490b187208dbc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a955081d143f7bd6a977b10bc111947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be72583c816d39927c2e5ee0e4d3bd3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ce011d25601f2f440725ecdf4a53949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b2a9eb37b12fae61cf30b9e2db531950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650fdadf240962f62ce84cd9e1d7120951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebdd08a6f9f26e6af5eb52621a2285952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748e63e35ec0a02954660770e39203a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7826098e2550d894661be6e082fa5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0a618a9e22104919370de3a910077955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf52db78d670cb636289585e9a5f9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461896c5cc9b0a0cd3fc996138bf257e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7a7241d22fa43620197faab5cfcc5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c94294efea80cb38d9ac8306432f8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf997a23bbb3632905458e91e3038d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30720c9a5d29d2027861199db6a839cd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35be2d0a7e01747929505657c1115962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc410c4504da3437efe259a649adc4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedaa00414e31dcbc7951385cf78285964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6213363b5fb37df7514e35de8a568965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f74cc10fc1fe422be0a37e83aeea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074c3358154b33bd6f2b716f8402e0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e557848ca65a81735aca9d8d790f6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b38a2a2cd72417a0330b122d6df82969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7becd0989dbfc6cb1c14ce532d752970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8cbf1284330f9b851b687ca0f53c6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c6e049cbb4af7585cd593641c3ca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58242cd5a673c397eaa25204a2ade3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded0dae2b6487660350d3b6dabab58974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4edcef365e953a049e98c677e8de975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66508e0854663330389e2c48d351e974976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e7ba4e19be4375fb4d365f0df37a8977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>