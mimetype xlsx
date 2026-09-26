--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f35e44715bddbe25e4643c4f2486e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f9760a507d67a4710f255ba4614dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654053a0e05e6e5f7b1c11b665d37093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5576b6ebdc751fff02dfaedec7244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28feb51b8c1b2a78aa34a46167bb675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae0159689df1558423e104f6f2ef06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb6a2666c227eef27218f0c9f5f2367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc24b4d183c8a6810329d3f2e85c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac52f6774cef5236de176a45bb09f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4acc705112fd3fb185354d27c522f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb420ecddc9d6d860880d7d9acdd7a5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8d1dcacb0f3c31875871da1893ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35549b9d06d9f6ad9353f8283cf9bad913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78957a318390ebbe286eb76b980070b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a5d74a9f8c6093192f9dec89160c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a1ab6c90f4fc03f5254e76904ae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ebdf0f88e5a09215b4ef9dd6ca24617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314349e4f88da2800e9f7bde6a332dcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0323b9381b00987afd7b1fbebad719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977861c677c8d8dd6ebf9b3cfa629c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76380386df35a3e999bf5766f73c58021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2946f3d5a54d475799c73151e18122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bc019baa08a94d6e0bcbb00925c7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c85a39db38e97a8c27584b2ec8d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd37694bb3345c8b566b6cac5d1e8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d36e1a457a344c0725b2ce2f0ba426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6753a94a0d21ce6cb8d5c95870ea4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9831abdeaf8c9c298aa17f47a30f72428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7ca63125eedefb6c4346460a5c53b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c882cbc37878723092c42d981102e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3350ab5c97b556abfd79d3318105c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4d0e4918930089f3413df5c6b713a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2de731c6ca99c6c5bff1bd60b145933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c5eb558fee9c75d78d0af4a189ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591327b5247dad55b92cb1bef9b594535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f1b7e0d0a038ecf90df5a960e77c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489745172886ed34c17f56871a95b9e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc888fd67e7e8688012aef64906cfb6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce362cb19450f2a1b6535dc9122db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89332ff7e21d77ef1cd35533154d17c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f86eaa6424702749703fa93e4a0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799df4cffce24296512f2b775d7b1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ed3a4ab9262609a619b1684c114743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393528826aa77183e653990e06e3bfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d163321b8542d4cbc3508e55fb51b9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df5cff5b9690fe4fa30ec851934c7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8bcdcf688dfb89f70246a7f30a09f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc96beb7a0607037fb89649553dbd4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0297bc019f8737ed0e0689aa9357d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de675d27605b82a516483cbe8413a60f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139f20a26a3c8fc2aa9338b3d238d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951e090659cd1654c35a0c5c9de6d5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6fc9b47bfc07982ebc25be4e746653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bf12c283ef458eae64de4cc8e453c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a8b9f1a897001932735a6ae36a1b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81340b3660ebeb5356ed4f60bfaa817156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636067e806c76421f41eb75595ff81557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66208582a59641fd4d5fd44e2d9aead458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c84df744ca462bd4fe1b8fdcf23359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5145a3b91768d1f8ac27670495d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc49f6e468ea38962a7e2ee18b6792061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942cb75cf367a1fc5306d558b65ea5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb44a59b985466a667def899f4e187263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69924c78fee014508745ace51196aae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da144c800d66c9fc920ec91561069465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f966cc99e434028175326ef6a45a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b089cc22ac3744b67711ad21d5197367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531022730dc52c1c155b949c2e1b8de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b53349cdfa4d6b756249395235b98969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96876c9188ce80ec56de4e45ef9da1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416953d362ec90aaf828a8c61c7d71f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49e0f0c25ab17b70f880dfea4b594972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abf2509e24222e126bd52d86d462273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ba3f7c9ac43c88d012d30ba9215574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5f2e8e9ce6d1b7a05279f19feb1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089b0788da5e5b89ec2614c568fd49376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c35c66b7ff620336913b70169c78c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69791d19dc8f12ae956e6772884c94478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6429a90c900bc29ec180257765fc0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c42c721076b1a3aa268782a80031cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e3f0ecda78b4e014e7abcfc214c8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e6cd9aaf0ba7adfd18fd3c722e4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0f6e85c75d5fdef1e2d9aaea59f4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fce29a1eb6fc513bcdc88b267b19c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d685c92da3935a9edf8cda19db6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c72a427243bebde9d05f912404e0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80321c0048278310652220e0793e9efb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1fca5fba1c0917e1a777a29ec1c6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605cbde6300aeda74555ee57b0c67b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdacfa9315e33593f10d441c720dab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd97bfa8b610e8bd1ddf10be4d23ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8fa064f9a1eac93955df5baa4840f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a0242deeab681afd502ea063d74f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d08690032299e5d1ad00ec1b585dd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c806bae83466802dc9afb07f5c9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d14a564b76456d1c140242866abd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe82606d0dc72822ba2d6d1ba3e8d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927d58dac26a34892eb2390224267998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c776e046d0740a5ae272866bc64099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22eea50368572f963f0057f447b94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06a5d70158239f7f7cb2ebd099d29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f090cba1c687daf57604739cfcfab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da758509f24e47ea0ec9d1bbd51a15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746648193ccd794b76bcd5c7fc63b11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268f178c70d487cb03feb05e7e40d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1726927f9db6fcc2849946bb307f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce060537b2acf3ded21eab5ab19fdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179af96544b01aa9137c30ba366ff71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc02a34286d287b6944bf52e35163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faede1d9e304eaa8265f9029319eb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b010ba383e9cb3e3b0d15745846dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a46766d645b24c13d649280a114c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1d85894e279a068e5936e6780dc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc99ca73d40bfbc0b007a450043888114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecded52f535a18cbf8788292b19a42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536e3945e9841ca5a7af11ddcb44ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf476026e691f5a30404e4a9b9d87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebfd829761dc1c4a51ef08fec49acd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e1bf5f20d1caa155ef0d3b62e390a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68b548c923e64cf99888a696973cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d75c7fa5ed7e5064b4d89b20a65182121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6b34587f10661f205f62640f73e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c728c02764dc4d7a7225940c4c993ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c085edf2af361378c44c48414911485124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b461e0267641c3360b66f8fd50edc76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2074103997b76540c93118e49b8018126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc48d83eac30a56615a9358eb99a86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff208f2d9a3452fb24b989f27a586128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bc75862da9b61a571da5d9f4b6b7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59935947a63fd3bfa78b4db3394ba9f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291964380044f4f7488a71a2eb1f9ec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff98a365bd30833d8af3d21bf9f220132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b7ea1f108bd2a760e2767a460160133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6aaa988dad37df098cca1dfeaaff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c5c88fb4d8d14cdee92d13e894256135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c2345a8ec93d8e71b54edc739b784136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e6824fa29b25319b1caf2716c4c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436797ae28b32755ca646d009a17d9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a895c1c0d73f5571eac2e2e34798e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739318f9cba58cfb95d7749d86f96e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385b9c7584a99299e63b7b5d3318551141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d0b67e8594c5e57f490866c879af2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd789afc35d82bb07c10580b35ef6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de4e6104c5fd22daf216cc13c1e77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc579d30a32c198dc82fcb30327913145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf817ee5498b0340f67eb65ff7f3ee5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c866108ce8ef6d5ff343793f9d26fc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c951d4c384d7c69a7961e572c88fb72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f425b66251a87b738741453e63e685149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1800c0d1969289aa8fd31917c669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ef48e4d7a19d4be78acc89b26ba2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308aedd55a43023627328e646c838a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ef070fc78181d7c28ee5c799bc19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b401fcda0cacb04e9fe9803278e38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a32108aa0ac2569b192f96ad9b584155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6cbe150163f12a1e59ea32ab7576d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6f65cc8450123c3cdeaddbbc8987a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffe4653f9495bc00c757f6d01a774e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbab369a74c9483ffe73577ede9e19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4612c2e29ca0b689bd9fcae3fc7cdae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c21038a1321670b611a6b3e5a4b0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec4704005c7ac7a3bd0b12393b53e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8cdd4103add3e06c7028c4845819163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a6e1b5b1a518139a023bbf60c238d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945468948abe9532a5f409a96425538c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cf0c25fbb4dc50c834b3226324dea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63040ea8c28a6f50ecb494c921d22364167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac49d1da445574d09d023e79ae5e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6e9593c576094d41e580184bb9a20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da382c45a280c1f13e3ff0711659ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12478ab76093e59b8f06adde33c6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd49508f4d87654c00ca702e8305e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a716f2800b3b1ac1e9f092e764482173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b9cfdbeba3e4d1a48c595c064988a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1354ba7bdbdddaf717fdfeb7f4d529175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d95ae0bcdd7ba7fa9632eb1d8fcb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a043b0d6c34d23d6c055e110f15eba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486526625ce6d89d11e6594ed6fb99be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d86dee9564ba8bbf436d0f19dead0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe5070236f8f671e143e16345741ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec6194e832eb9771410fa9f319e60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bdb767f2dd7f381e21806e1a9a4a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93886c3c4ed582a0c72d3639c74b48f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a9b3f7b403c2665dc053a29c53d2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7735e633ecf54a7aadf941d2a325185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa43f79c85d9eea5d4c8a0ea3f99b52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa198491ebafcdd1e30f901fd0780af8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb13fa82e3d11a8a343404c6af23b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad5d53d476ea32168fe870ce98c21d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa4731d7e2b1c9e5858e8c4e61c290190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f393f33e2aa550ad8688763709483d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e81f3d9612235146202ecd7f8258192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0a68c8786cdf98ab53f3c2324df3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb590f7e1a6cd778392b2fc006b9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ff8ffb49211bf6953a9a6cea73d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2becae16f5187bc56d6cedab979dc43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119a9445218252d205f5ee98122160197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d9cbf82b521279acdd19072a91d57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf832692d813d8b2aaaafbf42e70172199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fab87bdb683b47d0f98a233d101dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933b7239c75ec1ef03b2efee33920c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa21630f7ea56e0ed6702a9a08f3e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0228fe9440f058f8a6b4ea66357aa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd016e50c4e7561a82569030db0a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099816cdfee000ef35a245ab55e89d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51604edf61c13b2656f1270bb9a65df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ab1d966e8e3dc6edd58143f0c189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7298fb6a3f2263f634ce0f1adc2731208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa13afd8b747106d239f9ade482d832209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d031283addb913cc82bd44acb3427210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42261dc67fc2c20a397d00b0555dca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8b3ef3baa0664e8a120d6a1db965212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a06419dd0a950a81b3e106242ba52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997388711b5418215c20b7c57b369589214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5adb35a7d543e6ce225d608a9f496f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73549b291ba4823d3e06cd7a7683c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d615ffdf888f1c912aba467d651f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478b212e0d142960053e83445585a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e08891f1fbb21217e46f495544b26d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e8ffa27561ed90ebe1cd2b0161e17220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf98442d1fa7c90330ccdc39742e7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21553d319832f7d9b5c5daae9f64b2d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70526d1b50df55f90db01d1fb1b8c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f16cc052a9ddaed1787ef67f3d23a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063def42240606b5074c440b45996632225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78aabbb224caa74fa95eb390a0cb15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab78dda632dab499b62b2230600d0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9e0954f906be3604abc80afb2434228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd342954b38f60689c53d7474e06eb03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618326b8477d298c0a179b73f332f2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803239d759741cb3f8aebd64def0e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4329b9695c95848c6faa28b58af2ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9719844462b00a47626c213b27dbae7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048767175db49144aaa1cedf5593fb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1723c931def547f63f4ed953aeb4ac3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a1a3b8be69dd21cc4412c6f3fe26c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecbf7e36de9883d68e786d1ff77a42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be68f15907f5ee9153303a34eb420238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c8f446b892a390382048b30f782d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b42d09259fb1a96f8c08b486dc0b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0ea9474d7fdee161b088bd97a63ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb26b69164f7465f574d6a9854b3f4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4201ad57c6e4f6143b5ede15360771e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466df2ab622d6e2e2df06f667ba9eaf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc0ec282f09d2b4ff6540b5ff6b1ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159bc9119e0448f46df874d2df961f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcd330b204380104524773e1a52fad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b4e045411e5914f4c46692ef38e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa980a53373eb96b700c83e7b0abb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bd64b8d0e49962c1071719d2939c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185163406dc6ed3790e4c4390981b71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134a4e36a26534c94425056ffb0ea2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fdacafbd5b14d79645ec61ebd8784253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12747ace99b1b1477c38d7f90681f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ac9594f9279c9b769c5dc4b0352da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c44b952152ba0e6d00b7e2e011cd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa934cdb7527d6a6e840dc31d177eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d714275f702ae59e4230fcc45417258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4290b7959c6ef59759db684e4858c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd2648353bac11d35085320c331c56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d00c0103b84988c1dacad4e58081261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bae9b9ba8af54807e360da66c03683262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c924e6b64f4ce69825dc6fd941f9c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3a402261fd60b21cc40f3ce4db2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a615ce8e9c897d45f45d5be665b116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c4cd00dfb348532f7623bc69ead4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ecd015de0def0408303c0004e3119267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831c2b93fc2098776380d39a6bbc82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3963094ca6e7c4471eca9145bf3e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcda96cc21091cc9e2a54019e870a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2567664ea647b2d3f118bd0b5b21c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54616fa154a77e30420e9d61580168a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecc4f98d8e8a7562915e295d7592cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641bfddacc41dfc8948c473cb7e59d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc999996f883f5d1e69740a37c7e0fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cbc1b03987cf8f644e7a9fd9d6caf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b09aea430ea2ff7f4d00a3809166277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a5ebaca33d13b5a3bf9883d53e8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae482d86d9c1d5bf96f78a5f3225da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7ee0dab7ae0432f20e0af80e02390280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab898317472ac210b54b439a0ea1515281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f89baa2b9365012ce46a0ba0352853282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e76556223f42331ba6c946f848c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca3440c66fa8dbf204771ee42ea80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f791134addf516199b13ce4c1fb41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0878d4f03d617fba5a192d595a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e94932f8f0bbe9875b95cf061ce30287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a712e25789bed67d64fdf155e458ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c26c29091365bc46b4a2679b88b74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2bb44eb1573cb30b0dceedf7c5fc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d85f6ce348972ce0fd7f34114ac1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e15085e613c161ff053d049be28db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef690762a3dbc0212f82964a08cb2c5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1901b264645c449f001659d04d78753294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf9c264cf8a1150d15b8d5a186271295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd02a155fc4d56fb67a943e4839ccd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713ee37b4436913154378f4f4231b50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d66e3b247cb8c8b756e6ca250c8ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca393f5db5d17a3169f3bcb3c835949299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437d409a76db7fdb5372a57d85ecda4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e1043941ede981cb4ec49cb9a606301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf33c8910604f3f2ec261820029a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3430bd01b9df054379f4d9b41f00373303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cd8d75608d90a3fe28e391d6e5eb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea76323498e2b4becb932e7a4ffda39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4285a9be14f765e062301922ec4213306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffe30707508eef08638135499fe33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d27f025ab05b1f9f1c541d84bc299308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702432aae6505e41094e74b7622bb2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2c36d2c51e0c24703b73e9976ce2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e6e9451aa1f6ce780565a35b7f02c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940940f344c47049037647b765362811312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5740ab31dfebd4683789be5ba8a652313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a0e22f344b39ae02dd60ccb2f76e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e78f89fd47ca5f4ba87b9f9875f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75d5e4928218b980febfa1e4ae9a42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bddad59ec7499e96ea0f6ff61414e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37db7997e2ce486791a9dec7283b0d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb333c7c1460d7d318414c4ec2bf837319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff5b715e9c5fdd4d771149a2f7add320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4d653207821fffef90bcff73238d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292dacdb6f5e0da13c3eeb71be83a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659b7a784689c97944b71e4d97f926323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e2f6ac6834b2151f711f1f4442ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ceef506deb56acdcc2b6e616d29f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98c57201455207c9cd72613436c885326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e5bce6c4906e433bcb96f5196295327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e568c4481c95ed92952aea545be8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8265e69ca6df198290899ef14dc9405329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9892f4b834bae070dde2d924adc44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24733082d8ccde7322ce234f52bb4e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e928159bc7911d3992c7e14fb1dd3ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039acada0dea3414848109b837fda44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa41a9ffdaae12ef732b9ff5b3074f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7fa83fea1f12a1b4a8ef69680ee22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175acc1f89c740c8843a652e90d3ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c2c81d3b266df53b8ed1aece1d25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f72e930916d99c0932486a5831ba9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5bfb9dadc41ff7c9a972ae863658339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960b3be67851a6254a1d282a89a2d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c1ac1679b44270d2170520536826341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52122ecc3f155abb87ab5bf1b4267b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e222ac3482e90059ee149847aa41a4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a754cef9200bbf7b3617b460835e92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da99bbebe67cdf8b06be46b9a59a9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75038408a1a64b724187f71bfb68938c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b633d9e40d4c884c2f0ba598ea703347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ce508c48e5f8df44f789b930b3789348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca6b20bef67c0a99718e3356ff31fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf368ac3ab4082dbb59da1427d97f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c779ef3cbbd0b52b26ec7740782a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d767c3231f07de23d7424088cfb0104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54475bcb04b83cbca8e9d3ee4eff8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807de6872f6036c41c8cfed487a2bd62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecdc46b840cc7c94f443e0587fb908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e162b04af5194c0e905aacc5a7c9f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c724b3cbeeb04cf32fa24a00dfa74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a19e13a2ff96d0ff8482d2fba613f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1f9b97d6dd602547dda9beceadbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3dcfe465ebbc0f0cb16fd779ea065360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037866cfb717661792037671e333790361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a146139049868576a4a4b1bd0d50c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c690c25383759ba8d6ac9d845db1293363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb769aa11b9bb8a5bf815f9a6eb8b82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac8404d98539a8f441189a3457cc26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fb619f2a687c77c0f156861a35044366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd4a013e828a954c45fac053903ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517a7c3db13d72b0f9f86a978a8520b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776fe2073854ba5f7b4b4985e9b2ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ffd071fc24381f0dcb818cfda962d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50170e8970dddc82bf2265deb00b238371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70597ff8cea0dd12551269aed541c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709649329d1bcfede416e90bf4da74fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd4fe047228ca0b4e663ec7c9c3ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af1cfd748fa4a4830bb4bd410e3df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7dac05017a9998b85e5488f85c7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917393cc7904eba2a1bfb208aa6a79a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40e2d253a4bbb85dbde4f9c278e93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8755e8c0cddd781f1b3f5e6eb9f06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95684d01eb9be01eb9e7459b6aa0c5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc20bec6225c42b4a88a085c848d00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fea058a4fcca5046e609ea92b4415382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1e5c8fbc46d5f4626cb5ff0d5eeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3586e67a0fcef3a42aadaaa13895d9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4ae514caa88e64531cac5ba8f584385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5e51d26f38bc3c5d38bde858c887386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab327e8c2a71fea7a1bdc100189857387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3da3dd3a74608e1bf18358bd165e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3251a28e8f05adacc167991d2aab7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233a66f51899ce2eabcb3143f3465a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d396b10acc486943ab615654a88b464391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344f7908b34c66112f38af0c9d228e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f03b884561422d4ffde18c579bbd78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7f790b3a0d8febd50ee576cffb2c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdbe835bc65c615ca40dbdfe6a23d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d16125db9da62090efab4eca74a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc364f3c0cb5ad4398ac3f7887f41ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa755e1e6fd2d35c91b3a612cab5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25540f508c764d97d051d1d9d26350d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11707d882bb486c4a9b2372f0dbf0005400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b80a0d52cc3100a7f3f434228d9ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93328ba4dbb28ac0f8222ffa3984bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dff84d6248f76f315d982a5210a85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2260741627dc3a6d5add1797d88e2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efbb7b2d1406e274cba642ad677652405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd828aa21ced4563df4a24357c031406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6358d1e2bc3545cb891c100bb5fa0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd4230827f34b3ee87384781df1d70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f1d6d7daf52c6013baffdca3f280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f48c40c5d61119395d85fabcd84a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381dbab691d04631c90ab34c9e8ceb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef46e5bff3f36b6fac0a3a434da81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ebcbabdaca08ef45d91718458555413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a53d72dd3bbec729dc5b00b9261e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc30107ff91f3d7fb526ca8fae5ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47048e934a5bbb5568b745b15ca7dd79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fc7d9176a893756a1636c48fcf24a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa6ed546122d6be07081a47fa3e26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196581681f8c434188355f6408242c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86200dc388b93ab9242f751f3587289420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f59d38dc31b69f9ab7b09659e906c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee8d5e3783a3b079cab2e2cab3cc33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea00df88224fae90d3e8d6e1041b26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad3af346703bb15a776330c4f0285a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533453adf58bbd87346410eeddbad1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb7e31045a3144f879aede6e97fbb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f94e68b5552e8a039035bf91410c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb4b2a9c60744914b75b600a669da2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4435d54fb4bc35e82c7e9e5d174b13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c96726d247eff09aebd7607bec144430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a8b6dd99ed5e27a0cd7bf37a59566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd486a62ac21d3eb21c9de5c411c47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e046777557a0c7512274fa4f5ebf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c492eeb94a03ccb2e8d78c637000f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724498e9e425d3caf682af68f51ee99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81ccd3a71f72ded3b66e3c828bdef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e639008994e50ca2c91852a03a3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7b1e370a323333e83c9a5194da335438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddcd933b38d6a30023d6fb630591b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e9f0617700fc67d6c13f318c882c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66236345907048eeadb372916337853b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7977ac5d2bad204a2f83b0c05df2c86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa29a75a636d5c0bb6251f4bac207443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a1b839a49a0f9142fef153015930444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2cf63b22d60155a18aebb83fe719a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e3951db46597b90ccaec6ce6a493c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb08ff012c35acad66154290aac7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d837bdd6568976683acae069abfbc30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b910ac22542a4da98cd04a119e1b53f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e35e939b9b551c929e30982ae524450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f5028fbdeb0d9188c7c3646153c16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c0e610141666e27935de3f1d198da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad108d04e3576228f5b727745e3c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defea084bd5a4807b7793c4b32af091d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f63bd66f884dbc936ef2b2936c9e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34dbeecf4d0f51a426bb21999aed68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c21e4b3da92dc320640196deac65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d685955e43b63c779d5470d9564afc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945444725f89ed3bdf656164a3e09e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d30342657156c4c53dd6878b2ce09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b712eabd56e69ac2fd2f9a76b193d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716b8860f86e27fd764aa529fd40668462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea47969916307b229f6393ee79a1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e84d45b6656e18966ab314725d79da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7510fa00abe0c1f0d52e9650cfe0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6cb8442d4cba83caa60f4ca45795466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5413bcca990b4b2539f64218ec8bd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805987f7edca17c735c75baaf93e68a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d2fcbad2f72a794e50af311d5ebb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c27ca521f60fc6d8f94efd053894a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e90cab77ca134fdeb0287b3abc6ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a1affd5aaba0a0f3caee2d1bf3af7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fa9767c4033b09355a1538c05bb41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fbc01d9a523272a74cfb3e4f3e713474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3d7bf4e10ced62b42e598c71c1a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7539fe365619433b55cb808084ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d0cd755aa8054356dab31a3e67e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752db112ff39192ce6396ee25fa80b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0b4c8816deee92b399afe45b72b93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be4bdc68b6fd374752bfb58fde5e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be885f34f5bcfd1a308ed9fa7579b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc1ecfbd41e6d3e3e88e4703e9cd28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81407cc6549368166e64916287dd0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8453cce952346aeadf42c2972f3fec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcebe57619994acf73ca7d12f645e5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203db07132dbf7d190dad774e145c0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818b0bb47875513ffc288a3368aa4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533487108f6dbf33373eda1a4e634de6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ceb72c46e29ada1f0037788675a8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234ff1fe303c03e3dffb9b82086493490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459adac793a595a5c377ac02d5db0b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63461d84b145e9f4a2ce1874272908f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b49a3a863ed036cce786e646c251493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c76562938f50a923c089f57e0afc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef052d84bee1a2c49ec00055d52c92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bec75cac112b2f1c5e9166e721c3a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b327f02f833bbeacfea2e55f6401497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af664f8b96338854b30a774b08a8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7de65547834ed9ff041b0da3c68fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f9c374273da692e4fb54e1e91a5e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601472c96e00c8fe7caaad777beb94b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b79ae0f9cd52565284b2269848b9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee21db1266119c16e64f7b3ce55c4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a484c42934ddb52ad25678fb2a1223504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a64fe849d1ccdfede174484fc613505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223d6fd5829a4a5e0ee80991d60c878506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51dc9d3c201fb46dfed7e588a15ff9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c64b6efcb4f602237a22bd1889b99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216475a1898eb43832e1fb4e0a2ebf6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53ce2c6dce605d26f42b09e821ca01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5943df1b2b0548c50cfd2aa807a02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b463f665804b1cc92e2dbb07bce13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395df0240b008bc6b1ff4bb1f161c48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a5c348338f7a0ed68979e77e1c067514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf5b01297580d8eed3bcd6691b3073515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe22a4b2a0abd396e36b1cdd2dac38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19714d953c24b2f967e0cd42165fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc1c27c0dc578ffb48f39c97823142518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1712ae3cac745eef8d65992e4cecf89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52121810218c5fb45a2fbb47b03f32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c895cf79bc03b71180431b2a9ab7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5f3d8f989c401498bfc2b06919be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66581f89fd2e243327a73ce455b54b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ecf13944fdea603eef727fad785c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58782668e969869fef27262649ccc72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699afe3acde9377373eed19bb5269f0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad2dc41caccbacdc98f618309203b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dea69f2e6c997723fde1ed35c16fa3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52679138a15e11e92a95ca99356da04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cf89e35229d4dceeda04b39b22dff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a06f91f298271e054b039b9cc1d629531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def45f42744b1a953e76de85a8e80d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b379dbe9351dc21e3e1a9ed5987554533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df1002faaa7b29ee85a5c411c54f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc0c7cb85ce7d5ae15c39092a8667535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6ac5793dc41d7afce1f4b494edbdd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c1ddd3408ccf08088ccbe600dd6ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453f32a9b7759528b588c04af83a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4b47b4b334be9c9a4d52ad2ebfa0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a230abb7e7bb690d6551dce032bf9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755c1541add10514b874090b9e08838541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1497c4e75899bb92fa8b0dfaf4b499542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e55dbc4233ba739bc00a8a17ea6b98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc31769958fa5c93abca1a00e3306544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2046b3cfbd00d1a2d9fa12f9e6299545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d16f99117a0d816847e95f4912459546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd3c48890784c3a9421c414cc1342547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b631fa2c11936c9c25d72105c45a2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a22ee97575b53a297c43ae94adf42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0db54b2f74be9414547139e2ee254550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773261ec77ffdd1b8e008c03b4b484bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d99b15bc9a25190fba62de0d3e153552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c0deaf00e39df208e3e8d0c96f43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ebd5c512c26451eae299006d5e772554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6e5f160d462a77d20448c92820859555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3229d3342ca2cd83c3f0dd5ce983556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956fea5c099b3b279901f74fc5f0d08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb14a3f3325eaed89477a7d6da6b143558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9602a03c4a5d8bf0064d92c63dbd8eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d400d1028a718e5f7cbed4788b7109560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70e35299ce92b8807e70151396198561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799221ee64ea8e1bb8571a20df8fc2db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c814c13b3d8b44fde0d04977a05ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ca02257c332bb70ff369cba3ff8f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627889f75f9a422b68a871adde9d479b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f450637d3b5542b4a5fe60eb5c05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f421b8a33079b6f8b0e1c52e09f9ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be495836cb8d9b6c24e06e2381d462568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce70d99c384c2c14c06649a58fbb228569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb07e48423db3612f8eee956ccbc31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3ede1ba448546b406584fc9f5af76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b184316521a4468ee29b8f0b819c51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386eeeb4d04a594b64d807e88974809573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25939cfa9150600976a2e2218df81fe0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a4ee81d54303e7975feb6324d920575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589a580ce83a361d050f94ec63c458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4a6820c1a5d56be40e02d97046a48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae24ebfdc3d28f72ee17b76a4a45b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332975f16455412807dd40d0e7f5240d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b3c90f2addb2349724b7e60f75679580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd30836170c67ebbb63541b253b2695581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ee78e5db2798a89c707484dbf6ded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ec9871d623b316cb63a434c69ece583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dd06e18310f0b07018fcf7fb5e86f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e4bb0a050d8597d5836f057186e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a621527d9ac9764576ad473d1221a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e618e3e7b7c650adb4cf319e14750587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154378d264c1941b5084a9a921423c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1906a433a71d800319b14e7f24fb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e72a3f61538cc660c69c0da665fdca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c230a9ca0e262aab889d6b527ca78d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96995b93d76deeda6e9e443b7461e81f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b52cf557f74ea8c3532b7905e6711593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23847832abb7f1bc31e8b8f5fa5fc9fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5da36276da6cdca3470de5848471595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b320e696ec1f7d47267b2f8fc7e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f7215c6587b0ccfbd8a23da38dcc3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dd7a4376632f452352f378b0d802b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a99e06042e8badb8ca668b5673ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b0b7fc312c036c65460afd0674bfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6213394bd63b06f897f8eb3e132f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859dab7e3134479defdc7994e0dab6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563f7de2fd584600112c239126f97e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c262a304b7a47e3fc3d38bffb186d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6715b0f4a3fb6ad170d8c21018efa1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9073cf882409d5878e7074de2b9ac8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a999f25ef13c4d99961eb5948e332f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37a87ce09244e868ce027cde2fd91e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524cce0a08144d0d4b170da831d4ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcbde4f1ab5be728ca49818a79f07e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708763a27b5405f1c1361ef434bade8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457a45d3898ab493512d9ea5e14452a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d33159f160b022f50f6704d7b1b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d7466144ab885b0ed32733dcbc77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e27540e9569a5f7b1d197f6072b2d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce68caa94423fcc4d679c52112f4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abd0ff676f5b265ba0bd455ce2a997617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714890c9bd1c898669ad430ac1025c1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58cd2bd642724c7b90440600514696619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d17c8861de8eed463e278a3d6415c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776810767d722c53c53a09e1a7a4fb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eaea1765e8685a5bd5045d47c8ed0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce156f5fd9844347710482563a997623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af046e6dc785e2538d9af0d8c7c864c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b970267ee007511986448453562d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f9502a83f2060a328881fe57c503a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396dfbf63e918fda6f9216ed5889dde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f400160fcdf82f0864ae5ed8787c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ce2d1b72104a09078d5d1759b248629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9825ca872b38036da169160cda9bae2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7c385d8be1b879ea46b8c1417380631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095faa8a1a904acdafd16d7ba50975a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c002f2545eb691f5f3339dec227ac0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc295b775d1cf092be4d707190bde9bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dbe2518fc4a498ecc4e3ec2aeaec3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ec97b7b8c5b71443ee03596497b83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cb37444d8bf3aff4405ca089918a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b105e032d5bc94d14132df390e37bfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5196131637e4787433e9f8c7c504c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e4983f93efda02ea18289051b56a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d246284d4d1d77904896a4a11c61b40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35249e39b549fb8775c2dfcec3641b8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb44dfd28b5e1818fb0948d625bfd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec3e10e5a16a5735e35e5222a7ef3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae040c7b0bf898502304cb4ecd8ec8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921066ab16a17eda1a82bbbc25a3e65c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74e4db4b09d6610962e8d8e60099fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040a51952f39ea4abe9fc774ccfe30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd96a999387da9ae31deb3ada31f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efdde347e55492398f8af355cfd24e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809e85290c32123b5fd28f84d556d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f736d2a754439d977f072afc89676652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d4e319e1ce6d9d48d789770af701653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d4217cd83fd9019cc595da82035ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ec4ce8ba5f25dcf9bc2f1005402b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db619a0c2d3ae05c6aa04c3593f314656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed51b80ddda9dffd74bf8b85563f97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0933c173458fdf3773f697242fbf2e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf8a3847fae4cb35b4ed6e5e89e353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4658cad7af5d35450e10afd68161660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461be89537ccc5f1c00b9aba24034c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e82ed8e5f2d8b7af9edd2a49963a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd5b0ce6b607b8f69cf6bdc9acbf53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d053f193d5c9d5c2122b1786ac1d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eb38a3b2b6ffcb0b782df8dbf9e2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67506ac76218449f4aa67e1d1f346965666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd1401d0ddc38609f3e3081498a17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a8ee1c8408b7260ee016cf60bccce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dde0327cd5c2da64290c22700236e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1bc2ff219f1155d9a1129a257f88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0596d221a26d77aed7a58f857635d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70290b96a132b36ee02c3748b8e05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573401173d15f9bda0a0d8872c4f80d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2133475dc4b4749cdc381abcf073f3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da4cd9a4315258cc4b25739439d8e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373f5e5fb4ae340ae94fd2432f4a29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57eea1014dfe0def07a2ea11af5355677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291875cb1a9e55e16dba055c4be0539678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb561f2d32be741473931783bbfcc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23f722452ee5156e859c4527d071f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45a20716255d663fa8d875f524a8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed5f760cf25ca4f6b897a6ece5c01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037aad282ebe5b3e3b1e2249667dfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0fc786ff290a0c20fac586a85152684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee55de2d06d9cea610f9537900d9c9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4670948db1d8e555024b9f984f8243686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58156e70f12c1d96d919f7fdd58fa51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a4fe284189a71690c9b43f0a1ba5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08416801923a999d4f109ef6607e12f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc5690c139f51b4e949582c3e41e08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd72e68077c6e4510c8f5116880bf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffae750beb21fea58143dae4870590692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0ca286bbddc1cbb2ecbe1bf1da2aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957775219719f172e26530f808625d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2bacfa5adae303e08285f37f3f5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194062c817a802d7457cc76d473838b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da48d5709893c3b3ef5951fa053f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe05d9739131f8f26433524583207c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8231bdf34ba4dd76f14ace5359b87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e863abf6cf09be0bc19de70dfd8880b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df1cc8783b6ac3de67dff0f8e4370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa7f9fbee1f44d7bd7b22b49a9b4f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957079ce7a2c3ad9d588744b38c9f27f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23e89bbaa8439ced2d0e527a64487704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11522a856cc33734a045e79d187789d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35159543c62da457b02626c35d05ab35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c2e1ae46f5171190635ccadf7708707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf130739cf071c34eeccbaae6abeeda2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5edc90671ab52c48674ab22aefe031709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ea8a8bd1ad3ce9338ea20a64048c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ac376d8e270202c94551d2e8279e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3a1e7c0aed5b23f787bba9f77a98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9325cc1eec26c76be3e1dc54317636713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341be784ac4c5e44b6aae2eb69b72f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11e917250413b934a1da6c451b78d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b50905fbbde1d9b20c2a2dba5b845716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0ce410534a91b5911f1af20ce50fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6abdd99f3912ac88ee87906077500718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96918afe693ee0561d390b4716cd5af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafa5680e7f31155817bb8fb850c4f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37659cde2752989bf16db2ac1b603c43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe773a4e75be765384dc8ad64a1de5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77ea4297061318abf6439536235ce7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b228bae7604d8ff969b819a134a45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68addd00d6f108a0d8422afac97a1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dff07bb8fcf14a5cc21d47817513d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68ea9db0aa87045e43655e3cb3c5f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0653e168bf8a042b4c7325babc67d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4778ad541dd314f435fbb253db5dad7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a02fe878f9272857fc3d689c29e5f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c97f830f0d05d1ffa55658c236da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896958348a0171971ba81aeba28cb02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0c2ae66535271f9bdefc292f05e8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a0f3f3ca04f8fc5e4dfab55267d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37675e24ba75f6c957c632592090fe3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068008f793e73ac1178c7fb7c4afb727736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ffb49128ed6b4e8c7f8be279d0a3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa182c45afd9f4cce2bb9d764bf43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12d986fa3254b522c714114cd57bf4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7608d4bfaf4b0189fe3218109bee8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c1236afb202031661f59774e0d9d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d6e6a390e7271abe8d0a886b24d1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec01689786fb0d3b2fe6defc936d30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e3951a5b5f9e47cd8f217e70f138a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb68cac6f92bda7f842d404079f715745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6184821583ba4bfe45a885a8184dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397dd7644b47637c1fec6f6bbc13921747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771efc68311b7ea98355841021e9baf7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3737cab24049eba262269923c3c3cce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ec4167f6e730d1a494e6afe26a42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ebfe8f8a074742515ebb17113a96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432012550f9ad25b6ccb9aee31e04ed7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a686c836eac5d5fa731ae14a7be7f36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f706682b7e21dc1f966db1fb637d12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6252c16bb7431326e079669f56b14f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a77debc6e3ce3498f41903ed39feff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ff34c7ae6f98e59f11fdeccb6320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d93134fcaf0f59f22bcbf11f2216758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdcb21e510263aa94ba459da8583d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d1dd161fb30b1abb662592265e04760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19595e5ed55e0fb4c6fae646c49b0d99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe270ecae3921a965274e3b2277ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329111410b7657f15eaa9a4f7f5929d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faadf45ab8842a0034f0fc6fba3754a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5b494e02c9e53d842452d2e3205cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d57b137ec5b2ecc442013d10e312766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8bde86ae5cb57d714bdef40df91e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87be5abf79f30936dd679113783c3f4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f769cf4f82bcf7601a396ab854bf4c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947afa5ccafe604be66fced0cbcd3702770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5201ec48a810260261483fd00018771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73ae9a7fb4be2168edb098755e8a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c022794ea88bb25dda6530cd01a5b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1458797969371e11859530cc18e8e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bde3bc8e6e1530984cf1357bc6bf1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeef5fbcd303403ccbebfba03c77df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd560500c791550495a1f229ff50e332777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c2c385f18242905121d378767694778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bc818c056219a9ee78843c86c355779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c0c7bf43b94b0c119bbc8ddc13dd6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e685270e45ce8ed4fd506dd33c9a43781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406241a55c1218af6912cc3a69a4007782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f57bd3dd33ccfdf8672e8c04c8d93783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4ecc45f6c6b45298db0611e8e2aa1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80bbe011077bda9705c41a75bdfeaa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84127b0a291fb02f8826ae4095b9ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc5d5bf0336899228ae57b160823b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f1c51dd8b57aa43a6c153ee83c18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ed902885cbcfa82354638aab1c25789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c09416a0a5332640caf8c18cebdc26790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870c0276c3e251ef907e655d1fa1932791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c219c7ceb3c508c598519efa0211792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edce2aac41c571c7d0ce2d64c1d1fe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15701d2fc40d7fb611a93ba8fa2bcbff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a58761a31306fb3d95f9f03bd11cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2630d413c263aef5d65c4c4ff9c905796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28197585deb9a09d0ae1ebca3f75817797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0bfca94c4df6c4f85d15965d3acf8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e655446f5b36df6dd2c69cc3232f12799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae993069a0151ee54fa1e595ccf6ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01a8fde97ea86f2f8e013ce923b1a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da2e74f967307d6e1a3943d7e5345802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0277752b9b4d02f451c96c1bf7a05e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063610de6e8e0e361e1ce2edd06e37b2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da37e0d981a8e1e85ce49fbda690ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff992cbdd644a23f1e9405bd909eb39806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ef37eeeb685a06817f934a714010f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933ce6bc443d4d53270b1e2e447e96808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb75105b2574b031e0c534be6404d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c24cd11a0d8c0a2c9c2b7e25754bc9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40f060287ae20c9645f2250451fe5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239809d82b090c6ed237c243c744569812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b52711c49228b2cad0e078c91c6f18813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e633c0d714e5fef0694ee9050de054e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0158c82b0d9cf46ebda3152144455c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c3d20c147c73bf373bfb6741de582816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a4a927ffaa9033234a346e3a5615817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a09a573f1fc240425988b9c7b9feb0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdceb753dba65fbec4eb13156a3c849819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ee96ba03430b530536082161107b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7580e06ed9fe8f28d170887fb6048bd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd0f45c8944bab0ae97785084e821e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289ac84688ebbcf373cc5db1151768823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2667693fd204967baf681ba984427824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7945587b58caea8e9fc08ae951b2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d410b8d3c5728d6a78563c2dbd904826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090366a59409bcfde9b70aa259742c2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7e63e899b5eaa00d04c89afc6332828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba62a75c68de8dfae7fac43f3c08e30829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91571b755e371c098b9e2ac03fbf8f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb8ee7ff94bb7050234d57972fed5c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9570fe2d2f7eb7c711fab8d439755832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2683d6ddec3a1cba1e73915b8029c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba768c36d4cd5edc69411bd0ba7507b8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc7a9bc3811ca24584ffa4b105ffb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb92f9f82825201e80b821e8cf19a0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54ee66ae6e302c417094bed61790e4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccde7eae32ba267128339499f817746838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c4891793b6c1e3996bdf415dcbae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48697323ed34e0e0c040cb5567369ac6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe959a4234bf1fe7d7653654c9aca889841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515559dad6a57e1aa4fff068b821900c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde5503a4da5e00940fc1f35abb61a0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc975ea67d27a0a27b5c1a58404fdc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23513c806dbfb00e54306adbd5f9ac7e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee53ea790750d2e307ef62735d3ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbdada8a18db83a84d8100343e61a2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ecae8ba77b9663942087ce1e1028d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3dfbb4a825f80c2cbd78514f7a99e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdc3344a0bcec0e5665ecbac6ebfa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16faa9ab9de57899b3131fe8c5eba2a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7e5594fe5d29e64876a1ee85bf311852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2f239664f8f907a69ba9cc2540cb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379677fc6339a3382d4a127995c67ee854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f6cffc79dbc0d48983ad5c6864ad9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d75f806cf8fa7d702690e17ec8f2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d554f44f966a50009bebf7a06a4a854857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c28558c9eac5d974e036a87b737e4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487cdc2110d89e5fdd41199f4561b6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cde1b5e8d6e27c6bc12e7ab80bafa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f37720952ec0c4d42b2ca8360b084861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a0d12f4e37b068628683fb73bc5b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae620115fb0c4eaf9ebbd75d434bbf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c753d4e2a9c1eea6af5c59d27a5e3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a722a5c68a121e54908ccab59e08e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c6861c1b0661827797ae3454498b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5da06c20e94290012c6be8643f18867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5d7d96124cd1b9b6bf53ab06be514868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a97b3dc15f59b1389372f3a8cd4ab869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf573c9dc56fba39e34c0783618442870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63706911ed36af71aefe48a34970eda5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc123fe912d315ccfa3974193cf25b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118148e7e4c36bc9eb20503e33b608873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390efbd02d1a8f596e6263190f0454f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3329d06e46a6e2dba3d87570f3e1a52875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511533a06e391fbe452aa6797451840876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0488cd207f935d45778435b458ed0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414f663917cdd5c5ec002ea9d59508878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081443a6949ba85cea9acfd52925d5c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a5c44afe7bb570e59713b9fc2773880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12928e89bacf8b09471370adf75cf987881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707ee50e20e5f093e318d005bf12f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab663b81b2392c1a72c81a5a4acbd1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187116a91588174eadd98e07719b87884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b499d673b387286ebf2491dcfd11885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd1b615dc4d87490050382e6f99a98886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b803d49edea5af98d1fbad269a1d7e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aae6181611d0385702fe553cce7aa888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90674f3a8ec2f11477380cfe5e732dd2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2ef698c05ad628f8f2b1ca112fef890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017354163a7639b6d9334f75af9e21d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c850d19dfd80fdb1160487d6e9c43892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e9cebe586dec7472386659fb4e156893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd893898155a234c9ac77903aed9faf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed685a7a23c6dddb13e387039cf1d0e4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457be7f150f9ce01a2dcba072d06ec6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577daea986a63613c8cc39cc2542444897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039ef6113014906abebb6c8ae950431898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c00b1b3c9bb4063f904db6868e251899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8634f4b88efe15ff48f302e6c23e79900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc904bbeca2c87626c65e1639d8946901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92967aaec339259b75da51663caa59cf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb88bacd474e351ab41b494db6c49aa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db711c4cef6d1211896c7f8c449ed2d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a95c862287497af50e5cab50d0aea905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8fbcd62bb9df4550994ffdeb4ff60906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0fadbec04ff575d7820e18c5355dc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e0a72d57fcb0a7333b2b274b10eac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d26e7eee1df9f8a140066faace92909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b45e22f6e9c72756fa3f6a6b33f9b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdecbe6b229fd259779d4261356511911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cbad36e4eb0e6c7d2b70a94c0f959912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb858a2fab3137a53b4b0933304f0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e3469d18662a464e3d94193b959a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324127157b7817ebe3ca716b41d4c63915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcfbf67ce72d8511681eb5a4ea90c0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae77b2f9072c815725637a3308a83f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ec4f7178e6448f2510fea2f16d609918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88577d9b58eea64651bb6735c64ac0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8abbca2767aa25473d95383381bae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168f7799119b45653bcee67541ccb8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1e625a7bed15fb31c404e88e25f4d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488d7f1862b086736782ef4ce0ccbe9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363cbb0bf24b0e8bbfa360226e5d28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060189d47d5883d19ac5fc9324f5b11925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20441a5c83e1d1a29a8d8cd5ccd65926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040b433859ef11a1d69e666a04f88b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c2114440eae5d1a1a3d5fdb6faa4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90e70e7f4577bf0e3017917370c57929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32737c8c0609eb8136e9539fe0005240930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2117e203cd0754b9f1053092ef710a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc42dc8da4b8cd9039f4bd9c4667074932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a724221928b5eace9b8b290130a1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdaafcfecd5ecab9113a0ea698732c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69ea350722bbca5a653859c8fca4e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659295304281a58b4b01453e88c288b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250fa3917c97a66809ea24395486ab6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f142ed9e98e078298a14a6d43ceb35938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb5edfd839198ae7b5afbb5a65c06939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e199c06d9b9ad14595e3d58247c6a4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc837980090bce8b67bb0ca1afdf87d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e44e6da74fe25fde0875f99a7e1e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da49f91699e4b7fea7b5a448a79898943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0413910b207cb7ce191ec2c843ce69944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ecfb355f2abec931d1108cd8920a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d44b18820e80ac40c72eff5cb353c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416cdac18168f65b83540a708ec37e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc56fe5c4062bd103dabf5ce2636c6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67463e7501a7a8a5063e6b1c2a0e5d3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680e54ec9efab31d449590e7b8975ed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa60f137ab4695d426256a37986cca3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf174e097cb02c58574db865aefff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54621e70496bdef43c4309db7fce6258953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7568fbc5328e4c9fcd3b061ec750bbf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd96c19f48c8028a30ddee5c56ddd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9b4aaa165f2680ffbae8626d4ba6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fd7fd11cb59f7f4c1a0c0060e735957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e57d544f71d0c5f1caa57697d26b2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a9adb53265ebd61e702d1cc7942a9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c581bfbb6d8a4a0c8a686d17a6f32f4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589aac778fbba05b3c4139c71f62bc4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375848bc7d7eed6b45ce479ac743cb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37353b84517a0d9210047de6aaa93da3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69ece5bbcf6e3f337cf99c12c6b8c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e3af74fd67a0ad7b85b28aa58c75965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b87cb653bce74a089697e6edfaaf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9af3701ee1c20ce0133773c7e6ddb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f93c82d6bd1540445a9de0ce5e168968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6634797a2a0a63a64e9003f22922b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef0a0e7868b4289190313bfc95bf1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b4d70379a4ee04e5a1ab0ae59260971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcec821bb05c4616e44b6f9b26704972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82247f00a033e4c13b800f001ccb3db8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e126a448cee75520eba7959950e2e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d9bda1f1ce03e40021fb6f0ed00e6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2cffc9bf28ed3cbb234c813bfca6a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ccfe4416abeeaffaf97b515e13792977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a54e7b357d30114b5fa187b957981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa48c39abedb03b0724c8e824418d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be2701d4bce0ffa2ee732d6e32f033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac815904ccbfe425bedb970a96de27b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100af713095d4d5809ae3cb50a37fe7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801013ebbdc6c8f59a755154824a0a5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3890c7e28ad6fb4593e68f18b8c8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd2ed122b170381a3b1d053f9f787b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b90ce768baf78f96d69108cfb8f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae3153b297c90aab62d14b6c9f7dfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be98d908ffa06d8d720d03a3d012711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e4eeac0127283153315d82cf2ebc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef429155b5176cfbdc294fdac711e6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c79a93cf8baf8d6cb9339f47244c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ffdcb66240b009a0ba3b2441743a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b56ce464c0509edc6aa4ddf896258116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955370a36073fd5106ff7aeda0e88317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4fbd6eecd2ab91578c97acecf559e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570b80778f6d16c9f72b24496cc9e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661847462de47a6b5707c29cbd1b281520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29dc597514a1e0772ae84df8af7ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14df107e4d0930b9bca7c3f14963fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794439cfa7b0f857ee7b35fef5b1ce623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29fd33e98b4c68118b8c98b2c20f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d91862cd1dee0fa0e37dc7d6b4ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea9b7bda85245017a2fa4aa776c4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708b34be7e4ea841b25b244b09038027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19fcb21d4418ff8dc390838d74054828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892753585fd4e39dbd9cbc20f233b0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043cd889f8eabbfe5128803e22b77fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca9c4cc1c9b615c302afa94a62727c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e310a6233fd363f3577f020fe0929e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eb40b565b4857f1835741ddcac63d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ea0b6aed99e206e10c9889c9bf9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c855d7ad5b481a6d28ca186dc1b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96208c9b073cfdc0c83cf7524132adf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71be16e6392638004cf8587b65aa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce74949962fffeee763d343d697aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13233661b086a8188be8f2124a2f71039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a6e40d5166b68f94c12d383a51bf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad04a381dbf8d742bec247564cd1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888fd78fbb183efbdca5c48dbc9cccc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f6b64467559fe130078f9087ee9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1e3a6da166f09ff3604928ae0b7ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc42f03da6226129d102dda8ef2695845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8532f4a2114d41d20e99696b49a41646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f656d2037c27d75e98219a55d2a2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acfb28b9d8f5674635b85d914b32748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880adc8a0ecc759ee9156272d31a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fbd58bf828f6078fbe0474619be0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a555f42e2e13e9bf9c527be4df11951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc9d96d6dd22361bc246b151910d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e97faa111677139e5967a9dc11675b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51293f2f6c47e315bac7ea6d1a6dd4c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9ea08ad76fd56c90a0ced706660955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac006d55da0bd72b5c6ab12f5bafc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c8768a59713b8d16b7fa667b7205e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec82c9595111ee44cfb7e3ff733f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79c69c1757edb6094999a5378cad659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee17192c550d1d9cb686a18647d79b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc65c62e0e220574fc8a2e33397a5cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97beed8d7ad0148449667711d5ff81062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab42917e95d249ae2f955204c968c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900ba8f12261467e4544b02d5fdcc3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a064856337ca3e9568afc673abe7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d64f946d180528dabeae6f597ecdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b5c57d883e2d8959616d6918275d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed37360cf964249b6728badaa4e124768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f772a9cad7dfe9319ef6f73e88be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa8e908fed055080c5d813274a956670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fffd03e4c75de674207e2978d1a3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff865731fc0fb89d670df1a4adc97472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32eb6a30053a69d0d890847c00dd5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b1213e4d9b175f474260ef49ae9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f09b22a78a2832e08012eb34781d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524862b1a62ae945b8fb7600c7f14daf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff971459bc51d864896f74bdb56db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ae248c3cfcc4b3f94b0717498246d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb941cb46e6c9c8d0c7a58d61c158c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5317686012bd21f1af21f6956e1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f6222e9ea413858090464d32658981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2c8df38f9f1c9636413ed275330882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8cda937b62047e1d2e6757e72667583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64f7e5a1dd34f40a07a7367ccb1f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ef7ef8a23b5eef02059a95e0a34ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6785862bddf4d02d2ab5c5d4aef05986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d375223eff22c9c89e1f3029f637d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3d922bac669e50415f34b82f581488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693c1f6b361613029328a81922839989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cd955ce279a84dfefbe396e119ff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d123d82f750f5715aff6e5be420e2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b488d1c3c917edb571709e393a71e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b446c5ee43bf7513f41c3129c93493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077b0fbefc2639ce100a3f6856b5e8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f689b084da1508cb7c6b3a5cace253395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca3b6ee44f716b7933af96e4a5177196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc59f1ea4287af1042a7f4f5e2fe0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e698fdb63d84e894cf93b983b4c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb198e8a51de6261b65c694b18e0da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8135d8d5bec8f29bdf776beef1eae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43901bbd6238da277ad90aef2dd2ce5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eca1fcdd40c6f2b18f9fc83cd35ec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f30c75aa2343fb6f178f847120f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45c8b4eb97767fb6eb430c3c2509c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0af089690034178c64e626a6a2ee5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38c3450a1b1bf8b28645f333d6b21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ff367e7ad078fff82adf87dcb7b77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e87eda5fff73e1088e63d69e43e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3697b6086e308ae8e01acdac23f7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db47a0f836dd04a534b66681d828cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d3e7a17be816d4667bc9d4aa06c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6784ef7f5f149cf8d0abe063b3258c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01311e73e41dba0dfe52ff8feb9ea1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a24f5b2c932c8e4e943f65be6ca3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89298fb9f9ccc879491e8b2d7af968a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505284f2f5ea0f7ce6fd7e38e3529bde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c16fc31f13ba27f5476d433732e323117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf19ad583d2cc09ae58f7f1acf70f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9ebe6e7c59381568152ace5b34940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5abc513803301e544f053c3e55bb87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307abfd63cfc703dba37044d0b07f895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e68100cba5d6ed7477c97b9070ea4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f25a44a61e4389463c860742d1c02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070484b62be3fe5c6b3fa862dcf48aa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb7eb109554168589855eb7868c52b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b98248520d99377e273b5221a1d6c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d495e7254129671fed4c6d7e85967f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dedfd20c760c1fbd727ce1ba496fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62196e3e0ff42aaefdad6f4ad08362ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22bd126030d840130766693490575130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00ac800296fc77c860f1526c3084d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a7406ae7eca1f31b18304338116da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbdffb004b41a492bfa246dea3b2e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418a9d45dd1282c20e883b71692f29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bbaa33c7ef8b9fa887d251498a2b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d34523554433f35eb194e68e2d6d39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb6590e61b5c05959c2448572197f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d26bb49082b167790fdf2232a6848138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9071e65d5562e2ff9774d9f556876de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132209297a21dde6c67e0c752028a583140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370a369fc02c0c1d20eda44658c5f3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436204166043faeec3ddd8ff9d889427142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78ba75e9099a861c0fe852e6c1a58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94067456ed243d86509d84ad78dcc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9393196a58bbae97adf8be7081ce4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c220a992751d740bb1558826b3f59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dce99217a9f5a93d87286f9190cb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e933073b6a6b4ac570322b51aeced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc10e5e3bceed36450d08d963a90bad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfccc5dabd799de9810da4a48c651b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7fa24952bd6336bce8a2358301fcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f96f9028c42d66d7c26347cb2191f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38c46c5418ed4cce0ea87559bfda0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef44fbf8ac29a75c0b2ed147b2e97e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ba350ba5305502e393e6aa5f860e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2a1649eec250c13e959dd86f4d5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f58e62b9744d8e9148f39f1d34da11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf06bcb3c8d9a152f181cdbd2ca90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6b55acd8394922b700469b83e6bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905fa5447ef7650c8e018ad8fba08f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c165e7589d9f42901fb3580eee97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7df86a9fb0a3124dd5d36c32233cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255bf8b7e17c95f5c998c7b8a0f5fc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522063677c63ff56e1c20864ea8826e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1250a595de0c66330e41ff3cfa3f72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dda28aa2c54107ee2969e83c30f85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97213c28c8f31f44bd2e97b17c39c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e390149417a5238814917428e1b5aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764a0d981cf5abcdee4130226e0274169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a8d69cf59962334a5f63b07dacdac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e26d3d29100bf756ce994254c213171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574486c66dccdc86db7aeef6bf6666c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aac342eacafc65c09aa6e9a5fbacc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdfceac7dbc9395a02e0c5379c789e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd99d8e9e4fdf7e9975fc1e1d0dadaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d37b4bc84a8042e91145b5b1313d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f094dc5c8dba6bbb29ef9155714f11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04244c9540de8db06e69063e9d100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49e747edc9f8e373ae839b4009627179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf23ddf1a9ff726b4fa4bb7a0d404180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c0d11cfe4ce1e3c23011d381d62d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec86f8a95aa7d0ead6dfd52ad5132182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514d068636dec5348bbee93fff572f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50996f01d1d1a43c11fc32d24866f975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf215f623134eb174eb5f40e91771fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d5f6c5e9edbd64c4bbe53cb15474186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f072eec1ec12907e517bb7a829fdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47aded3cd27cde721e3bddb4ee097b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726eb2d87adcae04bf724fe72e21d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b2f75d59d8f50ece94f64e75d69e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef57bedd0cbd42592167e94dfb318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f7c6578ab7fcf94bd18ec7245cc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9037790ead89e3126486aba788298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f52cc13361b5cad00b5ef38384c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b42a7795a56705ce964ccf6d120255195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71436ca1c54e2d29bea27692599687196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c844128849476ffd281b2fae17bd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725b815573fe5d8c4698559c8e5cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f987f4254e6bdd820cadc74cb0872199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b23854b29e5b47f9162c68a1211e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b252c2825f25e77d090bf643cb1986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b633723ac98948563b11686ae7cb49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f55b032d435a83e3cc71e1566442203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e30b6e5c5312641bcfad67d8c7202204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6f2302986502046bd9f293e9b6915205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc833772bdb33353e31b39fe1158a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f099e40fa9a80c0df5934cfc9c084d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833f21c482008575f7f1d649741a595208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed42ee50edc02bb3c1830c9287280209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203a0d2dccccd68663838fdd1b476e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2244fbed8c346857a103770024fed83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b3344576f2a7c331d4de98a134e5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21194d3a4824b881a0a139762a61af64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463caeae58062d07099e7827ad11e2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead54631631457885c2fc4a6b2c0edb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690526a44b528399464c7c40ee9cf82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f4f81004c390ab66a93de0744ed8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ab01ea90abeb50d7d8cda985052b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122fc5891c2ca01a5b45c9c0abf40f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adae6c73bcfcfb37ff9ba2ed5ad9d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838791f335e30cb16a6847257db150c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70656e4ac7bc8574014e903a6ab4d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae659c6ec841f1e8a0e0b587030a2b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9f6181dc3db1e37acfb05a484e72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d2ea40e2a130073d691d248255a8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9dcc0d8264cbb56181af401f3375226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ab45d5c440f3de2e5961a024fb86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fda371747886ba38659fc56a5182f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f236bdea54bf316e00e3e6f1a9b09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa22d1cf9ae0792af400e6e369dc9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675e6a4d514ad7e6d7216a13e2fe93a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c292154562ec736db681c277422481232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1e763082163143c0215a20d1c9154233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02163d166900a2d3eebeaf091c6981234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa737d2bbeaaa12b1112abe5ffad0a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf278e32d9f2b6f28aa422240988b83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573ece986fea5ffba43e22793927109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b69c87c893e463b49c355e7e28d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f1c19cbcd85b7dea26b3ce4781fa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1c1d77797ba267784e7a414c88cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d960307f16a1c3d7cb2ebe3a5e7ac1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e21f4a1e1a188e76e8f3b1cb8f115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd3f1e1644d53eda47d3f76f1c838b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0d3282c378d3cb6ac4dc28cb73a03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbc71d43ece88506f7b934a3a05b6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdcd35193a41a88f862ddf470b0522246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c264a2388e6f536d5d519cd0a9e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae3bc5b130176b5269283e10404868248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c3dc3e38cd43dd29ad7c30eccbd2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8bf9323367b289baf515b0c92c2d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f7839a53bdc5ec39b5034a059122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613588a3166026180f88c885dc5461252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7521ff9ea276300671771b4f4ce30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c03b362b8bd6f127ef09979a4691b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f487f557da947ce1627e4506b117a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f75983be2f2ab4aa4f0ac908338aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db44f75ef250c7260d2aaa46005f48a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51bc288c7d0a55b6fe17ad755cedec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ee5b6593958278017d14b391e200259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060f6c2e62f140779827565447e0ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96eab23fec8a9b9615c64f7eb6984d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba55eaa344c03a1aa22ac0922de401262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e69dc1288ab78c7d067e30dfa4ae73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2416727ad26d6790be23aa1a208e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da56d516f42b6024f4dc8b7c199b84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ba46c94ca70113694422dbbc041b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db0e1efb25a731a4c56cd996aa5442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd211349deec2770927a94fc8408329268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a706352b79eab7a710aef2743786269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa2185aefffee5133658af4f827a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f569420724730f3adb5ed843f151979271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75a99ef08149929f3508dd227540af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c3b8cf1af6fe035d62dc982d679d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6cb356c04a964824bdf4cc9d76c4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf95b013656b7107d319d743a5d1397275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71089104f014bc05a0e17d889278c128276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe1b9eebbf70f35c8868ac1fd7bce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc62e1d2d1ddc1b02903fa229f55d79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffdd383a2c181126e08f41fd4267c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb2d78af16ce451b554f70f7fbd36f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5eb4bf6b43a5ae87ed40470d5b03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e92675fe15e98057c20ff2591ce0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4436866f06890c96619be755080822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b21d6be1bcd29f8d8e16bf6824f2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c85e88c6e5bea7e4b6e7a0a29146d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee507902c91fc6a87b9ce9e679bb88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c192070be313f7e0fd87a6cfc33825287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ddfee861148ee69cc48f28868f80c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc51b3c6453d465b6fb535f63a269289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d0f2bd4fd6a1181971ef478efe60c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49c9c815b57bf0734154982866ae73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3be8c36efd20630e4429a14d05507292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fe787a1699402c2d5a5bcf830b27f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65476b472535f268e226864f3e56e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f1f3a9385b6c0f26e89645243de1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16a1b5354ab0a8f32b1bbc749c2b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99f369f22abbe106f00d7cab736a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02617efa669a3dc5272d47d91fb9516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2f557d85034b97ac0449d129626a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb8260f84d7973c2094a999ef2eab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41885d8d771016be2df88bd2b4f139301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab4a2b9765d3f4ffb302624f995444302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d8461253f5d2417dd832d70748eca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afcfe2520c4c0654351481f6f2aa66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618cd2828116f00f9c47f525c170277305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81e5850184fc9aea8d6e2e3ffcdb60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fd7971a1acd16b21d5194e74f80a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb900aef63472b360673a9e12dc34c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f90d6bf9189969da3941107dff69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9a57b47884ee8405a42a18239dd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965459e6139bc25ba5f3f34f6ff2c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b52165cef3755286317d484c1c9c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3843bf9af1e8e467bf2ad7af73083313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906a1a70cfe7067e2f2f5a733c0bdd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8f8a46fe4280d059f6ef86baabec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad0052728ab96ed9177b207997fce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de693d8c0d0c4f7714ef899aac955317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f047cc587d0a898aad0e5f243d174318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e48df00b5b0b323333f521c6085e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039196574b5ba0dadd42d96d43dc349320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46b97407506c89ba2d42d600f014c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6a1998d05646737c31dc8d0d0a5b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a845547efad5c6d7ba891a78c76737323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b041763024a5420e9eeeea20a5f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bde2c5e6cd183bcb3187abb804308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f5ad340baf0c4ecdc42aa660ffbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1117d66fd2e957fce07a79adf65dc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332ff05aa94532da0e13c152eb9390f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c0ca71c82a746fa2efc331d054630329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671b290eba41c912830d374af26833330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b10d01afecd2e4f7254f40bbc797331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ac33c493f4e4558ebc47c4f92536332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6609ecdfe678abd697d89fc6f97a28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6cd28050ab3e0d661ce4118300dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d34d1786d6da6f733cf8d9b1d95b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4e4d54eb8dff37af72caaffd96973336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddcbca797c894902ed96e88ff2697a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeda74d1fd9789ae86e8602b120ce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29caad7f5fab224d2f9e7a940e737339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ed267adc7d6e9485197e6ce3ecb56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5939191fb8d4d87797579fe81de55d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60ace4ad12fbe4fa0baa694bec4f1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00248c2549a7985966fe6cc3b17e7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0c96ccd3d3b6d5a9d260f2c45c1bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d26aa0439a245dfdbcbeba5aeee71c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4430b77cb6e503d3c6a2a3132e0cbd2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da34592035d67a4585a2f612873594347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ec3e31cceb0e975c0ae42392382ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61c5ab69162ea4454fad0c22a4c140349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307897ce4dce2d35e4a8b8a381769813350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c40757df6ea33a0c271acf0e64c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a154b0baff5a434840b078f04ee0895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61cac6ed59e00e5c5494120b0e5017353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19466d9a8b27dc60e9124f6485f6cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1b54eec6f92a5c4c9fd6f8b83d44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6cd872702ad0321d16345063e519356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f172e4391dcda17c79943e7d1771563357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe11069cd464e5aa2c5ad8535ef0b5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b63ab58f38f7ae299a6ffe6e270d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749363a511b460a8c6c37c92e05517360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89431fe8151ab3761495cbbc10943361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea2252275d5f3057d2a68de5d36011362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0377c2eed87ff342e3a948fc3c5e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e9c132257e7fdf2cd7b5cdffe2e4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004b9f6dd4825f142d8afdc76c3ab5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfba59699ba6d686b684ec29ab40dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318e6584ebfd7f5332fa170f9e54375367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7d69f5c62f658e7fdf6fb1544f7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed7cf20ff170969277ebcb1db55d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e68286c95c62d5f531e25e28ef68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b23bcf783dd28a43b56b3b4c34f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef32bcfd523ff6012c3e0d6945bc5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ecb0ca0b4c77cfc1bbc20dae6601c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd97a5e9d655609898c4483ead258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84768007c4b1808be046351ba4cb01d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bd6fdb81f481941c2e5b7c62d4ba4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0746da5f3c22429ecfd4d9c0cb1d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c838edab8555c85aa3595aa2564dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08cfbc384218b1dffb08a2cee9e3a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80c98c3865fd56397f81708b8f55c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72c68cd4fd29e591eec70ea3b82aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b27f2f2c30c405747fdbaab1c1c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388999e401895f83cdf3bb72115305f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25145120a0f46bbb609739b7055758384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9facbc1cb80a95d329f281bdb67e3cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30d8289888593d7a9d52365120389386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270de4acb4f615190bb67201c8954e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a1c8bf971f37c4427487710a3b38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c6a806fb018616828ad0fe5cf5cc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f34f27e6f51dde6c6c327a609687b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c3f65ac71465d2413d25e70d6d26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed635fecee6923b1c9b43bb11c55afb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2b6a83a7d58ce1b9d0572ecad1d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96efb46e176a5894e8b605060338885394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968dc92a875a34dde3ff07c02f774d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cdb4d0c6b782f746f744b7803843396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93315a5a64bad30260714ccd8f21b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb2507a1316af102cc33776b59d222398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b9d4388cbd13abbf98c600474ee18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0234e302fe371a196ead3ab4b6dd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb52ab32cff8312755baff5e5391e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3caa3e785b025cc9dd4b3ccbb11aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab34a992286855acb0e876669798b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff17a3bc61d382d231c949d25815da4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00c24904dbd4f1acdd5275c3bc423405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467353ff2bdf85fec9800916f091c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00287ecc17b63b2cf9f02ef437528fd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4f6d589d27f7063aca296f891d54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d09ef38cb4793d4fe39688b466ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db987a848d5d48a5cb6262c97a7011e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bc242be3ba5d156dc8ada93cedd35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83c76539d6885aa69c96ca93b5921412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a4250639fbc8ab7ced46d1b235396413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e15cc7fc46f0e5ba67fb2810bceb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e1dd57edff8ab1252fea6a523c7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8be1bc472a99cc238abcf644fea875416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511753ce1a81f729b7538e2e07f0ab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e612f5c2f693cd17cc53dcbacc7ffd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ccac72371df24439b3e8bd31d71a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760d73070b08cdd1a54af1754d899d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6be2ca8712cf70a90c497608285c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4414dcd1188894863e484802588bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79d0972ee7a101d60440294ee4d4c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77d1619b8b27078381f4fde488bd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4654001f0ab567ba4044f5465a56b66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4270aa95730359ac28294d612082a5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e824dedc376913c7c3833b4a5302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb26700bcf03a7e7cd07dfd2d26308428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877077409dfe1c08f2c44bf1c63702429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cbd72c33f0923f0bb40b5a608e424430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ced74d410aa3110042fa481c7b86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8fa6b4169bea295a6282669f4a1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ddf09ccae40c87d067c4cc91ffb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff914a5dfe167f5ccd7d9424c9bfef8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e183eb80dc65b78511e95ee87ae987a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d6468041717f32b6bd561a43b1c91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa0bff9920bbfd45e3d78f1783741437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144ca4d303f13cf51d4b4e53773484438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2c56ce34d3f84269669651f8b638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663dff745ad319220e45ed2ae4e7354440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a304fe30a43fdb235f8f22c91fa4ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154700f8b2b460ff076b44beb6871316442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d5654157fe5e179acdf0d2103004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee007fd7dd303957ea27449e15a765444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6fbc789ac8b7097ef34d583acad8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cf7398167e40932741f9b5be20a60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900deb164ca0b335f62aeefcb724c759447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84941e7f6f7239ffabce25e5cfaf4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642891fb7f5ee8b5ac3af691ce34f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd801054599541d86eda597d933f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117265c7cf63b81d7683f1476db5f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c55785160d0dda988e757827a7216b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd373328e565647dabae7a92d61e16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47799bde9b493c0ee30b1aad0fcd3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047fedfa08c511d9ed2e67b3dc3b391455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4978725cbafad2248fc0ebb77dc0059456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3641e0345cac96d9aa0d1be4060be5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e18cc65d8e8a9f7c021085c70358b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880fa1d0bdada19928cae0ee4c20cb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45ae4298aceef18dfc22d7d02edcf0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5a9da3a9130b55a7e17f073b2af19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2267637a1f5e1293d931d1f1d754728462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6ab0c0b394f6cb887d4ff1018f07b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ec46acf1c453cf91622da1ae9c7a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a9d8222aee4394d2b23d115063f0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33af3d18a98f18cb74ccda96de3dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14544125d8a6cf2aa5e624c68e00f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d799003718482b31a73e21cf9885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913c0a98c175074f194e5f1716b011469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f20a126cec9fff9313e28e4cba5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455049613af1006dbd2ecfa69d082fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859678a1d6ea3b7747769a07d80dec5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013e5cb278964391f8169f175a764f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0d66b75ebe6b3467e3418a91fc09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517061239b802595b0da0ce5adf399c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8ee7874266904595de00dd2c5ccb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e948350cbfa97c71be4be43ec7f485f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc54df65d64abe95d0acdbde0ef82cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e093c93e975ac3adc2ed09680027479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4c53bc1ab20232566d0aed146d3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e015ae7d4cc56bda91f2909208535481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3a958ae90882332546aeaac0f6e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23028aff07ffd0df9dcf7b37c0948483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb10012a8afc5d1f8e65d074d476d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d412b9f695808b246f77a2b4853c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b932d85212f06ac6adc2e23f9442486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406824b5a7b77986490647ead2a0b572487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0993f991d68583a9b35f5524bcd757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccac52ea1170f5b257b6f71a0c9adde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fccd8be70acd4d4116958b6862163490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870351a847baa74361d241f1fa95fd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6896a157c9225acdd34c4b771fb44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea2d731bf05b0ee2ac2c74d4f8c880493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010edb5574e10b140b0ec2fdbdb1c8fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a54d93403cc45e354d23bdc1e13d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa082533a0a220cac0ed975624b5f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f8a54751c303f335d5c5354220590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499542844215c2e1522a2fc26e4b5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5451ae11ca10e656d1b3e56294637499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d203fa80a9ff52d19605562ed93eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae07aca77e963a12b9ef1bf590a3969501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb435626354aa56f304c5c9054b64fb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e35ad587e5bc09d60d56115e2a62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78858e0fb77cc872c9ad16c8aaaed3fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539879f3ed09ef7da857271ee14fe2d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254dc03698b12e789e8c1d6da61a92b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd256e78af4d4fa4392af7f989aa9563507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb09dc49be71d460359a7decfdd843508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35b7d5c380154aa7d380f08e7ece9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe2af8c24974d38ada63f2ba3da4db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1051eb63c796709060e5837f80e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726cd5ab2ed94774f354474573ad509512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf84d6693d453752645eafcbf3c50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d95625359a5775c4a54a7e6275c1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeca357925cfca5ec2059c984f625d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4664564539153fae5611a76469e53e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66831be26bab4fdef30692e67b3ec5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624377a65e7e71ce706a1f4c5e60fd2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf77cab493c2b4c6bbc8ca5b432a5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fdcec2d8caf3a37c1e9ab66a4f8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a54c62f8bdd51a1a869826f40861b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad833f88f4412ed8e0e6ddf3174fca60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71704a68805eaa873117806c84aaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b63bf8332925d30bd1d70514a18a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4d81d6e74af26aaea8cb2e8219d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266ae4a13b0ee508c4b949cbd00b27a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9beb866c16f880d54b5be66290ae6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e62bd6196e65ab3f4eb30236ee4cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f2693e170d55ed037c21eb373b497529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859188b25d981451c167b0ee74ba11b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8ca71808aea1db8c650672a5266dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976bf4eaa9e563a40d809dc1d8cf797532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa38928d0fbaac8fbc6cccc758b342533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb8f4c6c8790cda4f96a188aa05def534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2291d47f7b9f626052ea424dbf05ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee85b37684c0b02fe1202524451420536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b0d2ba43a282cdf04d63a1dabab6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe5c1ba3665a43df2eb766216082f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb431c6683dde20d3f146926856aa17a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dad7cf56cc24306e2d7ba4daa94a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a158442758b9c7d97db0ae4b8bc27a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d01deeb16727066622d2e94cbb16ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0283dee4f91f660b23c0486251cd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a4cdba32c81bae15696c69897efb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327de45e7fb5a6958a8fad85c148d8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ac4272f30cba10cb2bdf69e81870546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3faf15e2f6350ac9db51b7202bc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef4f72743489e5c7268a57c613a197548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cf09ef8d982b17d2d0897a886e5c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bb4f15ba629461e87ed270258409b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7c3a1763f021840f0e0997d814948551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e0cd970e101c96f472be1a18cd58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ca4e58c774554d438608f271f292553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d5ddd832afda3e95894eb82802018554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3ece832084fb0e5725c7f77f0508555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56707d2c283ca3f9d612e9ec61d4cacc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19d8bd0ab3d4f42b5a6a763050535557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1aaf08ac97f3dcef80f7db348c8aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5179493a231dda829bd36dd5cfc7dcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edfaad8ed6f3f1cff940dea69e6259560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c7d975c7894a3f7111bf751cca865561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f752ffaacc2b730b0fc75e65b44670562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a239f65b6c04d36fc8ed68c0188686d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df7f38dacc2a80828f889d0d8559f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e31ac378fd09b5d5ededc7e5f2186a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a43739a1147925131a4046932b600566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ead27c8bd9437d4cff807059c0e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea22c6589660a3f03c69335f2264e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb05548ebc30b38b0ecc5dd2ceb7c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720a379328cebf6bb5433349a72112570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100eed72bfff2f0526ac40a3f9b7a32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d028503870a4d6cf9e23018b7c229572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efe6282a1769215a382556893ca0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090aa9607f8b54fe8075eab63acac1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef99b0351de8e3efc08ae7fa83931b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f889f6cd7c57ee9d9898afce224a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd0776df1672114f60b9c727a9cd69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d9f7833dc7060eb420583b87298e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ad93a4c3ef8b798be0e19ad3f64d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3181252aefc783fe4a2cdc01c0bab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7fb99d20f59382de69d9bd3dec343581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52089884b71d5c97e53ae9ff61733ef1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f307b3f4eabb779492df23be81e0cb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6de01e64ede26b6b2901b3ea17be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec4aeeb24db175cb5c85f595b2544585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c724f1c0009e3438b6581c43f9877586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a302e697538f0fff3e93338059a885587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f1c1d87f5a91bafff392a37f474f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935db3bd4385eb26cc7f2b2c1768f04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bce449c7723c222e43911c3edf1e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c922278ca25aaf4c62766bdbb78ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfcb996dc10fa24e9c6c00a7ca9728592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836053f9b345eed52754f0393b7d028b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9165da17fd246b40f05181e37923a12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c983d1a4e7b046be330960c0edf60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4c7c2510203ac01752ceeb9a21e23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5242fed69ab00d6bb0d06220713c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960542fc08db2a64d3f1aafc1793580e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e0995deda55bb4eb73e24474e9f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0badeb307c725276170e7bcacac94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85889cf153d5b959ff8c088b9c2acf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab49ce1d4d6a62a888401d075dbe0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978ba640215a2c9e5a2561599e06e65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2dec3606094ddca6cc870512cfba5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9cd73fb54876c31c085636db22d8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa52198137f891f4e2284c249d76e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e1e8a97a273066faa6b88870e1739607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7810ed6ddb3a91da91bb44868539704608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294667b14afe887443807c4dd093b15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2dbcbb323f4b95819a7f3f6c1b786610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f8a6707a2edd269d47c71943947c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08267028c0d0c8dca6497cc7fd8d1f7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa956a1f7879a8a1ba6207f09408a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f0304c77b647c82204e03660712a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad4aad47901a573958ebfc709bce01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f85fe559d84797059705d8637ffc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7f514479a715af7babc882145c87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a698e0ff709f1ea1a6346e445235e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c089411dc17f67312df919b0780dd3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00761c7a672e9baddb7e4bb3a14ef0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1e428639521629f3d28a6223a3d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf307e0a4d52d5c6c1fdfbcdf8f6f74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d391ae907cab3c6947cad7e8cc4b6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b760e74b40f0ed5940b46946774a14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d2b838582881ac102ea897a47cc4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206b171f8ae7148489b5118b5f524c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b99b2d199120f543d137b9b2f8e7c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d85ad536cbe53f27d8196c7a815d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2f7c6656e54e54d7d830977da04e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5747efd9d87613e3cbfef13f3f3106630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649031b88b61df09a5eb59e3bfe6a82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f499c705bc95f4b7e924d0b5a1412632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ab98d518eb099b0d92ad322ef0d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c518de8a68ec797be8651aa866f37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc7ebb83369cd581c238c60200cf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fb80526941f633aa6399609b5d1bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef49c8be70cdb1d38899f97e65fc88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068438487ce686f1fe87926301d243c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2456f3c982f856a4339d76f5097c63f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3e20a06827e207fcd710a7a71f8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c8c640970a035c94a63e181a33f95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e452155c48ab6506a0159304211e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da387dca4c748c76bdea79634d45b9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91091227240ef0fbedc36ddcaf963fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f4514401728a7325447cc6850b014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681b1e584421a6cb46515b579120f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982bd7d276a6cfe612f8ae96c9e8b82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e418f8bde50f6a209de74abc9fb83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e792880b0788f9f4520b5e7cdd70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdc54cfeeb9d9fc5e946da487fa6e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201037799f0c183f74a150a24d75d66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fe70f16c75ca4eab6de69674cd4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd1d6febd0da61ddcd3d71238ff3a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89b2c314eb1981798b0e72b4dfa920654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34af734dcc1253f59ff8463ad1e4c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b42036c0e0f2cb2b5a5f29e1cd761656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31930aa8f635e33d2a212caeae6b2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b9f430fb454db5d86e71ac7c1555658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3403927369f0ef7c239f8e9ddfdcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee1ad5707c7090731c87aa3d2d3954660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae6534e99a1a2717f17db68db3feb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d72efc6881b94956582b661ce47d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba19b7cc49e20ff497b8879ae71b91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea009b2a837af716e140d5bfe14bba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a016961b3bbd61e67314a724b500f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7c38a6d13e0e6014053854f54f49e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd155128ad10791422fb4e52d5062667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e83f7da8862271d55888f5d5279a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fed7266e265766ce7cce6ecf96ac43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe0294d13aa935b918f9ac189ff381670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b809155d0851d52bcbbd1ff8dd4f25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b3fc50756c48e2749cffa1c4f2bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb760ff23ae7d15878249c96e2d1be2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443baa7b34498fbf68acb53b621e6f0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d050c8440818e62fd4fd726c4999049675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b450f5b935ebb3722468cab0240780676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3b65fd286fb203703166b2906be91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0e0a639988e273005b53125e5a31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a30dcffd0710fc55cd7a515f542ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9043040389cf6095ec421dd001a710680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ced71d6a78b2912617fd374b251e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b90dcbddbc5bc0a334fec8e8f0a12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ec063a4573e3ebac9f9746c9f03c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b461b5bf28af158df678b3f9d0fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e8ed6719446a146a5563eaf7bd8b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cad2a7d1900927c01d2180f8f5497686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004767907bdd4139470f96dae9fdbe52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673a7ee58a49bd4223400d396a1c9f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f39c8a3fdcdcdfa6628332712d620689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31e41a040bf7dd4ca1c168d0690881690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809683f6008e49f2a0dde49bb95371691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de18f322b80abc8d6b588b79ae453692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20324d2d852a3e0aedf94bb0a6d114693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad562d391863a4f239ac673f99f74c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ecf91b19faf861b589c22a0e02b03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd52acaf484862d0df4fc93e8d8a366696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c863f602801f62f8180c58c1dd6cb50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b49894f505569a2732e281dae4e80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd2724187921b1976529ed4c78a6c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b41e73259cdc45b0dc91006f79be0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547c9c27b7ceec65beed5c0caa59ae6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38980809d18a62e897cb95e48dc2213702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baedd10bf7df56884ae68b42b1177c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b141eda910c7759a53b6597959d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910098f7e830f37461a1916a9b44d649705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1cbf99cc916d3cc3d54fd60e73739706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a987483d2113894ddfb7c9d9bee9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0fedf1ca6683309d03a3d8a095374708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30099e0fd3b44603349fcbba8e6d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a0a452e0738332bd287e2fd37828a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bca1b86b3489a9ad113999c19ca0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175491eb3abd569ae46f32005eba80c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb4a5b25045da6ddf4570a5342b9a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d2e04d1548fe494faa3100354544a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33966bcde6d3bdee411d25e27283205715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510b3bddcfd2d0cb2c7c2f79d6319da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7016db7391c029cd1870f6240ae7e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72a9b0081b28d7cc4ce22202482a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d778d37c8bc47a62c45f7fef1c0044719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fc9f23ef04392b00fa8fb94d9dcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba97720c6aa2e560c71a89529e1e06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d8df24f9ccfa4e28132c99f6d29a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f076c7c63b9e33e71a27191d0560b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a513721dce2d961e29605f93348fa4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebce949a311ccbd1162074c866c7b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ceff54d2204e36a8479f16778e25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b6a5f347ddd95226681d6d4f8f52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9e4ae3b44afc8c011e70c991b76d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae154cbfabe2266abd5c13c9d9e084729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe2d6d18375dd7bf9b846cf146e2b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f819732ca2a1235c16ce6dc88853677731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999861a5ebbb8dd84b957ee7ca9f10ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d61b216ba7d5b1d93587e05d6fa11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c715c10a325eb1263c715be95fb0d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee906a128d427864a291f3a3eb87302735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e54146b11d27243f13c8c97a7f215736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaf1b2acd11472351b1709e1d8dfc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbef5eb6ad279da796ec87964db81a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4568c86f77b49f6aa980482b45df459739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda5df0c3d9ef3a5b14b6fe0db0431740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d01248281e50e8687340e98d9b6fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7539503e673c67e8ab4ccaa376b918f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc268280c1a087e2ec18ae7c469d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28926d1d95b2caba45727c3ad5eb4d23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f973fa0d44d8365282a0e416025375745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad415a66bca6117c56d622eebba28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f4707e9b04019fb282c3900e9b672747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310bf49299532f0c21566c69e77b410748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffebe9b48a625c0d3253f5952515a74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258d360192883766e288603bcc3c10a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a4cc4841307194f4705a89f91911d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea03db91aae56b66679e31867e5da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82422b453dd258832406860f51026115753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9c5222bf4e2b81501a8b573ccafe9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950417a4cec943e4d2d51d2d67407a48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432642cba4d639e78f6da398d8f8391c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2363ad299e5b4ab0d94425440abc697757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117442dda51f5ebdf4f6965150f39d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bbadc396d53ae5054fbc16490a7ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e9a6170d64ec9244d097f96ca7e2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7432622472c3469005eca34f6ade761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f400f167f87a5bb0b83873337b0d35762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a9484c51f56739ed1fd338708a5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc7da4edde815980d2f21a0876e25764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3d0a934bdc4aa424fd3bf4e62392765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28344f12367a73d45b927d5cd9334b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c36a26a6c06c5bca5a3637ee8228ec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8e6af99fc8dac64796d09f1139a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688331fa510f10c683ba12cf88abfea9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444954300cca4ea769d54425e3a41b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76856eafd68febd37d0be0a51fda3b85771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ccc3b888f188b643213cbcc574790772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2450e6e443988ca758f2d9db8f249c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78335a011ceee32d62323c1dbac240a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ce198400bd03c5595fa50f02c4ad0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb49c50671b24e5e73b4c85120aec1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a31179006ab642c169a48f52e225777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7b969f17f186b4e32f3269c943af2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dcd21b9449a6be9b6e5a796f0c835779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be6f2fa73de80c9fb32502b5bf6ad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cde9b7d0f7e90fd68a2d5fcbeace6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841bb20a259b4595747d8dcc2196224782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c14b917758f2af02ad848f04eb79b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad155f71d51b8ab749e2dad08d133784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b324055305826513a84e4494a874785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034eee709cacb8b0affdf329f5194a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e54ec10706d632baf8d44dded26611787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5074f248d032ac808125a4346417f0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fc93cae34ca7579d0730c675c53d0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc0988e37596069e3d26e5307dba6d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dc2697f472e4b083a69d1406daa57791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef413aa4ba34cba276e1fa02f567dce5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81018df0880e2a8a186b0647eda0b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f8cb41cb7b41477b69f8e13380fbd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed1a64a90bbd3ce5c93fa5e4c9ac60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6844df5782b2ca7683eed9e17b9a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeea4fd54f8b08b0121af5a875915e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d106707d603ccc57af6e63c7bd70a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85920a93131e5b4d7717b5f89046ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da9970e3b56a47cb1cab01cf62f749800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b16b696b3d6eaae73c490a67216c8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f976af20e07459d726c58779278305c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ed540eb4528fa7b555deb599893f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5798db557b495841b3ff3af8f1a84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7eb76545efe5dc71192c929a53226805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90122a2bc55c7e00cbd79c7cd5033806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3be5d6b576e6b7c9878f659f03367807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8b0a4343c6726d1f0c0d66dbb8576808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9db65b3070b1baca2718c80eb222a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c070c6958a92bde536b3126334e1185810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9789d298a2ca5c92756f67a18ff526811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27fd20dc35193f2c5076221c119a73812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacbb09b6b080e0cba5f2d3e4f5ce05813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e173142e892a12381150b6debce8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e6cd0022eab9bf35378807dfd401815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ecc62053966bf5643c97a7ebdf866816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799417a719a936ed306738d613810826817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154daf13a1ec495ad2a62c40be8188818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd531c1a7d8793ae95533e7e17be17819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bcdd34b28e58e8d95d06572e43a51820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d01d3cc0a961158610f65b403079821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6632cf9ef33052e829f74770b5d5c0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a47397aa89159df4a29be11244ebd5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c650ec23a622aa86f9eba924f3c1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e187018e23132444d3bba035e3f0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8377c7dc392d8fef81f26bae0b49ec826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39395880ce39fb50d59e1b1eef12276d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f52916b3a746a56eef7b0de6d5f157828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12260d264882eab39c68cc9bcd78cdb5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8089f3119b329ddb78e452684e48bb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e4e5896a8cc84644efed15903b5c3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82cb8490b0750f05d607a4e44bc1d1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490e9ec8cfbe2e201feb8d23cea2f49833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8c145d0498bf78be196d64f7152a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5f3a8ce2bd2a792cc8cfad86902a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31829ac0524db7d4497c6db870eba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6792529ffcb8190492684556fb817f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549fbc46694a38faed7fc8c078bb8e3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dda798136993afd7c5e3577ba97e7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a2b290cd88453781ad3aa7988665b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77affb48c0586d68d32bc418ddf45841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472607f6ccdaa90ea427469e4f741b35842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef465eeafd1744e8c60e2202c4293ef843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a32493280176f7da8ffdfb832144b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981005f3dc93f77d271317ca0503b1a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d008a2b754a54a1a5cc18ed4387ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbd0dbc67f501950f3ae4006091d9e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd460053774e006ce44afcd1a2ebab1c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d78d7ce810705b40663a738cb7df2f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19353852179d96e0e6c3707bcfddcb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0814f63243012630077bc24f55dc4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd79aa23bf9b3598650c43ca61acfe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6ce41d29185a02594be1945b60e47853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2161a8e28091df6256c847bf8632ec854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ab63a8d71fe05c5a57961ae0cdd2b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3193ec83d41bc4c38f09e1b982aa5d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87be8ac830f0505203d3f2ce02314d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892662934132a1a37d441cdb9c3d834858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633464829197479b157aa6dfdc810b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c829b60cf48165c48aa44879d718860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3e494157308da7fe2bc567fd4329c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af29b20ace50a40be3d6a17d94dd7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323fdece1b0baf674fb27d9f9b4bea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77776a4b1effa5ac3e9775654ffa59864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bc221afeb6a465f772b5d3c0bfafb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc831f7d423197f4c0db2af1983f9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f1226aebf4d1a0a5da3b635666950867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d02e8c936f4ec51c15ea17bbfeb9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3e17388df8922b27ae63572077c2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b421e2185e75be75ecb9e50ac42e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940cdbba1daaaed7a7ed42d7d80d3f9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1dafe195d047992db712db1d86f02872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91487e675350d5f965199cf3521288873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c45790f4e443ae7e206fbefb3a38874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4bb83c94ab1de708c4caa72990a4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e96791dffd58c67a891b87060bb2f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4660a60ae7b76feff046ba241a045877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3dc56450259683e77255e2bb097f4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828f3e3ea2a3070a54740ba71d53f13879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25426f1747f6c55e60a22b8e7527e3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cbe7c9413596db1468883938aabdf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a17269ba8704b5cfaeb2896054adb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422879c8b080579794d0ca2f74cca3c7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9942dc61e92f03aa954dc1599b93b0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c385a9a07665b54f1384d47e4184c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e734a77c1d8c7ce04e7062215152ca4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852cf0b22c12033ad268de3438c9bce887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce7377e444f292442038d0a805318888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab08a09c176a26f7e7e6ffad8140c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b035faf4d848ed2d426325d491053890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99920e6f1d74c21f7f45ae5c715f9298891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc82634b4c11aa30d61e0ef417908e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbf3fe023a152b73db09a2d34e290893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51d711e7f98a5270145cf36fc5af98894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1364f22e4239669cf576200a9f553895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce52e827779a5e99eff8516e26048a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365a2bafd71cc26200b77d7f4ece8b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedda6c543a8bd0f3af7af8ee23c4d33898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7793392e99003db474dac85b5da540d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d66d9f782c809b56c052406ff9a43d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25a734595987a9945940f802144e9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0b6d4c86f667d7775324dcee02185902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6787f35fd5c6cc73b8445a884a6c28903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065819351819a1f003068ac9daade0d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a026fe2e361175e18b291826371864905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68c5eba27a2e546d4546ae2e8e82d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dc858ec8f3c2977c94ee7c3d19747907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4866528497990c4f48887a96aef93908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e17b125c7001220f6e72d56e08ba8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872563f71b578bfba8ad5c91b21a48e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41ea37cac5215d734f1071f4675fa911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec0db22e3c27249d4ad57e60f9e9f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ae5fc1c2cfd989d5f6b73fe0bd5e8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453a1b83046c14074dcdee507149ab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d841f1d385522e334eead6592257a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36948a73964d8bcbc3d8d8888c4042916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2186d19166b23d3b8cc37583a7e612917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fcf14faa641da90fb4090e7ac599918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67fb216ec3d311c6dd5e396d13ba0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a66dc685de78c8e821861abcfb3ca920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0efc83d51d719be307cc1d5f6d5da921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf14fcc933406864256a2d9d84a337c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63360776a5c4d7b3860db214c8ef6d53923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd301f2d5daefde33ae75558d0fba4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe3d762102480aa937815af70d1ea925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb3707d914dc867486a65af55eba7d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381517432cfd2cf10156fb36b26e3a1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fec09601738dfd2bae7148133f23e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a1240cf9403794c544120983a4f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4742d06de88a5dd0fd9e2feb5a52a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f46cb239f7da78bcfa0d224f90bb4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee5d62901335189494599f0c3f2ada932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cba3a7c0726ee13dabbd1eb578f6c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5ef6ffce2d5a9c02676c1bf1ba5b2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb225db88e512751192df87d36067935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5ccb43b0af9e8dae894a17869da9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65588c9b669bd5cdf65e9012f675b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8817ae6327c03c4f2ad592d362baf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e190a5459659a5f55194762573b3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efece754323a810fc29715b73f50f0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda897fac19534ddec67c1b11533c6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965fe7dfcf46e791b76b758758abd6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49092dddb8d88b11ca14b51b20ba9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b39073f1c5730e40848bd4a47f87e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc520452fe3ad1f9ab3a61c82c8e2d9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08e6ff8f225b34c8d4f7d11135ee09946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef9dbba9fb763150fcb58d6a6b924947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb89041fb9dcfef0bfda232486ed390948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e66e6ed05b8914064df6ca7c0615949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4d3dcdc5c38aae45c5eadd28e241950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdc9d1cdb297e68b79b06c4cec9474951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b023fac60a68afbbdc210528ab12289952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974639a14e8d542e33018765881d9ac953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2149b80686acd889b1f648af2f478e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65b87df156097022e13b12373427a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3645e37b0a4332849edbc007ae0713956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d30386b2b0568e51b87d8b9d7d252957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27a7ca0eafcced0da03f6bebeed5cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c426e6dbc185ab61f6e81a854c1fde959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154b857158df6a58f36206b64781d4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b84606eba677fb8a4483e24ec7cc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea87900a00f1553a37e31f3c26721962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790481982458b2e7c41ba653b5b21083963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18203cc31bbebadc42870ed6f73268964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89ffa429c704fb97c642a6ae0436b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d14e8550b7ea6070af00e3685ec82966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7875a8b6f0a23beedd5f44aba277aca967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ba8afb20b3cc710e0a39b12eb3d6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea763fb2614062ada67212ba9786f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1424f41121f1f85233ae6f1c92cfad970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2867e4a107f76ba96d0a909be15e88971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5b52827ac37c4ec448a66b8a6ca8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5094b456dd34352181b732cee830189973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62f019d4c036dad37f8e6e6678e611974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766823fbec1f6c9dd16cea2e4d62ed3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f234faa69d09a2798ba3ab41925e33976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcbdc1331fcdf03a9cbc4eb9dc54c5977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>