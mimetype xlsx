--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -202,51 +202,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea881a7f8c8272119574b5128ebcc46b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cba69094a9088c5f0872a2ec2c9d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5c90037497a860f082bdb48b9a1b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98336c94719b6ba51f65b7ae193e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a593b811a4ab8f0f3faf81139662f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3112e8ec15c0c605d670b52bf659c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e84fa5caab7b9d533b679babb5d137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3128f80cff0ddd79cfaab090c602418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95868e52cbba491663110ee30abee88b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf13053de8b46e07e79c9f43e775ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e797c740c4115124ffb18ec6003111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b74452aa88f57ab776e5af3e1523e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962532266834ae17fcdf7f3d0dcb64113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c34e078b88f5acfd4d1b05da7e51d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a3149e6da8c199a6bd27994b9e90f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24168a27eb3d25736a663ff08cc12e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8122287619b6bbc063d8105151a37d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ee471f7bda88e4d33dea08dcc25218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e661e1b4be45325b249c432cfa33719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6088b8fb9580c41b72f8e01bb26220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44606ab784c4cfb5cd511a3190fa64d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edae74eea01dddd0fc834c8afed18622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ff318c9f118e786d4e1612e8437923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091f2d5571a147b83a3e6a38d0a06424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7fb0605bf6d619900d195f67c15725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e620c166b72d5958b903e12ebe80c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0de442966611210e243ea845679827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab353a0ce00e95755703ee874a6a1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7490a3b65fd69dc3ad14fb7ccbda9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c9f06ed03848597fe02271ac9c29d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3afc4385d12137e50a0cd052dfb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedff124a5d5cc7795c8d1b04c4b73232.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aea0bb376a177489425fe67a5f5ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89341797660a0d0fc63b6cfaaeacd012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d74259bd6a3d5c3d2056f59c06d8363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52120a6f74ecb7f67c9395a87176a1f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019547853bf288596288f9537518b105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfb5d80c75571bfd4c36710ce725f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d90cffc720ea376ce652eca8dd95ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed8800891ab997a8b4f8a846014908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e8ad90db26f3bdf62a7c516f50ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222140349d7a4bf341edd0ba2eabfb8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa68943647f08c0bec604fc14fcffc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76480382f85e43e699228ddc7b1f45b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f183946e5058388ad0403925fbf764f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afca60a811c46b4877b691436800e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde040c6cfaa4038d208133a4d2a62a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf7da56c0738164218464a13bcc49116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257eea3b9c9986d690e37907671da3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91fe5e5584a2c065a95ff66dbf377718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d462c3797b9d3b0b2beb06c814ad3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffee59bd3871f3a22519661691c5f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cbd76b0c5e70880452a41a6f4735921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6992e268d840d4f336df71bae699d8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee84953f057d91524c8ffa58fbce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2294e91bf4bb0fe8bad2d3d231e1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615037b5abdbf817a24107273df72cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3378cd854131516eff510eb4ccb74926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a58e722c96eadcb06329efbaf238f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4536a3c41cfcddce63a996d44318828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d416a8ce6cc3dab6705412db591cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0739a5ed05bba1094ff26fdb27980b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043bf8304e8c16b441e67ebc008fa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84d477e962f716e77799ec7f9da89232.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>