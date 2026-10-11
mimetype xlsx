--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf7c86e4a43640cb4bef5b4c2780e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a4a7eef660af7d25dee2f148009a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe21103fbc73fbc4a093a4734aa8ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15ca31c966fe6d4dfa393c7d75f814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07594edcf7db3586b8c622107145275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a3b6106d45a1e291eeb12c2b5eed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb95ea0fcc698f696871e76c79a747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0431d8857b853d8148068a73e478f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f66406fb513e0dbaf0fb712044299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b3042e5ee87d4f8048a8701aa72e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a85ac2ca296d6d3aa8f24db886492d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614674a09300a7c47fefa0963d35a0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603540a93cd38f20f99eb145ff1e2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d0353be8db7de0bdf166d752f019c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97727dfb2835702668937003a128f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c571f14eb294ea9a7d1892756de9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672f37f4c601fa0b1b31b498de060417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f38a9c98e91bc8b07f8dda3dfacd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce8cb8f2a8d38eb8606aed32eb567419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f42c3710289dccee377ab706fde620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd48903935bc2e2aadaef8dc76e0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a23081aab629e3d682e2bcc536a8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07946747feb36dc823bc63bddb0e78823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656225be367484d2408f888aaa34bf1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319440a898262ad9deb584d9b4ea48525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb84eb832d84ded31cf939083edb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25791b130b3ba5333c6ec81aba27a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eb5e068573a3c84fdc9ec593a9ceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0f4089c647eea8160987779662a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56932247dd34761243e2bfdeac06730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52049c3f3576d335422d468769ca85031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f3b2361ce0c700f80de7d3587e5f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff420df1161fcf1ba3aeacb9eb0ac00c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218eba7e98393895289ea7f5e028ef034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1687dd3adcbf7582021b9d2905dd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fda59f0418f4137e93c7249201ffbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e4f56057e7e7e52c279ab85ef77037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ebff17b57635e0a00811a0051c5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57ae0b1ef8ec9ed25847905aed0c9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e6d819f25c509b80ab17de772807640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e328e3af2f3ec854a0a9c81f3135a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80bdf6c3f960417911de1ae4ea360442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06094c79bf613849dc6a2965b5a80a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a04fb7853f117ed47088f7e82103d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590714ce48e412fcc50a7307839c3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb02b04556857ace0db715c34b13546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5af60ed2d493b29c6925aaf05e85847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66ce045497bd9ddb736ad41799e7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba1b02e0c68aad8e734dd9057dc5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f573ae1d195a092d0af1ebdb8c657250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48392a1570416f91d2e6e81bfbcaba1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8646f784f8332f9b21744ef6876e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba81b39c73fd71f2a7998ba7fe5a19f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592582dfc90b724e4e61047207fa8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ace8948351e75b441fbcd2adf04d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd221fc7e3a35aee893b31cafbde756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ea0a62ee705212a342538c6d565f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8074dbf9488a0e2e850a0be9af393e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9621b5bf0fa26dc45879945e7b51659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8111ac01b1d63b4e5e173e89da8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298caef65c0da2ad1654b268a9a2735961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28962e5c32e0e7be0fceb1e2a7c52162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21551d283e5b0d30edaa84f4f1bf89163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a822c7e81dfdd1babeff342f0f077764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ee5eb8204c3142f5f958155cee2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e936fed01a38f6de38695a0c545c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b19039cefdaab1a263f8f2e4619e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae402e949afc48213cec33478a80f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edcb9ac4904b6673d121a3e0e6dc5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892c3be7c5a46800571070d6eaa631b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3052717984778bf9939cd0236f5d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b848b4c2298345712b4da380216f7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857162c0df54d2688d54754a87f3d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315e1e8a11342f6eda762e7af3fed8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f561172b05f478c058145e1034bb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b81f4e3583d7e4f28a32cfb72c24b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9762ff2621787c6dfcedcd0a73b06e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaceaf340786e0cf8cd18e8756be8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0939887349b7c69a6b805016ad9ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27ed02a79822f22e6eea98b3e7a1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c23a269f6af2e2462b92ce2a8eb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c2f0711333481c7c676d162d754c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0291daa3ebcf45feaf9b610f897851b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423581168cf180a0c3922a0b6eb5fe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d79545586e4217ac006de8fbe7f7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65aece7552e3beb548f143e34926786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6b65ab789e4b9fbb5218c8d647d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7785900ecdc4b37a2c4acd1890f55988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe41afc80fd1f4511ccc2ef6099dcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9cce4bcee337d53ab043a587636d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b017a3a550cc530e22eb73a40c01691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a01701a34cbfaff39120d66f25f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eacef1a6474ec16973e9fcaabf2b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92553ed341f1df741e297018cb7942694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e978427027865bb5776d76fcd82fa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33389ec5c5070093eac94d502f90946f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1c012f315f2acbd08d78a45f8720697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf4e856860b264b560e03fa4a534698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927c4e6bd00b75931acdf4fc7fa27cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64f10dd3320e91899538d14a9c791a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492865553a3f86f4a473aebb5a3850cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc283122d392f4993e2d4377fbfb4cc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc63940823c35c2d76dce89d671a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1bcf46f4e05d92402c28a637e6d68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3bae29706f5ae7a46773709df676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c44465d232d6441e24d43393bfcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032bf0ea837cef9e60ef5bc85faecc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4a2d0d487292479f05d808316fcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee761fee75cc6c0209d11c159b119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988504002edf486f991604ad4199ad2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37bb524a5b55a96a01b9e7d4e340a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361e42d40650f798eb713f64498d5d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b183bcb4282274449ff6f5e48198113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65e34680af76dac7b09955055818fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c10cb364e9051ce8e21c052d60e996115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a889980afc95cf034f214f8186624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf171d58d8f943a23ce012abede2a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db8d646702a9eaac8eb656d9646016118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aef9cca84aa13bb894548e5052441f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c35bb0ea910bda96291d0fc846b6ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef29c4aba7b57a889ac2b1cfea7edb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd2d3f142d389a3ba5b5e1805f879122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab47c5f1624b049a394f22769662a11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c569f97c6a088e63219b2975fb5fe4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c9afae84e245463df2ab7e25092aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389673dd78b5219ef5c6657ce0e2d82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d57538a2df72433221ca28f7450e8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe4cb89b13d19f349da426930ef22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7af61e8b776e9ac7ca386a5f6268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f8e4ffc841c3fe17dce8b0852b525130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e113b118c2868ac4d67b00b0ae324131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a3a2a8f82f09dac02c28eeddf69c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eed893c15dfe2e0fdc9f10518566e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9eaf2dd06b1631c3215ae0c6fb28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86f29aae16e0b89544508b35cd390135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489729566b369d6ac5daa00f9485d288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24e1a4eaa2396eb4f4039ae3fdbb95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b369164c7dfa931a6f1ca79e31626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9cf5e17772a79f851134baf74062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5dce36d22b7470cb233620ed6e577140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058ed1a9f2b90e8607fab825a231261141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390acf044807b48830124a1dd22919a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093a1f9bde131f928153cca2cec87a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbefd5c8de93aa9dadfa4aeaefc09f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dfe104d44050dfbd87f12e834cabc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928876516221c35545a47ad039ad8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8297e2643649a6ff2c06e21b055f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8282b5b88824bb59482ec802c796d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a991599700481e3e704a70683e6811149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c5dfb7ac92d5009e240df60eb78f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f721fb036d4020fbf8eabf45075ecf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3f674106b41af29bc6e35dbd022e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdfa9c880022392abda3fb8f923f6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce995499c951b97a291bc0a2486721154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9caab57d06ab698e8b286d2d4b6c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570dade9941afe2ce83b20617884bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5307fd5cdd9954544bf7b462c340a3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1aa23bad488ecc7f97be67f314ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d562e91758e72c524a4e5c5c323f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af08fac5449a135c2f3a7eeb319586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb5a2f5408c2e9eb81de341ca053d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8590ba067e27f5c2ca5e0a5958d2df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17f460f5517880754fb67f3a0be8049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823904466e4ed608f803dd382339b7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f820014b72b282ad8c0e5e51e907911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14b4821a96bfc82b3aae1a5daaa78912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98527321760da250b41984de01c8d3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5891e90bef2e7590e980547661092b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3a303680e89c2c86dfe4f6f4277915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f902a630c47e4b6c6a7d252e7ae93416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03abb4b8b92a5ac9e37d3be0b503cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288ced0960e26d172cbed1ea5b79d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b9850ba4ae9990df8bbe35f1e49819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b00e8c930d6e5fa09473509ba315420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767221b36015a222a7aace7ca747f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770aea7aef634fb4badecb72689a1a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd384b8dea523df63665bf91449d0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049403faaf1db1463a3cfd4a322ce9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6115e4a5c99ab026fa61c1688bebfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24660d2fc4b259640e23055c1b0ee33e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dd22fe4f1be931aad5681e30ff9fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da51c2184c98cde76c7b271d50b033f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520019f5aecf4877fa95cde7878436fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483a25e8dfc04b591e9ae4caef5660c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34427eb4702ec0903ddb3eecc0ab4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeface2525493cab18be00da247671b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a13e499a53c36d091abb6d953c36c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29e88a0f402f2d3e74c03556f5ff034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01a78c6dd8b308a6cf3317e1edd3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd58b53d41bf13b0faa1d3c18e24436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a7e5cb92220680d5fb5cc478fdb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc42c9db2eb9d769d3e569d857dd4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e775f5b84337ddbd9ebe835d327239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2676a948a01563954d4017a8c9691e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae816e9b7faa705611d7aa913399041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626fc321169bc430f61cd6522d4d4fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438297d192c68e0237155e2e58a4eac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eba6d9ed71ccb3a6ab289497b8aa1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada097590e31d7f30a31eee61ec8055445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6bc6a8f04544d141dc120cbaa20546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be97c882dc6c0ee92f0428542f159f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bf3363405d5422b6699cfb88b90c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605cafd04950faf250cbbd8c2bc70e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9086c444fadea7e52fbb75fc67c4f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b3a43f1def84d082a54b39adfe7bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634fa59151fafb09cffd429347996052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe865de0f0b4e833e9661901800c02053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4675a64b5d6c64e9456620742cbf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3520513cc714d01e9db2cbc086e69955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adab3cdfe39cd4899bbac72ef821d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431a25971a545b0d932d4eb492e6d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017021a7bfc1070dbc3b1bd1e420b76658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05800dc3275c53c640c8a32b5a42e8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd92a3f0b00f67863803f59b9df8e2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335239ba22e09676b12e17a5bb509d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721842c4e0e328abb141a50555442f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d372e7911a0dd7982f9513253065263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544826afd659d6e875df1688904e076364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9070d50ef4dc811d5ca16aace320065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdc904e3240517026643cebb0764c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791500868953b51c10bb3c5e97c25767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada9ed26f46d1325e6fe227df8e8edc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868367f3110818a7e7552f6617f369bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88384e0c9e6efeedc68a54a0cf12797570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac21be3e4f3ffa2e72c04cb9628b1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa691b65176e2349452557423f7cd7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ffb50d466e2d08d36a49bc0d539cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013db72902ab796ebc23dacbd3916a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f5c571fa037502a72ca30244acc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e04456dc9dec635671ee6db6d27ef676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be4e13beb82c96c868c2766b945d8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c117592c3a03dec7225edd8748d0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a60491fe2d6917250b11752eb9509e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45dc8bd2242f02efa478aaaf0461ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91a383bcc3df75281e3627709432781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed136ed9b9d9c0e70e051e7a8952bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc171b089079af21bce9c2f7d07e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22d471a74426a7700e3a9711e7fcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e27d0b91ba67a9ac67e6e339ac9c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb526ee93482be908f00208d09e03e6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6d2fcc057880b2b82d35ab1d0add87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fbcaf47f765220304d2753ac39ae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1c0da75247b47ebaa32abc0a780289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44ed9fcaf231f56187420de1cfedc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ced99f7e3480176da8b7551fff12291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06478c9480f04f12653dc8450e844992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ac59e09a487ca3ca201fb08ac1c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02809873cda68a1b9c7be6f016b9d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b60cd4f43d730da482635f0f3bca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d086191b4b4c3ffe7fdf3ed651fe11f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9165807287c9c3f28c81868494f2f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f8f900f36ca7acf481ec8a4a1650a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add59eb16e2aefab3bd4f019b07a668999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31556cf24dfdab0e4d291eebeae75d8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f365cabd77f0f97a2e9f7bef029f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707c734f054737f8d7bc1a3aa003424102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafbd607316fc10514b841bc1c445a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098da767cf92679bbf6060d2997cb157104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c192e1775ba7fdffde5a61592297e34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5aa92a20d1f450ca5e5498ae0cf1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb1b219441c64a01718378d924066107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630742745fe8a12b13054c952240caa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ecadc91419c8707d915ae4df64c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cb7b47c81e516d96a56298bb80f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8a835b3632f5200f11d8f75a2018f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329ec9edd54a9857ef470a0d75b03e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38b90d5f352e15ff185b110e69a409113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2330b1edc589a2f2131475d1e4270114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db0495d2ba066094b00bb6ede17b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e870ce076c63eae56d7235026571116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665663e71e6ff8fcb74870f1a66abb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444411ff35461db697e75093c9372c36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7eaef271a4fdc0ee58827f52c128f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716febe4a2d6f81d7dc25e6bab9a1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559fe098beed5b04dced271a7ccd91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00552cc3adf6af9351348549ad65a97c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dcf18451c7a75f82391afceb40bf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e17e6128c066f01abed4628035c7b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697272bb6901c5a2529a2915466e8ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b13128828f7ab8bf1333fed79dc5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ee732c89f9cb54fb4845eb2a85e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f3f865b0df50eced1d7652aa4762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10283e0bd56cde54b828cf36778321bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c46294e96d911fe920f2ceebaf90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23306b905ebe55f8f00309eee1e863131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b049f01d7ec600286e46b2c97035132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00fdfa546f14cc43f7a99ef06c363133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdc7a033373b9403193650b8a948ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d61cac2b4fe94e5c93649f615d4dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b6e3b910f2ca9991d8b854866397d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573c082c13c5db83e84016e9f105705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6605e0303952d66cf13aa6414cf061138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7719609c6b79f45638cfd30c04d478139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebb80c790fea27f1474b34f13f2a81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf7aaa1db9ea12822bcc0f150af99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464cd0b0d16233aa91268a48da7755142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca6b428d46f55692723a29ce27469143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac68b95535a4273c688db702d89308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547251f041db5d11d37d85e13a0c9504145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12945b8f00f4696bf887099ec3509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eedd6dd1e2cd56b641fbd87e5df73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f299f78761b8f01f2df5e5512a6a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0db33c6a0907aacac895c26c1b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d889522385e652b9040de8a28b40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c5b8ff2631a4c69c27f0607655046151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17507f89fe5a95fd76ac43189e6a94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493786e6acda87b7e8e2cf645a12991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c9a15a84be91c7355afbf89a72f7b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>