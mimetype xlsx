--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144419c9e493afd258a4633375f32e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f5268e619fbec05139e01f7b29ebf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e33c0d199121a3859094aa0a95fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a9e2f458c6ef500461ae101c53c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be24a844b4eb0e6c17d645166476bf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e373c8bcef7610c0f946d9bde9ab5856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2350299a699987a5a2984066af4a9547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5982de0a57f81fbe2ff414f83b4695d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbed7292038555442bfee14a7e0cf09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a184308bae1fe6a311ffcf14953910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76e94eb71009d0e83d99fb65eb9f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399989768dee2112412b4660f69c5a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186afce1cbebd53290b68d8de145ab313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d15444a4b4df493389b39a8b4300914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f434a540d7345378c2871f08802a3f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47dcb9c39727e49f11de36152e043316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020dcdbff3d11563fb5fdc85b9d40917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba2026acf6e0357e4fd7e0a87b0ae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891314910f45969c74ce7f24b8e9a3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5936616a260fcdac40016ef287dae520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36930ec83f613d2919e89fbe43743ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215252f3e4533d82d1a7a83f40d4cd8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a2767974c6efa25acccfffce975c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b4a7f0f2cf94b934c83c00980bc7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa741c82bdd58b0ab85e07f156155a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e75ab416e699aef67f0f7df35d33f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e487ddecbe71314808fc94a29a2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1402a8dcd4733243e6540f79601f0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb055665c8313a178a52ec7d1169403029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8f41fc8ba331faef0b643ccce34b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1809d63a23385395067981418a6fd5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2d50143fa5e793d64cd0b8840b57c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e8796bd6deee5e157a07e8211d09333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcf5634e6a63b510f0ae66213c1bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6830668878ee191eaec8d8e8ab1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0ea21fb07a0cc855e615b3967d8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb077471697055cbcbd5948c5a6068f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8dd35233a97d50e941644898d91f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63ec38468db388b165f4fdf4710f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ce44ed21a2ce81db023867cbcc7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ee60a3b5db0744f6fbe67768b31141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a89024a32a3b923ae2fffda17ddb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff36bee054936c53195636093ea2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bac045565b3264a3cd14858460b3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0567115fd3d7bd1ec24d15099d26545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23eebbbba253a650a54532d059967b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b7865b0fb776d0943d21a57c5ccf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ec19643a37320fabf7f778714ad948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c243886f76ac74994bc54d9760d48fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe856dcfa54aedfafd4a0223692b0b4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbdd30dcc61df88fc515deb65615ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0d5af162adbfbb37d63d9c1e0177b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605e3b08b2a21cbbb735c588edf4aaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caa350e93d0a04bfd54c27dbe5e0b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43eac9ab46f1bcbc85ba476e6adc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0953c322dbcde9ec608fa0457f64b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb84d9511f60bb6737397c8f7b8aa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde58540a887c930b13f3f00347c9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1988d035c68623a3296f7994e7d2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d81dc8d36a41a67961c5af78813360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8848c0e6eb2c89d2664af67eca6ccff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c5e22478157952de5a6223810bfb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f1a8f6d820ae0f5f7d16fa0f0e3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c334c3dc02e6172d6549608907eb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4250be9d90a5c8ac190d9ad1ca0d0d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9aa1e2c2b227ebf1fefc41c60ec8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772e63a69169f6825d83972efe48a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ef1c4a6417e2f2340b837be2c98768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b73cedab8c98b8cb2e9d8d784be5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f324c1931fb099b25cc47ca3e8c29470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90677afa0a92fa089073861244c1c9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9254e8a0c8842f4425934f56f3efb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e93d480c912d40e1bd737a36b80d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a253d7d3fddcfcfa696735be3613c5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01407c6a8f8c3abd7147537be743dbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d580d53f75f55f7d6d42fb957ba7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eafb9c0321e6400e4657c31aae11b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f95fb20eb9f9bd76e5b9cea1a5b1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f67ccffbf05fb4259cd5bdef12b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a57831fcbc90f69bddfadc3eb4e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eea15d30bc6b83ae587be264a2caa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7022c86f8c62f0ce25ea7f2fab30482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c4865655ac6019efcf99f50a53a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ccd7a5d25283781232c083de8d91984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deae0f18ea5c1eb4b600179affae2d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30927b40475a919429ce87869242f3bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4b6941c6a78976e809df5beabedf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee941642a16d66e5d4be9baccbcb12388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fc33cc8ee4c55c7672be472cbf78a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a6635c9280d1c0a85760d4e49bb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efd03f640b986af7ae35feac80fc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afa8a7563f2a0e62ced9e38636e50092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d0aca117594d113507b3d37c563e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d6b41dfa134d05dfabde041c457b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd532491ee1dd2cc59fe84aaf1210495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141b3b41bf4fab49ac6d6ee7b079d1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c8d496124e26f0331758ae516aa0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e32577d215530b7601d6e26685fcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e94b8660d58ccd604baa3200a8f5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc21ab761d4caf8ffa9176ce017834100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4437bcae592c707a95fe19c6844e531101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849da11690c99150bef0a347bc171f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a92f05137e2a52c2fd21845152339103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9a2c77efe56e720ccae0d4da6276104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb011cfff69b4c66d42136382b723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf8cf3de2b0369f18ea3dca667e8da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158aac45655d17a9df2f4354ecf2c9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e967dace54a8a99dce4b372a7f412b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b058fd18080b19cf4822f08e4897109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bcb67b2bf1863626ea7be1d6f5846110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b243e62c7d568a5299d2835b6214111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e32ee98e142708654f5ac8f4ab4e83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca26b6981f09f30963e6b2057e9c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e9f25381d53b8c16641323f07443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6224e23bb35f1ccac368ca2f2bf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b803c825fd63e53fd3090314e449a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446d0af2cd7ccac558919f4fd30e193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b999f2f95bfcf0fee557180183c96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5492309e4c515e734465e85d983dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a143947f7e0fc5e88a86f628c005a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86051f390dbad1575567f764de9ab261121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c84e51b57e0115c4602b09ca45aac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d4d1ee382eb91f4f92e547605f78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342383256d39bc787330afd2dfd6b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851e136462c8b4465c4f4c4b5dd2e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc93560d465fd324bb1bcb63f2d057126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c8fa51bbc16dd0775e2d253bd1e13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d69ddd8ca1325bac228130fd8550e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c0c23377680c5074e6068f1e2959129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a788708f1c5f22abdd41fbe46e80c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a4a92cd68a700b0b0bb3f4e78f64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303a7808726454995e12bf19cb8d76c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cbd814ad3c1bfe439c679bb1cea92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e7a014bda947b03d2995c231ffe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0d2ad942c4e608a10470930d13cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902808632f323be24b1a3720248906d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42419384ae215e465953a419a11546137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42570318dfb0b3e6aa059f2867da040b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8d883c4b46d0b22174cc4f9ede20c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebdaed97305aa1036d90c6744a93a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8524507b8d827e0570b80e2d835595b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d37208e9c4559d2f8587ace646fa07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07906d703cf8c0b7d555b2239fb1f00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08314a621d4638ad16aa0c9040a20ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76bc97ee9f97f87da839053aca0f3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793298908d564daa077aa089f857f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022a3c60a272cce4203d0ec98a89bdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ccf73e6ca4fbb8635148908e7c64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cfe79dd99465443b85136a4856014149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a255ab42d9d0f0e0706d84c0f800f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fdad97d7721e7756ecd42f6929863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19559a80a541725b47708ab1e37844ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88281cf14c2c4ddf8278da68fb160582153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7450665831dc44994c1607cca81bd71154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a891527ddeff209d48ad632df5725641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931dcd738a1c3e8350b2354e98b20702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f467baf0405c6fb7c45d0d86f6e226c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527bdc514f47fd63c3cb7d9a2dd7454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a344943a28e7b5c96746579098c6465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114397b5771f3984eb32f77119141986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d020690ff54ef951f2fd1ef96b67e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50cc0cc70da22af117eef1e88aa8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68077ac6fdc3a3c4096d4de8f49a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14a74ceb6fbe515b1c15fdba9cc4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832e3c5d61c38c1ee71283d830acd6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc56c9c48ea8f37a0ddddf3a2181ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ea9babae4f305671ddbdaf9cecdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc7571db3940624f3ed7948a850eb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52707f30336543c11c336609322d1f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b592b430e6f19c853707905a5dcb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c926870c0e04094aca3bd0d4ff86917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7025f623547a74ae323bab01d549f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b1569e33d3657adceccdf46ad82719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121c089c21f6cba079f69c6b085ce920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64422e07ea9e050ea35ed27fe026a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942a79836603a1de8293730e17b374322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd7214037bd4d886fad935ec2c8fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e10db6bc09622949ce2f60cb195924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333800cc9815154267a1aa722fbc754b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ba5111352fd7b5c20594a4400b5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257dcf02cce96242afaf84991d9ef2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685744efa960c017ded9972cafd152128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de27c384a153efcc920e1d1852c9f9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a986b6a51fa383c0bd577649534a0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b457d1270fe03db196a4adca172b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c0d83dec9e576a979f4e57251844b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e35876c7ef746ffff57e64d7126433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05492877f0a159798784a263bec73a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2afe1900c402dc052a04368c7f8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a4ae74f92343b2790fa1391d6c9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c25f1982129ff922f6dafa0cd1724837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ae3dd2b9a29b332eb2f6b50ffc9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcd1f669c63b0f56f154d9ba7a56be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c3cf3f4d6db80f14aee7c527f11d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2434cb825ad550370009da1c79d3fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365f7f19184afbc106c284e083a796b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84af63786b5c78033d2ac42dc560a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ee96426a6884a1c49eb4996a4c27044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb0ef1fc80a39d11e16420d1c2cbd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492309aa0a2b2f4260e34d6cf7f09c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181077a22767d916e62b335ec10ab24347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cc57be25025f400f4bf4d5966da3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2644d2aa2460c7a213d58f751b3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d85d4c912d5da9b315bf1a02801e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bda833fb73759b3bd5a2462c22a1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45c08a0dd705f2355bed6ba528a08c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bbd2319747e35c886ec64e978473e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964bc452a45bc7b854fe103c1dc4c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163dfcbb0cd848734859c54edbc98255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c372bc9b9eaea3053f51c7293a3fe3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df143251bab94cc4c6797d5bd19c465857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f601c653c21203030ff8c9a379e43d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787afc871b3a032616590de6447440d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960df51142b4f54f9deef89f062db9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88161ece3fce3bbc0dac881ea9d0b5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752013b6c8492cbb0ba1ba8c79859de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d7b5d8b31f55c03333981e1e1c5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a898eb37a44b6074d938fedadac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586952b7f26b7da1417778ad31aeeb4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44562eacb9709ca4c2282fe607acde4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da010a96b9be44a26d4f8f99510ba567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75a88482f37d67d4f8d7d8efdd19b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44185732f094cb26aa3a0216dd92b6c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b92c897087215dd8044f3ed6be90e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877229c647215ef64fd2d7c5c10188071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1e1d652f2c35e5b2b8b94e40146c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192584df5c070df6d99681398b6c31f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9590c18c8cd34f63896f371a78d6f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46fec9fc423dd16ed7d07dfa59bf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a378ed8d25d1b27a21f05117e0cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b68e0f012eec880d4538667f8a8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9091fbf62f2f085006fe2ffe4dfb23078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd2601e7795487f9a6cfc7fd6095a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21f9cc37ddbfce301b75f164887f3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d01ea8ea552aa9170691fda4d4bfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f39572bb366b8e6d5186f518a7a8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8d9a49f9470503872fdc67a4c7af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8bd0b6530cd465e148d889fd9683f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4809fc0cf0f875b5b4c956a8554b7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df03f6dcf400f43054d562020b214586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ecedf09744c3dd05af43dc93c3fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4b441848e6c50303d107d287609c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78107b5a78363ed131b806aee8dad81089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d20c6ebc1974b6bb6eb86a0d78f53c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c2bcb2303185a937af10ee6b60c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784efb757ec53b52fc99be81a276b6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad83ededddbd336113bdc8421ce8f9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691a629ef81bce4cdf38fda760a25a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a473b2a1c76a17b8f9d7e1d9e0b1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94893084fe747c33100b6a5bfc10a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc3583978b057c1bf0cc35f1e21c9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc50eadad348e271868e0b6d053a4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0247fe9f4f1cc65100e5f364af8a7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e90e3d1dd238807b0e1296736872d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c26d6553fd5e26692b4478dd5f64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c48a2cb932d5b909e0a265591535b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89aec666ab01df338a4d293d8a9051103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c517459dad8fa324c160eca3d3f396104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c14149f4c80a7d97f010c4450bacbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e89e036d2595b330ee994b3a16d75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59051deeb624188334feaf218d3f396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ec9b5907db005a99a1dc6f0b5379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82465b3fd28873a1bd10d59aa135b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555042f1130717da47def8526bde5fbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb550d586d975bd99105ccae5e312438111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910604eece4e5c36075428c8516782112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9b41d778cdacafaaa8711c4b59c90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483a4d93fad5e361c21743f5c83368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d6c2d2d6b0c2f37e60e4ed60e6b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c71633431efbc1cd7142b78d60222116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a466d04d6f1a2c24567d339704a2c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08746815dcb8b2dd74ff0a22d1182a64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d6317d617b81210264639df5e1723119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7a79918c5f3d094ffead8e518b5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3a07bc6af3751df418ce8e48057f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1374ae4a3c4e644260b6d369aa2e0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8964a964fdd65b5f1242cbb51e4e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063bb3f44588a9118a934939ba0437124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6256a14ce943b93211e3517aa78e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f492f4f5da197aec807dec3575a50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d0d22118d8ba85d010af6228aa69c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9b1ff9c3ed8b54d35219f2bee207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830445aae46f9876261ee0079ba35e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b9703bcbfbbc686cc073d983f24be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992f3ae82e48379c21eae9216ed224b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3984419b168dd612a18f77e410b906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216a5814e82c77611a4f1f25af143f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3018a11fc9391e0cedfcafde99974134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9effb825a322c97c546dbc1f4c34d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce032fdce8650e0ae4be4d642c1e38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d47aa160e9e637fa7eb6592f1fa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26735943fb5af9f90a3e9343b2b7ae16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458486474ecc50002fcdb9179fb7752139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac33b812079e194daceaa59c58de02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2145819a2fa992c27488697f4cd20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5a3abbb31914cfdde1de333eb8439142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ed6b694cc3fad8b94424447b4909143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a4c95285d19199336ce9e86688c03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4e3fe6f73139429c4507fbdbb42bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318bc5f30f802a4e64610d2ce83891a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23530e33d6d972ea47a23e719f39d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab65623c1eeef91a9b8fd965b026d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b9d4c176c7dfa76f2f8db7a89248149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b5794c64497be02e5d7c560b0a8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c7da94a4bf64cb9011dbf9943379e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fade74274f29e86a55dfcace5dcda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c51665f67ae7373da61d833ee21ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba0c41d3dac6dd000b504b0dd68cd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>