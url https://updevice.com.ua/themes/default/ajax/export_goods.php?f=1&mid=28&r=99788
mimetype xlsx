--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a526f2eb985647d67a0bdad0053671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b51dbed0907ce9f2fc38e13fbb9ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964ae65505dc07fa757e827b521d983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401fe2102ffbd63ce797cf3242bf4ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6205598fc95ec34e7f86f1789ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5c2f18f07b7af851d96a9f19e9f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf04fe30ec225485d502affd913d0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f0514d58a1eaa19619c056e4fc1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb145001d705b367dba3a80cdfcada99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffb1b1ab17d42b7ec6c5926fdab3c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264a320b592db1555f8e41599d842411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79fe653efea56b380dbf21d34010e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbe028dde284723196ad5204084e7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd311ff0a80f05946d4eaa1bd4b73014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3d1fe70a634c1e11499f4e368ea2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d08d0133a06527683965b49a268116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd441496847f096775edac50243af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e282b8506b2590c93087e8423537f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067bb7a17d2a4ba9a0cc4efb628d6a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696bce197b45e7fb754ee4aec2aebc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c006ed2044d72da880b02c914bf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2635d9fd8fb5a20838af60a238284a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f34e6189f134ec2a633ff76a3ddda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dcfbbc1275356d7bef97d42f6d61f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c526f6f57679e6bf0b01aab92dd96c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce2c3fd1590756b5cadbe9bee920726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b78d62742d3123e6a4b2c4353d416e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ee716cda132bfd943759866e213e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8414336251e8a3cdc96a954eb43329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2555349ca68d30a4bc6f4425176632230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2d90d2f558f95773afc94353aadb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb50cb8d5aed4c8da9e6e0b1a8ae49232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8183a8eb468d72179d436015cc93ce633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72b12203cdf88a20549b97677f45034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94ba22d47323c14c26f21b2be051d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682e9f11d6a8e674034cf99d0b2aaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048773c41388d2d3563b6f7a56bd025f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9f76620d3a252c0cfa06a0eedfe5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d673ec5c069357840fda6399a5f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d980d5dfe4293348264ddd34ee33540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29aa7d65604ff2728bd0219c73a1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2fa7fa806d463ff7b91beb5eed04142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c972a3b6c07f4293486e60c584993e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f230b87fe551826b85f77e9c3633c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1826ebe6f4b40c6201697cf82f912845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a4a0e4d6db842cf192aa5828096946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d73d27fdcfc8bdd14d8956de632047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef198d64dc8d5116340242063b5f6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b87c5f05dbc9409a582947be4e1de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93192e7b9feb4a4a49ee53b10dec5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4962cecb32e3bd7e379195576d2a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019d2c520a7d5fcbe97edb8fd2c64152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adffe1a2e406db9aaaf296c3eb311653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e8818b6afee5e1effb7f0ee64b74054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e7bf32387c4c7c1266542a9bc09c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433cf9ee2fc74768d46eb95548b37a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc78c033de012544709f9e1bc03a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f08bdf71384b74c126dfab5ab63a6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614edee2e607fc6d3c5fc27baac002d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca95a6c721eef9af6b45c0cdd0c28160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9448a7a550df006cdda5630986bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d20e875d336d9c7c957958acdfca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e40d701f636ea51123edebe5bc71063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5febc0677ab1ffd802ea76e49fde7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d698d47d3b5f1abf3c756ba0b8efc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfab3c32990ac25700722931ad5013566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b958d5669591d106a3d917d3f2d1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15fba8d90bfa40874830aa7b6dc3a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda50afb70824a7550ff9ebdadc20a0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f64eb02816c21cc9a575e2ad16ebb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e79309fad44388acb1e47c9f586571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfbaa8ab870fe3cd8fc2ceae3c12c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92011b4beb3d088e7aee07a877acee1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130c13141c0ff86244141c43ead631274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b7270ffdf266fddb74ed3db4329f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622cf4cfbee2e2bcde501d0e5a4bcee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b7b3f0fd2070bbb441a064f240b2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c83611d842f77357e78c97886489378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c994ec040631450b63cc7bb68068b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9d500a096fbf1ab945341411bbc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1e0de2c436bc342cbccae3a9860281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f876b9d69843d061b3a1db51959aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601bae342e12e46dcdc18158b1c29883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72724227d01bfa954d68c858b9b6ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d3d700554abf2804ffd1ce6fac4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fcf0acaf7cbcedc95ae21b2f7a0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9308cb1ab7e5020507d2b32f9a01e2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b348d3efd5c001c334f9a52eb24a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840b423d2abe475fad009cdd0e430b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4016a9333f7096586383e97d889af190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe12479a7b7f449c4fff0ad706eedb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b0570343e44dfdd012bf2480717992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a2147a6f479e57ea952e5ad2d4cc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c11b434557cbe5621b4299b47b276694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a22f8921368a180dfebb157b293795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac6a73cbe56089cd0ff3b2c37903b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3af9644af5700be0ecca98d5e5e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce90638055b0afbffcf030e2c5cfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329178950524db876ce1dfeecdf8a8b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0657e3357aa7c4ac6f1687d60afc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd6a941288a79ec0cdb1e6acf3e4be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76036afff18276d23b4715114bfd23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac8526dd852e7b924f66f74abed87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446678c80f9fe31cbb18475fa180602d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672974454f58dff062d93f40fda5fa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe92bd6a3302a9d899bb0049753e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4425824b5e3d89402525496bdafe1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c2d832a3d2da4cd9d4a6ded86fd60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f1c7b817c5f4a3f7260cce424dcdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b495a9dcbcf20c4c2b0fdbbe3e359a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58197a7b6c1f921ce24658e31cf554df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596fd5dd85f3a76d9cd88cb530451b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a48d6881bdafd8076a866e5378ef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d4230897ac0128cf576df287b596114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9cb27d97daef1d853928aee6afbcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260594ae347518a4448fd577c1255f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d414dfdbb7c135cf99faf6515dd2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c279aee291435f0a8cfe4f398333118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede705fc35114e80afc861975c2fee3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500324f874f1da32109a83573246adc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da59f24781f4c19ae1af44bce4096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862dafcff19c210e8b2c3d5a3b903c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8d67d11a50adf4604afc2556fb71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c570cc04fe70fbbd1648662e5f7b0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f007ff75aeb68edcbd2d780f3a71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40ba34d9c59fb7365b6676a2b5e02d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf62caeee0b04327fca639679c346127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7485a7d29440dd621e5eb9b061dd27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea226699a2fcff80ae7658c2d6bc2a1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9e9f3149d5a8c7727871aa51d100130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9af31ed0ce1b6b8e51ad7785e822131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9f0c2ba23c4055abb9c2d6555404132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4331c1602d6fd90367afdf148823a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d597b47881d61436c6ed8e0b5921b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ba50be6838b3b0163ea1e00097d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85107604ea9ea71f8d30635b60087cf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7203ed527d7f93a5da84e130c368f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5430379a69258007b87d7775b0ad61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc189381378209307e7693430ec241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac055a526dcab0de0d40ec0d74659140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0136a56c711cde20fbb673af05bff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c716798d964b6796a00ccf3b7dadcbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b630e354adebadca966fcfc1a6200143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebaf73faa6640562e729e92965b7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1d716a56ca53ac6edb8da8934cde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c364048791bdfebba138691b9902c45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d7330627ec461e09ecebc564339a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b0af056d073662954c7df9138908c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db1e56df128b9a88fdca94bdbfbe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77066d37417b5ad12ef0ef30a2801815150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b7dfc5b65f7c684fa58224420add151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488846cd443036b4a2158db7cf10c21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f16208028093c7c4162067e79108c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e2e0e01bc32c420e581e13b1fbf33154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6edb007eca9bd9fd576edf87ce988f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e462d75dead61b925d9ffdc469f192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceda6265c071ed6beac704dda873fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830f5546189be6753ccdc9308f9e904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680629b504e5518d3392c093cced0fe95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8b3ccf85997c1e37943a8e7d70716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91c413d6c5c51f48e5904a56703107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b6ba7c7d2e83ac22726fd0d3491518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11139a7e4a51535e114386509069a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac3384d073cb95964f1162ddd324210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bcaa6700aef4bd6073911484139fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b247f95175ae8a9fa24eafe5615186c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3f73cb58423fa8e804a69566c59813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747df719fbd2b99ddbc94e91e95f75114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5621ea0ee4759035a555386ab3fefeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace333947cb60df5b8e0e3adf532164b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a463366397dd6cb4cd831ea1c5984017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e0381269e09fce42225d9165c0f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf18ec7a2b947f92643a97666a36c3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f0cded493a9efb22af473605c4d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3e5a438c67e4a462bb3ffc9440a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bfbbd1060204aafd77766aaa3a70422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a9491cd065f93a90ba2b009f763423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99356897d202e6327f9927076c6dd22824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d23c0bea60d2535eb4ea62c13a9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d305fba7d27bf3a283a024def3618b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bafd90c1687ffb9a7b5b9d13df14d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22313eb7064cc4728fa448aac1fa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef13729e0e5e3c1a8154ad5336c50f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d7731a7db850edd892529165ff6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f917a708151d8a0b1b42d3a3e5f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d6f4d3f6af309f4cb80e51a9e8faa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482df8baccbd50da9800f09d88da2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037a3f34acaaf80413d6f59d92c53634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440006566024b48b7aa41d56cc2f291e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff29a9b75e3d8d32c651f0cff26b5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27ab504031ed18e21bdb93a7d7e9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb7b5792e5ff46cefc2130e157e30b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0aa934f9a92b606e10707f59ce69639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fff8cf45dbeae76fd5b2fd8d1f8b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c24ad3955496f8cdbbcd3845846c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fc2dd13aa9542aa40cab6d10d7f1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8e2cc643a6fdb1900c4ef659502e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b2d0c254f6efeac2271d022d243944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc8ac4b92a132df91902357110255e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee241a5ec2eb487825828143a1ad31ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cfd603c749ee4b1305b14ff081c4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80119e1163f5b6bdbfb77f3e3ca9e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4077cc44b858eacd8233b0e50a6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf1857da0c6c15aaa70b89bc7498d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f687f480e2df4fa303121687e21de0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0cccdf8b2b2990974fdec773d168c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f758fba04b690b6f1f17f9a56605953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a294e5c96848dc4b047b1e7ab84aa0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38404773266fdba694404fd5b0c3bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae447ba0cde9e12fa17e382d1ac90f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a806ecdf2b2fc08a35d33c72a8bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8ee3b07ddff80e10d43e9ce4b1be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f0c85540d9b2b5a55b08e69fd91859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29fc9ff54d634eadd79eaab50de02860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4ead5c5d51a06c79bff500334b8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8145aa3e2c5578832818a3b0fbe4ec862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64b6aca849070c32f050be2f44afa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813186d99a81e0fa8cec0c44a9293564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed924cffdf11e36adf9caaae4e4080f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428621b97cb31206620e62a9f4a80666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e4b49ecb597059371f1feecd753f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010287d7beaf8a9243915cd0272e81f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591205d2f4a6abed6c9add5acd53a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e58bcd7c10347d7afc334abcd5b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f2fbf59b9b1164618c7c8dcacbcf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e3cc48ce86f5ba1aba13aa2d7174f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465683103485b95b2e987ffc04575c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea8b4a5c8ba0370679cae381b8a8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3b89f248818a083234c3afe6aced075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53979121a8b0a47dc299a7dea07e0e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a84e35eea007328f778e9fc6d4536577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86643b38f3cef17b5942855d316db578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83916bed3bf4129d7f9d2684d87a2d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7aaaf01606521df233700b133624a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944044027bf83fa5152989d3c8fb6de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b74e36d706aebb02a71ab4caafd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79447fa96ce843de0329900fcb9a9b7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd37dfda58e7a9707049e88ba9f09984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb510a171b2719268b5ab45d93099b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9775386f9f20a623da89a62764a1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aa3cf93ed9e992326e81208c545fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf44da68646486cc249ee4d915836b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2251add8cea47f5de97d684bec1489f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dbd0036f15318069d8e02b47eecdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1cc86329ea02ef8786f4877447b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb564c913e5c32d458cae879ede2504092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bec4bf1a3d39fa7505808d3a66dbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a667f7aeb8ca5c42f61c6c552f4a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb62584f20cd64faa32d4a29d9524a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d184dda5cbdcf88ef329d65823cc53696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21439dd80c641f01ed07eb9b8fa30b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b105c9e15a10ccea7df8392a1e8a7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd1f3ef80a36603fbd540da6e4ab3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8d676d11d1f18b183af7e7f384ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc0a2e9fae5b115f2f463ec3170b75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44441a2e7d259322936825e49fa6cbe2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36367e7cb13adff3d55dc7985d59c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89274b21a00a098882b5aa409a9a1269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a47c6c629c3d9cdf9c553f8438440105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c97c6b14e35ed9cfa48b820b8b526106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4dfc3bb1d05c5f73ccc7110c207d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c412c740d604da02bfbb6da123f2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98369c4a163e8a33b450127a98b0d2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81bbdec0fcdb0aa68964ebc35a4c46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cdc614181ddda9bc9be4b9a7af08d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f99ddeea17f1d4684a410d77a6d4e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec2ee975a457e2314c31bd48a05c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828367a081e68e48c854bd903a24d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40579e5870f1c2c1403bf63fa588580115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de3e34c22a32e4c63d55ac971d5a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb1e1389d6b85b91a0ef663fbb164a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f559cd59eda7536d316465e71b6594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e8e3a77c16e5ede19b99646473d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f825251979c98dc08d0151f29e7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a5de0823335e2ab93834b093a062121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48d883ad600a7c49eb2f18197016e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180feeed26d8da6dd423fae27e7b404123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aef07bd695bf3e4598b5787d7b729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d6a117d7e57fc0c870c9f69c2a87b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20e4f21dadae6248dbe827d6a7782126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77248338032e3f3cd5e66b0f4283738a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198b19672c72bc772769f6147e89055128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e8b342f4f8da9905da82cf77ae699129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6fb53053666352f080485adeb8da1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516011adc96c49f517544a7d2da8e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f9ccbe7a377a99e0117d18e661f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3a3829440ca1fd3bedf3a5dbd44e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8cdf1c510e54ed493ccb88f2a6c39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf5c84a896aedcc02a1ba20660f75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4febd6e68cb497a578791de1180ace1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b96abe92ce03bf2b448ca92f7fae8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd7af3380ac2e9ebaba8997039226f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c06f7d9360408f1887d3cc4ee142b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edead777d31fd3d18ca939ce7e37be7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fae165e0a070480a354917b762a3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba2ee9f404e9f8d2aefac247c6821142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d40dd6bdc9216727a5495a4a30e804143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeceeccc48153d4289c3c6ae97d012144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f078d6730829d94eecdec8d25ad3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bcea8babe6615f817b6b7a61b478e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60452a3d27889990b97a41f0f29ed5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb68413a5fb0d6332e03b9e6b1353148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5413d6b3277716c7a9a1cb727fd2ac6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586031fdce2c41c367f8ec10e4aeb1dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37f7afad0ebec51f22796060a9719f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0190d0917259130bbe396f549084fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96cdb36de8304f4820f2a10486f4df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c5a564f9e1f544dfe7ac515aeef0c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>