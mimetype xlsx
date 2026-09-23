--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a588800849103ec8bb46499770236f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690fe32debe9136df397771b8cdc1072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c445d640d4c3c75170ca2c9762cada3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886d8478a90d9a2525bf51b126c31754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ec1dc8f597b90a08d2d2aacdfd505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d3f07258c2af7bea0c942ce907246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d968ed0f1d42eedf472ecf9d94cd537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6c5f5fb861d17bfb47f327a35f618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94e45a22a8db2d1d7960a264058b959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af53a228328c662178cd9ff9447f5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9f5de757134fb92cb6e09f781cfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214715e19783d45d16d04d4c4fb619212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a23dcfc4afde334349bfb8a5b379e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2428e4a58609a34157b724673c9dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762c3610420733b86f5674dd9cbdc2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6017429d48273fd1377271d27c04d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44bcdc9d51407da12f4b1c010388fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2fd6f5fd1ba6384a5883c3c6256418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361efe4ef1e636061df7f5067cd25b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f74040ccd69074aa752e74af1aee320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d14a89864a7e0696eb7ff69632bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc73bdd00d8cfa46d1244111ba60bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9718d8e158c51dcc4470ed8b7da65023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb41a7d9232b6201bec4a45cc6605224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481e490924d8b636f7fb5037c5f475225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159abdf0e56c51414925564ca79fd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed228421246b510b07049ef85c2981f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c826a69005aa7cde5862a0e1936d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493d52abb86bdf46076e5b678a3b1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb7e7c6afe6c2639e17db6e0493bad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f109fe921ffe3391d21361515d0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c136bfcfd63e133957bc9b2e5ef432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f068361a83a377c06269daede2c56fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373da086951a5ed4e6673a16ece538a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f418bc38f78b34ccb4a3b5ca3cad6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37865c905fee7f6dbdde53f678f0b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405974a541ef01be06fb3810887e626937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6bcd0beb65e33ea76c5802dd5606738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d7e62b1ca102c07d635261f84dc9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f81e33efd375c475d9f897bb4ebce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0fde3f96d02b34aecf44d02a3b71441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db401fbe85d47dc954c7d08b4f1bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e08a0e123f4113cb1a63e7187bdf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45d96cf145948f59385dd697acc42644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f88dee9621948035f675b1410b3c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ebaa1a6356f00fd971f492f69977d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6937d0432b20548abcf6ac3d8f9a8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f55614b18da6940635c4fbc38f8d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ebbcfd409cb463518b1e854950ec849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2b25bbbc6578b82a7d86e606f4d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7171ac2bbea0255294cc85b0554f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ddb5c171c3501943c6d1323cca31752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a3e2b509bbc4576d31eb4f9d14b8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbfc0b7153f803cf1f8124f3175fe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da024890bc685f11909793d63f5bbeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb406de2451c14e9c656afa016250ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc66d6481ee04d1521e8c0d99e21fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b16b18a3f3c62bd38c7e0b5d8c73f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747951fe9f893d029f9e08801ccd7ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd708307864c22dbd107e5eae2a5ba0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fa2a9d09da6b4523635b47d6c05a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29885b967b8b26e8e26bf86c1fb023cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7dd3f47a54de735e5daf77620afcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b278dda2973710bf1445332a6c62864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb2c79f708ba601e6a9c7f8d0cbf8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d9c45e1dd713c03fba9f96cb3f09366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3056a24001eba072bad5d8e7e6574867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa114c4c904d88d87a66c6fcace38c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd9d930c4a5ed34ce38cc9f54206e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbaab3cb5658d245652530ea214c8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b7b12effddd0dcf94ea3e999ddf171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80d5f95f6b475316d682b2c60de8a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9acefda96f56005019852513cfe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9670c82ac53a600c041d52ad1ec242874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fa8cfd47d3efac2965bc55991461c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf01d6fc615b77c070e9c7c6e96ed1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a73ba4876a46ddf4d6bc5136a54277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9498259ef701d542d6ef4c0dc6ed1c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85be33411fc03f0724260e464da9e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a271c7b88c560ce1ef3a789acb2b5f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3287dc341b0a94b0417db51a19d3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a048fdd64be2188787d98ef282ebcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8bb1132b397446e36bf22e0866a2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29565a468064d4b2f139a70b1e6fd6d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bceb323fe8ba83f7cb67c6b29661e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28850480ffbbfd18d78429617ceead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace407dbddf2913633e04006839717187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bca1317506ff27c21f826241cfee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5f39cb670a8c9ce678f7b1b4ebeaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098873b9e8d7aa9e50e295e275176d2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720853dd2a459aaae008619fbcad49a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d8e7b1fc0fa62c5555a43bd6145ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae234b1ddc7ae90cd34b119a0160c8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0f4099a57e7e14fb09e1dbf03d7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7977761d38e672ba0d67bc542f330195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a38214a6bff6e3be56ec7078782d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef457d0e4f69a8d54eb452a0762e3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37874258456bc824b330940ddcdacd8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215b6c0ac3a7e7c5d9c6abf10f50b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3ffbfdd8475b2abe845bdbd5205e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31744e232bfe369408648e588b50e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103513bdb1733c94af42eb48465bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d6f907ab25b3249cd10568757e74b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b344f14b8290d76d6ca735088552320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6a1f5a4835ee0277dfe98f8c632e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82054eed0a388d81ddfba0988ebcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a5869e3ed5b3986f607fba0edea40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98cef4e4a9141b2f13778c90928c32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76931de3d4a61880c7fa1e3951d8bfe2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01e50d87e845c01240fdee42a169c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90447269572ee6810eb4ed3442863ef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6343f6300624f9b0c3b88915065f74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c82d72f7ddcc259f253444e77727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb43c744a78cbdc9754ea18767ae96d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129d0904a3b48927557f9c06f0109d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a619eaf7bdcfe7242fdcee424e70017116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1a888c6846343dd15561b8489c33e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ddb570ae79ecabe67e89feee7231e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a80ab10c3f654ce741f9d404fea59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8045da08805d006835acbd9fcc4a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061046b0689e4c2222e69cbd5e3d46ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55570e0ae47a2bf86db900185b8057122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e031de03e7e474e2e3d6455a769c7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbdf549c757c14c229db5b9feafb52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb2d54b9858d5fa0d8bdbbdfc1757a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16508ba0b430a744d6b2ecd33e547a99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bbe50f5b4e0c2e1675b09f3a0633a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db48111d7d5402304fdfedff3a8f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ed0f5473aa9c31155513dba3f2f7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011055ccf85bd4dee282d44676df18b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2018bbd3b04d6240a42b03e3939e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af3c8673fef64071a6fc6f03a70a06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826411f3d39932e21736c86943c4f860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e7025debd0d0ad0cee6b92bb1a153134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e0ccecf73ad42085b284370b0b182135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9558877209b8105ff7b4d7ad87cf2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ce3beecebd93d81b19f6d526e238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ab850f8bd29c03daf9e3d7b5a6a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743e2e292417599b38d74be7eabd22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d24b572b6bd605a2e553ab237b87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96552e6d57e4e2ea2dc5daff5af6c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b057b21a537e67d4ce297ea0a9fb24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cca9a6de315f53d6b36e6491f8ead143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ea86219e1be17e11e94f5d14a591144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f6ca9ac01393972959b8787cbabc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d054f1929a48a040367afc5638835146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967dc996fd329caf5c064091f1f4b8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79323444272515c505d5942b279cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3799068081ef9263533c4327dd7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50af8b5c1f3986febb3c54494c7506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d80a91401d961510c8010a14a9194151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde550db42e904e7d4a754cae50b27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6d10b6a57862d63eab6996befcf0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae7a533bc867ba64f1f19f99784d0154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8eca5fc0c7323fc55079082392bc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e37ef37a85a2059c393600f65a8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a27968cb4e4c3539b3fe6630466a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8d40d57b9cd3dad8fabe9914933d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a3eb0894e70b2d90941bd0aa4f5045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a265ad502d199b6827e374bc51c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0ab8e8811d61731b257920ef070a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c783b347e61ca085680b44d32bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa052dae3db0f7a354483d75fc239c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc84a9428bcd7b7ff9fa5d4effb40710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef607003f2d65d4e07ebc29e8cb90511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea41e6545cbe933cc545a12d54cc5ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82bc79a233fa35c6cf831b4dfac83213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738531fc86b4779316a139264d47c99f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8afd3e72c360b8e476032e30aea9c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1db38721638303b9f410d73d665d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c53b849597e7f273884c24dab8f95d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc95cf8933a983beebdef4a9b4bdf5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02eaf168ce8b4a22f1eb52ba979a5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219ad953b2046cff97fd6119ea4fb3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e532f1131409c9c4d47e8469899c68621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746f9ae8d1481e13dab3773e5c43db122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b55189a1cbfa344b578db111290b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207053c1334b88464cd8748e36b712324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20052e06558d9582806ec13689c6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c52f231dc2dcef3c4ac6531f2237f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b18c6892eb1d6782d3da458ee8419c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a68da8f9036b060774826d7e3f80328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3564314c2da9d664d1f2cfc754b49e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c8369e37d457375c7d0f417fe3b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e907e5ed83b78492efcb162a6654d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05baa2672dbc2d3a77516428621f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a8f3639a67bf7305bce7fef89a33433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3eb93cb28e72ef5a8056d3ba50afb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b524b865a98b526d205106bbf107e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12056aaea6d785e6df7f6bf815312d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7911fef7ebdde5b300825c6426b0ff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231296f6d033b1c1c96c84039a7cd25d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288272a343213a199934430dbdaeac739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4cd20ca507d484d85e25193b2fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f034ac0d7d8217e8b8ff6edbfdea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea86cc00159629cf7af909cd35815642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157e3ddef481636f0503bb9fcda2ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dc2fd5056a374649c62952d6addba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec1f7866591c88c32e170d5a1a2e9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e932aa73618f58350ff2da5538ef546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ace4e1ce897be7a0eeeaa88fed6c5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42298b2c7d16df830e07dd5514288b8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644f5df117849da2fa8af2d5754b3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea7ebaf9d546266fa015b75ec075050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b2a7ef1b7221b1346ea092a540eab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83334804d41a5e1e94ab6b968cb485352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12862144273e7301eae09dbaf1242ba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce91d90ef3ca52d0708f8d9299c6e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2b98d32d63315ae9640c8071349755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7e042e9a01d575fab0e197916ddd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a283ecd7f0315476d6be39c20362be457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6087777b2d4d0f32c45d3ddb79f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7373e3fdcb5cf874708ac379d666959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dde185b20b01c94edd4cbc8bd3a6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063c61838b1744536b6d38a83466ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc6507fd58ce759ebd76faa93d2afb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc9e5c9a14b4798696678ffcfe97063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c030c5fb99c6ed4cc22e4f4cf16e3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee73a73c482741ab1ffaf34e6b5d5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb0e0690d51f6f52f4e7b6f791ea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dafe74300f484bf88dd61b2970a1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7261328a95429b4c649c36c6c7b73a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215bf5d5ca3d11bb19d7922796bebb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ccafe29b1bb1c9b873214001983570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ff3cb255d4a24b8a1fe251df361d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57bbf5707810203249dbe36290eac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31477fcf3fde53b328ea6c804124b6b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb0a44eb0b882fa1dba450935609974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92f333862cd6ec08e594f8a918897375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc36c87975f3092454877c09d22481076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46324148e88c05dc0f9e3f7b8b4299cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a9850204051aecc4f02d0b3edab9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016624729be72643456664d2f4f6a78379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de039b3635d85746c32838dcd6e5cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5e2e77489f47b5c27a395de0bdb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383cd67b4b1c3e712078aa3eecd04c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8d756ee03e5972cc86988b97b78a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929d8b3aeca490942eb517a64f4e5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99ca93c0325caf68f8e69af437056685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12760e7c283524cf5935057fdf19f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeaddaf28a363a99395385169bfb5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaf676d725f32243d6692ad84dae8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2be9b2d18a1e6277973fbcfed4bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74531d74db1ec0381ed39f4301685bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6410dc61533aa086f3863b9bb552191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0ec18f1516908558329d111ba4c9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10da28be7484f1417f498b2fbc21693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cbb60840ae60ab7241b78a2414e3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6094dad1b64bc3b8afdc088df5f5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b812bc1ecc8b8eb4665a16bb5520cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278031b6f45db074f16c4f6dd3675fb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dfe00bf65f95f21f8e81b33c21def98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4785f18d15c73f2a9c52a219e9cbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a675e69654a5672c3bbdea0bbe5da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d01086ecc236a27d3dbbccdcc2fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48397f741d5dcb000459729effdb2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753d522345094b6801a81f763f4fe8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f9c80b541e056ed9e7ca53f431d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa9075816897737681452ec7afa4f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f331fc7780e37088a442a402ac214b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f1f7d5a0928425d2d86670bf0a21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d69b6052d84b6735a70f7e3f3ead108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c27dd3ef4ed9324d5a1c1b517d877109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d7dbf5b6432f3dde9fc10599374fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46d0b632e135b76dd06fee78dd3973111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34f1efff995cc6997cb5a5c6ab0153112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c78e62dafcfcc0b692495c6ab0d8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301d0bf39d19f25edec5d75954b5ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ee5be77df1197d0fc572c58bb43d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c2b3499001c270d4e80696f05e73d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a196efa1068c6d31ec3ca25e3a4db05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304580d0f73a18990af882ec04f938f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f9ac54f48dd1c602bbd4eccf68328119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed5c36124c8672b7534ef607a7c46a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768fd15c2ad127a97d9c632d5561468121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7e98d9e897eafc10ca8005b52a8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07548860f5f2fcd5fc8fa43f4704e91f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee9db20645a3056a40fe5befccd5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a0d421f24a47f86717dbab8ab34c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ebc55b9dc571efc1fe284edd6b73c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954936915d72b913a6b3653fcff738127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f711df1af8d6d36c4203dd8c223a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8802f90a30fdc724ca519c810ecd21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aa4cbeb2a13c951bf69130b2ec985130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac507cd16bf45a57bdbd8456dbbf86a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3122267238b8021b393fcf0e5ccdd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955fb8356f55df5cb9fa81389fddfc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb1516ad779b7acfed3d6dc8674312134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e86384b9f04fcd7e4b70fd544cd56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256002dca9c8cea38e46f41163eb914136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dec4f37f16e6690fadc01caa74199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b41da20811e1889b6971e9a04411c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3afc1578274f677543b5f2b03703139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0078aecffb01f22eb4bde30886e78c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb881328bf809babeee63308ccf96a47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f9b3da584d9cf818516814f1024a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd078315e14ab217a2a86baa7150830143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260650603a13b572e1f02e890f96ef2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e27c623970ac3788c743e452266f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b128987c863dca7202ff4b80c2cb4b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc06ceb0b79cc1fc500ad17147750f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba34a61390e3a0368b8c9c252076861148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb691d2782f2c9458f55cfd1c9859149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b5c380dc9c8b0c41ad30aa8ead3af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6cf5fe5f2d852781f99d7d55ea362151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f311addc0705c98a3aadd9be8eb63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a1505c67faf1836a35de1cb3d294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920636e7fc0a7417f2bc51d561075c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>